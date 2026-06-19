--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>availability</t>
@@ -101,253 +104,275 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
+    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:33:55Z</t>
+  </si>
+  <si>
+    <t>Connex Kosmiczny robot sprzątający</t>
+  </si>
+  <si>
+    <t>Odkryj Dumel</t>
+  </si>
+  <si>
+    <t>pln</t>
+  </si>
+  <si>
+    <t>-48%</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-722c3 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-tgvnqsitxvzh=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-726fd _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-wffjagodomhq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-irdnvxkcmhdu=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Kosmiczny robot sprzątający&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM "Space Cleaning Robot" (Robot kosmiczny do czyszczenia) to zabawny i pouczający projekt, w którym dzieci zbudują własnego robota z funkcją sprzątania.&lt;/p&gt; &lt;p&gt;Robot zbudowany jest na czarnej modułowej podstawce z kółkami i zawiera pomarańczowe i niebieskie elementy, w tym ruchome "oczy", macki i duże obracające się ramię czyszczące.&lt;/p&gt; &lt;p&gt;Zainspirowany prawdziwymi technologiami, montaż robota zapozna dzieci z podstawami mechaniki i motoryzacji.&lt;/p&gt; &lt;p&gt;Po podłączeniu obwodu robot rusza, a ramię się rozkręca.&lt;/p&gt; &lt;p&gt;Ten zestaw ma na celu rozwój umiejętności naukowych, technologicznych, inżynieryjnych i matematycznych (STEM).&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; zapoznaje się z mechaniką, motoryzacją i technologiami robotycznymi.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Tworzenie własnego robota:&lt;/b&gt; Możliwość zbudowania unikalnego mechanizmu czyszczenia.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nauka stosowana:&lt;/b&gt; Poznaj i odkryj technologie stosowane w świecie rzeczywistym, takie jak odkurzacze robotyczne.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Ruchome części:&lt;/b&gt; Obrotowe ramię czyszczące i konstrukcja jezdna.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne, zdolności manualne i zrozumienie złożonych systemów.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 21,5 x 17 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 27 x 19 x 10 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Bateria: &lt;b&gt;1 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw jest idealny dla ciekawskich dzieci, które lubią roboty i chcą zrozumieć, jak działają technologie.&lt;/p&gt; &lt;p&gt;Świetnie sprawdzi się do rozwijania umiejętności konstrukcyjnych i poznawania zasad współczesnej robotyki.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 360w,https://a.allegroimg.com/s720/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w,https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 360w,https://a.allegroimg.com/s720/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w,https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 360w,https://a.allegroimg.com/s720/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w,https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Efekty dźwiękowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-hiugcdhgeqyv=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wilfzfcuefhe=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy
+https://a.allegroimg.com/s1128/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel
+https://a.allegroimg.com/s1128/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe
+https://a.allegroimg.com/s1128/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA</t>
+  </si>
+  <si>
+    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,3%</t>
+  </si>
+  <si>
+    <t>Nowy</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>wielokolorowy</t>
+  </si>
+  <si>
+    <t>plastik</t>
+  </si>
+  <si>
+    <t>do zbudowania</t>
+  </si>
+  <si>
+    <t>z kategorii Do zbudowania
+Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+  </si>
+  <si>
+    <t>98,3%</t>
+  </si>
+  <si>
     <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:55Z</t>
+  </si>
+  <si>
     <t>Silverlit Rescue Turtle, Interaktywny uroczy żółw,</t>
   </si>
   <si>
     <t>Silverlit</t>
   </si>
   <si>
-    <t>pln</t>
-[...5 lines deleted...]
-    <t>https://a.allegroimg.com/original/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-8685b _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fhscstqsrkjd=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-40e1c _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-frlrvzfzotgs=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zyhzlniltxop=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-blcceyexltjr=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wpvluwsikzvv=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw
 https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
 https://a.allegroimg.com/s1128/257fd2/be98afcc495d8ff89344b483ff46/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy
 https://a.allegroimg.com/s1128/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341
 https://a.allegroimg.com/s1128/2531ce/22e062154666a24c2d764d4b2caf/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kod-producenta-88634
 https://a.allegroimg.com/s1128/2513a7/0ef2805c4eb2ae82555ed9926289/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Rodzaj-inny
 https://a.allegroimg.com/s1128/25d277/13a470c841f5b859d34618c5c813/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25809a/e6736be247eb8e9b18ba9aa30c36/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
 https://a.allegroimg.com/s1128/118525/3f70cd734253b515d790bd96dfd4/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/1174ea/720ca19543eea3f6f9d196b8ade9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wysokosc-produktu-19-5-cm
 https://a.allegroimg.com/s1128/1198ad/9e84b97f4cff862c488f3a164a95/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Szerokosc-produktu-34-cm
 https://a.allegroimg.com/s1128/1152f3/dcf51c4a44e196c5c9b0f02cd74e/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Glebokosc-produktu-20-cm
 https://a.allegroimg.com/s1128/11204b/5b051dce4101b43f365d298227d9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Efekty-dzwiekowe-ruchowe-swietlne
 https://a.allegroimg.com/s1128/11a150/d8acb18944648239da12cc296412/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Funkcje-mozliwosc-programowania-zdalne-sterowanie</t>
   </si>
   <si>
-    <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,4%</t>
-[...5 lines deleted...]
-    <t>kg</t>
+    <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 99,4%</t>
   </si>
   <si>
     <t>fioletowy</t>
-  </si>
-[...1 lines deleted...]
-    <t>plastik</t>
   </si>
   <si>
     <t>inny</t>
   </si>
   <si>
     <t>z kategorii Roboty
 Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
   </si>
   <si>
+    <t>99,4%</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/vtech-t-rex-super-tyrannosaurus-sk-18387728970</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:11Z</t>
+  </si>
+  <si>
+    <t>Vtech T-Rex Super Tyrannosaurus SK</t>
+  </si>
+  <si>
+    <t>VTech</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-99cbc _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-oqbtwcgnbllh=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-10360 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-smvgqpboopxb=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-biktcasficak=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Vtech T-Rex Super Tyrannosaurus SK&lt;/h2&gt; &lt;p&gt;Vtech&lt;/p&gt; &lt;p&gt;&lt;b&gt;Tyrannosaurus&lt;/b&gt; stał się inspiracją dla mówiącego quada z cyfrowym wyświetlaczem. Tym razem auto jest &lt;b&gt;w wersji słowackiej&lt;/b&gt;. Chłopcy mogą transformować dinozaura w specjalny quad wyścigowy lub odwrotnie, zamienić quada w wściekłego dinozaura.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje i cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Możliwość działania w różnych trybach&lt;/li&gt; &lt;li&gt;Wyświetlają się oczy dinozaura lub oczy pilota w trybie quada&lt;/li&gt; &lt;li&gt;Poruszając pomarańczowym przyciskiem w trybie dinozaura, otwiera paszczę, z której "zieje ogniem"&lt;/li&gt; &lt;li&gt;Dodatkowe przyciski aktywują aż 60 dźwięków i fraz&lt;/li&gt; &lt;li&gt;Wyświetlacz pokazuje różne animacje w zależności od trybu gry&lt;/li&gt; &lt;li&gt;Możliwość regulacji głośności dźwięku&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Kup swojemu dziecku mówiące dino-auto!&lt;/b&gt;&lt;/p&gt; &lt;p&gt;&lt;b&gt;Odpowiednie&lt;/b&gt; dla dzieci &lt;b&gt;od 4 lat&lt;/b&gt;&lt;/p&gt; &lt;p&gt; Baterie: 2 x AAA 1,5V (w zestawie)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 360w,https://a.allegroimg.com/s720/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 720w,https://a.allegroimg.com/s1024/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1024w,https://a.allegroimg.com/s1440/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1200w,https://a.allegroimg.com/original/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 360w,https://a.allegroimg.com/s720/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 720w,https://a.allegroimg.com/s1024/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1024w,https://a.allegroimg.com/s1440/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1200w,https://a.allegroimg.com/original/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Marka VTech"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 360w,https://a.allegroimg.com/s720/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 720w,https://a.allegroimg.com/s1024/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1024w,https://a.allegroimg.com/s1440/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1200w,https://a.allegroimg.com/original/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Rodzaj do zbudowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 360w,https://a.allegroimg.com/s720/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 720w,https://a.allegroimg.com/s1024/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1024w,https://a.allegroimg.com/s1440/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1200w,https://a.allegroimg.com/original/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Kolor zielony"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 360w,https://a.allegroimg.com/s720/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 720w,https://a.allegroimg.com/s1024/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1024w,https://a.allegroimg.com/s1440/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1200w,https://a.allegroimg.com/original/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Baterie 2xAAA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qnumbwcfmehd=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-frrnczzlxosz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK
+https://a.allegroimg.com/s1128/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech
+https://a.allegroimg.com/s1128/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania
+https://a.allegroimg.com/s1128/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony
+https://a.allegroimg.com/s1128/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA
+https://a.allegroimg.com/s1128/2966b5/c494e4ac42958066a943cb05d9da/Vtech-T-Rex-Super-Tyrannosaurus-SK-Efekty-dzwiekowe-swietlne
+https://a.allegroimg.com/s1128/29db8a/dfe18af24ea7b032f202c25e8ad0/Vtech-T-Rex-Super-Tyrannosaurus-SK-Waga-produktu-z-opakowaniem-jednostkowym-0-39-kg
+https://a.allegroimg.com/s1128/29977e/d8f02fb24b579e6c969f2b8e9917/Vtech-T-Rex-Super-Tyrannosaurus-SK-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/29935c/7b1e59594c36bc107b7b21127e3d/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kod-producenta-80-197237
+https://a.allegroimg.com/s1128/291c61/68a045964afbbff95d8ee4b40b0c/Vtech-T-Rex-Super-Tyrannosaurus-SK-Material-inny
+https://a.allegroimg.com/s1128/2981dd/a6d5a62d469ab5d617a3e058609b/Vtech-T-Rex-Super-Tyrannosaurus-SK-Zasilanie-bateryjne</t>
+  </si>
+  <si>
+    <t>od MaxikczFirma|poleca 98,4%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>zielony</t>
+  </si>
+  <si>
+    <t>z kategorii Do zbudowania
+Dane firmyFAMICO, s.r.o.Hrusická 345, MIROŠOVICE251 66 SENOHRABYTIN: CZ27457494</t>
+  </si>
+  <si>
     <t>98,4%</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
-[...32 lines deleted...]
-  <si>
     <t>https://allegro.pl/oferta/do-programowania-i-kodowania-sphero-mini-blue-18048888597</t>
   </si>
   <si>
+    <t>2026-06-12T11:34:38Z</t>
+  </si>
+  <si>
     <t>Do programowania i kodowania Sphero Mini Blue</t>
   </si>
   <si>
     <t>Sphero</t>
   </si>
   <si>
-    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:467px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 467 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 359w,https://a.allegroimg.com/s720/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w,https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Do programowania i kodowania Sphero Mini Blue Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Piłka jest robotem.&lt;/b&gt; &lt;b&gt;Robot to piłka&lt;/b&gt;&lt;/p&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Mini piłka, mini gadżety.&lt;/b&gt;&lt;/p&gt; &lt;p&gt;W opakowaniu oprócz Sphero Mini znajdują się trzy małe pachołki drogowe i 6 małych szpilek. Dzięki dodatkowym akcesoriom szybko opanujesz kontrolę nad piłką. Ponadto opakowanie Sphero Mini może być używane jako uchwyt na telefon podczas obsługi przez mimikę.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:630px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 630 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 360w,https://a.allegroimg.com/s720/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 720w,https://a.allegroimg.com/s1024/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1024w,https://a.allegroimg.com/s1440/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w,https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Do programowania i kodowania Sphero Mini Blue Wiek dziecka 8 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Mnóstwo zabawy w małej kuli&lt;/h2&gt; &lt;p&gt;Pomimo niewielkich rozmiarów Sphero Mini jest bardzo zabawne. Dostępne gry są wysoce wciągające – użyj piłki jako kontrolera do strzelania w kosmos, ścigania się w tunelu lub rozkręcania piłki, aby zniszczyć przeszkodę. Kiedy nadejdzie czas na naukę, Sphero Mini wprowadzi Cię w tajniki kodowania.&lt;/p&gt; &lt;h2&gt;Piłka to robot. Robot jest piłką&lt;/h2&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:915px;max-height:900px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 900 / 915)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w,https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="915px" alt="Do programowania i kodowania Sphero Mini Blue Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Właściwości produktu&lt;/h2&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Producent&lt;/b&gt; : Sphero&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ&lt;/b&gt; : robot&lt;/li&gt; &lt;li&gt;&lt;b&gt;Płeć&lt;/b&gt; : dziewczynka, chłopiec&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ kontrolera&lt;/b&gt; : Bluetooth Smart&lt;/li&gt; &lt;li&gt;&lt;b&gt;Zasięg&lt;/b&gt; : 10 m&lt;/li&gt; &lt;li&gt;&lt;b&gt;Czas pracy&lt;/b&gt; : 45 min&lt;/li&gt; &lt;li&gt;&lt;b&gt;Funkcje&lt;/b&gt; : efekty świetlne&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kolor&lt;/b&gt; : niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Waga&lt;/b&gt; : 0,46 kg&lt;/li&gt; &lt;li&gt;&lt;b&gt;Łączność&lt;/b&gt; : bluetooth&lt;/li&gt; &lt;li&gt;&lt;b&gt;Współpraca z następującymi systemami&lt;/b&gt; : iOS 10+, Android 5.0+&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wymiary&lt;/b&gt; : 4,2 cm&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;EAN&lt;/b&gt; : 817961020493&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nazwa produktu&lt;/b&gt; : Sphero Mini - Niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; :&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; : GDZ-SPHR-001&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:911px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 911)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 327w,https://a.allegroimg.com/s720/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 655w,https://a.allegroimg.com/s1024/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w,https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="911px" alt="Do programowania i kodowania Sphero Mini Blue"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...2 lines deleted...]
-    <t>https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-db062 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wjhpnvjdylor=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-126da _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-dmefgdbhxhyx=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-btjjxylripyf=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:467px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 467 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 359w,https://a.allegroimg.com/s720/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w,https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Do programowania i kodowania Sphero Mini Blue Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Piłka jest robotem.&lt;/b&gt; &lt;b&gt;Robot to piłka&lt;/b&gt;&lt;/p&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Mini piłka, mini gadżety.&lt;/b&gt;&lt;/p&gt; &lt;p&gt;W opakowaniu oprócz Sphero Mini znajdują się trzy małe pachołki drogowe i 6 małych szpilek. Dzięki dodatkowym akcesoriom szybko opanujesz kontrolę nad piłką. Ponadto opakowanie Sphero Mini może być używane jako uchwyt na telefon podczas obsługi przez mimikę.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:630px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 630 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 360w,https://a.allegroimg.com/s720/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 720w,https://a.allegroimg.com/s1024/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1024w,https://a.allegroimg.com/s1440/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w,https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Do programowania i kodowania Sphero Mini Blue Wiek dziecka 8 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Mnóstwo zabawy w małej kuli&lt;/h2&gt; &lt;p&gt;Pomimo niewielkich rozmiarów Sphero Mini jest bardzo zabawne. Dostępne gry są wysoce wciągające – użyj piłki jako kontrolera do strzelania w kosmos, ścigania się w tunelu lub rozkręcania piłki, aby zniszczyć przeszkodę. Kiedy nadejdzie czas na naukę, Sphero Mini wprowadzi Cię w tajniki kodowania.&lt;/p&gt; &lt;h2&gt;Piłka to robot. Robot jest piłką&lt;/h2&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:915px;max-height:900px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 900 / 915)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w,https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="915px" alt="Do programowania i kodowania Sphero Mini Blue Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Właściwości produktu&lt;/h2&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Producent&lt;/b&gt; : Sphero&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ&lt;/b&gt; : robot&lt;/li&gt; &lt;li&gt;&lt;b&gt;Płeć&lt;/b&gt; : dziewczynka, chłopiec&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ kontrolera&lt;/b&gt; : Bluetooth Smart&lt;/li&gt; &lt;li&gt;&lt;b&gt;Zasięg&lt;/b&gt; : 10 m&lt;/li&gt; &lt;li&gt;&lt;b&gt;Czas pracy&lt;/b&gt; : 45 min&lt;/li&gt; &lt;li&gt;&lt;b&gt;Funkcje&lt;/b&gt; : efekty świetlne&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kolor&lt;/b&gt; : niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Waga&lt;/b&gt; : 0,46 kg&lt;/li&gt; &lt;li&gt;&lt;b&gt;Łączność&lt;/b&gt; : bluetooth&lt;/li&gt; &lt;li&gt;&lt;b&gt;Współpraca z następującymi systemami&lt;/b&gt; : iOS 10+, Android 5.0+&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wymiary&lt;/b&gt; : 4,2 cm&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;EAN&lt;/b&gt; : 817961020493&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nazwa produktu&lt;/b&gt; : Sphero Mini - Niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; :&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; : GDZ-SPHR-001&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:911px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 911)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 327w,https://a.allegroimg.com/s720/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 655w,https://a.allegroimg.com/s1024/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w,https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="911px" alt="Do programowania i kodowania Sphero Mini Blue"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-myjlquyetwxc=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ipdizawyedvq=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue
 https://a.allegroimg.com/s1128/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero
 https://a.allegroimg.com/s1128/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat
 https://a.allegroimg.com/s1128/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/1187ad/87dbd628493cac726eed9a303479/Do-programowania-i-kodowania-Sphero-Mini-Blue-Material-plastik
 https://a.allegroimg.com/s1128/11e737/3684af6c4acb999800bd066e38d9/Do-programowania-i-kodowania-Sphero-Mini-Blue-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/113c1e/9bbe64cc423ba8f35164f19e51a1/Do-programowania-i-kodowania-Sphero-Mini-Blue-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/11ce4d/66cb671c4980bd3686be4c9dc2f2/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wysokosc-produktu-4-cm
 https://a.allegroimg.com/s1128/11300d/7c941933473987ac8d9dd86bb8a8/Do-programowania-i-kodowania-Sphero-Mini-Blue-Szerokosc-produktu-4-cm
 https://a.allegroimg.com/s1128/114f51/2b7e6ad546a0ba94cb686a6a4f01/Do-programowania-i-kodowania-Sphero-Mini-Blue-Glebokosc-produktu-4-cm
 https://a.allegroimg.com/s1128/11c6b4/fdd4b0274ff3aab7117ee9431d88/Do-programowania-i-kodowania-Sphero-Mini-Blue-Efekty-ruchowe
 https://a.allegroimg.com/s1128/25b9f0/7a09338d48ecb353ccb7fc2425ea/Do-programowania-i-kodowania-Sphero-Mini-Blue-Funkcje-zdalne-sterowanie
 https://a.allegroimg.com/s1128/25f397/1e67571c4922829d7f1befa2fcd5/Do-programowania-i-kodowania-Sphero-Mini-Blue-Baterie-Pocet-baterii-1
 https://a.allegroimg.com/s1128/254cf5/e0bc491a45348a42eb9ac53f64c2/Do-programowania-i-kodowania-Sphero-Mini-Blue-Zasilanie-akumulatorowe
 https://a.allegroimg.com/s1128/1144d5/b777bc444594b4464450ba4a2bef/Do-programowania-i-kodowania-Sphero-Mini-Blue-Waga-produktu-z-opakowaniem-jednostkowym-0-16-kg</t>
   </si>
   <si>
-    <t>od iPLUTOFirma|poleca 87,3%</t>
+    <t>od iPLUTOFirma|poleca 87,6%</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
 Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 5TIN: CZ27569047</t>
   </si>
   <si>
-    <t>87,3%</t>
+    <t>87,6%</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/robot-silverlit-junior-1-0-17928010978</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:10Z</t>
+  </si>
+  <si>
     <t>Robot Silverlit Junior 1.0</t>
   </si>
   <si>
-    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...2 lines deleted...]
-    <t>https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-92e62 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wmgduihwroed=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-2793f _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-lgdxcyywiajg=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-eerblajxfkqf=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-opxlyznwzpvv=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wjggpdvyldhr=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0
 https://a.allegroimg.com/s1128/25913f/ea24821c4795ac0a52c0c7059804/Robot-Silverlit-Junior-1-0-Stan-opakowania-oryginalne
 https://a.allegroimg.com/s1128/11030c/0cdad327407289c3becb63c92673/Robot-Silverlit-Junior-1-0-Kod-producenta-88560
 https://a.allegroimg.com/s1128/11592d/d867490443d896ff07fd28535331/Robot-Silverlit-Junior-1-0-Marka-Silverlit
 https://a.allegroimg.com/s1128/116fb7/921343fb4af8904204f95f090d97/Robot-Silverlit-Junior-1-0-Rodzaj-inny
 https://a.allegroimg.com/s1128/00eeae/77feceda4586917e4a5d04cb5a68/Robot-Silverlit-Junior-1-0-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25d236/6fc587464bcdbbd1587fe06de05a/Robot-Silverlit-Junior-1-0-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/115ac8/0f7c915d4134860d7c02a3965a0b/Robot-Silverlit-Junior-1-0-Material-plastik
 https://a.allegroimg.com/s1128/256dcf/33d6d5f24fa3b5eadecbd4f5a917/Robot-Silverlit-Junior-1-0-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/2551c7/dfb360b04a3e97bdae9c683bdbb7/Robot-Silverlit-Junior-1-0-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/0099c5/3ec410bf4d6cad43361acd17ad5c/Robot-Silverlit-Junior-1-0-Szerokosc-produktu-18-cm
 https://a.allegroimg.com/s1128/25c1b8/11c31ae54f5298fbe52df64549ae/Robot-Silverlit-Junior-1-0-Glebokosc-produktu-10-cm</t>
-  </si>
-[...38 lines deleted...]
-    <t>98,7%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -651,59 +676,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC6"/>
+  <dimension ref="A1:AD6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -747,422 +772,452 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2">
+        <v>18073760172</v>
+      </c>
+      <c r="F2">
+        <v>4894091388255</v>
+      </c>
+      <c r="G2">
+        <v>37.25</v>
+      </c>
+      <c r="H2">
+        <v>72.0</v>
+      </c>
+      <c r="I2" t="s">
+        <v>34</v>
+      </c>
+      <c r="J2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="L2">
+        <v>5</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
+      </c>
+      <c r="N2" t="s">
+        <v>36</v>
+      </c>
+      <c r="O2" t="s">
+        <v>37</v>
+      </c>
+      <c r="P2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
+      <c r="R2">
+        <v>266</v>
+      </c>
+      <c r="S2" t="s">
+        <v>40</v>
+      </c>
+      <c r="T2">
+        <v>0.346</v>
+      </c>
+      <c r="U2" t="s">
+        <v>41</v>
+      </c>
+      <c r="V2" t="s">
+        <v>42</v>
+      </c>
+      <c r="X2" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC2">
+        <v>3694</v>
+      </c>
+      <c r="AD2">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3">
+        <v>17390206902</v>
+      </c>
+      <c r="F3">
+        <v>4891813886341</v>
+      </c>
+      <c r="G3">
+        <v>147.94</v>
+      </c>
+      <c r="I3" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3">
+        <v>1</v>
+      </c>
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3">
+        <v>13</v>
+      </c>
+      <c r="N3" t="s">
+        <v>51</v>
+      </c>
+      <c r="O3" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>54</v>
+      </c>
+      <c r="R3">
+        <v>2</v>
+      </c>
+      <c r="S3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T3">
+        <v>0.5</v>
+      </c>
+      <c r="U3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V3" t="s">
+        <v>55</v>
+      </c>
+      <c r="X3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC3">
+        <v>176</v>
+      </c>
+      <c r="AD3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E4">
+        <v>18387728970</v>
+      </c>
+      <c r="F4">
+        <v>3417761972373</v>
+      </c>
+      <c r="G4">
+        <v>172.33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="L4">
+        <v>5</v>
+      </c>
+      <c r="M4">
+        <v>1</v>
+      </c>
+      <c r="N4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P4" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>66</v>
+      </c>
+      <c r="R4">
+        <v>2</v>
+      </c>
+      <c r="S4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T4">
+        <v>0.39</v>
+      </c>
+      <c r="U4" t="s">
+        <v>41</v>
+      </c>
+      <c r="V4" t="s">
+        <v>67</v>
+      </c>
+      <c r="X4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC4">
+        <v>1898</v>
+      </c>
+      <c r="AD4">
         <v>30</v>
       </c>
-      <c r="C2" t="s">
-[...14 lines deleted...]
-      <c r="J2">
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5">
+        <v>18048888597</v>
+      </c>
+      <c r="F5">
+        <v>817961020493</v>
+      </c>
+      <c r="G5">
+        <v>303.65</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5">
         <v>1</v>
       </c>
-      <c r="K2">
-[...8 lines deleted...]
-      <c r="N2" t="s">
+      <c r="L5">
+        <v>4.44</v>
+      </c>
+      <c r="M5">
+        <v>9</v>
+      </c>
+      <c r="N5" t="s">
+        <v>74</v>
+      </c>
+      <c r="O5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P5" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>77</v>
+      </c>
+      <c r="R5">
+        <v>5</v>
+      </c>
+      <c r="S5" t="s">
+        <v>40</v>
+      </c>
+      <c r="T5">
+        <v>0.16</v>
+      </c>
+      <c r="U5" t="s">
+        <v>41</v>
+      </c>
+      <c r="V5" t="s">
+        <v>42</v>
+      </c>
+      <c r="X5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC5">
+        <v>1474</v>
+      </c>
+      <c r="AD5">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6">
+        <v>17928010978</v>
+      </c>
+      <c r="F6">
+        <v>4891813885603</v>
+      </c>
+      <c r="G6">
+        <v>69.71</v>
+      </c>
+      <c r="I6" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
-[...5 lines deleted...]
-      <c r="Q2">
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="N6" t="s">
+        <v>84</v>
+      </c>
+      <c r="O6" t="s">
+        <v>85</v>
+      </c>
+      <c r="P6" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>54</v>
+      </c>
+      <c r="R6">
         <v>5</v>
       </c>
-      <c r="R2" t="s">
-[...11 lines deleted...]
-      <c r="W2" t="s">
+      <c r="S6" t="s">
         <v>40</v>
       </c>
-      <c r="X2" t="s">
+      <c r="T6">
+        <v>0.57</v>
+      </c>
+      <c r="U6" t="s">
         <v>41</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="V6" t="s">
         <v>42</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X6" t="s">
         <v>43</v>
       </c>
-      <c r="AB2">
-[...28 lines deleted...]
-      <c r="J3">
+      <c r="Y6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC6">
+        <v>176</v>
+      </c>
+      <c r="AD6">
         <v>1</v>
-      </c>
-[...268 lines deleted...]
-        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">