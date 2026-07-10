--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -104,275 +104,208 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
-[...8 lines deleted...]
-    <t>Odkryj Dumel</t>
+    <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:33:40Z</t>
+  </si>
+  <si>
+    <t>Silverlit Rescue Turtle, Interaktywny uroczy żółw,</t>
+  </si>
+  <si>
+    <t>Silverlit</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>-48%</t>
-[...51 lines deleted...]
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-8685b _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fhscstqsrkjd=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-40e1c _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-frlrvzfzotgs=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zyhzlniltxop=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-blcceyexltjr=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wpvluwsikzvv=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-e4232 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ihbhxiljboeb=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-ec07c _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-hyjrnbsyhlvp=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jvroafyjnktq=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pbcofrpezzyb=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fusaeareysun=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw
 https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
 https://a.allegroimg.com/s1128/257fd2/be98afcc495d8ff89344b483ff46/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy
 https://a.allegroimg.com/s1128/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341
 https://a.allegroimg.com/s1128/2531ce/22e062154666a24c2d764d4b2caf/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kod-producenta-88634
 https://a.allegroimg.com/s1128/2513a7/0ef2805c4eb2ae82555ed9926289/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Rodzaj-inny
 https://a.allegroimg.com/s1128/25d277/13a470c841f5b859d34618c5c813/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25809a/e6736be247eb8e9b18ba9aa30c36/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
 https://a.allegroimg.com/s1128/118525/3f70cd734253b515d790bd96dfd4/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/1174ea/720ca19543eea3f6f9d196b8ade9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wysokosc-produktu-19-5-cm
 https://a.allegroimg.com/s1128/1198ad/9e84b97f4cff862c488f3a164a95/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Szerokosc-produktu-34-cm
 https://a.allegroimg.com/s1128/1152f3/dcf51c4a44e196c5c9b0f02cd74e/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Glebokosc-produktu-20-cm
 https://a.allegroimg.com/s1128/11204b/5b051dce4101b43f365d298227d9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Efekty-dzwiekowe-ruchowe-swietlne
 https://a.allegroimg.com/s1128/11a150/d8acb18944648239da12cc296412/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Funkcje-mozliwosc-programowania-zdalne-sterowanie</t>
   </si>
   <si>
     <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 99,4%</t>
   </si>
   <si>
+    <t>Nowy</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>fioletowy</t>
+  </si>
+  <si>
+    <t>plastik</t>
   </si>
   <si>
     <t>inny</t>
   </si>
   <si>
     <t>z kategorii Roboty
 Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
   </si>
   <si>
     <t>99,4%</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/vtech-t-rex-super-tyrannosaurus-sk-18387728970</t>
-[...90 lines deleted...]
-  <si>
     <t>https://allegro.pl/oferta/robot-silverlit-junior-1-0-17928010978</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:10Z</t>
+    <t>2026-07-06T12:32:55Z</t>
   </si>
   <si>
     <t>Robot Silverlit Junior 1.0</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-92e62 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wmgduihwroed=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-2793f _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-lgdxcyywiajg=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-eerblajxfkqf=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-opxlyznwzpvv=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wjggpdvyldhr=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-182f5 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gjqbiebhtrcy=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-9e130 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-lolpvlfdthhp=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qbxvtomavqvv=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pilxtpqwwsre=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mukffamgiuzt=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0
 https://a.allegroimg.com/s1128/25913f/ea24821c4795ac0a52c0c7059804/Robot-Silverlit-Junior-1-0-Stan-opakowania-oryginalne
 https://a.allegroimg.com/s1128/11030c/0cdad327407289c3becb63c92673/Robot-Silverlit-Junior-1-0-Kod-producenta-88560
 https://a.allegroimg.com/s1128/11592d/d867490443d896ff07fd28535331/Robot-Silverlit-Junior-1-0-Marka-Silverlit
 https://a.allegroimg.com/s1128/116fb7/921343fb4af8904204f95f090d97/Robot-Silverlit-Junior-1-0-Rodzaj-inny
 https://a.allegroimg.com/s1128/00eeae/77feceda4586917e4a5d04cb5a68/Robot-Silverlit-Junior-1-0-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25d236/6fc587464bcdbbd1587fe06de05a/Robot-Silverlit-Junior-1-0-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/115ac8/0f7c915d4134860d7c02a3965a0b/Robot-Silverlit-Junior-1-0-Material-plastik
 https://a.allegroimg.com/s1128/256dcf/33d6d5f24fa3b5eadecbd4f5a917/Robot-Silverlit-Junior-1-0-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/2551c7/dfb360b04a3e97bdae9c683bdbb7/Robot-Silverlit-Junior-1-0-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/0099c5/3ec410bf4d6cad43361acd17ad5c/Robot-Silverlit-Junior-1-0-Szerokosc-produktu-18-cm
 https://a.allegroimg.com/s1128/25c1b8/11c31ae54f5298fbe52df64549ae/Robot-Silverlit-Junior-1-0-Glebokosc-produktu-10-cm</t>
+  </si>
+  <si>
+    <t>wielokolorowy</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/4m-robot-sprzatajacy-dla-dziewczynki-18305582752</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:33:11Z</t>
+  </si>
+  <si>
+    <t>4M Robot Sprzątający dla Dziewczynki</t>
+  </si>
+  <si>
+    <t>Goldsun</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-3f66d _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-kzbptbnowszd=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-1c230 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-gjmcegngbawa=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mdseqndpckao=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zbuduj kolorową maszynę, która sama zmienia kierunki!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mnjgetajxpdk=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ngiwicunbbwx=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11af04/57b106ff4d1395745dd06216bbc7/4M-Robot-Sprzatajacy-dla-Dziewczynki</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11af04/57b106ff4d1395745dd06216bbc7/4M-Robot-Sprzatajacy-dla-Dziewczynki</t>
+  </si>
+  <si>
+    <t>od VISOTRADEFirma|poleca 97,4%</t>
+  </si>
+  <si>
+    <t>z kategorii Roboty
+Dane firmyVISO TRADE s.r.o.Pravdova 83737701 Jindřichův HradecTIN: CZ26108321</t>
+  </si>
+  <si>
+    <t>97,4%</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/kidzrobotix-smok-zestaw-dla-dzieci-od-8-lat-17540783039</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:33:24Z</t>
+  </si>
+  <si>
+    <t>KidzRobotix Smok - Zestaw dla dzieci od 8 lat</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-f57fc _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vgetrtiaplqu=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-0f75e _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-jskefukcptao=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vfttevahebop=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;KidzRobotix Smok - Zestaw dla dzieci od 8 lat&lt;/h2&gt; &lt;p&gt;Zabawki Mac&lt;/p&gt; &lt;p&gt;Dzięki temu fascynującemu zestawowi możesz zbudować własnego smoka, który czołga się po podłodze i otwiera szczęki.&lt;/p&gt; &lt;p&gt;Wymiary opakowania: 16,5 x 23,8 x 6,2 cm&lt;/p&gt; &lt;p&gt;Sugerowany wiek: 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:600px;max-height:600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 600 / 600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e936/8e4517d5458caa4aca3e4a173b88/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e936/8e4517d5458caa4aca3e4a173b88/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat 360w,https://a.allegroimg.com/s720/11e936/8e4517d5458caa4aca3e4a173b88/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat 600w,https://a.allegroimg.com/original/11e936/8e4517d5458caa4aca3e4a173b88/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat 600w" sizes="100vw" width="600px" alt="KidzRobotix Smok - Zestaw dla dzieci od 8 lat"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:600px;max-height:600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 600 / 600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11837b/c8a0bbb34252bb43c1965630812f/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Marka-Goldsun" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11837b/c8a0bbb34252bb43c1965630812f/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Marka-Goldsun 360w,https://a.allegroimg.com/s720/11837b/c8a0bbb34252bb43c1965630812f/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Marka-Goldsun 600w,https://a.allegroimg.com/original/11837b/c8a0bbb34252bb43c1965630812f/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Marka-Goldsun 600w" sizes="100vw" width="600px" alt="KidzRobotix Smok - Zestaw dla dzieci od 8 lat Marka Goldsun"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:600px;max-height:600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 600 / 600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1111f3/3972dbd74d059556548a2cc27ce4/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Zawiera-baterie-nie" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1111f3/3972dbd74d059556548a2cc27ce4/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Zawiera-baterie-nie 360w,https://a.allegroimg.com/s720/1111f3/3972dbd74d059556548a2cc27ce4/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Zawiera-baterie-nie 600w,https://a.allegroimg.com/original/1111f3/3972dbd74d059556548a2cc27ce4/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Zawiera-baterie-nie 600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="600px" alt="KidzRobotix Smok - Zestaw dla dzieci od 8 lat Zawiera baterie nie"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:533px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 533 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110da2/896c95c24aa5b84e0188e86bf095/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Minimalny-wiek-dziecka-3" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110da2/896c95c24aa5b84e0188e86bf095/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Minimalny-wiek-dziecka-3 360w,https://a.allegroimg.com/s720/110da2/896c95c24aa5b84e0188e86bf095/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Minimalny-wiek-dziecka-3 720w,https://a.allegroimg.com/s1024/110da2/896c95c24aa5b84e0188e86bf095/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Minimalny-wiek-dziecka-3 800w,https://a.allegroimg.com/original/110da2/896c95c24aa5b84e0188e86bf095/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Minimalny-wiek-dziecka-3 800w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="800px" alt="KidzRobotix Smok - Zestaw dla dzieci od 8 lat Minimalny wiek dziecka 3"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bvixvgexgjrr=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mwjhgsgrxrip=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11e936/8e4517d5458caa4aca3e4a173b88/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11e936/8e4517d5458caa4aca3e4a173b88/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat
+https://a.allegroimg.com/s1128/11837b/c8a0bbb34252bb43c1965630812f/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Marka-Goldsun
+https://a.allegroimg.com/s1128/1111f3/3972dbd74d059556548a2cc27ce4/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Zawiera-baterie-nie
+https://a.allegroimg.com/s1128/110da2/896c95c24aa5b84e0188e86bf095/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Minimalny-wiek-dziecka-3
+https://a.allegroimg.com/s1128/25c454/78ad6a0643ef9aaa8c2b1a19a7be/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Wiek-dziecka-18-m
+https://a.allegroimg.com/s1128/25a2b2/d55fce964b29b311ad744bcced45/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Rodzaj-inny
+https://a.allegroimg.com/s1128/2570ea/5226bca04558940ca5bbd40cf7a5/KidzRobotix-Smok-Zestaw-dla-dzieci-od-8-lat-Kod-producenta-P191402</t>
+  </si>
+  <si>
+    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,3%</t>
+  </si>
+  <si>
+    <t>z kategorii Roboty
+Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+  </si>
+  <si>
+    <t>98,3%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -676,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD6"/>
+  <dimension ref="A1:AD5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -790,434 +723,315 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>18073760172</v>
+        <v>17390206902</v>
       </c>
       <c r="F2">
-        <v>4894091388255</v>
+        <v>4891813886341</v>
       </c>
       <c r="G2">
-        <v>37.25</v>
-[...2 lines deleted...]
-        <v>72.0</v>
+        <v>149.78</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>5</v>
+        <v>4.0</v>
       </c>
       <c r="M2">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="N2" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" t="s">
         <v>36</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>37</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>38</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2">
+        <v>1</v>
+      </c>
+      <c r="S2" t="s">
         <v>39</v>
       </c>
-      <c r="R2">
-[...2 lines deleted...]
-      <c r="S2" t="s">
+      <c r="T2">
+        <v>0.5</v>
+      </c>
+      <c r="U2" t="s">
         <v>40</v>
       </c>
-      <c r="T2">
-[...2 lines deleted...]
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>41</v>
       </c>
-      <c r="V2" t="s">
+      <c r="X2" t="s">
         <v>42</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>43</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AA2" t="s">
         <v>44</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>45</v>
       </c>
-      <c r="AB2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC2">
-        <v>3694</v>
+        <v>176</v>
       </c>
       <c r="AD2">
-        <v>65</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" t="s">
         <v>47</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>48</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="E3">
-        <v>17390206902</v>
+        <v>17928010978</v>
       </c>
       <c r="F3">
-        <v>4891813886341</v>
+        <v>4891813885603</v>
       </c>
       <c r="G3">
-        <v>147.94</v>
+        <v>70.39</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
-      <c r="L3">
-[...4 lines deleted...]
-      </c>
       <c r="N3" t="s">
+        <v>49</v>
+      </c>
+      <c r="O3" t="s">
+        <v>50</v>
+      </c>
+      <c r="P3" t="s">
         <v>51</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
+        <v>38</v>
+      </c>
+      <c r="R3">
+        <v>5</v>
+      </c>
+      <c r="S3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T3">
+        <v>0.57</v>
+      </c>
+      <c r="U3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V3" t="s">
         <v>52</v>
       </c>
-      <c r="P3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y3" t="s">
         <v>43</v>
       </c>
-      <c r="Y3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA3" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="AB3" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="AC3">
         <v>176</v>
       </c>
       <c r="AD3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E4">
-        <v>18387728970</v>
+        <v>18305582752</v>
       </c>
       <c r="F4">
-        <v>3417761972373</v>
+        <v>8590439049081</v>
       </c>
       <c r="G4">
-        <v>172.33</v>
+        <v>90.0</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
-      <c r="L4">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="O4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="P4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="Q4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="R4">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="S4" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="X4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="Y4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="AA4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="AB4" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="AC4">
-        <v>1898</v>
+        <v>1912</v>
       </c>
       <c r="AD4">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D5" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="E5">
-        <v>18048888597</v>
+        <v>17540783039</v>
       </c>
       <c r="F5">
-        <v>817961020493</v>
+        <v>8590439033813</v>
       </c>
       <c r="G5">
-        <v>303.65</v>
+        <v>70.1</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5">
+      <c r="N5" t="s">
+        <v>66</v>
+      </c>
+      <c r="O5" t="s">
+        <v>67</v>
+      </c>
+      <c r="P5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5">
         <v>9</v>
       </c>
-      <c r="N5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S5" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="X5" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y5" t="s">
         <v>43</v>
       </c>
-      <c r="Y5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA5" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="AB5" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="AC5">
-        <v>1474</v>
+        <v>3529</v>
       </c>
       <c r="AD5">
-        <v>215</v>
-[...73 lines deleted...]
-        <v>1</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">