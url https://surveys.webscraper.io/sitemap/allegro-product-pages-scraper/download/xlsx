--- v2 (2026-07-10)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -104,208 +104,251 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
+    <t>https://allegro.pl/oferta/vtech-t-rex-super-tyrannosaurus-sk-18387728970</t>
+  </si>
+  <si>
+    <t>2026-07-28T07:13:47Z</t>
+  </si>
+  <si>
+    <t>Vtech T-Rex Super Tyrannosaurus SK</t>
+  </si>
+  <si>
+    <t>VTech</t>
+  </si>
+  <si>
+    <t>pln</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-59540 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-iiizadcxufuz=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-f50f8 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-qwwffgyhjbmn=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-foobsnlncacp=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Vtech T-Rex Super Tyrannosaurus SK&lt;/h2&gt; &lt;p&gt;Vtech&lt;/p&gt; &lt;p&gt;&lt;b&gt;Tyrannosaurus&lt;/b&gt; stał się inspiracją dla mówiącego quada z cyfrowym wyświetlaczem. Tym razem auto jest &lt;b&gt;w wersji słowackiej&lt;/b&gt;. Chłopcy mogą transformować dinozaura w specjalny quad wyścigowy lub odwrotnie, zamienić quada w wściekłego dinozaura.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje i cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Możliwość działania w różnych trybach&lt;/li&gt; &lt;li&gt;Wyświetlają się oczy dinozaura lub oczy pilota w trybie quada&lt;/li&gt; &lt;li&gt;Poruszając pomarańczowym przyciskiem w trybie dinozaura, otwiera paszczę, z której "zieje ogniem"&lt;/li&gt; &lt;li&gt;Dodatkowe przyciski aktywują aż 60 dźwięków i fraz&lt;/li&gt; &lt;li&gt;Wyświetlacz pokazuje różne animacje w zależności od trybu gry&lt;/li&gt; &lt;li&gt;Możliwość regulacji głośności dźwięku&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Kup swojemu dziecku mówiące dino-auto!&lt;/b&gt;&lt;/p&gt; &lt;p&gt;&lt;b&gt;Odpowiednie&lt;/b&gt; dla dzieci &lt;b&gt;od 4 lat&lt;/b&gt;&lt;/p&gt; &lt;p&gt; Baterie: 2 x AAA 1,5V (w zestawie)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 360w,https://a.allegroimg.com/s720/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 720w,https://a.allegroimg.com/s1024/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1024w,https://a.allegroimg.com/s1440/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1200w,https://a.allegroimg.com/original/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 360w,https://a.allegroimg.com/s720/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 720w,https://a.allegroimg.com/s1024/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1024w,https://a.allegroimg.com/s1440/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1200w,https://a.allegroimg.com/original/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Marka VTech"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 360w,https://a.allegroimg.com/s720/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 720w,https://a.allegroimg.com/s1024/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1024w,https://a.allegroimg.com/s1440/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1200w,https://a.allegroimg.com/original/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Rodzaj do zbudowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 360w,https://a.allegroimg.com/s720/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 720w,https://a.allegroimg.com/s1024/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1024w,https://a.allegroimg.com/s1440/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1200w,https://a.allegroimg.com/original/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Kolor zielony"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 360w,https://a.allegroimg.com/s720/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 720w,https://a.allegroimg.com/s1024/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1024w,https://a.allegroimg.com/s1440/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1200w,https://a.allegroimg.com/original/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Baterie 2xAAA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-yulftrlpkwrt=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-drnsfihrfaiy=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK
+https://a.allegroimg.com/s1128/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech
+https://a.allegroimg.com/s1128/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania
+https://a.allegroimg.com/s1128/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony
+https://a.allegroimg.com/s1128/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA
+https://a.allegroimg.com/s1128/2966b5/c494e4ac42958066a943cb05d9da/Vtech-T-Rex-Super-Tyrannosaurus-SK-Efekty-dzwiekowe-swietlne
+https://a.allegroimg.com/s1128/29db8a/dfe18af24ea7b032f202c25e8ad0/Vtech-T-Rex-Super-Tyrannosaurus-SK-Waga-produktu-z-opakowaniem-jednostkowym-0-39-kg
+https://a.allegroimg.com/s1128/29977e/d8f02fb24b579e6c969f2b8e9917/Vtech-T-Rex-Super-Tyrannosaurus-SK-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/29935c/7b1e59594c36bc107b7b21127e3d/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kod-producenta-80-197237
+https://a.allegroimg.com/s1128/291c61/68a045964afbbff95d8ee4b40b0c/Vtech-T-Rex-Super-Tyrannosaurus-SK-Material-inny
+https://a.allegroimg.com/s1128/2981dd/a6d5a62d469ab5d617a3e058609b/Vtech-T-Rex-Super-Tyrannosaurus-SK-Zasilanie-bateryjne</t>
+  </si>
+  <si>
+    <t>od MaxikczFirma|poleca 98,1%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>Nowy</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>zielony</t>
+  </si>
+  <si>
+    <t>inny</t>
+  </si>
+  <si>
+    <t>do zbudowania</t>
+  </si>
+  <si>
+    <t>SUPERCENA</t>
+  </si>
+  <si>
+    <t>FAMICO, s.r.o.Hráského 2231/25148 00 PrahaTIN: CZ27457494</t>
+  </si>
+  <si>
+    <t>98,1%</t>
+  </si>
+  <si>
     <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
   </si>
   <si>
-    <t>2026-07-06T12:33:40Z</t>
-[...2 lines deleted...]
-    <t>Silverlit Rescue Turtle, Interaktywny uroczy żółw,</t>
+    <t>2026-07-28T07:13:30Z</t>
+  </si>
+  <si>
+    <t>Silverlit Rescue Turtle, Interaktywny, uroczy żółw</t>
   </si>
   <si>
     <t>Silverlit</t>
   </si>
   <si>
-    <t>pln</t>
-[...2 lines deleted...]
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-e4232 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ihbhxiljboeb=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-ec07c _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-hyjrnbsyhlvp=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jvroafyjnktq=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pbcofrpezzyb=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fusaeareysun=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-59b27 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gtebvaweodhr=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-8ad1d _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-utzikvhkxhaq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cnavvncqnoqj=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny, uroczy żółw Kolor fioletowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny, uroczy żółw Marka Silverlit"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-dqwleaiigzke=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xdwiacgsjtkt=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw
-https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
-[...6 lines deleted...]
-https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
+https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Stan-opakowania-oryginalne
+https://a.allegroimg.com/s1128/257fd2/be98afcc495d8ff89344b483ff46/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kod-producenta-88634
+https://a.allegroimg.com/s1128/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
+https://a.allegroimg.com/s1128/2531ce/22e062154666a24c2d764d4b2caf/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Rodzaj-inny
+https://a.allegroimg.com/s1128/2513a7/0ef2805c4eb2ae82555ed9926289/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wiek-dziecka-5-lat
+https://a.allegroimg.com/s1128/25d277/13a470c841f5b859d34618c5c813/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/25809a/e6736be247eb8e9b18ba9aa30c36/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
+https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy
 https://a.allegroimg.com/s1128/118525/3f70cd734253b515d790bd96dfd4/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/1174ea/720ca19543eea3f6f9d196b8ade9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wysokosc-produktu-19-5-cm
 https://a.allegroimg.com/s1128/1198ad/9e84b97f4cff862c488f3a164a95/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Szerokosc-produktu-34-cm
 https://a.allegroimg.com/s1128/1152f3/dcf51c4a44e196c5c9b0f02cd74e/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Glebokosc-produktu-20-cm
 https://a.allegroimg.com/s1128/11204b/5b051dce4101b43f365d298227d9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Efekty-dzwiekowe-ruchowe-swietlne
 https://a.allegroimg.com/s1128/11a150/d8acb18944648239da12cc296412/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Funkcje-mozliwosc-programowania-zdalne-sterowanie</t>
   </si>
   <si>
     <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 99,4%</t>
   </si>
   <si>
-    <t>Nowy</t>
-[...4 lines deleted...]
-  <si>
     <t>fioletowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
-    <t>inny</t>
-[...3 lines deleted...]
-Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
+    <t>Martina VáňováZávišice 9374221 ZávišiceTIN: CZ7256215428</t>
   </si>
   <si>
     <t>99,4%</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/robot-silverlit-junior-1-0-17928010978</t>
   </si>
   <si>
-    <t>2026-07-06T12:32:55Z</t>
+    <t>2026-07-28T07:12:45Z</t>
   </si>
   <si>
     <t>Robot Silverlit Junior 1.0</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-182f5 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gjqbiebhtrcy=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-9e130 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-lolpvlfdthhp=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qbxvtomavqvv=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pilxtpqwwsre=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mukffamgiuzt=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-13793 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-joudmqiqwntd=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-645f1 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-skaitsxzcbaq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bmjhujqvcelf=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ourbapgidvac=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cdutqbemqrxz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0
 https://a.allegroimg.com/s1128/25913f/ea24821c4795ac0a52c0c7059804/Robot-Silverlit-Junior-1-0-Stan-opakowania-oryginalne
 https://a.allegroimg.com/s1128/11030c/0cdad327407289c3becb63c92673/Robot-Silverlit-Junior-1-0-Kod-producenta-88560
 https://a.allegroimg.com/s1128/11592d/d867490443d896ff07fd28535331/Robot-Silverlit-Junior-1-0-Marka-Silverlit
 https://a.allegroimg.com/s1128/116fb7/921343fb4af8904204f95f090d97/Robot-Silverlit-Junior-1-0-Rodzaj-inny
 https://a.allegroimg.com/s1128/00eeae/77feceda4586917e4a5d04cb5a68/Robot-Silverlit-Junior-1-0-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25d236/6fc587464bcdbbd1587fe06de05a/Robot-Silverlit-Junior-1-0-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/115ac8/0f7c915d4134860d7c02a3965a0b/Robot-Silverlit-Junior-1-0-Material-plastik
 https://a.allegroimg.com/s1128/256dcf/33d6d5f24fa3b5eadecbd4f5a917/Robot-Silverlit-Junior-1-0-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/2551c7/dfb360b04a3e97bdae9c683bdbb7/Robot-Silverlit-Junior-1-0-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/0099c5/3ec410bf4d6cad43361acd17ad5c/Robot-Silverlit-Junior-1-0-Szerokosc-produktu-18-cm
 https://a.allegroimg.com/s1128/25c1b8/11c31ae54f5298fbe52df64549ae/Robot-Silverlit-Junior-1-0-Glebokosc-produktu-10-cm</t>
   </si>
   <si>
     <t>wielokolorowy</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/4m-robot-sprzatajacy-dla-dziewczynki-18305582752</t>
-[...61 lines deleted...]
-    <t>98,3%</t>
+    <t>https://allegro.pl/oferta/wonder-workshop-robot-dash-18302887257</t>
+  </si>
+  <si>
+    <t>2026-07-28T07:14:03Z</t>
+  </si>
+  <si>
+    <t>Wonder Workshop - Robot Dash</t>
+  </si>
+  <si>
+    <t>WORKSHOP</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-697b3 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-lhwyrpdmdrua=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-38b86 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-lpnqhkrllbgp=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fksivvtiyvrr=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Dash Robot - Kto odpowiedział?&lt;/h1&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:517px;max-height:446px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 446 / 517)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112dc9/d959ad614c4784e73993200c5946/Wonder-Workshop-Robot-Dash-Stan-opakowania-oryginalne" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112dc9/d959ad614c4784e73993200c5946/Wonder-Workshop-Robot-Dash-Stan-opakowania-oryginalne 360w,https://a.allegroimg.com/s720/112dc9/d959ad614c4784e73993200c5946/Wonder-Workshop-Robot-Dash-Stan-opakowania-oryginalne 517w,https://a.allegroimg.com/original/112dc9/d959ad614c4784e73993200c5946/Wonder-Workshop-Robot-Dash-Stan-opakowania-oryginalne 517w" sizes="100vw" width="517px" alt="Wonder Workshop - Robot Dash Stan opakowania oryginalne"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Dash&lt;/b&gt; to &lt;b&gt;inteligentny, programowalny robot&lt;/b&gt; przeznaczony dla dzieci od &lt;b&gt;6 roku życia&lt;/b&gt;. Jest idealnym narzędziem do stawiania pierwszych kroków w &lt;b&gt;świecie programowania, logiki i robotyki&lt;/b&gt;. Oferuje &lt;b&gt;zabawną formę nauki&lt;/b&gt;, wspiera kreatywność i rozwija umiejętności techniczne poprzez zabawę.&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kluczowe cechy:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Odpowiedni dla dzieci od 6 roku życia&lt;/b&gt;&lt;/li&gt;&lt;li&gt;&lt;b&gt;Sterowanie Bluetooth&lt;/b&gt; – szybkie połączenie z aplikacją na iOS/Android&lt;/li&gt;&lt;li&gt;&lt;b&gt;Programowanie za pomocą interfejsu blokowego (Blockly)&lt;/b&gt;&lt;/li&gt;&lt;li&gt;Wbudowane czujniki: mikrofon, czujniki światła, wykrywanie przeszkód&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reaguje na dźwięki, ruchy i dotyk&lt;/b&gt;&lt;/li&gt;&lt;li&gt;Mówi, odtwarza dźwięki, miga i porusza się we wszystkich kierunkach&lt;/li&gt;&lt;li&gt;Żywotność baterii do &lt;b&gt;5 godzin aktywnego użytkowania&lt;/b&gt;&lt;/li&gt;&lt;li&gt;Kompatybilny z innymi produktami Wonder Workshop&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;Dash motywuje dzieci do nauki kodowania w zabawny sposób&lt;/b&gt;, zarówno w domu, jak i w szkole.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Specyfikacja&lt;/h1&gt;&lt;p&gt;&lt;b&gt;Rozmiar i waga&lt;/b&gt;&lt;/p&gt;&lt;p&gt;Długość: 17 cm&lt;/p&gt;&lt;p&gt;Szerokość: 18,2 cm&lt;/p&gt;&lt;p&gt;Wysokość: 16,1 cm&lt;/p&gt;&lt;p&gt;Waga: 0,8 kg&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria, zasilanie i podłączenie&lt;/b&gt;&lt;/p&gt;&lt;p&gt;Czas pracy: Do 5 godzin&lt;/p&gt;&lt;p&gt;Czas czuwania: Do 30 dni&lt;/p&gt;&lt;p&gt;Bateria: Wbudowana bateria 1,85 Wh&lt;/p&gt;&lt;p&gt;Ładowanie: przez złącze mikro USB z wejściem USB do komputera lub przez adapter do gniazdka elektrycznego&lt;/p&gt;&lt;p&gt;Łączność: Bluetooth Smart 4 / LE&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:675px;max-height:371px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 371 / 675)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11534d/76a228c04770b20c51ad9404879c/Wonder-Workshop-Robot-Dash-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11534d/76a228c04770b20c51ad9404879c/Wonder-Workshop-Robot-Dash-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11534d/76a228c04770b20c51ad9404879c/Wonder-Workshop-Robot-Dash-Rodzaj-do-programowania-i-kodowania 675w,https://a.allegroimg.com/original/11534d/76a228c04770b20c51ad9404879c/Wonder-Workshop-Robot-Dash-Rodzaj-do-programowania-i-kodowania 675w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="675px" alt="Wonder Workshop - Robot Dash Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:567px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 567 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110afb/2cd5a3dd4361b52a32c44871d987/Wonder-Workshop-Robot-Dash-Wiek-dziecka-5-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110afb/2cd5a3dd4361b52a32c44871d987/Wonder-Workshop-Robot-Dash-Wiek-dziecka-5-lat 360w,https://a.allegroimg.com/s720/110afb/2cd5a3dd4361b52a32c44871d987/Wonder-Workshop-Robot-Dash-Wiek-dziecka-5-lat 720w,https://a.allegroimg.com/s1024/110afb/2cd5a3dd4361b52a32c44871d987/Wonder-Workshop-Robot-Dash-Wiek-dziecka-5-lat 800w,https://a.allegroimg.com/original/110afb/2cd5a3dd4361b52a32c44871d987/Wonder-Workshop-Robot-Dash-Wiek-dziecka-5-lat 800w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="800px" alt="Wonder Workshop - Robot Dash Wiek dziecka 5 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Światła, czujniki, media&lt;/b&gt;&lt;/p&gt;&lt;p&gt;Mikrofony: 3&lt;/p&gt;&lt;p&gt;Głośnik: 1&lt;/p&gt;&lt;p&gt;Światła – oczy: 12 białych diod LED&lt;/p&gt;&lt;p&gt;Światła – uszy: diody LED RGB&lt;/p&gt;&lt;p&gt;Światło punktowe: diody LED RGB (na brzuchu)&lt;/p&gt;&lt;p&gt;Światła tylne: Czerwone diody LED&lt;/p&gt;&lt;p&gt;Nadajniki: 4 IR&lt;/p&gt;&lt;p&gt;Czujniki odległości: 3 (zakres 30 cm)&lt;/p&gt;&lt;p&gt;Odbiorniki wykrywania robotów: 2 IR&lt;/p&gt;&lt;p&gt;&lt;b&gt;Ruch&lt;/b&gt;&lt;/p&gt;&lt;p&gt;Maksymalna prędkość: 1 m/sek&lt;/p&gt;&lt;p&gt;Zakres ruchu głowy – w górę: 25°&lt;/p&gt;&lt;p&gt;Zakres ruchu głowicy – dół: 10°&lt;/p&gt;&lt;p&gt;Zakres ruchu głowy – w lewo: 120°&lt;/p&gt;&lt;p&gt;Zakres ruchu głowy – prawo: 120°&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wbsniqbnboiw=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jfxfrlijpuxf=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/118fe2/8853de0d4139beb3e41ea7825f49/Wonder-Workshop-Robot-Dash</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/118fe2/8853de0d4139beb3e41ea7825f49/Wonder-Workshop-Robot-Dash
+https://a.allegroimg.com/s1128/112dc9/d959ad614c4784e73993200c5946/Wonder-Workshop-Robot-Dash-Stan-opakowania-oryginalne
+https://a.allegroimg.com/s1128/118950/19483b874f45bc4635d9d4a435af/Wonder-Workshop-Robot-Dash-Kod-producenta-0857793005008
+https://a.allegroimg.com/s1128/119641/ac0b557849178fb2f2d01b9d32d8/Wonder-Workshop-Robot-Dash-Marka-WORKSHOP
+https://a.allegroimg.com/s1128/11534d/76a228c04770b20c51ad9404879c/Wonder-Workshop-Robot-Dash-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/110afb/2cd5a3dd4361b52a32c44871d987/Wonder-Workshop-Robot-Dash-Wiek-dziecka-5-lat</t>
+  </si>
+  <si>
+    <t>od MORAVIAEducationFirma|poleca 100%</t>
+  </si>
+  <si>
+    <t>do programowania i kodowania</t>
+  </si>
+  <si>
+    <t>MORAVIA CONSULTING, SPOL. S R.O.Olomoucká 1213/83627 00 BRNO-ČERNOVICETIN: CZ49967550</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/robot-kiddy-do-sterowania-infrared-17864258589</t>
+  </si>
+  <si>
+    <t>2026-07-28T07:14:32Z</t>
+  </si>
+  <si>
+    <t>Robot Kiddy do sterowania, infrared</t>
+  </si>
+  <si>
+    <t>Alltoys</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-8c903 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-thvntwsmxzzz=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c2538 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-mxdjallnxqmr=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fkfvpzfchbtn=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Robot Kiddy do sterowania, infrared&lt;/h2&gt; &lt;p&gt;Kiddy Go!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Robot Kiddy - interaktywna zabawka z pilotem&lt;/b&gt;&lt;/p&gt; &lt;p&gt;Interaktywny robot Kiddy zapewnia zabawę i przygodę. Jest łatwy w obsłudze za pomocą pilota na podczerwień o zasięgu 8 - 10 metrów. Potrafi poruszać się do przodu, do tyłu, na boki i może obsługiwać obrót o 360°.&lt;/p&gt; &lt;p&gt;Świetny towarzysz pierwszych kroków w świat technologii.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Co potrafi robot?&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Nagrywanie i zmiana głosu&lt;/b&gt; – Nagraj wiadomość, a robot odtworzy ją z różnymi efektami dźwiękowymi.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Pełna kontrola&lt;/b&gt; – w zestawie znajduje się pilot zdalnego sterowania ułatwiający kierowanie.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Bezpieczny dla najmłodszych&lt;/b&gt; - odpowiedni dla dzieci od 18 miesiąca życia.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Nadaje się&lt;/b&gt; dla dzieci &lt;b&gt;od 18 miesiąca życia &lt;/b&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared 360w,https://a.allegroimg.com/s720/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared 720w,https://a.allegroimg.com/s1024/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared 1024w,https://a.allegroimg.com/s1440/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared 1200w,https://a.allegroimg.com/original/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared 1200w" sizes="100vw" width="1200px" alt="Robot Kiddy do sterowania, infrared"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-dvsrjagykjad=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ijborymopsgm=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11606f/022db82b4a06841dfed3aeca4a75/Robot-Kiddy-do-sterowania-infrared
+https://a.allegroimg.com/s1128/114252/b91193e14c209b84003b5a6fb167/Robot-Kiddy-do-sterowania-infrared-Marka-Alltoys</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -609,51 +652,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD5"/>
+  <dimension ref="A1:AD6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -723,315 +766,419 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>17390206902</v>
+        <v>18387728970</v>
       </c>
       <c r="F2">
-        <v>4891813886341</v>
+        <v>3417761972373</v>
       </c>
       <c r="G2">
-        <v>149.78</v>
+        <v>177.81</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="M2">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
+      <c r="Z2" t="s">
+        <v>44</v>
+      </c>
       <c r="AA2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC2">
+        <v>2273</v>
+      </c>
+      <c r="AD2">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D3" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E3">
-        <v>17928010978</v>
+        <v>17390206902</v>
       </c>
       <c r="F3">
-        <v>4891813885603</v>
+        <v>4891813886341</v>
       </c>
       <c r="G3">
-        <v>70.39</v>
+        <v>151.72</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
+      <c r="L3">
+        <v>4.0</v>
+      </c>
+      <c r="M3">
+        <v>13</v>
+      </c>
       <c r="N3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="R3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="U3" t="s">
         <v>40</v>
       </c>
       <c r="V3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="X3" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y3" t="s">
         <v>42</v>
       </c>
-      <c r="Y3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA3" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="AB3" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="AC3">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="AD3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E4">
-        <v>18305582752</v>
+        <v>17928010978</v>
       </c>
       <c r="F4">
-        <v>8590439049081</v>
+        <v>4891813885603</v>
       </c>
       <c r="G4">
-        <v>90.0</v>
+        <v>71.3</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="Q4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="R4">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="S4" t="s">
         <v>39</v>
       </c>
+      <c r="T4">
+        <v>0.57</v>
+      </c>
+      <c r="U4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V4" t="s">
+        <v>65</v>
+      </c>
       <c r="X4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y4" t="s">
         <v>42</v>
       </c>
-      <c r="Y4" t="s">
-        <v>43</v>
+      <c r="Z4" t="s">
+        <v>44</v>
       </c>
       <c r="AA4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="AB4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="AC4">
-        <v>1912</v>
+        <v>172</v>
       </c>
       <c r="AD4">
-        <v>51</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D5" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="E5">
-        <v>17540783039</v>
+        <v>18302887257</v>
       </c>
       <c r="F5">
-        <v>8590439033813</v>
+        <v>857793005008</v>
       </c>
       <c r="G5">
-        <v>70.1</v>
+        <v>1028.54</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
+      <c r="L5">
+        <v>5.0</v>
+      </c>
+      <c r="M5">
+        <v>1</v>
+      </c>
       <c r="N5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="R5">
-        <v>9</v>
+        <v>200</v>
       </c>
       <c r="S5" t="s">
         <v>39</v>
       </c>
+      <c r="X5" t="s">
+        <v>56</v>
+      </c>
       <c r="Y5" t="s">
-        <v>43</v>
+        <v>74</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>44</v>
       </c>
       <c r="AA5" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="AB5" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AC5">
-        <v>3529</v>
+        <v>3</v>
       </c>
       <c r="AD5">
-        <v>64</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6">
+        <v>17864258589</v>
+      </c>
+      <c r="F6">
+        <v>6951111803841</v>
+      </c>
+      <c r="G6">
+        <v>143.5</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6">
+        <v>5.0</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
+      </c>
+      <c r="N6" t="s">
+        <v>81</v>
+      </c>
+      <c r="O6" t="s">
+        <v>82</v>
+      </c>
+      <c r="P6" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R6">
+        <v>8</v>
+      </c>
+      <c r="S6" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC6">
+        <v>2273</v>
+      </c>
+      <c r="AD6">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">