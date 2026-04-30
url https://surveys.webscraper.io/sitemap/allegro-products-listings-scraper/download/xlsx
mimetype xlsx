--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -107,250 +107,267 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
-    <t>Silverlit Rescue Turtle, Interaktywny uroczy żółw,</t>
-[...5 lines deleted...]
-    <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
+    <t>Robot edukacyjny Lisciani do programowania z dźwiękiem i światłem</t>
+  </si>
+  <si>
+    <t>Lisciani</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robot-edukacyjny-lisciani-do-programowania-z-dzwiekiem-i-swiatlem-2d9f5b7c-5bab-481b-93f0-35f0eeff9231?offerId=18462686291</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c007d _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pqqjfvpiewwo=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-e3992 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-echqgzwwfpzu=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-otobbrbqebah=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fmunnrowplay=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wgiwoyreykja=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
-[...25 lines deleted...]
-    <t>NowyNowyoznacza Towar całkowicie nowy, kompletny, nieużywany bez jakichkolwiek wad lub defektów (np. rys, wgnieceń, minimalnych uszkodzeń). Towar znajduje się w opakowaniu (tam, gdzie ma to zastosowanie) które jest oryginalne, nieotwarte i nieuszkodzone wraz z nienaruszonymi zabezpieczeniami lub identyfikatorami producenta (takimi jak plomby na pudełkach czy metki na ubraniach).</t>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 385w" sizes="100vw" width="385px" alt="Robot edukacyjny Lisciani do programowania z dźwiękiem i światłem"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem</t>
+  </si>
+  <si>
+    <t>od EurokingFirma|poleca 100%</t>
+  </si>
+  <si>
+    <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>fioletowy</t>
+    <t>wielokolorowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
+    <t>do programowania i kodowania</t>
+  </si>
+  <si>
+    <t>119,82 zł  x 5 rat
+                z
+                sprawdź</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyAntalon s.r.o.Mochovská 535/3819800 Praha 9TIN: CZ25960920</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Do programowania i kodowania Sphero Bolt</t>
+  </si>
+  <si>
+    <t>Sphero</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/do-programowania-i-kodowania-sphero-bolt-63b8d44e-587e-4332-8572-dc937fa4c334?offerId=18229426148</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c67b7 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="7ee" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-frwonxwcfvqn=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b2856 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-vozgvoklbibw=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-lccvglnieaoe=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sphero BOLT - Inteligentna kula robota&lt;/h2&gt; &lt;p&gt;Sphero&lt;/p&gt; &lt;p&gt;&lt;b&gt;Sphero BOLT - inteligentna kula, zdalnie sterowana zabawka - przezroczysta:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- inteligentna zabawka robota, która zapewnia nieskończone możliwości bycia kreatywnym i zabawy podczas nauki&lt;/p&gt; &lt;p&gt;- możliwość programowania za pomocą aplikacji Sphero Edu na większości urządzeń mobilnych lub stacjonarnych&lt;/p&gt; &lt;p&gt;- odkrywaj niesamowite aktywności stworzone przez społeczność lub po prostu baw się i jedź&lt;/p&gt; &lt;p&gt;- charakterystyczny wyświetlacz matrycy LED 8x8 i zaawansowane czujniki oferują dużą ilość być kreatywnym w programowaniu&lt;/p&gt; &lt;p&gt;- wyświetlacz jest animowany i wyświetla dane w czasie rzeczywistym&lt;/p&gt; &lt;p&gt;- twórz gry i ucz się programowania za pomocą rysowania na ekranie, za pomocą bloków lub pisząc język JavaScript&lt;/p&gt; &lt;p&gt;- zaawansowane czujniki pozwalają monitorować prędkość, przyspieszenie i kierunek&lt;/p&gt; &lt;p&gt;- orientuj się i jedź za pomocą wbudowanego kompasu&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;- Bluetooth Smart, aby uprościć połączenie z urządzeniem&lt;/p&gt; &lt;p&gt;- przezroczysta skorupa BOLTu jest trwała i wodoodporna, a jednocześnie pozwala zobaczyć, jak urządzenie działa w środku&lt;/p&gt; &lt;p&gt;- możliwość prostego programowania poleceń dla robota zarówno przez dzieci jak i doświadczonych programistów&lt;/p&gt; &lt;p&gt;- odległość połączenia wynosi maks. 30m&lt;/p&gt; &lt;p&gt;&lt;b&gt;Parametry techniczne:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- żyroskop&lt;/p&gt; &lt;p&gt;- akcelerometr&lt;/p&gt; &lt;p&gt;- magnetometr&lt;/p&gt; &lt;p&gt;- infrared&lt;/p&gt; &lt;p&gt;- czujnik światła&lt;/p&gt; &lt;p&gt;- Wyświetlacz matrycowy 8x8&lt;/p&gt; &lt;p&gt;-połączenie za pomocą Bluetooth Smart&lt;/p&gt; &lt;p&gt;- odległość łączenia 30m&lt;/p&gt; &lt;p&gt;- prędkość maksymalna 2m/s&lt;/p&gt; &lt;p&gt;- żywotność baterii 2 lub więcej godzin, ładowanie 6 godzin&lt;/p&gt; &lt;p&gt;- kompatybilność z iOS/Android&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zestaw zawiera:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- Sphero BOLT&lt;/p&gt; &lt;p&gt;- ładowarka indukcyjna z kablem USB&lt;/p&gt; &lt;p&gt;- instrukcja&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 359w,https://a.allegroimg.com/s720/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w,https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w" sizes="100vw" width="700px" alt="Do programowania i kodowania Sphero Bolt Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:635px;max-height:713px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 713 / 635)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 320w,https://a.allegroimg.com/s720/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w,https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w" sizes="100vw" width="635px" alt="Do programowania i kodowania Sphero Bolt Wiek dziecka 7 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="2a1" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zhcgyjvsrncs=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vxvtysgvbzwc=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt
+https://a.allegroimg.com/s1128/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero
+https://a.allegroimg.com/s1128/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat
+https://a.allegroimg.com/s1128/11c6fa/8e81e48f443cafb1c8ef6bbc6f85/Do-programowania-i-kodowania-Sphero-Bolt-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/1182d8/03bf974848d29796afb3a954f7e5/Do-programowania-i-kodowania-Sphero-Bolt-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/111b0e/04421f9448049ef969d7f2302512/Do-programowania-i-kodowania-Sphero-Bolt-Material-plastik
+https://a.allegroimg.com/s1128/110085/0ffc8ce04930924ab1d1c997f3f6/Do-programowania-i-kodowania-Sphero-Bolt-Kolor-bezbarwny
+https://a.allegroimg.com/s1128/11b4f4/40fc6d384eacb3fac541a8132325/Do-programowania-i-kodowania-Sphero-Bolt-Funkcje-zdalne-sterowanie
+https://a.allegroimg.com/s1128/110ce6/cf78137841558b3385dfa22e913f/Do-programowania-i-kodowania-Sphero-Bolt-Zasilanie-bateryjne
+https://a.allegroimg.com/s1128/11d975/9c1d54e74a78ab1dd61ba7c59252/Do-programowania-i-kodowania-Sphero-Bolt-Waga-produktu-z-opakowaniem-jednostkowym-0-15-kg
+https://a.allegroimg.com/s1128/116847/63146741415bac8929dbcb0e4c60/Do-programowania-i-kodowania-Sphero-Bolt-Kod-producenta-K002ROW
+https://a.allegroimg.com/s1128/118475/f199ca6941eba3e5d47422835055/Do-programowania-i-kodowania-Sphero-Bolt-Nazwa-Sroub</t>
+  </si>
+  <si>
+    <t>od iiPLUTOFirma|poleca 89,9%</t>
+  </si>
+  <si>
+    <t>bezbarwny</t>
+  </si>
+  <si>
+    <t>180,40 zł  x 5 rat
+                z
+                sprawdź</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 13TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>89,9%</t>
+  </si>
+  <si>
+    <t>Do programowania i kodowania Maxlife Pies zdalnie sterowany</t>
+  </si>
+  <si>
+    <t>Maxlife</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/pies-zdalnie-sterowany-maxlife-do-programowania-bialy-z-kontrola-glosowa-677c06e9-c17c-4933-81e1-7a2036f9dc97?offerId=17619099555</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Maxlife pies zdalnie sterowany MXRD-100 biały&lt;/h1&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Idealny prezent dla każdego dziecka, które marzy o własnym piesku. Interaktywna zabawka zdalnie sterowana i komendy głosowe, wykonuje sztuczki, tańczy i wypełnia czas pociechy mnóstwem radości.&lt;/h2&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;· Zabawka zdalnie sterowana z czytelnymi przyciskami obrazkowymi, które z łatwością poradzą sobie nawet młodsze, nie umiejące czytać dzieci.&lt;/p&gt; &lt;p&gt;· Robo pies szczeka, tańczy, wykonuje polecenia, porusza głową, merda ogonem.&lt;/p&gt; &lt;p&gt;· Możliwość samodzielnego zaprogramowania sekwencji.&lt;/p&gt; &lt;p&gt;· Regulacja głośności zabawki.&lt;/p&gt; &lt;p&gt;· Zabawka interaktywny piesek, rozbudzi w dziecku ciekawość i pozwoli mu na wiele radosnych chwil.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 360w,https://a.allegroimg.com/s720/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 720w,https://a.allegroimg.com/s1024/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 1000w,https://a.allegroimg.com/original/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Marka Maxlife"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Pupil, którego nie trzeba wychodzić na spacer&lt;/h2&gt; &lt;p&gt;Piesek robot, to świetne rozwiązanie, gdy dziecko bardzo chce mieć zwierzątko, ale nie jest jeszcze na tyle odpowiedzialne, by zajmować się żywym stworzeniem. Zabawkowy pies ma przyjazny wygląd, chodzi na 4 łapach, szczeka. Merdzący ogonek i ruchy głową pozwalają jeszcze bardziej naśladować naturalnego psa.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 360w,https://a.allegroimg.com/s720/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 720w,https://a.allegroimg.com/s1024/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 1000w,https://a.allegroimg.com/original/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Wiek dziecka 2 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Tańczący i szczekający piesek robot – prezent dla Twojego dziecka&lt;/h2&gt; &lt;p&gt;Pies robot to interaktywna zabawka, która zaskoczy malucha swoimi funkcjami. Można nim sterować głosowo, wydawać mu polecenia oraz za pilotami. Piesek reaguje na komendę „usiąść” i „położyć się”. Piesek potrafi również tańczyć w rytm muzyki, szczekać. Można go zaprogramować według własnych upodobań. Interaktywny pies będzie wspaniałym prezentem dla każdego, kto jest zafascynowany zwierzętami dziecka.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 1000w,https://a.allegroimg.com/original/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sterowanie głosowe i za pilota&lt;/h2&gt; &lt;p&gt;Przyciski na pilocie zostały wykonane w taki sposób, aby nawet najmłodsi poradzili sobie z ich obsługą – zamiast cyfr, czy napisy mają obrazki.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 360w,https://a.allegroimg.com/s720/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 720w,https://a.allegroimg.com/s1024/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 1000w,https://a.allegroimg.com/original/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Bohater / Bajka Inny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;prezent dla milusińskich&lt;/h2&gt; &lt;p&gt;Wybierając prezent dla dziecka warto kierować się tym, aby czerpało z niego radość. Stawiając na robo psa z pewnością wywołasz uśmiech na twarzy obdarowanego dziecka, które od teraz będzie mogło bawić się w opiekę nad psem, szkolenie, a Ty przy okazji możesz nauczyć je właściwego zachowania wobec zwierząt.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 360w,https://a.allegroimg.com/s720/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 720w,https://a.allegroimg.com/s1024/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 1000w,https://a.allegroimg.com/original/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Specyfikacja&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Marka: &lt;/b&gt;Maxlife&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kolor: &lt;/b&gt;biały&lt;/li&gt; &lt;li&gt;&lt;b&gt;Pilot zdalnego sterowania:&lt;/b&gt; podczerwień&lt;/li&gt; &lt;li&gt;&lt;b&gt;Funkcja: &lt;/b&gt;sterowanie ruchami za pilotem polecenia "usiądź" i "połóż się"&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 360w,https://a.allegroimg.com/s720/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 720w,https://a.allegroimg.com/s1024/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 1000w,https://a.allegroimg.com/original/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Kolor biały"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 1000w,https://a.allegroimg.com/original/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 360w,https://a.allegroimg.com/s720/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 720w,https://a.allegroimg.com/s1024/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 1000w,https://a.allegroimg.com/original/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Efekty dźwiękowe podświetlenie LED ruchowe świetlne"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 360w,https://a.allegroimg.com/s720/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 720w,https://a.allegroimg.com/s1024/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 1000w,https://a.allegroimg.com/original/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Funkcje czujnik dotykowy kontrola głosowa możliwość programowania zdalne sterowanie"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 360w,https://a.allegroimg.com/s720/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 720w,https://a.allegroimg.com/s1024/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 1000w,https://a.allegroimg.com/original/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Baterie 2x AAA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 360w,https://a.allegroimg.com/s720/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 720w,https://a.allegroimg.com/s1024/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 1000w,https://a.allegroimg.com/original/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Zasilanie akumulatorowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 360w,https://a.allegroimg.com/s720/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 720w,https://a.allegroimg.com/s1024/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 1000w,https://a.allegroimg.com/original/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Waga produktu z opakowaniem jednostkowym 0.1 kg"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 360w,https://a.allegroimg.com/s720/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 720w,https://a.allegroimg.com/s1024/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 1000w,https://a.allegroimg.com/original/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 1000w" sizes="100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Kod producenta OEM0200577"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/112428/6f9bbf1144ef8e998b33734d809e/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/112428/6f9bbf1144ef8e998b33734d809e/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany
+https://a.allegroimg.com/s1128/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife
+https://a.allegroimg.com/s1128/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata
+https://a.allegroimg.com/s1128/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny
+https://a.allegroimg.com/s1128/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik
+https://a.allegroimg.com/s1128/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy
+https://a.allegroimg.com/s1128/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne
+https://a.allegroimg.com/s1128/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie
+https://a.allegroimg.com/s1128/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA
+https://a.allegroimg.com/s1128/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe
+https://a.allegroimg.com/s1128/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg
+https://a.allegroimg.com/s1128/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577</t>
+  </si>
+  <si>
+    <t>od iPLUTOFirma|poleca 87,3%</t>
+  </si>
+  <si>
+    <t>biały</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 5TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>87,3%</t>
+  </si>
+  <si>
+    <t>Lexibook mini robot pies</t>
+  </si>
+  <si>
+    <t>Lexibook</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robot-piesek-lexibook-power-puppy-mini-bialo-niebieski-31e1eeb0-01e1-4c63-8061-8e28b1518ca1?offerId=18388658971</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Lexibook mini robot pies&lt;/h2&gt; &lt;p&gt;Alltoys Lexibook&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies
+https://a.allegroimg.com/s1128/11aa1a/ecc131174d989d171ca18121967a/Lexibook-mini-robot-pies-Marka-Lexibook
+https://a.allegroimg.com/s1128/11bbb1/719c43ad47108698ae18a8dc8ba7/Lexibook-mini-robot-pies-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/11af92/8ce9424242f5906ba541c70e57fc/Lexibook-mini-robot-pies-Kolor-bialy
+https://a.allegroimg.com/s1128/25d9d3/5dfe309845a880774ffc5d3b66e7/Lexibook-mini-robot-pies-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/2528dc/d11f85d34988a7db8acdb4e1e1ae/Lexibook-mini-robot-pies-Efekty-swietlne
+https://a.allegroimg.com/s1128/25360f/d0092d5449a183543a6e321b90cb/Lexibook-mini-robot-pies-Waga-produktu-z-opakowaniem-jednostkowym-0-155-kg
+https://a.allegroimg.com/s1128/113f1f/7fa3e7394a80adf526d94d647011/Lexibook-mini-robot-pies-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/113972/08af493b4494aaf5dae336598f85/Lexibook-mini-robot-pies-Kod-producenta-4001167827956
+https://a.allegroimg.com/s1128/255462/f5461310419c8880f9cfa1773e8d/Lexibook-mini-robot-pies-Material-plastik</t>
+  </si>
+  <si>
+    <t>od BambuleczFirma|poleca 98,4%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyAlltoys, spol. s r.o.Hráského 2231/2514800 PrahaTIN: CZ46982671</t>
+  </si>
+  <si>
+    <t>98,4%</t>
+  </si>
+  <si>
+    <t>MAGANA Triceratops RC</t>
+  </si>
+  <si>
+    <t>Mac Toys</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/mac-toys-magana-rc-triceratops-a54b7186-e819-4c8a-921a-3d057ed981cf?offerId=18486167190</t>
+  </si>
+  <si>
+    <t>-8%</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MAGANA Triceratops RC&lt;/h2&gt; &lt;p&gt;MAGANA&lt;/p&gt; &lt;h2&gt;Triceratops RC – Zabawka, która zabierze Cię do prehistorii&lt;/h2&gt; &lt;p&gt;&lt;b&gt;Triceratops RC&lt;/b&gt; to fascynująca zabawka zdalnie sterowana, która ożywi jednego z najbardziej znanych roślinożernych dinozaurów. Ten trójrożny olbrzym to doskonała replika, która zachwyci wszystkich miłośników prehistorii.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Co sprawia, że Triceratopse RC jest tak wyjątkowy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Realistyczny wygląd:&lt;/b&gt; Zabawka jest szczegółowo wykonana, aby jak najwierniej naśladować prawdziwego Triceratopsa.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Ruch:&lt;/b&gt; Triceratops porusza się realistycznie, kroczy, otwiera usta.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Efekty dźwiękowe:&lt;/b&gt; Zabawka wydaje autentyczne dźwięki, które naśladują głośne ryczenie Triceratopsa.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Efekty świetlne:&lt;/b&gt; Oczy Triceratopsa zapalają się, co nadaje zabawce tajemniczy i drapieżny wygląd.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Pilot zdalnego sterowania:&lt;/b&gt; Za pomocą dołączonego kontrolera można sterować dinozaurem i pozwolić mu odkrywać jego otoczenie.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Dla kogo nadaje się Triceratops RC:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Miłośnicy dinozaurów:&lt;/b&gt; Każde dziecko, które interesuje się dinozaurami, będzie zachwycone tą zabawką.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Dzieci, które kochają zwierzęta:&lt;/b&gt; Triceratops to fascynujące stworzenie, które zainteresuje nawet dzieci, które nie lubią dinozaurów.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC 360w,https://a.allegroimg.com/s720/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC 615w,https://a.allegroimg.com/original/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC 615w" sizes="100vw" width="615px" alt="MAGANA Triceratops RC"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys 360w,https://a.allegroimg.com/s720/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys 615w,https://a.allegroimg.com/original/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys 615w" sizes="100vw" width="615px" alt="MAGANA Triceratops RC Marka Mac Toys"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata 360w,https://a.allegroimg.com/s720/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata 615w,https://a.allegroimg.com/original/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Wiek dziecka 3 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik 360w,https://a.allegroimg.com/s720/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik 615w,https://a.allegroimg.com/original/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne 360w,https://a.allegroimg.com/s720/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne 615w,https://a.allegroimg.com/original/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Efekty świetlne"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano 360w,https://a.allegroimg.com/s720/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano 615w,https://a.allegroimg.com/original/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Baterie Ano"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888 360w,https://a.allegroimg.com/s720/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888 615w,https://a.allegroimg.com/original/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888 615w" sizes="100vw" width="615px" alt="MAGANA Triceratops RC Kod producenta P263888"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC
+https://a.allegroimg.com/s1128/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys
+https://a.allegroimg.com/s1128/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata
+https://a.allegroimg.com/s1128/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik
+https://a.allegroimg.com/s1128/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne
+https://a.allegroimg.com/s1128/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano
+https://a.allegroimg.com/s1128/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888</t>
+  </si>
+  <si>
+    <t>od NejhrackaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 99%Sklep sprzedawcy</t>
+  </si>
+  <si>
     <t>inny</t>
   </si>
   <si>
     <t>z kategorii Roboty
-Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
-[...144 lines deleted...]
-    <t>86,8%</t>
+Dane firmyPOMPO spol. s r.o.Lidická č.ev.48127351 UnhošťTIN: CZ25089595</t>
+  </si>
+  <si>
+    <t>99%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -765,425 +782,443 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2">
-        <v>17390206902</v>
+        <v>18462686291</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2">
-        <v>4891813886341</v>
+        <v>8008324093922</v>
       </c>
       <c r="G2">
-        <v>147.94</v>
+        <v>562.01</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>3.92</v>
+        <v>4.86</v>
       </c>
       <c r="M2">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
+      <c r="Z2" t="s">
+        <v>44</v>
+      </c>
       <c r="AA2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AB2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC2">
-        <v>184</v>
+        <v>1</v>
       </c>
       <c r="AD2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D3">
-        <v>18115192240</v>
+        <v>18229426148</v>
       </c>
       <c r="E3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F3">
-        <v>3380743092812</v>
+        <v>817961022619</v>
       </c>
       <c r="G3">
-        <v>123.08</v>
+        <v>846.19</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
       <c r="N3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="U3" t="s">
         <v>40</v>
       </c>
       <c r="V3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="X3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y3" t="s">
         <v>43</v>
       </c>
-      <c r="Y3" t="s">
-        <v>54</v>
+      <c r="Z3" t="s">
+        <v>55</v>
       </c>
       <c r="AA3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AB3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AC3">
-        <v>1352</v>
+        <v>444</v>
       </c>
       <c r="AD3">
-        <v>17</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D4">
-        <v>18073760172</v>
+        <v>17619099555</v>
       </c>
       <c r="E4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F4">
-        <v>4894091388255</v>
+        <v>5907457734890</v>
       </c>
       <c r="G4">
-        <v>72.0</v>
+        <v>203.91</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>5</v>
+        <v>4.91</v>
       </c>
       <c r="M4">
+        <v>22</v>
+      </c>
+      <c r="N4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P4" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>64</v>
+      </c>
+      <c r="R4">
         <v>3</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
       <c r="S4" t="s">
         <v>39</v>
       </c>
       <c r="T4">
-        <v>0.346</v>
+        <v>0.1</v>
       </c>
       <c r="U4" t="s">
         <v>40</v>
       </c>
       <c r="V4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="X4" t="s">
         <v>42</v>
       </c>
       <c r="Y4" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="AA4" t="s">
         <v>66</v>
       </c>
       <c r="AB4" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="AC4">
-        <v>3366</v>
+        <v>1440</v>
       </c>
       <c r="AD4">
-        <v>55</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D5">
-        <v>16846377419</v>
+        <v>18388658971</v>
       </c>
       <c r="E5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F5">
-        <v>197988225263</v>
+        <v>3380743089355</v>
       </c>
       <c r="G5">
-        <v>154.99</v>
+        <v>63.88</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>5</v>
+        <v>4.75</v>
       </c>
       <c r="M5">
         <v>4</v>
       </c>
       <c r="N5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Q5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="R5">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="S5" t="s">
         <v>39</v>
       </c>
+      <c r="T5">
+        <v>0.155</v>
+      </c>
+      <c r="U5" t="s">
+        <v>40</v>
+      </c>
       <c r="V5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="X5" t="s">
         <v>42</v>
       </c>
       <c r="Y5" t="s">
         <v>43</v>
       </c>
       <c r="AA5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AB5" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="AC5">
-        <v>19396</v>
+        <v>1030</v>
       </c>
       <c r="AD5">
-        <v>252</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D6">
-        <v>18048761596</v>
+        <v>18486167190</v>
       </c>
       <c r="E6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F6">
-        <v>3417761950289</v>
+        <v>8590439900290</v>
       </c>
       <c r="G6">
-        <v>124.29</v>
+        <v>59.74</v>
+      </c>
+      <c r="H6">
+        <v>65.06</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
+      <c r="J6" t="s">
+        <v>80</v>
+      </c>
       <c r="K6">
         <v>1</v>
       </c>
+      <c r="L6">
+        <v>5</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
+      </c>
       <c r="N6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="S6" t="s">
         <v>39</v>
       </c>
-      <c r="T6">
-[...4 lines deleted...]
-      </c>
       <c r="V6" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="X6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="AA6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="AB6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="AC6">
-        <v>1343</v>
+        <v>684</v>
       </c>
       <c r="AD6">
-        <v>208</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">