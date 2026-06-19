--- v1 (2026-04-30)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>saving</t>
@@ -107,267 +110,270 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
-    <t>Robot edukacyjny Lisciani do programowania z dźwiękiem i światłem</t>
+    <t>2026-06-15T05:11:51Z</t>
+  </si>
+  <si>
+    <t>Lisciani Edukacyjny Robot Step</t>
   </si>
   <si>
     <t>Lisciani</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/robot-edukacyjny-lisciani-do-programowania-z-dzwiekiem-i-swiatlem-2d9f5b7c-5bab-481b-93f0-35f0eeff9231?offerId=18462686291</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 385w" sizes="100vw" width="385px" alt="Robot edukacyjny Lisciani do programowania z dźwiękiem i światłem"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>od EurokingFirma|poleca 100%</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b217f _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-elkbnxzlkwog=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-df5f5 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-vcldjjuglcwv=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wpinqpksebiy=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w" sizes="100vw" width="385px" alt="Lisciani Edukacyjny Robot Step"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zklzhwylmwky=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zqjpmsebafrv=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step</t>
+  </si>
+  <si>
+    <t>od EurokingFirma|poleca 92,9%</t>
   </si>
   <si>
     <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>wielokolorowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
-    <t>119,82 zł  x 5 rat
+    <t>112,48 zł  x 5 rat
                 z
                 sprawdź</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
 Dane firmyAntalon s.r.o.Mochovská 535/3819800 Praha 9TIN: CZ25960920</t>
   </si>
   <si>
-    <t>100%</t>
+    <t>92,9%</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:22:41Z</t>
+  </si>
+  <si>
+    <t>Do programowania i kodowania Sphero Mini Clear Activity Kit</t>
+  </si>
+  <si>
+    <t>Sphero</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/do-programowania-i-kodowania-sphero-mini-clear-activity-kit-0d4b6f4a-526e-43eb-b3c9-8497349e3989?offerId=18588690176</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-4399c _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-dhxzkpjyetzx=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-e4796 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-lgqhvqrqsrfh=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-szfyeocltchw=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:469px;max-height:464px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 464 / 469)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero 360w,https://a.allegroimg.com/s720/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero 469w,https://a.allegroimg.com/original/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero 469w" sizes="100vw" width="469px" alt="Do programowania i kodowania Sphero Mini Clear Activity Kit Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:469px;max-height:464px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 464 / 469)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero 360w,https://a.allegroimg.com/s720/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero 469w,https://a.allegroimg.com/original/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero 469w" sizes="100vw" width="469px" alt="Do programowania i kodowania Sphero Mini Clear Activity Kit Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw edukacyjny Sphero Mini Clear Activity Kit zawiera wszystko, czego potrzebujesz, aby zorganizować wspaniałą i inteligentną zabawę. Postępuj zgodnie z instrukcjami na 15 kartach aktywności i twórz labirynty, projektuj tory przeszkód lub buduj wieże, przez które przejdzie piłka, której ruchem będziesz sterować za pomocą aplikacji mobilnej.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Poznaj podstawy programowania, a przy tym baw się dobrze&lt;/h2&gt; &lt;p&gt;Popularny robot kulkowy z nowym 28-częściowym zestawem zawiera wszystko, czego potrzebują mali wynalazcy, aby poszerzyć swoją wiedzę techniczną i doświadczyć dużo zabawy. Śledząc karty aktywności z 15 zadaniami i grami, krok po kroku nauczą się podstaw programowania poprzez zabawę, która jednocześnie rozwinie ich wyobraźnię i kreatywność.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Aplikacja mobilna Sphero Play&lt;/h2&gt; &lt;p&gt;Block Drive – tryb dla początkujących, który umożliwia wybór prostych poleceń do nawigacji robota wokół przeszkód lub zmianę jego podświetlenia LED.&lt;/p&gt; &lt;p&gt;Wiele trybów jazdy - W tym trybie wypróbujesz funkcje robota, w tym kilka trybów jazdy z możliwością sterowania pochyleniem lub opuszczaniem procą.&lt;/p&gt; &lt;p&gt;Minigry - Sphero Mini może być używany jako pilot, aby unikać i niszczyć asteroidy, ścigać się w obracającym się tunelu, łamać wielokątne cegły itp.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Aplikacja Sphero Edu&lt;/p&gt; &lt;p&gt;Po sparowaniu robota z aplikacją Sphero Edu będziesz miał zabawne narzędzie do nauki podstaw programowania w Java Script. Rozruszaj robota za pomocą prostych poleceń: jedź, obracaj się, przyspieszaj, zwalniaj itp. Ten wyjątkowy system edukacji rozwija kreatywność dzieci poprzez odkrywanie i zabawę.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:594px;max-height:471px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 471 / 594)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117ad7/3c4905f34f179b82229c85655927/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Wiek-dziecka-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117ad7/3c4905f34f179b82229c85655927/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Wiek-dziecka-0 360w,https://a.allegroimg.com/s720/117ad7/3c4905f34f179b82229c85655927/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Wiek-dziecka-0 594w,https://a.allegroimg.com/original/117ad7/3c4905f34f179b82229c85655927/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Wiek-dziecka-0 594w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="594px" alt="Do programowania i kodowania Sphero Mini Clear Activity Kit Wiek dziecka 0 +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ymhzdnyaoptu=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-deavfcrpytal=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/00ce9a/4cac359d4bb7b28c8612e380b5b9/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/00ce9a/4cac359d4bb7b28c8612e380b5b9/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit
+https://a.allegroimg.com/s1128/11ad12/af5dea684d34bcf536d1bbda181f/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Marka-Sphero
+https://a.allegroimg.com/s1128/117ad7/3c4905f34f179b82229c85655927/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Wiek-dziecka-0
+https://a.allegroimg.com/s1128/255e07/0e7a2d124bdd8dc059bcc7fd224d/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/256929/6c6b0eae4fb898f9a14224c7eb91/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Material-inny
+https://a.allegroimg.com/s1128/11bd5a/121f92174dff8bbee4e357eb13e5/Do-programowania-i-kodowania-Sphero-Mini-Clear-Activity-Kit-Kolor-wielokolorowy</t>
+  </si>
+  <si>
+    <t>od APOLLOSSSTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 92,9%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>inny</t>
+  </si>
+  <si>
+    <t>118,11 zł  x 5 rat
+                z
+                sprawdź</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/5, PRAHA 13 - STODŮLKY158 00 PRAHA 58TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:24:07Z</t>
   </si>
   <si>
     <t>Do programowania i kodowania Sphero Bolt</t>
   </si>
   <si>
-    <t>Sphero</t>
-[...8 lines deleted...]
-    <t>https://a.allegroimg.com/original/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt</t>
+    <t>https://allegro.pl/produkt/do-programowania-i-kodowania-sphero-bolt-63b8d44e-587e-4332-8572-dc937fa4c334?offerId=18588270807</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-3f3b2 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gdweiwlrhdai=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b93e2 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-wouteqwwtgcw=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-lbijcimnvgfg=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sphero BOLT - Inteligentna kula robota&lt;/h2&gt; &lt;p&gt;Sphero&lt;/p&gt; &lt;p&gt;&lt;b&gt;Sphero BOLT - inteligentna kula, zdalnie sterowana zabawka - przezroczysta:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- inteligentna zabawka robota, która zapewnia nieskończone możliwości bycia kreatywnym i zabawy podczas nauki&lt;/p&gt; &lt;p&gt;- możliwość programowania za pomocą aplikacji Sphero Edu na większości urządzeń mobilnych lub stacjonarnych&lt;/p&gt; &lt;p&gt;- odkrywaj niesamowite aktywności stworzone przez społeczność lub po prostu baw się i jedź&lt;/p&gt; &lt;p&gt;- charakterystyczny wyświetlacz matrycy LED 8x8 i zaawansowane czujniki oferują dużą ilość być kreatywnym w programowaniu&lt;/p&gt; &lt;p&gt;- wyświetlacz jest animowany i wyświetla dane w czasie rzeczywistym&lt;/p&gt; &lt;p&gt;- twórz gry i ucz się programowania za pomocą rysowania na ekranie, za pomocą bloków lub pisząc język JavaScript&lt;/p&gt; &lt;p&gt;- zaawansowane czujniki pozwalają monitorować prędkość, przyspieszenie i kierunek&lt;/p&gt; &lt;p&gt;- orientuj się i jedź za pomocą wbudowanego kompasu&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;- Bluetooth Smart, aby uprościć połączenie z urządzeniem&lt;/p&gt; &lt;p&gt;- przezroczysta skorupa BOLTu jest trwała i wodoodporna, a jednocześnie pozwala zobaczyć, jak urządzenie działa w środku&lt;/p&gt; &lt;p&gt;- możliwość prostego programowania poleceń dla robota zarówno przez dzieci jak i doświadczonych programistów&lt;/p&gt; &lt;p&gt;- odległość połączenia wynosi maks. 30m&lt;/p&gt; &lt;p&gt;&lt;b&gt;Parametry techniczne:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- żyroskop&lt;/p&gt; &lt;p&gt;- akcelerometr&lt;/p&gt; &lt;p&gt;- magnetometr&lt;/p&gt; &lt;p&gt;- infrared&lt;/p&gt; &lt;p&gt;- czujnik światła&lt;/p&gt; &lt;p&gt;- Wyświetlacz matrycowy 8x8&lt;/p&gt; &lt;p&gt;-połączenie za pomocą Bluetooth Smart&lt;/p&gt; &lt;p&gt;- odległość łączenia 30m&lt;/p&gt; &lt;p&gt;- prędkość maksymalna 2m/s&lt;/p&gt; &lt;p&gt;- żywotność baterii 2 lub więcej godzin, ładowanie 6 godzin&lt;/p&gt; &lt;p&gt;- kompatybilność z iOS/Android&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zestaw zawiera:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- Sphero BOLT&lt;/p&gt; &lt;p&gt;- ładowarka indukcyjna z kablem USB&lt;/p&gt; &lt;p&gt;- instrukcja&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 359w,https://a.allegroimg.com/s720/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w,https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w" sizes="100vw" width="700px" alt="Do programowania i kodowania Sphero Bolt Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:635px;max-height:713px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 713 / 635)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 320w,https://a.allegroimg.com/s720/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w,https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w" sizes="100vw" width="635px" alt="Do programowania i kodowania Sphero Bolt Wiek dziecka 7 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xoslzaejlrlt=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ynopwkpqcjhe=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt
 https://a.allegroimg.com/s1128/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero
 https://a.allegroimg.com/s1128/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat
 https://a.allegroimg.com/s1128/11c6fa/8e81e48f443cafb1c8ef6bbc6f85/Do-programowania-i-kodowania-Sphero-Bolt-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/1182d8/03bf974848d29796afb3a954f7e5/Do-programowania-i-kodowania-Sphero-Bolt-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/111b0e/04421f9448049ef969d7f2302512/Do-programowania-i-kodowania-Sphero-Bolt-Material-plastik
 https://a.allegroimg.com/s1128/110085/0ffc8ce04930924ab1d1c997f3f6/Do-programowania-i-kodowania-Sphero-Bolt-Kolor-bezbarwny
 https://a.allegroimg.com/s1128/11b4f4/40fc6d384eacb3fac541a8132325/Do-programowania-i-kodowania-Sphero-Bolt-Funkcje-zdalne-sterowanie
 https://a.allegroimg.com/s1128/110ce6/cf78137841558b3385dfa22e913f/Do-programowania-i-kodowania-Sphero-Bolt-Zasilanie-bateryjne
 https://a.allegroimg.com/s1128/11d975/9c1d54e74a78ab1dd61ba7c59252/Do-programowania-i-kodowania-Sphero-Bolt-Waga-produktu-z-opakowaniem-jednostkowym-0-15-kg
 https://a.allegroimg.com/s1128/116847/63146741415bac8929dbcb0e4c60/Do-programowania-i-kodowania-Sphero-Bolt-Kod-producenta-K002ROW
-https://a.allegroimg.com/s1128/118475/f199ca6941eba3e5d47422835055/Do-programowania-i-kodowania-Sphero-Bolt-Nazwa-Sroub</t>
-[...2 lines deleted...]
-    <t>od iiPLUTOFirma|poleca 89,9%</t>
+https://a.allegroimg.com/s1128/118475/f199ca6941eba3e5d47422835055/Do-programowania-i-kodowania-Sphero-Bolt-Nazwa-Sroub
+https://a.allegroimg.com/s1128/00efe3/483d513e432ebdb1b8c09b7a3aef/Do-programowania-i-kodowania-Sphero-Bolt-Zawiera-baterie-tak
+https://a.allegroimg.com/s1128/00c13a/0e9908d940faa4d3a020ecda6857/Do-programowania-i-kodowania-Sphero-Bolt-EAN-GTIN-817961022619</t>
   </si>
   <si>
     <t>bezbarwny</t>
   </si>
   <si>
-    <t>180,40 zł  x 5 rat
+    <t>44,41 zł  x 30 rat
                 z
                 sprawdź</t>
   </si>
   <si>
-    <t>z kategorii Do programowania i kodowania
-[...47 lines deleted...]
-    <t>87,3%</t>
+    <t>2026-06-15T05:02:13Z</t>
   </si>
   <si>
     <t>Lexibook mini robot pies</t>
   </si>
   <si>
     <t>Lexibook</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/robot-piesek-lexibook-power-puppy-mini-bialo-niebieski-31e1eeb0-01e1-4c63-8061-8e28b1518ca1?offerId=18388658971</t>
   </si>
   <si>
-    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Lexibook mini robot pies&lt;/h2&gt; &lt;p&gt;Alltoys Lexibook&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...2 lines deleted...]
-    <t>https://a.allegroimg.com/original/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-47917 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-edgrmtueozld=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-3ce7a _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-jicilsvnqxiz=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-flcfwmlupyqi=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Lexibook mini robot pies&lt;/h2&gt; &lt;p&gt;Alltoys Lexibook&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jevhhnmpxyww=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vfmmonomlsjz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies
 https://a.allegroimg.com/s1128/11aa1a/ecc131174d989d171ca18121967a/Lexibook-mini-robot-pies-Marka-Lexibook
 https://a.allegroimg.com/s1128/11bbb1/719c43ad47108698ae18a8dc8ba7/Lexibook-mini-robot-pies-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/11af92/8ce9424242f5906ba541c70e57fc/Lexibook-mini-robot-pies-Kolor-bialy
 https://a.allegroimg.com/s1128/25d9d3/5dfe309845a880774ffc5d3b66e7/Lexibook-mini-robot-pies-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/2528dc/d11f85d34988a7db8acdb4e1e1ae/Lexibook-mini-robot-pies-Efekty-swietlne
 https://a.allegroimg.com/s1128/25360f/d0092d5449a183543a6e321b90cb/Lexibook-mini-robot-pies-Waga-produktu-z-opakowaniem-jednostkowym-0-155-kg
 https://a.allegroimg.com/s1128/113f1f/7fa3e7394a80adf526d94d647011/Lexibook-mini-robot-pies-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/113972/08af493b4494aaf5dae336598f85/Lexibook-mini-robot-pies-Kod-producenta-4001167827956
 https://a.allegroimg.com/s1128/255462/f5461310419c8880f9cfa1773e8d/Lexibook-mini-robot-pies-Material-plastik</t>
   </si>
   <si>
-    <t>od BambuleczFirma|poleca 98,4%Sklep sprzedawcy</t>
+    <t>od BambuleczFirma|poleca 98%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>biały</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
 Dane firmyAlltoys, spol. s r.o.Hráského 2231/2514800 PrahaTIN: CZ46982671</t>
   </si>
   <si>
-    <t>98,4%</t>
-[...39 lines deleted...]
-    <t>99%</t>
+    <t>98%</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:42Z</t>
+  </si>
+  <si>
+    <t>Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa</t>
+  </si>
+  <si>
+    <t>Ikonka</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robot-do-programowania-ikonka-rozowy-plastikowy-dzwiekowy-3-03f40ed7-0ae0-4ad9-a457-c4328b594215?offerId=18541394957</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-7d208 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-hysrybtkzyyp=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b8ec3 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-pavdizuzozch=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wnfwpykmheyi=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;ROBOT DO RYSOWANIA EDUKACYJNEGO - NAUKA PISEMNA BIAŁOŚĆ&lt;/b&gt;&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zawartość zestawu:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;● 1 x robot edukacyjny z funkcją rysowania i dźwiękami&lt;/p&gt; &lt;p&gt;● 100 x karty obrazkowe z motywami (20x pojazdy, 20x rośliny, 20x zwierzęta, 20x kształty, 20x jedzenie)&lt;/p&gt; &lt;p&gt;● 2 x czarne markery do rysowania&lt;/p&gt; &lt;p&gt;● podkładka 19,5 x 17,5 cm&lt;/p&gt; &lt;p&gt;● 1 x kabel USB 30cm&lt;/p&gt; &lt;p&gt;● Instrukcja użytkowania w j. polskim&lt;/p&gt; &lt;p&gt;&lt;b&gt;Parametry Dane techniczne:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Wiek&lt;/b&gt;: 3+&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Kolor&lt;/b&gt;: różowy&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Materiał:&lt;/b&gt; wytrzymałe tworzywo sztuczne z wbudowanymi komponentami elektronicznymi&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Waga robota&lt;/b&gt;: 0,42 kg&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Moc&lt;/b&gt;: 5 W&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Liczba znaczników&lt;/b&gt;: 2 sztuki&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Liczba kart z numerami obrazków&lt;/b&gt;: 100 sztuk&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Język&lt;/b&gt;: krótkie wiadomości voice-over w języku angielskim - tłumaczenie na język polski w instrukcji&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Zasilanie&lt;/b&gt;: akumulator: 1800 mAh 3,7 V&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Sterowanie dźwiękiem&lt;/b&gt;: tak, 3 stopnie, nie Możliwość wyłączenia dźwięku&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Podstawa&lt;/b&gt;: stabilna, guma z powłoką antypoślizgową&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Źródło zasilania&lt;/b&gt;: Bateria litowa 1800 mAh&lt;/p&gt; &lt;p&gt;● &lt;b&gt;System ładowania&lt;/b&gt;: kabel USB 3,7 V (w zestawie)&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Zużycie.&lt;/b&gt; &lt;b&gt;Zasilanie&lt;/b&gt;: 5 W - energooszczędna praca&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Mazak rysunkowy:&lt;/b&gt; (wymiary: 9 x 1 cm) można kupić później. Internet&lt;/p&gt; &lt;p&gt;&lt;b&gt;Wymiary robota:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Ciało robota bez ramion&lt;/b&gt;: 12 x 14 x 11,5 cm&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Szerokość ramion&lt;/b&gt;: 21 cm&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Wysokość całkowita&lt;/b&gt;: 11,5 cm&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Waga zabaka z opakowaniem&lt;/b&gt;: 0,77 kg&lt;/p&gt; &lt;p&gt;● &lt;b&gt;Opakowanie&lt;/b&gt;: kolorowy karton o wymiarach: 20 x 18 x 13,5 cm&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa 360w,https://a.allegroimg.com/s720/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa 720w,https://a.allegroimg.com/s1024/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa 1024w,https://a.allegroimg.com/original/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11b7db/8d46ad8646bc8a7d2267d4b97019/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Marka-Ikonka" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11b7db/8d46ad8646bc8a7d2267d4b97019/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Marka-Ikonka 360w,https://a.allegroimg.com/s720/11b7db/8d46ad8646bc8a7d2267d4b97019/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Marka-Ikonka 720w,https://a.allegroimg.com/s1024/11b7db/8d46ad8646bc8a7d2267d4b97019/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Marka-Ikonka 1024w,https://a.allegroimg.com/original/11b7db/8d46ad8646bc8a7d2267d4b97019/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Marka-Ikonka 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Marka Ikonka"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11fe16/bb6800924b99b71867732378db2c/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wiek-dziecka-3-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11fe16/bb6800924b99b71867732378db2c/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wiek-dziecka-3-lata 360w,https://a.allegroimg.com/s720/11fe16/bb6800924b99b71867732378db2c/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wiek-dziecka-3-lata 720w,https://a.allegroimg.com/s1024/11fe16/bb6800924b99b71867732378db2c/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wiek-dziecka-3-lata 1024w,https://a.allegroimg.com/original/11fe16/bb6800924b99b71867732378db2c/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wiek-dziecka-3-lata 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Wiek dziecka 3 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11bedc/35d86fec4e2aa2ef094797a9459a/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Waga-produktu-z-opakowaniem-jednostkowym-1-kg" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11bedc/35d86fec4e2aa2ef094797a9459a/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Waga-produktu-z-opakowaniem-jednostkowym-1-kg 360w,https://a.allegroimg.com/s720/11bedc/35d86fec4e2aa2ef094797a9459a/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Waga-produktu-z-opakowaniem-jednostkowym-1-kg 720w,https://a.allegroimg.com/s1024/11bedc/35d86fec4e2aa2ef094797a9459a/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Waga-produktu-z-opakowaniem-jednostkowym-1-kg 1024w,https://a.allegroimg.com/original/11bedc/35d86fec4e2aa2ef094797a9459a/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Waga-produktu-z-opakowaniem-jednostkowym-1-kg 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Waga produktu z opakowaniem jednostkowym 1 kg"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11098e/1ea53b3b4560ad23a92fec7f3eee/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11098e/1ea53b3b4560ad23a92fec7f3eee/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Material-plastik 360w,https://a.allegroimg.com/s720/11098e/1ea53b3b4560ad23a92fec7f3eee/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Material-plastik 720w,https://a.allegroimg.com/s1024/11098e/1ea53b3b4560ad23a92fec7f3eee/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Material-plastik 1024w,https://a.allegroimg.com/original/11098e/1ea53b3b4560ad23a92fec7f3eee/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Material-plastik 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112a7d/97b1d0d746aca80adffba2c18f8b/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112a7d/97b1d0d746aca80adffba2c18f8b/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/112a7d/97b1d0d746aca80adffba2c18f8b/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/112a7d/97b1d0d746aca80adffba2c18f8b/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/original/112a7d/97b1d0d746aca80adffba2c18f8b/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Certyfikaty-opinie-atesty-CE 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11d0df/992a699c419ebc6bc4192a723828/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Glebokosc-produktu-12-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11d0df/992a699c419ebc6bc4192a723828/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Glebokosc-produktu-12-cm 360w,https://a.allegroimg.com/s720/11d0df/992a699c419ebc6bc4192a723828/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Glebokosc-produktu-12-cm 720w,https://a.allegroimg.com/s1024/11d0df/992a699c419ebc6bc4192a723828/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Glebokosc-produktu-12-cm 1024w,https://a.allegroimg.com/original/11d0df/992a699c419ebc6bc4192a723828/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Glebokosc-produktu-12-cm 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Głębokość produktu 12 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11894b/0ebe21ac40d1b9805ef181cc40ce/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Efekty-dzwiekowe-ruchowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11894b/0ebe21ac40d1b9805ef181cc40ce/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Efekty-dzwiekowe-ruchowe 360w,https://a.allegroimg.com/s720/11894b/0ebe21ac40d1b9805ef181cc40ce/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Efekty-dzwiekowe-ruchowe 720w,https://a.allegroimg.com/s1024/11894b/0ebe21ac40d1b9805ef181cc40ce/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Efekty-dzwiekowe-ruchowe 1024w,https://a.allegroimg.com/original/11894b/0ebe21ac40d1b9805ef181cc40ce/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Efekty-dzwiekowe-ruchowe 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Efekty dźwiękowe ruchowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111ef4/7984ebe246479ffb48a39a5318f2/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Zasilanie-akumulatorowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111ef4/7984ebe246479ffb48a39a5318f2/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Zasilanie-akumulatorowe 360w,https://a.allegroimg.com/s720/111ef4/7984ebe246479ffb48a39a5318f2/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Zasilanie-akumulatorowe 720w,https://a.allegroimg.com/s1024/111ef4/7984ebe246479ffb48a39a5318f2/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Zasilanie-akumulatorowe 1024w,https://a.allegroimg.com/original/111ef4/7984ebe246479ffb48a39a5318f2/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Zasilanie-akumulatorowe 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Zasilanie akumulatorowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11af33/a45eb56b4da8940951b2ba23f8df/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wysokosc-produktu-11-5-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11af33/a45eb56b4da8940951b2ba23f8df/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wysokosc-produktu-11-5-cm 360w,https://a.allegroimg.com/s720/11af33/a45eb56b4da8940951b2ba23f8df/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wysokosc-produktu-11-5-cm 720w,https://a.allegroimg.com/s1024/11af33/a45eb56b4da8940951b2ba23f8df/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wysokosc-produktu-11-5-cm 1024w,https://a.allegroimg.com/original/11af33/a45eb56b4da8940951b2ba23f8df/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wysokosc-produktu-11-5-cm 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Wysokość produktu 11.5 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11d0e7/9a8c01b24535b9f74f3c9ed3ceb7/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Szerokosc-produktu-21-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11d0e7/9a8c01b24535b9f74f3c9ed3ceb7/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Szerokosc-produktu-21-cm 360w,https://a.allegroimg.com/s720/11d0e7/9a8c01b24535b9f74f3c9ed3ceb7/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Szerokosc-produktu-21-cm 720w,https://a.allegroimg.com/s1024/11d0e7/9a8c01b24535b9f74f3c9ed3ceb7/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Szerokosc-produktu-21-cm 1024w,https://a.allegroimg.com/original/11d0e7/9a8c01b24535b9f74f3c9ed3ceb7/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Szerokosc-produktu-21-cm 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Szerokość produktu 21 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:1024px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1024 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1181e2/b27ecee74e69835a17002c02c2a9/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Kod-producenta-KX2871" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1181e2/b27ecee74e69835a17002c02c2a9/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Kod-producenta-KX2871 360w,https://a.allegroimg.com/s720/1181e2/b27ecee74e69835a17002c02c2a9/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Kod-producenta-KX2871 720w,https://a.allegroimg.com/s1024/1181e2/b27ecee74e69835a17002c02c2a9/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Kod-producenta-KX2871 1024w,https://a.allegroimg.com/original/1181e2/b27ecee74e69835a17002c02c2a9/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Kod-producenta-KX2871 1024w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1024px" alt="Interaktywna edukacyjna zabawka robota, która uczy się rysować markerami różowa Kod producenta KX2871"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-czztbfritxrg=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mctsdjscqmoi=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/115a38/6055c77245f19e0842d34cfa51aa/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa
+https://a.allegroimg.com/s1128/11b7db/8d46ad8646bc8a7d2267d4b97019/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Marka-Ikonka
+https://a.allegroimg.com/s1128/11fe16/bb6800924b99b71867732378db2c/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wiek-dziecka-3-lata
+https://a.allegroimg.com/s1128/11bedc/35d86fec4e2aa2ef094797a9459a/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Waga-produktu-z-opakowaniem-jednostkowym-1-kg
+https://a.allegroimg.com/s1128/11098e/1ea53b3b4560ad23a92fec7f3eee/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Material-plastik
+https://a.allegroimg.com/s1128/112a7d/97b1d0d746aca80adffba2c18f8b/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/11d0df/992a699c419ebc6bc4192a723828/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Glebokosc-produktu-12-cm
+https://a.allegroimg.com/s1128/11894b/0ebe21ac40d1b9805ef181cc40ce/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Efekty-dzwiekowe-ruchowe
+https://a.allegroimg.com/s1128/111ef4/7984ebe246479ffb48a39a5318f2/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Zasilanie-akumulatorowe
+https://a.allegroimg.com/s1128/11af33/a45eb56b4da8940951b2ba23f8df/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Wysokosc-produktu-11-5-cm
+https://a.allegroimg.com/s1128/11d0e7/9a8c01b24535b9f74f3c9ed3ceb7/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Szerokosc-produktu-21-cm
+https://a.allegroimg.com/s1128/1181e2/b27ecee74e69835a17002c02c2a9/Interaktywna-edukacyjna-zabawka-robota-ktora-uczy-sie-rysowac-markerami-rozowa-Kod-producenta-KX2871</t>
+  </si>
+  <si>
+    <t>od LebulaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,8%</t>
+  </si>
+  <si>
+    <t>różowy</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyDomino kování s.r.o.Kubelíkova 1224/42130 00 PrahaTIN: CZ24719749</t>
+  </si>
+  <si>
+    <t>98,8%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -671,59 +677,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD6"/>
+  <dimension ref="A1:AE6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -770,455 +776,476 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E2">
+        <v>18462686291</v>
+      </c>
+      <c r="F2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G2">
+        <v>8008324093922</v>
+      </c>
+      <c r="H2">
+        <v>527.6</v>
+      </c>
+      <c r="J2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2">
+        <v>4.86</v>
+      </c>
+      <c r="N2">
+        <v>110</v>
+      </c>
+      <c r="O2" t="s">
+        <v>37</v>
+      </c>
+      <c r="P2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
+      <c r="R2" t="s">
+        <v>40</v>
+      </c>
+      <c r="S2">
+        <v>1</v>
+      </c>
+      <c r="T2" t="s">
+        <v>41</v>
+      </c>
+      <c r="U2">
+        <v>0.15</v>
+      </c>
+      <c r="V2" t="s">
+        <v>42</v>
+      </c>
+      <c r="W2" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD2">
+        <v>65</v>
+      </c>
+      <c r="AE2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
         <v>31</v>
       </c>
-      <c r="C2" t="s">
-[...17 lines deleted...]
-      <c r="K2">
+      <c r="B3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3">
+        <v>18588690176</v>
+      </c>
+      <c r="F3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G3">
+        <v>817961024361</v>
+      </c>
+      <c r="H3">
+        <v>554.0</v>
+      </c>
+      <c r="J3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3">
         <v>1</v>
       </c>
-      <c r="L2">
-[...23 lines deleted...]
-      <c r="T2">
+      <c r="M3">
+        <v>5</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
+      </c>
+      <c r="O3" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>55</v>
+      </c>
+      <c r="R3" t="s">
+        <v>56</v>
+      </c>
+      <c r="S3">
+        <v>5</v>
+      </c>
+      <c r="T3" t="s">
+        <v>41</v>
+      </c>
+      <c r="U3">
         <v>0.15</v>
       </c>
-      <c r="U2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="V3" t="s">
         <v>42</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="W3" t="s">
         <v>43</v>
       </c>
-      <c r="Z2" t="s">
-[...2 lines deleted...]
-      <c r="AA2" t="s">
+      <c r="Y3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z3" t="s">
         <v>45</v>
       </c>
-      <c r="AB2" t="s">
-[...16 lines deleted...]
-      <c r="C3" t="s">
+      <c r="AA3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC3" t="s">
         <v>48</v>
-      </c>
-[...67 lines deleted...]
-        <v>444</v>
       </c>
       <c r="AD3">
         <v>52</v>
       </c>
+      <c r="AE3">
+        <v>4</v>
+      </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4">
+        <v>18588270807</v>
+      </c>
+      <c r="F4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4">
+        <v>817961022619</v>
+      </c>
+      <c r="H4">
+        <v>1046.19</v>
+      </c>
+      <c r="J4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4">
+        <v>5</v>
+      </c>
+      <c r="N4">
+        <v>2</v>
+      </c>
+      <c r="O4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>65</v>
+      </c>
+      <c r="R4" t="s">
+        <v>56</v>
+      </c>
+      <c r="S4">
+        <v>5</v>
+      </c>
+      <c r="T4" t="s">
+        <v>41</v>
+      </c>
+      <c r="U4">
+        <v>0.15</v>
+      </c>
+      <c r="V4" t="s">
+        <v>42</v>
+      </c>
+      <c r="W4" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB4" t="s">
         <v>59</v>
       </c>
-      <c r="D4">
-[...63 lines deleted...]
-        <v>1440</v>
+      <c r="AC4" t="s">
+        <v>48</v>
       </c>
       <c r="AD4">
-        <v>214</v>
+        <v>52</v>
+      </c>
+      <c r="AE4">
+        <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
-      <c r="D5">
+      <c r="D5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E5">
         <v>18388658971</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5">
+      <c r="F5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G5">
         <v>3380743089355</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>63.88</v>
       </c>
-      <c r="I5" t="s">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="J5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5">
         <v>1</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4.75</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="O5" t="s">
         <v>72</v>
       </c>
       <c r="P5" t="s">
         <v>73</v>
       </c>
       <c r="Q5" t="s">
         <v>74</v>
       </c>
-      <c r="R5">
-[...5 lines deleted...]
-      <c r="T5">
+      <c r="R5" t="s">
+        <v>75</v>
+      </c>
+      <c r="S5">
+        <v>22</v>
+      </c>
+      <c r="T5" t="s">
+        <v>41</v>
+      </c>
+      <c r="U5">
         <v>0.155</v>
       </c>
-      <c r="U5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="X5" t="s">
         <v>42</v>
       </c>
+      <c r="W5" t="s">
+        <v>76</v>
+      </c>
       <c r="Y5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>44</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
       </c>
       <c r="AB5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>77</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>78</v>
       </c>
       <c r="AD5">
-        <v>18</v>
+        <v>1120</v>
+      </c>
+      <c r="AE5">
+        <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
-[...8 lines deleted...]
-        <v>8590439900290</v>
+        <v>80</v>
+      </c>
+      <c r="D6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E6">
+        <v>18541394957</v>
+      </c>
+      <c r="F6" t="s">
+        <v>82</v>
       </c>
       <c r="G6">
-        <v>59.74</v>
+        <v>5903039770102</v>
       </c>
       <c r="H6">
-        <v>65.06</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>165.01</v>
       </c>
       <c r="J6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="K6">
+        <v>36</v>
+      </c>
+      <c r="L6">
         <v>1</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>4.67</v>
+      </c>
+      <c r="N6">
+        <v>6</v>
+      </c>
+      <c r="O6" t="s">
+        <v>83</v>
+      </c>
+      <c r="P6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>85</v>
+      </c>
+      <c r="R6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S6">
         <v>1</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="T6" t="s">
+        <v>41</v>
+      </c>
+      <c r="U6">
+        <v>1</v>
+      </c>
+      <c r="V6" t="s">
+        <v>42</v>
+      </c>
+      <c r="W6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>88</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD6">
         <v>82</v>
       </c>
-      <c r="P6" t="s">
-[...30 lines deleted...]
-        <v>8</v>
+      <c r="AE6">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">