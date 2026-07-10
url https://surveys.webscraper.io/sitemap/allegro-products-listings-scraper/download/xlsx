--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -12,73 +12,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
+    <t>gtin</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
-    <t>gtin</t>
-[...1 lines deleted...]
-  <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
@@ -110,270 +110,279 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
-    <t>2026-06-15T05:11:51Z</t>
+    <t>2026-07-06T12:32:54Z</t>
   </si>
   <si>
     <t>Lisciani Edukacyjny Robot Step</t>
   </si>
   <si>
     <t>Lisciani</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/robot-edukacyjny-lisciani-do-programowania-z-dzwiekiem-i-swiatlem-2d9f5b7c-5bab-481b-93f0-35f0eeff9231?offerId=18462686291</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b217f _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-elkbnxzlkwog=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-df5f5 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-vcldjjuglcwv=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wpinqpksebiy=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w" sizes="100vw" width="385px" alt="Lisciani Edukacyjny Robot Step"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zklzhwylmwky=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zqjpmsebafrv=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-9a7bb _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vjathfpuwoyq=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-77234 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-qrukroewudlt=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mixpjkefibuq=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w" sizes="100vw" width="385px" alt="Lisciani Edukacyjny Robot Step"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pugrprmhlmzj=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-kumqyqzwsgga=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step</t>
   </si>
   <si>
-    <t>od EurokingFirma|poleca 92,9%</t>
+    <t>od EurokingFirma|poleca 94,5%</t>
   </si>
   <si>
     <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>wielokolorowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
-    <t>112,48 zł  x 5 rat
+    <t>114,33 zł  x 5 rat
                 z
                 sprawdź</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
 Dane firmyAntalon s.r.o.Mochovská 535/3819800 Praha 9TIN: CZ25960920</t>
   </si>
   <si>
-    <t>92,9%</t>
-[...5 lines deleted...]
-    <t>Do programowania i kodowania Sphero Mini Clear Activity Kit</t>
+    <t>94,5%</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:37:04Z</t>
+  </si>
+  <si>
+    <t>Do programowania i kodowania Sphero Bolt</t>
   </si>
   <si>
     <t>Sphero</t>
   </si>
   <si>
-    <t>https://allegro.pl/produkt/do-programowania-i-kodowania-sphero-mini-clear-activity-kit-0d4b6f4a-526e-43eb-b3c9-8497349e3989?offerId=18588690176</t>
-[...36 lines deleted...]
-  <si>
     <t>https://allegro.pl/produkt/do-programowania-i-kodowania-sphero-bolt-63b8d44e-587e-4332-8572-dc937fa4c334?offerId=18588270807</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-3f3b2 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gdweiwlrhdai=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b93e2 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-wouteqwwtgcw=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-lbijcimnvgfg=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sphero BOLT - Inteligentna kula robota&lt;/h2&gt; &lt;p&gt;Sphero&lt;/p&gt; &lt;p&gt;&lt;b&gt;Sphero BOLT - inteligentna kula, zdalnie sterowana zabawka - przezroczysta:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- inteligentna zabawka robota, która zapewnia nieskończone możliwości bycia kreatywnym i zabawy podczas nauki&lt;/p&gt; &lt;p&gt;- możliwość programowania za pomocą aplikacji Sphero Edu na większości urządzeń mobilnych lub stacjonarnych&lt;/p&gt; &lt;p&gt;- odkrywaj niesamowite aktywności stworzone przez społeczność lub po prostu baw się i jedź&lt;/p&gt; &lt;p&gt;- charakterystyczny wyświetlacz matrycy LED 8x8 i zaawansowane czujniki oferują dużą ilość być kreatywnym w programowaniu&lt;/p&gt; &lt;p&gt;- wyświetlacz jest animowany i wyświetla dane w czasie rzeczywistym&lt;/p&gt; &lt;p&gt;- twórz gry i ucz się programowania za pomocą rysowania na ekranie, za pomocą bloków lub pisząc język JavaScript&lt;/p&gt; &lt;p&gt;- zaawansowane czujniki pozwalają monitorować prędkość, przyspieszenie i kierunek&lt;/p&gt; &lt;p&gt;- orientuj się i jedź za pomocą wbudowanego kompasu&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;- Bluetooth Smart, aby uprościć połączenie z urządzeniem&lt;/p&gt; &lt;p&gt;- przezroczysta skorupa BOLTu jest trwała i wodoodporna, a jednocześnie pozwala zobaczyć, jak urządzenie działa w środku&lt;/p&gt; &lt;p&gt;- możliwość prostego programowania poleceń dla robota zarówno przez dzieci jak i doświadczonych programistów&lt;/p&gt; &lt;p&gt;- odległość połączenia wynosi maks. 30m&lt;/p&gt; &lt;p&gt;&lt;b&gt;Parametry techniczne:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- żyroskop&lt;/p&gt; &lt;p&gt;- akcelerometr&lt;/p&gt; &lt;p&gt;- magnetometr&lt;/p&gt; &lt;p&gt;- infrared&lt;/p&gt; &lt;p&gt;- czujnik światła&lt;/p&gt; &lt;p&gt;- Wyświetlacz matrycowy 8x8&lt;/p&gt; &lt;p&gt;-połączenie za pomocą Bluetooth Smart&lt;/p&gt; &lt;p&gt;- odległość łączenia 30m&lt;/p&gt; &lt;p&gt;- prędkość maksymalna 2m/s&lt;/p&gt; &lt;p&gt;- żywotność baterii 2 lub więcej godzin, ładowanie 6 godzin&lt;/p&gt; &lt;p&gt;- kompatybilność z iOS/Android&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zestaw zawiera:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- Sphero BOLT&lt;/p&gt; &lt;p&gt;- ładowarka indukcyjna z kablem USB&lt;/p&gt; &lt;p&gt;- instrukcja&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 359w,https://a.allegroimg.com/s720/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w,https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w" sizes="100vw" width="700px" alt="Do programowania i kodowania Sphero Bolt Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:635px;max-height:713px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 713 / 635)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 320w,https://a.allegroimg.com/s720/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w,https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w" sizes="100vw" width="635px" alt="Do programowania i kodowania Sphero Bolt Wiek dziecka 7 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xoslzaejlrlt=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ynopwkpqcjhe=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-6851a _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vecczdneuazm=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-0326f _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-biqahuscfxej=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-lvhjmpbiqwpr=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sphero BOLT - Inteligentna kula robota&lt;/h2&gt; &lt;p&gt;Sphero&lt;/p&gt; &lt;p&gt;&lt;b&gt;Sphero BOLT - inteligentna kula, zdalnie sterowana zabawka - przezroczysta:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- inteligentna zabawka robota, która zapewnia nieskończone możliwości bycia kreatywnym i zabawy podczas nauki&lt;/p&gt; &lt;p&gt;- możliwość programowania za pomocą aplikacji Sphero Edu na większości urządzeń mobilnych lub stacjonarnych&lt;/p&gt; &lt;p&gt;- odkrywaj niesamowite aktywności stworzone przez społeczność lub po prostu baw się i jedź&lt;/p&gt; &lt;p&gt;- charakterystyczny wyświetlacz matrycy LED 8x8 i zaawansowane czujniki oferują dużą ilość być kreatywnym w programowaniu&lt;/p&gt; &lt;p&gt;- wyświetlacz jest animowany i wyświetla dane w czasie rzeczywistym&lt;/p&gt; &lt;p&gt;- twórz gry i ucz się programowania za pomocą rysowania na ekranie, za pomocą bloków lub pisząc język JavaScript&lt;/p&gt; &lt;p&gt;- zaawansowane czujniki pozwalają monitorować prędkość, przyspieszenie i kierunek&lt;/p&gt; &lt;p&gt;- orientuj się i jedź za pomocą wbudowanego kompasu&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;- Bluetooth Smart, aby uprościć połączenie z urządzeniem&lt;/p&gt; &lt;p&gt;- przezroczysta skorupa BOLTu jest trwała i wodoodporna, a jednocześnie pozwala zobaczyć, jak urządzenie działa w środku&lt;/p&gt; &lt;p&gt;- możliwość prostego programowania poleceń dla robota zarówno przez dzieci jak i doświadczonych programistów&lt;/p&gt; &lt;p&gt;- odległość połączenia wynosi maks. 30m&lt;/p&gt; &lt;p&gt;&lt;b&gt;Parametry techniczne:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- żyroskop&lt;/p&gt; &lt;p&gt;- akcelerometr&lt;/p&gt; &lt;p&gt;- magnetometr&lt;/p&gt; &lt;p&gt;- infrared&lt;/p&gt; &lt;p&gt;- czujnik światła&lt;/p&gt; &lt;p&gt;- Wyświetlacz matrycowy 8x8&lt;/p&gt; &lt;p&gt;-połączenie za pomocą Bluetooth Smart&lt;/p&gt; &lt;p&gt;- odległość łączenia 30m&lt;/p&gt; &lt;p&gt;- prędkość maksymalna 2m/s&lt;/p&gt; &lt;p&gt;- żywotność baterii 2 lub więcej godzin, ładowanie 6 godzin&lt;/p&gt; &lt;p&gt;- kompatybilność z iOS/Android&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zestaw zawiera:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- Sphero BOLT&lt;/p&gt; &lt;p&gt;- ładowarka indukcyjna z kablem USB&lt;/p&gt; &lt;p&gt;- instrukcja&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 359w,https://a.allegroimg.com/s720/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w,https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w" sizes="100vw" width="700px" alt="Do programowania i kodowania Sphero Bolt Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:635px;max-height:713px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 713 / 635)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 320w,https://a.allegroimg.com/s720/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w,https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w" sizes="100vw" width="635px" alt="Do programowania i kodowania Sphero Bolt Wiek dziecka 7 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fgyrdhfvpgfk=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-rvtjajytcdbi=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt
 https://a.allegroimg.com/s1128/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero
 https://a.allegroimg.com/s1128/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat
 https://a.allegroimg.com/s1128/11c6fa/8e81e48f443cafb1c8ef6bbc6f85/Do-programowania-i-kodowania-Sphero-Bolt-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/1182d8/03bf974848d29796afb3a954f7e5/Do-programowania-i-kodowania-Sphero-Bolt-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/111b0e/04421f9448049ef969d7f2302512/Do-programowania-i-kodowania-Sphero-Bolt-Material-plastik
 https://a.allegroimg.com/s1128/110085/0ffc8ce04930924ab1d1c997f3f6/Do-programowania-i-kodowania-Sphero-Bolt-Kolor-bezbarwny
 https://a.allegroimg.com/s1128/11b4f4/40fc6d384eacb3fac541a8132325/Do-programowania-i-kodowania-Sphero-Bolt-Funkcje-zdalne-sterowanie
 https://a.allegroimg.com/s1128/110ce6/cf78137841558b3385dfa22e913f/Do-programowania-i-kodowania-Sphero-Bolt-Zasilanie-bateryjne
 https://a.allegroimg.com/s1128/11d975/9c1d54e74a78ab1dd61ba7c59252/Do-programowania-i-kodowania-Sphero-Bolt-Waga-produktu-z-opakowaniem-jednostkowym-0-15-kg
 https://a.allegroimg.com/s1128/116847/63146741415bac8929dbcb0e4c60/Do-programowania-i-kodowania-Sphero-Bolt-Kod-producenta-K002ROW
 https://a.allegroimg.com/s1128/118475/f199ca6941eba3e5d47422835055/Do-programowania-i-kodowania-Sphero-Bolt-Nazwa-Sroub
 https://a.allegroimg.com/s1128/00efe3/483d513e432ebdb1b8c09b7a3aef/Do-programowania-i-kodowania-Sphero-Bolt-Zawiera-baterie-tak
 https://a.allegroimg.com/s1128/00c13a/0e9908d940faa4d3a020ecda6857/Do-programowania-i-kodowania-Sphero-Bolt-EAN-GTIN-817961022619</t>
   </si>
   <si>
+    <t>od APOLLOSSSFirma|poleca 90,1%Sklep sprzedawcy</t>
+  </si>
+  <si>
     <t>bezbarwny</t>
   </si>
   <si>
-    <t>44,41 zł  x 30 rat
+    <t>Oszczędzasz 29 zł kupując na Allegro
+|
+212,48 zł  x 5 rat
                 z
                 sprawdź</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:13Z</t>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/5, PRAHA 13 - STODŮLKY158 00 PRAHA 58TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>90,1%</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:28:48Z</t>
   </si>
   <si>
     <t>Lexibook mini robot pies</t>
   </si>
   <si>
     <t>Lexibook</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/robot-piesek-lexibook-power-puppy-mini-bialo-niebieski-31e1eeb0-01e1-4c63-8061-8e28b1518ca1?offerId=18388658971</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-47917 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-edgrmtueozld=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-3ce7a _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-jicilsvnqxiz=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-flcfwmlupyqi=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Lexibook mini robot pies&lt;/h2&gt; &lt;p&gt;Alltoys Lexibook&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jevhhnmpxyww=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vfmmonomlsjz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-afccd _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qixhforhwbjm=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-537f8 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-mspytypytpbj=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-hnlkzacihgcu=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Lexibook mini robot pies&lt;/h2&gt; &lt;p&gt;Alltoys Lexibook&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-sycpofesjfxh=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-nhivzlatcnjq=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies
 https://a.allegroimg.com/s1128/11aa1a/ecc131174d989d171ca18121967a/Lexibook-mini-robot-pies-Marka-Lexibook
 https://a.allegroimg.com/s1128/11bbb1/719c43ad47108698ae18a8dc8ba7/Lexibook-mini-robot-pies-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/11af92/8ce9424242f5906ba541c70e57fc/Lexibook-mini-robot-pies-Kolor-bialy
 https://a.allegroimg.com/s1128/25d9d3/5dfe309845a880774ffc5d3b66e7/Lexibook-mini-robot-pies-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/2528dc/d11f85d34988a7db8acdb4e1e1ae/Lexibook-mini-robot-pies-Efekty-swietlne
 https://a.allegroimg.com/s1128/25360f/d0092d5449a183543a6e321b90cb/Lexibook-mini-robot-pies-Waga-produktu-z-opakowaniem-jednostkowym-0-155-kg
 https://a.allegroimg.com/s1128/113f1f/7fa3e7394a80adf526d94d647011/Lexibook-mini-robot-pies-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/113972/08af493b4494aaf5dae336598f85/Lexibook-mini-robot-pies-Kod-producenta-4001167827956
 https://a.allegroimg.com/s1128/255462/f5461310419c8880f9cfa1773e8d/Lexibook-mini-robot-pies-Material-plastik</t>
   </si>
   <si>
-    <t>od BambuleczFirma|poleca 98%Sklep sprzedawcy</t>
+    <t>od BambuleczFirma|poleca 97,7%Sklep sprzedawcy</t>
   </si>
   <si>
     <t>biały</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
 Dane firmyAlltoys, spol. s r.o.Hráského 2231/2514800 PrahaTIN: CZ46982671</t>
   </si>
   <si>
-    <t>98%</t>
-[...37 lines deleted...]
-    <t>różowy</t>
+    <t>97,7%</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:31:36Z</t>
+  </si>
+  <si>
+    <t>MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304</t>
+  </si>
+  <si>
+    <t>MGA</t>
+  </si>
+  <si>
+    <t>035051540304</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/zabawka-interaktywna-pixel-petz-dalmatynczyk-100-reakcji-mga-540304-8a451e95-acad-4c51-8ea2-81814f324468?offerId=18284679803</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-27bed _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-whnjrmlgskkb=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b2670 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-radnjnuzueff=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bqrduezdqpwg=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304&lt;/h2&gt; &lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:546px;max-height:645px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 645 / 546)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 304w,https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w,https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="546px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Pixel Petz Dalmatyńczyk &lt;/b&gt;to doskonały wybór dla dzieci od 4 roku życia, który dostarczy wielu godzin radości i zabawy, stanowiąc innowacyjną propozycję dla małych miłośników zwierząt pragnących przeżyć niezapomniane chwile z wirtualnym pupilem.&lt;/p&gt; &lt;p&gt;Baterie: 2xAAA/LR03 1,5V (dołączono)&lt;/p&gt; &lt;p&gt;Wiek: 4+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2253px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2253)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 316w,https://a.allegroimg.com/s720/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 633w,https://a.allegroimg.com/s1024/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 901w,https://a.allegroimg.com/s1440/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 1267w,https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 2253w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2253px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wiek dziecka 4 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2235px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2235)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 314w,https://a.allegroimg.com/s720/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 628w,https://a.allegroimg.com/s1024/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 894w,https://a.allegroimg.com/s1440/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 1257w,https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 2235w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2235px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2251px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2251)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 316w,https://a.allegroimg.com/s720/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 633w,https://a.allegroimg.com/s1024/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 900w,https://a.allegroimg.com/s1440/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 1266w,https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 2251w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2251px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2135px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2135)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 300w,https://a.allegroimg.com/s720/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 600w,https://a.allegroimg.com/s1024/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 854w,https://a.allegroimg.com/s1440/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 2135w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2135px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2124px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2124)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 298w,https://a.allegroimg.com/s720/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 597w,https://a.allegroimg.com/s1024/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 849w,https://a.allegroimg.com/s1440/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 1194w,https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 2124w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2124px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wysokość produktu 16 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2560px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2560)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/s1440/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1440w,https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 2560w" sizes="100vw" width="2560px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jzwletwmgjtw=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-tlfuiorewmvj=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304
+https://a.allegroimg.com/s1128/259386/491743bb41c4b4e99fd820ca3752/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kod-producenta-540304-EUC
+https://a.allegroimg.com/s1128/25e614/3c82a076429691f7af37e544fc10/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Marka-MGA
+https://a.allegroimg.com/s1128/25aa1c/ffa75a65406f937ee8ef2abcb4f5/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata
+https://a.allegroimg.com/s1128/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik
+https://a.allegroimg.com/s1128/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy
+https://a.allegroimg.com/s1128/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm</t>
+  </si>
+  <si>
+    <t>od AllegroRetailTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,1%</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
-Dane firmyDomino kování s.r.o.Kubelíkova 1224/42130 00 PrahaTIN: CZ24719749</t>
-[...2 lines deleted...]
-    <t>98,8%</t>
+Dane firmyAllegro Sp. z o.o.ul. Wierzbięcice 1B61-569 PoznańNIP: 5252674798KRS: 0000635012</t>
+  </si>
+  <si>
+    <t>98,1%</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:31:52Z</t>
+  </si>
+  <si>
+    <t>Connex Robotyczny chrząszcz</t>
+  </si>
+  <si>
+    <t>Odkryj Dumel</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/do-zbudowania-dumel-mechaniczny-zuk-7b6b827b-479b-4d91-9199-fafdd8938fc7?offerId=18073760797</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-5a8eb _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ceoqsdlofpik=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-d73d5 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-dojuzhfejtgd=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-epvzusmhaips=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Robotyczny chrząszcz&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM chrząszcza z czerwonym przezroczystym korpusem i ruchomymi szarymi nogami pozwala dzieciom zbudować działającego robota chrząszcza.&lt;/p&gt; &lt;p&gt;Żuk porusza się po włączeniu i może być wykorzystywany do różnych celów.&lt;/p&gt; &lt;p&gt;Jego konstrukcja została zaprojektowana tak, aby utrzymać ołówek z przodu, dzięki czemu może tworzyć linie lub "dostarczać" specjalne wiadomości.&lt;/p&gt; &lt;p&gt;Jest to idealny projekt do zapoznania się z podstawami robotyki i mechaniki.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; Zapoznaje się z podstawami mechaniki i robotyki w zabawny sposób.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Interaktywny towarzysz:&lt;/b&gt; Może służyć jako zabawne robotyczne "zwierzę domowe" do ścigania.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Uniwersalne zastosowanie:&lt;/b&gt; Przydatne do dostarczania specjalnych wiadomości lub trzymania ołówka.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne i zdolności manualne podczas montażu.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wzornictwo:&lt;/b&gt; Futurystyczny wygląd z czerwonym przezroczystym korpusem.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 16,9 x 21,5 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 14 x 13 x 14,5 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Baterie: &lt;b&gt;2 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw konstrukcyjny to doskonały wybór dla małych techników i przyszłych konstruktorów, którzy chcą wniknąć w świat robotyki.&lt;/p&gt; &lt;p&gt;Oferuje zabawny projekt, który rozwija myślenie techniczne, zdolności manualne i wprowadza na stół funkcjonalnego towarzysza robota.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 360w,https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w,https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 360w,https://a.allegroimg.com/s720/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w,https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 360w,https://a.allegroimg.com/s720/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w,https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Minimalny wiek dziecka 3"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-buszhgbzabuu=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-kxrtkoxudyul=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz
+https://a.allegroimg.com/s1128/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel
+https://a.allegroimg.com/s1128/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA
+https://a.allegroimg.com/s1128/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3</t>
+  </si>
+  <si>
+    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,3%</t>
+  </si>
+  <si>
+    <t>do zbudowania</t>
+  </si>
+  <si>
+    <t>z kategorii Do zbudowania
+Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+  </si>
+  <si>
+    <t>98,3%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -796,58 +805,58 @@
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
         <v>18462686291</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2">
+        <v>8008324093922</v>
+      </c>
+      <c r="G2" t="s">
         <v>35</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>527.6</v>
+        <v>536.26</v>
       </c>
       <c r="J2" t="s">
         <v>36</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2">
         <v>4.86</v>
       </c>
       <c r="N2">
         <v>110</v>
       </c>
       <c r="O2" t="s">
         <v>37</v>
       </c>
       <c r="P2" t="s">
         <v>38</v>
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="R2" t="s">
         <v>40</v>
       </c>
@@ -860,392 +869,389 @@
       <c r="U2">
         <v>0.15</v>
       </c>
       <c r="V2" t="s">
         <v>42</v>
       </c>
       <c r="W2" t="s">
         <v>43</v>
       </c>
       <c r="Y2" t="s">
         <v>44</v>
       </c>
       <c r="Z2" t="s">
         <v>45</v>
       </c>
       <c r="AA2" t="s">
         <v>46</v>
       </c>
       <c r="AB2" t="s">
         <v>47</v>
       </c>
       <c r="AC2" t="s">
         <v>48</v>
       </c>
       <c r="AD2">
-        <v>65</v>
+        <v>120</v>
       </c>
       <c r="AE2">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>18588690176</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>18588270807</v>
+      </c>
+      <c r="F3">
+        <v>817961022619</v>
+      </c>
+      <c r="G3" t="s">
         <v>52</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>554.0</v>
+        <v>996.67</v>
       </c>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3">
-        <v>5</v>
+        <v>5.0</v>
       </c>
       <c r="N3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O3" t="s">
         <v>53</v>
       </c>
       <c r="P3" t="s">
         <v>54</v>
       </c>
       <c r="Q3" t="s">
         <v>55</v>
       </c>
       <c r="R3" t="s">
         <v>56</v>
       </c>
       <c r="S3">
         <v>5</v>
       </c>
       <c r="T3" t="s">
         <v>41</v>
       </c>
       <c r="U3">
         <v>0.15</v>
       </c>
       <c r="V3" t="s">
         <v>42</v>
       </c>
       <c r="W3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="Y3" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="Z3" t="s">
         <v>45</v>
       </c>
       <c r="AA3" t="s">
         <v>58</v>
       </c>
       <c r="AB3" t="s">
         <v>59</v>
       </c>
       <c r="AC3" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="AD3">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="AE3">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="E4">
-        <v>18588270807</v>
-[...5 lines deleted...]
-        <v>817961022619</v>
+        <v>18388658971</v>
+      </c>
+      <c r="F4">
+        <v>3380743089355</v>
+      </c>
+      <c r="G4" t="s">
+        <v>64</v>
       </c>
       <c r="H4">
-        <v>1046.19</v>
+        <v>64.54</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
-        <v>5</v>
+        <v>4.75</v>
       </c>
       <c r="N4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="R4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="S4">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="T4" t="s">
         <v>41</v>
       </c>
       <c r="U4">
-        <v>0.15</v>
+        <v>0.155</v>
       </c>
       <c r="V4" t="s">
         <v>42</v>
       </c>
       <c r="W4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Y4" t="s">
         <v>44</v>
       </c>
       <c r="Z4" t="s">
         <v>45</v>
       </c>
-      <c r="AA4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="AC4" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="AD4">
-        <v>52</v>
+        <v>1153</v>
       </c>
       <c r="AE4">
-        <v>4</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E5">
-        <v>18388658971</v>
+        <v>18284679803</v>
       </c>
       <c r="F5" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>3380743089355</v>
+        <v>75</v>
+      </c>
+      <c r="G5" t="s">
+        <v>76</v>
       </c>
       <c r="H5">
-        <v>63.88</v>
+        <v>83.63</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
-        <v>4.75</v>
+        <v>4.88</v>
       </c>
       <c r="N5">
+        <v>33</v>
+      </c>
+      <c r="O5" t="s">
+        <v>77</v>
+      </c>
+      <c r="P5" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5">
         <v>4</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="T5" t="s">
         <v>41</v>
       </c>
       <c r="U5">
-        <v>0.155</v>
+        <v>0.3</v>
       </c>
       <c r="V5" t="s">
         <v>42</v>
       </c>
       <c r="W5" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="Y5" t="s">
         <v>44</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
       <c r="AB5" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="AC5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="AD5">
-        <v>1120</v>
+        <v>12499</v>
       </c>
       <c r="AE5">
-        <v>24</v>
+        <v>249</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E6">
-        <v>18541394957</v>
-[...5 lines deleted...]
-        <v>5903039770102</v>
+        <v>18073760797</v>
+      </c>
+      <c r="F6">
+        <v>4894091388149</v>
+      </c>
+      <c r="G6" t="s">
+        <v>86</v>
       </c>
       <c r="H6">
-        <v>165.01</v>
+        <v>27.75</v>
       </c>
       <c r="J6" t="s">
         <v>36</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
-        <v>4.67</v>
+        <v>5.0</v>
       </c>
       <c r="N6">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="Q6" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="R6" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="S6">
-        <v>1</v>
+        <v>283</v>
       </c>
       <c r="T6" t="s">
         <v>41</v>
       </c>
       <c r="U6">
-        <v>1</v>
+        <v>0.37</v>
       </c>
       <c r="V6" t="s">
         <v>42</v>
       </c>
       <c r="W6" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="Y6" t="s">
         <v>44</v>
       </c>
       <c r="Z6" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="AB6" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="AC6" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AD6">
-        <v>82</v>
+        <v>3529</v>
       </c>
       <c r="AE6">
-        <v>1</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">