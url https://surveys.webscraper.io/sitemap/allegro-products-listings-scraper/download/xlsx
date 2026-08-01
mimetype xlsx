--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -110,279 +110,250 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
-    <t>2026-07-06T12:32:54Z</t>
-[...8 lines deleted...]
-    <t>https://allegro.pl/produkt/robot-edukacyjny-lisciani-do-programowania-z-dzwiekiem-i-swiatlem-2d9f5b7c-5bab-481b-93f0-35f0eeff9231?offerId=18462686291</t>
+    <t>2026-07-29T12:32:49Z</t>
+  </si>
+  <si>
+    <t>Alltoys Dinozaur Robo Alive Dino T-Rex</t>
+  </si>
+  <si>
+    <t>ZURU</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robo-alive-dino-interaktywny-zuru-dinozaur-tyranozaur-t-rex-dzwiek-i-ruch-50738785-348b-4c55-a380-320e3ce664f7?offerId=18389549364</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-9a7bb _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vjathfpuwoyq=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-77234 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-qrukroewudlt=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-mixpjkefibuq=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Lisciani-Edukacyjny-Robot-Step 385w" sizes="100vw" width="385px" alt="Lisciani Edukacyjny Robot Step"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pugrprmhlmzj=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-kumqyqzwsgga=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>od EurokingFirma|poleca 94,5%</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c55a6 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xkmjfbayohbv=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-bd804 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-objaobvrdhbu=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-eximmphbghzt=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Alltoys Dinozaur Robo Alive Dino T-Rex&lt;/h2&gt; &lt;p&gt;Alltoys.&lt;/p&gt; &lt;p&gt;Poznaj prawdziwego króla dinozaurów dzięki temu interaktywnemu T-Rexowi od Alltoys! Robo Alive Dino T-Rex porusza się jak żywy – jego ramiona i głowa realistycznie się ruszają, paszcza otwiera się i wydaje upiorny ryk. Dodatkowo oczy świecą mu jak u prawdziwego dinozaura! Zabawka dostępna w dwóch wariantach kolorystycznych: czerwonym i zielonym. Dzięki wbudowanym bateriom LR44 jest od razu gotowa do zabawy. Świetna zabawa dla wszystkich małych poszukiwaczy przygód od trzeciego roku życia.&lt;/p&gt; &lt;p&gt;Nadaje się dla dzieci od 3 lat&lt;/p&gt; &lt;p&gt;Szerokość opakowania (cm): 23&lt;/p&gt; &lt;p&gt;Wysokość opakowania (cm): 27&lt;/p&gt; &lt;p&gt;Długość opakowania (cm): 10&lt;/p&gt; &lt;p&gt;Waga opakowania (kg): 0.3&lt;/p&gt; &lt;p&gt;Bateria: LR44, 3 szt. (w zestawie)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 360w,https://a.allegroimg.com/s720/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 720w,https://a.allegroimg.com/s1024/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 1024w,https://a.allegroimg.com/s1440/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 1200w,https://a.allegroimg.com/original/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 1200w" sizes="100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 360w,https://a.allegroimg.com/s720/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 720w,https://a.allegroimg.com/s1024/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 1024w,https://a.allegroimg.com/s1440/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 1200w,https://a.allegroimg.com/original/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 1200w" sizes="100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex Marka ZURU"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 1024w,https://a.allegroimg.com/s1440/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 1200w,https://a.allegroimg.com/original/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 360w,https://a.allegroimg.com/s720/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 720w,https://a.allegroimg.com/s1024/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 1024w,https://a.allegroimg.com/s1440/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ylymkgjuxoss=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bjssnbmvofqq=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex
+https://a.allegroimg.com/s1128/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU
+https://a.allegroimg.com/s1128/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy
+https://a.allegroimg.com/s1128/11956c/6ec3312d487087f95cd37976073b/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Baterie-3xLR44
+https://a.allegroimg.com/s1128/2583c2/58b3134746908a38ddea2df04229/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Certyfikaty-opinie-atesty-CE-EN-71
+https://a.allegroimg.com/s1128/117b9a/c8216a9143f3a5baef1be2e5d83c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Efekty-dzwiekowe
+https://a.allegroimg.com/s1128/110074/0d9e31fd45749fe0482d616fd71a/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Glebokosc-produktu-7-cm
+https://a.allegroimg.com/s1128/2545de/8784171345d7bf6463addf1b8cc2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Waga-produktu-z-opakowaniem-jednostkowym-0-15-kg
+https://a.allegroimg.com/s1128/257517/af7572764109be0f628997f7e6b8/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/2508bc/d96aba0a4575ad20710607833765/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Informacje-dot-bezpieczenstwa-i-zgodnosci-produktu-Nie-nadaje-sie-dla-dzieci-w-wieku-ponizej-36-miesiecy
+https://a.allegroimg.com/s1128/256859/e6f9f321402a89a829f25e66bb40/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kod-producenta-4894680021341
+https://a.allegroimg.com/s1128/253c72/4267a32d44cbb4ac01323af53638/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Material-plastik
+https://a.allegroimg.com/s1128/25c317/d026d47040f6a099ebdce59e302a/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Minimalny-wiek-dziecka-3</t>
+  </si>
+  <si>
+    <t>od MaxikczFirma|poleca 98,2%Sklep sprzedawcy</t>
   </si>
   <si>
     <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>wielokolorowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
-    <t>114,33 zł  x 5 rat
-[...68 lines deleted...]
-    <t>Lexibook mini robot pies</t>
+    <t>FAMICO, s.r.o.Hráského 2231/25148 00 PrahaTIN: CZ27457494</t>
+  </si>
+  <si>
+    <t>98,2%</t>
+  </si>
+  <si>
+    <t>2026-07-29T12:33:05Z</t>
+  </si>
+  <si>
+    <t>Minirobot piesek Lexibook</t>
   </si>
   <si>
     <t>Lexibook</t>
   </si>
   <si>
-    <t>https://allegro.pl/produkt/robot-piesek-lexibook-power-puppy-mini-bialo-niebieski-31e1eeb0-01e1-4c63-8061-8e28b1518ca1?offerId=18388658971</t>
-[...20 lines deleted...]
-    <t>od BambuleczFirma|poleca 97,7%Sklep sprzedawcy</t>
+    <t>https://allegro.pl/produkt/robot-piesek-lexibook-power-puppy-mini-bialo-niebieski-31e1eeb0-01e1-4c63-8061-8e28b1518ca1?offerId=18766092002</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-d7465 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ucakpvsxjonm=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-5e1f2 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-xdaqqhzujilp=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ztyuxicdrbee=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Robot piesek Lexibook Power Puppy Mini biało-niebieski&lt;/h2&gt; &lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:966px;max-height:1392px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1392 / 966)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 249w,https://a.allegroimg.com/s720/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 499w,https://a.allegroimg.com/s1024/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 710w,https://a.allegroimg.com/s1440/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 966w,https://a.allegroimg.com/original/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 966w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="966px" alt="Minirobot piesek Lexibook"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:966px;max-height:1392px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1392 / 966)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 249w,https://a.allegroimg.com/s720/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 499w,https://a.allegroimg.com/s1024/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 710w,https://a.allegroimg.com/s1440/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 966w,https://a.allegroimg.com/original/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook 966w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="966px" alt="Minirobot piesek Lexibook"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Lexibook mini robot pies to interaktywna zabawka przeznaczona pro dzieci od 3 roku życia, która łączy zabawę z rozwojem kreatywności i wyobraźni. Ten mały robot piesek ma wyraziste duże oczy, niebieskie uszy, łapy i ogon, które kontrastują z białym ciałem, co nadaje mu zabawny i przyjazny wygląd. Dzięki kompaktowym wymiarom i atrakcyjnemu wzornictwu nadaje się pro zabawy w domu i pro przenoszenia w podróż.&lt;/p&gt; &lt;p&gt;Robot oferuje kilka interaktywnych trybów, które zainteresują dzieci, jednocześnie wspierając ich umiejętności motoryczne i komunikacyjne. Zabawka reaguje na ruch głowy – gdy dziecko podnosi głowę do góry, piesek powtarza to, co mu powiesz, co sprzyja rozwojowi mowy i poprzez zabawę uczy dzieci komunikacji. W pozycji głowy na środku piesek jest wypięty, a w pozycji do dołu reaguje na klaskanie dłonią. Po jednym klaśnięciu piesek zaczyna chodzić do przodu, po dwóch klaśnięciach porusza się do tyłu, a po trzech klaśnięciach zaczyna tańczyć. Ten system prostych poleceń uczy dzieci podstaw obsługi i interakcji z elektroniką.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Robot został wyposażony w efekty świetlne i dźwięki, które uzupełniają jego zachowanie i zwiększają atrakcyjność zabawy. Zabawka zasilana jest dwoma bateriami AAA, które nie są częścią zestawu. Dzięki elektronicznemu sterowaniu i funkcjom ruchowym należy do elektronicznej rozrywki i elektroniki pro dzieci, co zalicza ją do zabawek rozwijających wyobraźnię i kreatywność. Lexibook mini robot pies jest idealnym pomocnikiem pro dzieci, które uwielbiają uczyć się poprzez zabawę i chcą mieć własnego interaktywnego zwierzaka.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2048px;max-height:2048px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2048 / 2048)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik 360w,https://a.allegroimg.com/s720/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik 720w,https://a.allegroimg.com/s1024/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik 1024w,https://a.allegroimg.com/s1440/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik 1440w,https://a.allegroimg.com/original/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik 2048w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2048px" alt="Minirobot piesek Lexibook Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wydlfiyiyyxg=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-orithwodrkyq=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/29eafa/032675ad426e948280bf1900f1dd/Minirobot-piesek-Lexibook
+https://a.allegroimg.com/s1128/297156/f155e68c40a8b105baa92d778078/Minirobot-piesek-Lexibook-Kod-producenta-4001167827956
+https://a.allegroimg.com/s1128/2932ff/067dc8224c7e8222d3c5ef8adb2c/Minirobot-piesek-Lexibook-Marka-Lexibook
+https://a.allegroimg.com/s1128/296f5a/f4f235fa44ef911fb78f6371a764/Minirobot-piesek-Lexibook-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/29b932/1e295a7e46df97241be0199a5320/Minirobot-piesek-Lexibook-Wiek-dziecka-3-lata
+https://a.allegroimg.com/s1128/2940af/6c76d2c44db3bbdfeabfcc8a532f/Minirobot-piesek-Lexibook-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/295071/1ff7b67644ba85774d5bc5107eda/Minirobot-piesek-Lexibook-Material-plastik</t>
+  </si>
+  <si>
+    <t>od AllegroRetailTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,1%</t>
   </si>
   <si>
     <t>biały</t>
   </si>
   <si>
-    <t>z kategorii Do programowania i kodowania
-[...6 lines deleted...]
-    <t>2026-07-06T12:31:36Z</t>
+    <t>Allegro Sp. z o.o.ul. Wierzbięcice 1B61-569 PoznańNIP: 5252674798KRS: 0000635012</t>
+  </si>
+  <si>
+    <t>98,1%</t>
+  </si>
+  <si>
+    <t>2026-07-29T12:33:38Z</t>
   </si>
   <si>
     <t>MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304</t>
   </si>
   <si>
     <t>MGA</t>
   </si>
   <si>
     <t>035051540304</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/zabawka-interaktywna-pixel-petz-dalmatynczyk-100-reakcji-mga-540304-8a451e95-acad-4c51-8ea2-81814f324468?offerId=18284679803</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-27bed _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-whnjrmlgskkb=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b2670 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-radnjnuzueff=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bqrduezdqpwg=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304&lt;/h2&gt; &lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:546px;max-height:645px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 645 / 546)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 304w,https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w,https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="546px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Pixel Petz Dalmatyńczyk &lt;/b&gt;to doskonały wybór dla dzieci od 4 roku życia, który dostarczy wielu godzin radości i zabawy, stanowiąc innowacyjną propozycję dla małych miłośników zwierząt pragnących przeżyć niezapomniane chwile z wirtualnym pupilem.&lt;/p&gt; &lt;p&gt;Baterie: 2xAAA/LR03 1,5V (dołączono)&lt;/p&gt; &lt;p&gt;Wiek: 4+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2253px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2253)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 316w,https://a.allegroimg.com/s720/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 633w,https://a.allegroimg.com/s1024/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 901w,https://a.allegroimg.com/s1440/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 1267w,https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 2253w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2253px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wiek dziecka 4 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2235px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2235)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 314w,https://a.allegroimg.com/s720/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 628w,https://a.allegroimg.com/s1024/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 894w,https://a.allegroimg.com/s1440/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 1257w,https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 2235w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2235px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2251px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2251)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 316w,https://a.allegroimg.com/s720/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 633w,https://a.allegroimg.com/s1024/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 900w,https://a.allegroimg.com/s1440/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 1266w,https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 2251w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2251px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2135px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2135)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 300w,https://a.allegroimg.com/s720/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 600w,https://a.allegroimg.com/s1024/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 854w,https://a.allegroimg.com/s1440/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 2135w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2135px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2124px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2124)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 298w,https://a.allegroimg.com/s720/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 597w,https://a.allegroimg.com/s1024/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 849w,https://a.allegroimg.com/s1440/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 1194w,https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 2124w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2124px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wysokość produktu 16 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2560px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2560)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/s1440/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1440w,https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 2560w" sizes="100vw" width="2560px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jzwletwmgjtw=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-tlfuiorewmvj=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-7d4c1 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gmwjvqhlzzpg=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-2a882 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-hhaqsxzltqxr=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-uojqbhhulxun=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304&lt;/h2&gt; &lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:546px;max-height:645px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 645 / 546)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 304w,https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w,https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="546px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Pixel Petz Dalmatyńczyk &lt;/b&gt;to doskonały wybór dla dzieci od 4 roku życia, który dostarczy wielu godzin radości i zabawy, stanowiąc innowacyjną propozycję dla małych miłośników zwierząt pragnących przeżyć niezapomniane chwile z wirtualnym pupilem.&lt;/p&gt; &lt;p&gt;Baterie: 2xAAA/LR03 1,5V (dołączono)&lt;/p&gt; &lt;p&gt;Wiek: 4+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2253px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2253)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 316w,https://a.allegroimg.com/s720/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 633w,https://a.allegroimg.com/s1024/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 901w,https://a.allegroimg.com/s1440/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 1267w,https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 2253w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2253px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wiek dziecka 4 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2235px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2235)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 314w,https://a.allegroimg.com/s720/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 628w,https://a.allegroimg.com/s1024/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 894w,https://a.allegroimg.com/s1440/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 1257w,https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 2235w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2235px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2251px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2251)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 316w,https://a.allegroimg.com/s720/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 633w,https://a.allegroimg.com/s1024/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 900w,https://a.allegroimg.com/s1440/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 1266w,https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 2251w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2251px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2135px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2135)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 300w,https://a.allegroimg.com/s720/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 600w,https://a.allegroimg.com/s1024/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 854w,https://a.allegroimg.com/s1440/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 2135w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2135px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2124px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2124)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 298w,https://a.allegroimg.com/s720/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 597w,https://a.allegroimg.com/s1024/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 849w,https://a.allegroimg.com/s1440/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 1194w,https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 2124w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2124px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wysokość produktu 16 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2560px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2560)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/s1440/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1440w,https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 2560w" sizes="100vw" width="2560px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vizwlqsoqjbm=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-krfcanasgyfz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304
 https://a.allegroimg.com/s1128/259386/491743bb41c4b4e99fd820ca3752/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kod-producenta-540304-EUC
 https://a.allegroimg.com/s1128/25e614/3c82a076429691f7af37e544fc10/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Marka-MGA
 https://a.allegroimg.com/s1128/25aa1c/ffa75a65406f937ee8ef2abcb4f5/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata
 https://a.allegroimg.com/s1128/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik
 https://a.allegroimg.com/s1128/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm</t>
   </si>
   <si>
-    <t>od AllegroRetailTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,1%</t>
-[...9 lines deleted...]
-    <t>2026-07-06T12:31:52Z</t>
+    <t>2026-07-29T12:33:54Z</t>
   </si>
   <si>
     <t>Connex Robotyczny chrząszcz</t>
   </si>
   <si>
     <t>Odkryj Dumel</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/do-zbudowania-dumel-mechaniczny-zuk-7b6b827b-479b-4d91-9199-fafdd8938fc7?offerId=18073760797</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-5a8eb _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ceoqsdlofpik=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-d73d5 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-dojuzhfejtgd=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="77f" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-epvzusmhaips=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Robotyczny chrząszcz&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM chrząszcza z czerwonym przezroczystym korpusem i ruchomymi szarymi nogami pozwala dzieciom zbudować działającego robota chrząszcza.&lt;/p&gt; &lt;p&gt;Żuk porusza się po włączeniu i może być wykorzystywany do różnych celów.&lt;/p&gt; &lt;p&gt;Jego konstrukcja została zaprojektowana tak, aby utrzymać ołówek z przodu, dzięki czemu może tworzyć linie lub "dostarczać" specjalne wiadomości.&lt;/p&gt; &lt;p&gt;Jest to idealny projekt do zapoznania się z podstawami robotyki i mechaniki.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; Zapoznaje się z podstawami mechaniki i robotyki w zabawny sposób.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Interaktywny towarzysz:&lt;/b&gt; Może służyć jako zabawne robotyczne "zwierzę domowe" do ścigania.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Uniwersalne zastosowanie:&lt;/b&gt; Przydatne do dostarczania specjalnych wiadomości lub trzymania ołówka.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne i zdolności manualne podczas montażu.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wzornictwo:&lt;/b&gt; Futurystyczny wygląd z czerwonym przezroczystym korpusem.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 16,9 x 21,5 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 14 x 13 x 14,5 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Baterie: &lt;b&gt;2 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw konstrukcyjny to doskonały wybór dla małych techników i przyszłych konstruktorów, którzy chcą wniknąć w świat robotyki.&lt;/p&gt; &lt;p&gt;Oferuje zabawny projekt, który rozwija myślenie techniczne, zdolności manualne i wprowadza na stół funkcjonalnego towarzysza robota.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 360w,https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w,https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 360w,https://a.allegroimg.com/s720/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w,https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 360w,https://a.allegroimg.com/s720/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w,https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Minimalny wiek dziecka 3"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-buszhgbzabuu=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-kxrtkoxudyul=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-2d558 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xzsmhthtqcqz=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-4911e _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-ytohsbthiaiv=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ghbkkrprgtmm=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Robotyczny chrząszcz&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM chrząszcza z czerwonym przezroczystym korpusem i ruchomymi szarymi nogami pozwala dzieciom zbudować działającego robota chrząszcza.&lt;/p&gt; &lt;p&gt;Żuk porusza się po włączeniu i może być wykorzystywany do różnych celów.&lt;/p&gt; &lt;p&gt;Jego konstrukcja została zaprojektowana tak, aby utrzymać ołówek z przodu, dzięki czemu może tworzyć linie lub "dostarczać" specjalne wiadomości.&lt;/p&gt; &lt;p&gt;Jest to idealny projekt do zapoznania się z podstawami robotyki i mechaniki.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; Zapoznaje się z podstawami mechaniki i robotyki w zabawny sposób.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Interaktywny towarzysz:&lt;/b&gt; Może służyć jako zabawne robotyczne "zwierzę domowe" do ścigania.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Uniwersalne zastosowanie:&lt;/b&gt; Przydatne do dostarczania specjalnych wiadomości lub trzymania ołówka.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne i zdolności manualne podczas montażu.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wzornictwo:&lt;/b&gt; Futurystyczny wygląd z czerwonym przezroczystym korpusem.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 16,9 x 21,5 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 14 x 13 x 14,5 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Baterie: &lt;b&gt;2 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw konstrukcyjny to doskonały wybór dla małych techników i przyszłych konstruktorów, którzy chcą wniknąć w świat robotyki.&lt;/p&gt; &lt;p&gt;Oferuje zabawny projekt, który rozwija myślenie techniczne, zdolności manualne i wprowadza na stół funkcjonalnego towarzysza robota.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 360w,https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w,https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 360w,https://a.allegroimg.com/s720/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w,https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 360w,https://a.allegroimg.com/s720/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w,https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Minimalny wiek dziecka 3"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cgmebuyxribq=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-yakuurjpynyv=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz
 https://a.allegroimg.com/s1128/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel
 https://a.allegroimg.com/s1128/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA
 https://a.allegroimg.com/s1128/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3</t>
   </si>
   <si>
-    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,3%</t>
+    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,4%</t>
   </si>
   <si>
     <t>do zbudowania</t>
   </si>
   <si>
-    <t>z kategorii Do zbudowania
-[...3 lines deleted...]
-    <t>98,3%</t>
+    <t>Fonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+  </si>
+  <si>
+    <t>98,4%</t>
+  </si>
+  <si>
+    <t>2026-07-29T12:29:19Z</t>
+  </si>
+  <si>
+    <t>Robot Viktor - niebieski</t>
+  </si>
+  <si>
+    <t>MaDe</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/do-programowania-i-kodowania-made-robot-dlugodystansowy-viktor-ir-niebieski-d563b280-9bc9-4383-a62a-40930fc5c214?offerId=18640962214</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-71591 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xipegwyvgdxk=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-a44f4 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-igopttnqraok=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-awhfcwroviqh=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Robot Viktor - niebieski&lt;/h2&gt; &lt;p&gt;MaDe&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 600 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski 360w,https://a.allegroimg.com/s720/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski 720w,https://a.allegroimg.com/s1024/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski 800w,https://a.allegroimg.com/original/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski 800w" sizes="100vw" width="800px" alt="Robot Viktor - niebieski"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ntjomxcqdcib=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-sxwukngzixsf=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11f0f9/66d4d1e04c24959aa66a6e23b0a7/Robot-Viktor-niebieski</t>
+  </si>
+  <si>
+    <t>od ADI_Global_StoreFirma|poleca 76,9%</t>
+  </si>
+  <si>
+    <t>SUPERCENA</t>
+  </si>
+  <si>
+    <t>eFitness a.s.Za Strahovem 2338/44a, PRAHA 6 - BŘEVNOV169 00 PRAHA 69TIN: CZ27518876</t>
+  </si>
+  <si>
+    <t>76,9%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -803,455 +774,446 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>18462686291</v>
+        <v>18389549364</v>
       </c>
       <c r="F2">
-        <v>8008324093922</v>
+        <v>4894680021341</v>
       </c>
       <c r="G2" t="s">
         <v>35</v>
       </c>
       <c r="H2">
-        <v>536.26</v>
+        <v>54.42</v>
       </c>
       <c r="J2" t="s">
         <v>36</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2">
-        <v>4.86</v>
+        <v>4.88</v>
       </c>
       <c r="N2">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>37</v>
       </c>
       <c r="P2" t="s">
         <v>38</v>
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="R2" t="s">
         <v>40</v>
       </c>
       <c r="S2">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="T2" t="s">
         <v>41</v>
       </c>
       <c r="U2">
         <v>0.15</v>
       </c>
       <c r="V2" t="s">
         <v>42</v>
       </c>
       <c r="W2" t="s">
         <v>43</v>
       </c>
       <c r="Y2" t="s">
         <v>44</v>
       </c>
       <c r="Z2" t="s">
         <v>45</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>46</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>47</v>
       </c>
-      <c r="AC2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD2">
-        <v>120</v>
+        <v>2289</v>
       </c>
       <c r="AE2">
-        <v>7</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" t="s">
         <v>49</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>50</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>18766092002</v>
+      </c>
+      <c r="F3">
+        <v>3380743089355</v>
+      </c>
+      <c r="G3" t="s">
         <v>51</v>
       </c>
-      <c r="E3">
-[...7 lines deleted...]
-      </c>
       <c r="H3">
-        <v>996.67</v>
+        <v>56.79</v>
       </c>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3">
-        <v>5.0</v>
+        <v>4.75</v>
       </c>
       <c r="N3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O3" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" t="s">
         <v>53</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>54</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>55</v>
       </c>
-      <c r="R3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T3" t="s">
         <v>41</v>
       </c>
       <c r="U3">
-        <v>0.15</v>
+        <v>0.155</v>
       </c>
       <c r="V3" t="s">
         <v>42</v>
       </c>
       <c r="W3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
       <c r="Z3" t="s">
         <v>45</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AB3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC3" t="s">
         <v>58</v>
       </c>
-      <c r="AB3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD3">
-        <v>128</v>
+        <v>13038</v>
       </c>
       <c r="AE3">
-        <v>14</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" t="s">
         <v>61</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>18284679803</v>
+      </c>
+      <c r="F4" t="s">
         <v>62</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>63</v>
       </c>
-      <c r="E4">
-[...7 lines deleted...]
-      </c>
       <c r="H4">
-        <v>64.54</v>
+        <v>87.65</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
-        <v>4.75</v>
+        <v>4.85</v>
       </c>
       <c r="N4">
+        <v>34</v>
+      </c>
+      <c r="O4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P4" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>66</v>
+      </c>
+      <c r="R4" t="s">
+        <v>55</v>
+      </c>
+      <c r="S4">
         <v>4</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="T4" t="s">
         <v>41</v>
       </c>
       <c r="U4">
-        <v>0.155</v>
+        <v>0.3</v>
       </c>
       <c r="V4" t="s">
         <v>42</v>
       </c>
       <c r="W4" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="Y4" t="s">
         <v>44</v>
       </c>
       <c r="Z4" t="s">
         <v>45</v>
       </c>
       <c r="AB4" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="AC4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="AD4">
-        <v>1153</v>
+        <v>13038</v>
       </c>
       <c r="AE4">
-        <v>28</v>
+        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D5" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E5">
-        <v>18284679803</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>18073760797</v>
+      </c>
+      <c r="F5">
+        <v>4894091388149</v>
       </c>
       <c r="G5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="H5">
-        <v>83.63</v>
+        <v>66.82</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
-        <v>4.88</v>
+        <v>5.0</v>
       </c>
       <c r="N5">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="O5" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="S5">
-        <v>4</v>
+        <v>282</v>
       </c>
       <c r="T5" t="s">
         <v>41</v>
       </c>
       <c r="U5">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="V5" t="s">
         <v>42</v>
       </c>
       <c r="W5" t="s">
         <v>43</v>
       </c>
       <c r="Y5" t="s">
         <v>44</v>
       </c>
       <c r="Z5" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="AB5" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="AC5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="AD5">
-        <v>12499</v>
+        <v>3257</v>
       </c>
       <c r="AE5">
-        <v>249</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="E6">
-        <v>18073760797</v>
+        <v>18640962214</v>
       </c>
       <c r="F6">
-        <v>4894091388149</v>
+        <v>8590756018906</v>
       </c>
       <c r="G6" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H6">
-        <v>27.75</v>
+        <v>245.56</v>
       </c>
       <c r="J6" t="s">
         <v>36</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
-        <v>5.0</v>
+        <v>4.33</v>
       </c>
       <c r="N6">
+        <v>36</v>
+      </c>
+      <c r="O6" t="s">
+        <v>82</v>
+      </c>
+      <c r="P6" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R6" t="s">
+        <v>85</v>
+      </c>
+      <c r="S6">
         <v>4</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
       <c r="T6" t="s">
         <v>41</v>
       </c>
-      <c r="U6">
-[...4 lines deleted...]
-      </c>
       <c r="W6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y6" t="s">
         <v>44</v>
       </c>
       <c r="Z6" t="s">
-        <v>91</v>
+        <v>45</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>86</v>
       </c>
       <c r="AB6" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="AC6" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="AD6">
-        <v>3529</v>
+        <v>10</v>
       </c>
       <c r="AE6">
-        <v>64</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">