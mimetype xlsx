--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
@@ -89,251 +89,202 @@
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Pokemon-Scarlet-Violet-Binder-Collection/dp/B0C8XWR7BV</t>
-[...5 lines deleted...]
-    <t>B0C8XWR7BV</t>
+    <t>https://www.amazon.com/Pok%C3%A9mon-TCG-Ogerpon-Premium-Collection/dp/B0DFNL2Q4L</t>
+  </si>
+  <si>
+    <t>Pokémon TCG: Ogerpon ex Premium Collection</t>
+  </si>
+  <si>
+    <t>B0DFNL2Q4L</t>
   </si>
   <si>
     <t>Pokémon</t>
   </si>
   <si>
-    <t>Scarlet &amp; Violet—151 Binder Collection. How Many Pages Can You Fill? Just like a Pokédex, a binder makes it easy to keep track of your Pokémon collection. With this 9-pocket binder, you can show off up to 360 of your favorite Pokémon TCG cards. Get a head start filling it up with 4 booster packs from the special Scarlet &amp; Violet—151 expansion. A great gift for the Pokemon collector and player alike.</t>
-[...25 lines deleted...]
-    <t>290-85314</t>
+    <t>Unmask the Power of a Legend! The Legendary Pokémon Ogerpon is an adorable yet fierce force to be reckoned with, and Terastallizing takes its strength to even greater heights. With this collection, you can team up with Teal Mask Ogerpon as a Tera Pokémon ex, joined by another version of Teal Mask Ogerpon and the Ogre’s Mask Trainer card as special foil cards. A card protector, set of card sleeves, and stack of booster packs make your new friendship with Ogerpon even more sweet.</t>
+  </si>
+  <si>
+    <t>The Pokémon TCG: Ogerpon ex Premium Collection includes 1 foil promo card featuring Teal Mask Ogerpon ex, 1 foil card featuring Teal Mask Ogerpon, 1 foil Ogre’s Mask Trainer card, and 6 Pokémon TCG booster packs.
+This also comes with 1 magnetic card protector with display base and 65 card sleeves featuring Ogerpon.
+You will also receive a code card for Pokémon TCG Live.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/914zvs9pWrL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/914zvs9pWrL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91rBhISZjZL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81rkIpFL0CL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61iy+5i9Z0L._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Multi</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Empire of the Senses</t>
-[...8 lines deleted...]
-    <t>FREE delivery Friday, March 27. Order within 9 hrs 7 mins. Details</t>
+    <t>game_city</t>
+  </si>
+  <si>
+    <t>Kilograms</t>
+  </si>
+  <si>
+    <t>Metal, Paper, Plastic</t>
+  </si>
+  <si>
+    <t>$8.47 delivery April 9 - 10. Details
+Or fastest delivery Thursday, April 9. Order within 14 hrs 59 mins. Details</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Tea-Tree-Hand-Soap-33-8/dp/B00F1JVD7Y</t>
+  </si>
+  <si>
+    <t>Tea Tree Hand Soap, Liquid Hand Wash with Tea Tree, Deep Cleans + Refreshes</t>
+  </si>
+  <si>
+    <t>B00F1JVD7Y</t>
+  </si>
+  <si>
+    <t>Tea Tree</t>
+  </si>
+  <si>
+    <t>Deep cleansing liquid hand soap with tea tree washes away dirt and grime as it soothes and invigorates the senses
+Contains the famous Tingle Complex—a blend of tea tree, peppermint and lavender that leaves a cooling, "tingling" sensation
+100% Australian Tea Tree sourced from a farm in Australia that is certified for their responsible sourcing and harvesting practices</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61VE50UUihL._SX522_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61VE50UUihL._SL1500_.jpg
+https://m.media-amazon.com/images/I/61Znt5z1RUL._SL1500_.jpg
+https://m.media-amazon.com/images/I/61BBXgznxdL._SL1500_.jpg
+https://m.media-amazon.com/images/I/71yGXrOXCtL._SL1070_.jpg
+https://m.media-amazon.com/images/I/81-+xU3GVtL._SL1500_.jpg
+https://m.media-amazon.com/images/I/711EKlIiYmL._SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>009531137049</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>TTSP-999</t>
+  </si>
+  <si>
+    <t>Amazon.com</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Blend of tea tree, peppermint and lavender that leaves a cooling feeling on the skin</t>
+  </si>
+  <si>
+    <t>Amazon's  Choice</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, April 11
+FREE delivery Saturday, April 11
+Or Prime members get FREE delivery Tomorrow, April 7. Order within 28 mins. Join Prime
+FREE delivery Saturday, April 11
+FREE delivery Saturday, April 11
+Or Prime members get FREE delivery Tomorrow, April 7. Order within 28 mins. Join Prime</t>
   </si>
   <si>
     <t>https://www.amazon.com/Pokemon-TCG-Scarlet-Violet-Trainer/dp/B0BSNXK3H7</t>
   </si>
   <si>
     <t>Pokémon TCG: Scarlet &amp; Violet Elite Trainer Box (Miraidon Purple or Koraidon Red, Random Color)</t>
   </si>
   <si>
     <t>B0BSNXK3H7</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pokemon</t>
   </si>
   <si>
     <t>Begin a New Adventure with Pokémon ex! Set out for a journey in the Paldea region! Meet first partners Sprigatito, Fuecoco, and Quaxly, and explore the power of the Legendary Pokémon Koraidon and Miraidon as Pokémon ex. Other Pokémon ex evolve their way into battle—including Arcanine and Gyarados with a dazzling new look. Even more Pokémon appear as illustration rare cards with amazing artwork—discover them all in the Pokémon TCG: Scarlet &amp; Violet expansion.</t>
   </si>
   <si>
     <t>You wil receive, at random, one The Pokémon TCG: Scarlet &amp; Violet Elite Trainer Box themed and containing specific content for either Koraidon or Miraidon.
 Depending on which Pokémon TCG: Scarlet &amp; Violet Elite Trainer Box you receive you will get 9 Pokémon TCG: Scarlet &amp; Violet booster packs, 9 Pokémon TCG: Scarlet &amp; Violet booster packs, and 65 card sleeves featuring Koraidon or Miraidon.
 This also comes with 45 Pokémon TCG Energy cards, a player’s guide to the Scarlet &amp; Violet expansion, and a collector’s box to hold everything, with 4 dividers to keep it organized.
 You will also receive 6 damage-counter dice, 1 competition-legal coin-flip die, and 2 plastic condition markers.
 This also comes with a code card for Pokémon Trading Card Game Live.</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/81kFKYGRq7L._AC_SX679_.jpg</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/81kFKYGRq7L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71MTAr6baZL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71L0gI21P4L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/51gMWMueNuL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71ePRNjbKSL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/81lnmEkws4L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/51SklerBR-L._AC_SL1170_.jpg
 https://m.media-amazon.com/images/I/71BuukPuNoL._AC_SL1044_.jpg
 https://m.media-amazon.com/images/I/61bY4FMaHhL._AC_SL1128_.jpg</t>
   </si>
   <si>
     <t>Random Color</t>
   </si>
   <si>
     <t>J &amp; M COLLECTIBLES</t>
   </si>
   <si>
-    <t>ounces</t>
+    <t>Ounces</t>
   </si>
   <si>
     <t>Paper</t>
   </si>
   <si>
-    <t>Amazon's  Choice</t>
-[...95 lines deleted...]
-Or fastest delivery Tuesday, March 24</t>
+    <t>FREE delivery April 28 - June 2
+Or fastest delivery April 28 - May 31</t>
   </si>
   <si>
     <t>https://www.amazon.com/FOOTLOGIX-Cold-Feet-Formula-4-23/dp/B00KJEKJRQ</t>
   </si>
   <si>
     <t>FOOTLOGIX Cold Feet Formula, 4.23 oz</t>
   </si>
   <si>
     <t>B00KJEKJRQ</t>
   </si>
   <si>
     <t>FOOTLOGIX</t>
   </si>
   <si>
     <t>Product Description               This formula with Dermal Infusion Technology stimulates micro-circulation and provides relief to chronically cold feet. Contains Arnica and Rosemary to stimulate and improve circulation and Urea to help lock in moisture. Invigorates the skin, alleviating cold sensations.                  Brand Story               Footlogix is the world's first and only Pediceutical foot care line. Our innovative products provide effective and transformational results for a variety of skin conditions of the the feet.</t>
   </si>
   <si>
     <t>Contains Urea to lock in moisture
 Contains Arnica and Rosemary to stimulate and improve circulation
 Arnica promotes healing and calms irritation
 Provide relief to cold feet
 Absorbs without greasy finish
 For dry and sensitive skin</t>
   </si>
   <si>
@@ -342,52 +293,92 @@
   <si>
     <t>https://m.media-amazon.com/images/I/61Ux6GaoTgL._SL1500_.jpg
 https://m.media-amazon.com/images/I/81fonJKgQiL._SL1500_.jpg
 https://m.media-amazon.com/images/I/81IaqF1svFL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71LXj5ZXsCL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71qsglrwQcL._SL1500_.jpg
 https://m.media-amazon.com/images/I/81N+3azhRkL._SL1500_.jpg
 https://m.media-amazon.com/images/I/81hlLLP+39L._SL1500_.jpg</t>
   </si>
   <si>
     <t>00694419251315</t>
   </si>
   <si>
     <t>694419251353 694419251315</t>
   </si>
   <si>
     <t>FXP04R0125</t>
   </si>
   <si>
     <t>YouByNature</t>
   </si>
   <si>
     <t>Alcohol Free</t>
   </si>
   <si>
-    <t>FREE delivery Wednesday, March 25 on orders shipped by Amazon over $35
-Or fastest delivery Tuesday, March 24. Order within 6 hrs 16 mins</t>
+    <t>FREE delivery April 13 - 17. Details
+Or fastest delivery Tuesday, April 14. Details</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQBQ1XB</t>
+  </si>
+  <si>
+    <t>Pokemon TCG: Scarlet &amp; Violet—Prismatic Evolutions Binder Collection</t>
+  </si>
+  <si>
+    <t>B0DLQBQ1XB</t>
+  </si>
+  <si>
+    <t>Eevee &amp; Friends Light Up with Stellar Colors! From fluffy and fiery to freezing and fanciful, Eevee and its many Evolutions hold a special place in the hearts of Pokémon Trainers across the land! Discover their unique new powers as Stellar Tera Pokémon ex, and look for treasure of your very own across a grand gathering of Pokémon ex from Paldea and beyond. Glittering gems and hidden patterns await at the end of the rainbow in the Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions. expansion!</t>
+  </si>
+  <si>
+    <t>The Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions Binder Collection includes a binder with 21 9-pocket pages.
+This also comes with 5 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs.
+A great item for anyone collecting or wanting to protect and show off their cards.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91-7+NqK46L._SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91-7+NqK46L._SL1500_.jpg
+https://m.media-amazon.com/images/I/91Wa6NWEIKL._SL1500_.jpg
+https://m.media-amazon.com/images/I/917MNBnbYNL._SL1500_.jpg
+https://m.media-amazon.com/images/I/91wIuKLt9ML._SL1500_.jpg
+https://m.media-amazon.com/images/I/61QxP0hrvkL._SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>00196214112520</t>
+  </si>
+  <si>
+    <t>Strawberri Entertainment</t>
+  </si>
+  <si>
+    <t>Paper, Plastic</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, April 11
+Or Prime members get FREE delivery Wednesday, April 8. Order within 1 hr 57 mins. Join Prime</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -793,380 +784,371 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
-        <v>249.89</v>
+        <v>52.95</v>
       </c>
       <c r="H2">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="I2">
-        <v>1456</v>
+        <v>271</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="s">
         <v>31</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2">
+        <v>820650413193</v>
+      </c>
+      <c r="P2" t="s">
         <v>33</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2" t="s">
+      <c r="Q2">
+        <v>820650413193</v>
+      </c>
+      <c r="R2" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="S2">
         <v>1</v>
       </c>
       <c r="T2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2">
+        <v>0.36</v>
+      </c>
+      <c r="V2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" t="s">
         <v>37</v>
       </c>
-      <c r="U2">
-[...2 lines deleted...]
-      <c r="V2" t="s">
+      <c r="Y2" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" t="s">
         <v>41</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>42</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3">
+        <v>36.0</v>
+      </c>
+      <c r="H3">
+        <v>4.7</v>
+      </c>
+      <c r="I3">
+        <v>1187</v>
+      </c>
+      <c r="K3" t="s">
         <v>43</v>
       </c>
-      <c r="E3" t="s">
+      <c r="L3" t="s">
         <v>44</v>
       </c>
-      <c r="F3">
-[...8 lines deleted...]
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>45</v>
       </c>
-      <c r="K3" t="s">
+      <c r="O3" t="s">
         <v>46</v>
       </c>
-      <c r="L3" t="s">
+      <c r="P3" t="s">
         <v>47</v>
       </c>
-      <c r="M3" t="s">
+      <c r="Q3" t="s">
         <v>48</v>
       </c>
-      <c r="O3">
-[...7 lines deleted...]
-      </c>
       <c r="R3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="S3">
         <v>1</v>
       </c>
       <c r="T3" t="s">
+        <v>49</v>
+      </c>
+      <c r="U3">
+        <v>2.4</v>
+      </c>
+      <c r="V3" t="s">
         <v>50</v>
       </c>
-      <c r="U3">
-[...2 lines deleted...]
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>51</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>52</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
         <v>55</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>56</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4">
+        <v>129.99</v>
+      </c>
+      <c r="H4">
+        <v>4.6</v>
+      </c>
+      <c r="I4">
+        <v>3292</v>
+      </c>
+      <c r="J4" t="s">
         <v>57</v>
       </c>
-      <c r="E4" t="s">
-[...11 lines deleted...]
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>58</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>59</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>60</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4">
+        <v>820650853418</v>
+      </c>
+      <c r="P4" t="s">
         <v>61</v>
       </c>
-      <c r="O4">
-[...2 lines deleted...]
-      <c r="P4" t="s">
+      <c r="Q4">
+        <v>728192545191</v>
+      </c>
+      <c r="R4" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4">
+        <v>0</v>
+      </c>
+      <c r="T4" t="s">
         <v>62</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="U4">
+        <v>10.6</v>
+      </c>
+      <c r="V4" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="W4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="Y4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>66</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5" t="s">
         <v>68</v>
       </c>
       <c r="E5" t="s">
         <v>69</v>
       </c>
       <c r="F5">
-        <v>36.0</v>
+        <v>23.49</v>
       </c>
       <c r="H5">
-        <v>4.7</v>
+        <v>3.3</v>
       </c>
       <c r="I5">
-        <v>1187</v>
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>70</v>
       </c>
       <c r="K5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M5" t="s">
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="N5" t="s">
+        <v>74</v>
       </c>
       <c r="O5" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="S5">
         <v>1</v>
       </c>
       <c r="T5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="U5">
-        <v>2.4</v>
+        <v>0.3</v>
       </c>
       <c r="V5" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="W5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="Y5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>80</v>
       </c>
       <c r="B6" t="s">
         <v>80</v>
       </c>
       <c r="C6" t="s">
         <v>81</v>
       </c>
       <c r="D6" t="s">
         <v>82</v>
       </c>
       <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6">
+        <v>121.19</v>
+      </c>
+      <c r="H6">
+        <v>4.2</v>
+      </c>
+      <c r="I6">
+        <v>625</v>
+      </c>
+      <c r="J6" t="s">
         <v>83</v>
       </c>
-      <c r="F6">
-[...8 lines deleted...]
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>84</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>85</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>86</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>87</v>
       </c>
-      <c r="N6" t="s">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="O6">
+        <v>196214112520</v>
+      </c>
+      <c r="P6" t="s">
+        <v>33</v>
       </c>
       <c r="R6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="S6">
         <v>1</v>
       </c>
       <c r="T6" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="U6">
-        <v>0.3</v>
+        <v>1.59</v>
       </c>
       <c r="V6" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="W6" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="Y6" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">