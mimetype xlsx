--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
@@ -89,296 +92,323 @@
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Pok%C3%A9mon-TCG-Ogerpon-Premium-Collection/dp/B0DFNL2Q4L</t>
-[...28 lines deleted...]
-    <t>Multi</t>
+    <t>https://www.amazon.com/SharingMoment-Smartphone-Horizontal-Rotatable-Adjustable/dp/B07S8TTH34</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:04:51Z</t>
+  </si>
+  <si>
+    <t>SharingMoment Premium Smartphone Holder/Vertical and Horizontal Tripod Mount Adapter Rotatable Bracket with 1/4 inch Screw/Adjustable Clip for iPhone, Android Cell Phone, Selfie Stick, Camera Stand</t>
+  </si>
+  <si>
+    <t>B07S8TTH34</t>
+  </si>
+  <si>
+    <t>SharingMoment</t>
+  </si>
+  <si>
+    <t>SharingMoment Brand phone holder for tripod aims to free up your hands and make you more comfortable when using imaging or video devices. 
+ Better products and better user experience push us to be better together. 
+ Specification:  
+ -- smartphone tripod mount: 
+ adjustable size of cell phone clamp: 2.2inch-4.1inch(55mm-105mm)
+ size: 12.3cm*5cm*3.3cm, weight: 75.5g
+ The smartphone holder is 360 degree rotating, portrait mode (vertical) or landscape mode (horizontal) chosen as you prefer, not necessary to take your phone out of the tripod or selfie stick, very functional and easy to use. 
+ Two options for using the tripod mount phone holder: 
+ 1. screw it directly to the tripod with pivoting arm, being able to 360 degrees rotating; 
+ 2. remove the clamp from pivoting arm and then mount on a tripod or monopod. 
+ Adjustable width from 5.5cm to 10.5cm, attachable to any regular-size cell phone, tripod, monopod or camera; 
+ Two standard 1/4" screw thread interfaces meet your various needs. Small and compact enough to fit it in your pocket. 
+ Packing details: 
+ --one piece of phone mount for tripod. 
+ Standard packaged.</t>
+  </si>
+  <si>
+    <t>FEATURE: the tripod phone mount is adjustable by screw mechanism, 360 degree rotating, vertical(portrait mode) and horizontal(landscape mode) or any angle as you need, not necessary to take your cell phone out of a standard tripod or small tripod.
+EASY TO USE: two options for using tripod phone holder: 1. screw it directly to the tripod or selfie stick with pivoting arm, being able to 360 degrees rotating, 2. remove the phone clamp from pivoting arm and then mount on a tripod or monopod.
+ADJUSTABLE WIDTH: 2.2inch-4.1inch(55mm-105mm), attachable to any regular-size smartphone, tripod, selfie stick, monopod or camera; two standard 1/4 x 20mm female thread interfaces meeting your various needs. Very functional and compact.
+MATERIAL: the black part made of sturdy plastic, the female threads inserted are brass, the male screw is steel and soft non-slipping silica gel pads, which protect your cellphone from scratch and hold the phone securely.
+ATTACHABLE TO: most mobile phones, tripods, unipods, selfie sticks, cameras, camcorders, pico projectors, including iPhone 11/11 Pro/11 Pro Max/X/XS/XR/XS Max/8/7/6/6s Plus/SE/5s/5/5c, Samsung Galaxy S10/10+/S9/S9+/S8/S8+/S7/S6/S6 edge, Note10/10+/9/8 and Android phones.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51gNjv6f+0L._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51gNjv6f+0L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61o2mvalQrL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71jCj-2wY7L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61jymXLgupL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61Jeocjv6EL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/615qRRDAvWL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61fOyjUmGZL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>1-Pack</t>
+  </si>
+  <si>
+    <t>H1</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>game_city</t>
-[...1 lines deleted...]
-  <si>
     <t>Kilograms</t>
   </si>
   <si>
-    <t>Metal, Paper, Plastic</t>
-[...49 lines deleted...]
-    <t>Blend of tea tree, peppermint and lavender that leaves a cooling feeling on the skin</t>
+    <t>Plastic</t>
   </si>
   <si>
     <t>Amazon's  Choice</t>
   </si>
   <si>
-    <t>FREE delivery Saturday, April 11
-[...43 lines deleted...]
-    <t>J &amp; M COLLECTIBLES</t>
+    <t>FREE delivery Saturday, June 20 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 13 hrs 5 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Apple-MWP22AM-A-cr-AirPods-Renewed/dp/B0828BJGD2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:07:27Z</t>
+  </si>
+  <si>
+    <t>Apple AirPods Pro - 1st Gen (Renewed)</t>
+  </si>
+  <si>
+    <t>B0828BJGD2</t>
+  </si>
+  <si>
+    <t>Apple</t>
+  </si>
+  <si>
+    <t>Active noise cancellation for immersive sound Transparency mode for hearing and connecting with the world around you Three sizes of soft, tapered silicone tips for a customizable fit.</t>
+  </si>
+  <si>
+    <t>Active noise cancellation for immersive sound
+Transparency mode for hearing and connecting with the world around you
+Three sizes of soft, tapered silicone tips for a customizable fit
+Sweat and water resistant
+Adaptive EQ automatically tunes music to the shape of your ear</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61suB7SdJkL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61suB7SdJkL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/51Up3W5z9bL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61-QDM9BICL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>656942525790 766234386531</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>A2190</t>
+  </si>
+  <si>
+    <t>Learbre Store Inc</t>
   </si>
   <si>
     <t>Ounces</t>
   </si>
   <si>
-    <t>Paper</t>
-[...97 lines deleted...]
-Or Prime members get FREE delivery Wednesday, April 8. Order within 1 hr 57 mins. Join Prime</t>
+    <t>Silicone</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Join Prime
+FREE delivery June 21 - 23
+FREE delivery June 21 - 23. Details
+Or fastest delivery June 16 - 18. Details</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Headphones-Earphones-Microphone-Cancelling-Earbuds/dp/B0F8VQVHFV</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:47Z</t>
+  </si>
+  <si>
+    <t>USB C Headphones for iPhone 17/16/15 Pro Max Plus Type C Earphones with Microphone &amp; Remote Noise Cancelling Earbuds for iPhone 17/16/15 Pro, iPad, Galaxy S23/S22/S21/S20/Ultra Note 10/20</t>
+  </si>
+  <si>
+    <t>B0F8VQVHFV</t>
+  </si>
+  <si>
+    <t>GAXIWILO</t>
+  </si>
+  <si>
+    <t>【Broad Compatibility for USB-C Devices】 2026 GAXIWILO USB-C earphones work seamlessly with a wide range of flagship devices, including iPhone 17/17 Air/17 Pro/17 Pro Max, iPhone 16/16 Plus/16 Pro/16 Pro Max, iPhone 15 series, iPad Pro (2020-2023), iPad Air 4th Gen, iPad Mini 6th Gen, MacBook/MacBook Pro, Samsung Galaxy S21/S22 series, Galaxy Note 20/10 series, Galaxy Z Fold/Flip 3, Galaxy A53/A33, and all other devices with a USB-C audio port, No extra adapter needed.
+【Reinforced Durable Cable &amp; Multi-Function In-Line Remote Control】Features a strengthened cord engineered to resist tangles, pulls, and daily wear and tear, ensuring long-lasting durability for active lifestyles. The intuitive in-line remote lets you effortlessly adjust volume (+/-), switch between last/next tracks, pause/play music, and answer/end/reject calls—freeing your hands completely whether you’re driving, jogging, working, shopping, or commuting. No need to take out your device.
+【Premium Build &amp; Hi-Fi Audio with Built-in DAC Chip】 Crafted with high-grade materials for unmatched reliability, these USB-C earphones feature metal-plated connectors that significantly reduce poor contact issues, ensuring a stable audio connection every time. The stretch-resistant 1-meter cord is designed to withstand daily pulls, tangles, and wear, delivering long-lasting performance for on-the-go lifestyles.
+【Ergonomic Design】 Ergonomically shaped in-ear headphones made with premium materials. They effectively minimize ambient noise to deliver a more immersive music experience, perfect for your daily work, study, and sports routines. What’s more, the comfortable fit ensures zero ear discomfort even during extended wear.
+【Enjoy The Premium Service】 We’re committed to delivering 100% satisfying service to every customer. Rest assured that each order you place will be a smooth, worry-free experience. If you have any questions or concerns, feel free to contact us anytime—we will respond promptly and resolve your issues efficiently.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51hOPNwrb1L._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51hOPNwrb1L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61p-jXwToyL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71Urkr9ssvL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61Sq3BsfkIL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71tyPF2PYcL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61asAYkgABL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71WyT2zJprL._AC_SL1350_.jpg
+https://m.media-amazon.com/images/I/71x-txDFVaL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>1PC-USB-C</t>
+  </si>
+  <si>
+    <t>BazzFiid</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20 on orders shipped by Amazon over $35
+FREE delivery Saturday, June 20 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Tomorrow, June 16. Join Prime</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/PortPlugs-USB-Dust-Plug-Cover/dp/B078NGJPM9</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:33Z</t>
+  </si>
+  <si>
+    <t>PortPlugs USB C Dust Plugs Keep Charging Ports Clean for iPhone 15 16 17, Kindle, Samsung, Pixel, MacBook and Android Devices | 10 Pack Port Cover Set with Cleaning Brush (Black)</t>
+  </si>
+  <si>
+    <t>B078NGJPM9</t>
+  </si>
+  <si>
+    <t>PortPlugs</t>
+  </si>
+  <si>
+    <t>KEEP PORTS CLEAN: Lint, dust, sand, and pocket debris pack into your USB C port and cause the #1 charging failure. One plug blocks it all, so charging stays reliable and you avoid the repair bill.
+UNIVERSAL USB C FIT: Works with iPhone 17, 16, 15, Samsung Galaxy, Pixel, iPad, MacBook, newer Kindles, and virtually any USB C device including tablets, laptops, e readers, and gaming handhelds.
+SNUG FIT, EASY REMOVE - Flexible TPU seals the port properly, flexes with daily insertions, and won't snag or scratch. Non conductive, lightweight, and completely safe for the port it protects.
+PROTECT EVERY DEVICE: 10 plugs covers your phone, tablet, laptop, and the next USB C device you buy. A cleaning brush is included to clear out lint before each plug goes in, so every port starts fresh.
+BUILT TO LAST DAILY USE - Long lasting protection without the bulk. Flexible, durable TPU creates a secure seal, is non conductive and device safe, and keeps its shape after repeated insertions without affecting charge or data.
+PORTPLUGS CONFIDENCE - USA based and the original dust plug protection since 2014. Tested fits, quality materials, and fast, friendly support from a brand focused on simple protection that saves time and money.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/614ENKp7FtL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/614ENKp7FtL._AC_SL1254_.jpg
+https://m.media-amazon.com/images/I/81BQRFxWomL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81GgmBOZKhL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81bl+-5v-PL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81ovI9be7bL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81mt1zLnnhL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91SUl7OlKZL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81pwWfzHyjL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>H18</t>
+  </si>
+  <si>
+    <t>Harbor Creek</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Tomorrow, June 16. Join Prime</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/ZAPOGO-Portable-Magnetic-Nightstand-Compatible/dp/B09WK8FG6F</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:37Z</t>
+  </si>
+  <si>
+    <t>2026 Upgraded for Apple Watch Charger Magnetic Fast Charging Dock,Portable Wireless Charging Stand Compatible with iWatch Series Ultra/SE/11/10/9/8/7/6/5/4/3/2 Support Nightstand Mode-White</t>
+  </si>
+  <si>
+    <t>B09WK8FG6F</t>
+  </si>
+  <si>
+    <t>ZAPOGO</t>
+  </si>
+  <si>
+    <t>One-Step Charging Stand: Simply place your Apple Watch upright on the dock to start charging, no installation required, very easy to use. With 20s blue indicator light which means your watch starts to charge, and it will cut off automatically when your watch is fully charged. (Note: The power adapter is not included, you may need a USB A port adapter)
+Charging with Nightstand Modes: The watch charging stand supports Apple Watch in nightstand mode, bedside time-telling piece, also could be an alarm clock. (Tips: before using the nightstand mode function, please turn on the nightstand mode in your watch settings in advance)
+Compatible with All Apple Watch Models: Specially designed for your Apple Watch, ZAPOGO watch charging dock is compatible for Apple Watch Series 11/10/9/8/7/SE/6/5/4/3/2 (includes 38mm 40mm 41mm 42mm 44mm 45mm version), Apple Watch Sport, Apple Watch Nike Plus, Apple Watch Hermes, and Apple Watch Edition. (Note: Not support series 1)
+Portable Wireless Charging Stand: The charging station built-in a magnetic charger for your smartwatch. Strong magnetic keeps your watch firmly on the charging stand. Lightweight and compact design perfect for your home, kitchen and bedroom, office, business trips, holidays, travels. Convenient and elegant（Note: This product is not foldable）
+Advanced Safety Features for Peace of Mind: Safety is a priority. Our apple watch charger is equipped with overheating protection, ensuring your Watch stays safe from overcharging or excessive heat. Charge with confidence knowing your device and charger are protected from damage.
+What You Get: 1 x Watch Charging Stand, 1 x 3.3ft USB C Cable, 1 x User Manual. You can consult us for any questions, we will try our best to help</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71ZH+h7N0TL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71ZH+h7N0TL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81IoSp6xAvL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81edSd34RpL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81qGo8R-RzL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71fBuFB8R3L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/8182xI5x+xL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81OKip7CrbL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>T1</t>
+  </si>
+  <si>
+    <t>SHUNHAIKEJI</t>
+  </si>
+  <si>
+    <t>FREE delivery June 22 - 25 on orders shipped by Amazon over $35
+Or fastest delivery Tuesday, June 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -682,59 +712,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -766,389 +796,413 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="H2">
+        <v>29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2">
+        <v>6.99</v>
+      </c>
+      <c r="I2">
+        <v>4.6</v>
+      </c>
+      <c r="J2">
+        <v>7190</v>
+      </c>
+      <c r="K2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="P2">
+        <v>823717643595</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2">
+        <v>1</v>
+      </c>
+      <c r="U2" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2">
+        <v>0.07</v>
+      </c>
+      <c r="W2" t="s">
+        <v>38</v>
+      </c>
+      <c r="X2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G3">
+        <v>105.0</v>
+      </c>
+      <c r="H3">
+        <v>263.86</v>
+      </c>
+      <c r="I3">
+        <v>4.1</v>
+      </c>
+      <c r="J3">
+        <v>21132</v>
+      </c>
+      <c r="K3" t="s">
+        <v>47</v>
+      </c>
+      <c r="L3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M3" t="s">
+        <v>49</v>
+      </c>
+      <c r="N3" t="s">
+        <v>50</v>
+      </c>
+      <c r="P3" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>52</v>
+      </c>
+      <c r="R3" t="s">
+        <v>53</v>
+      </c>
+      <c r="S3" t="s">
+        <v>37</v>
+      </c>
+      <c r="T3">
+        <v>1</v>
+      </c>
+      <c r="U3" t="s">
+        <v>54</v>
+      </c>
+      <c r="V3">
+        <v>1.6</v>
+      </c>
+      <c r="W3" t="s">
+        <v>55</v>
+      </c>
+      <c r="X3" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4">
+        <v>9.98</v>
+      </c>
+      <c r="I4">
+        <v>4.0</v>
+      </c>
+      <c r="J4">
+        <v>1856</v>
+      </c>
+      <c r="L4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P4">
+        <v>797457803727</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>52</v>
+      </c>
+      <c r="R4" t="s">
+        <v>66</v>
+      </c>
+      <c r="S4" t="s">
+        <v>37</v>
+      </c>
+      <c r="T4">
+        <v>1</v>
+      </c>
+      <c r="U4" t="s">
+        <v>67</v>
+      </c>
+      <c r="V4">
+        <v>0.02</v>
+      </c>
+      <c r="W4" t="s">
+        <v>38</v>
+      </c>
+      <c r="X4" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G5">
+        <v>6.99</v>
+      </c>
+      <c r="I5">
+        <v>4.6</v>
+      </c>
+      <c r="J5">
+        <v>2519</v>
+      </c>
+      <c r="L5" t="s">
+        <v>74</v>
+      </c>
+      <c r="M5" t="s">
+        <v>75</v>
+      </c>
+      <c r="N5" t="s">
+        <v>76</v>
+      </c>
+      <c r="P5">
+        <v>653801545401</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>77</v>
+      </c>
+      <c r="R5" t="s">
+        <v>78</v>
+      </c>
+      <c r="S5" t="s">
+        <v>37</v>
+      </c>
+      <c r="T5">
+        <v>1</v>
+      </c>
+      <c r="U5" t="s">
+        <v>79</v>
+      </c>
+      <c r="V5">
+        <v>9.98</v>
+      </c>
+      <c r="W5" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E6" t="s">
+        <v>85</v>
+      </c>
+      <c r="F6" t="s">
+        <v>86</v>
+      </c>
+      <c r="G6">
+        <v>5.99</v>
+      </c>
+      <c r="I6">
         <v>4.4</v>
       </c>
-      <c r="I2">
-[...26 lines deleted...]
-      <c r="S2">
+      <c r="J6">
+        <v>5956</v>
+      </c>
+      <c r="L6" t="s">
+        <v>87</v>
+      </c>
+      <c r="M6" t="s">
+        <v>88</v>
+      </c>
+      <c r="N6" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6">
+        <v>762027374198</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R6" t="s">
+        <v>90</v>
+      </c>
+      <c r="S6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T6">
         <v>1</v>
       </c>
-      <c r="T2" t="s">
-[...11 lines deleted...]
-      <c r="Y2" t="s">
+      <c r="U6" t="s">
+        <v>91</v>
+      </c>
+      <c r="V6">
+        <v>0.07</v>
+      </c>
+      <c r="W6" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="X6" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="Y6" t="s">
         <v>40</v>
       </c>
-      <c r="D3" t="s">
-[...258 lines deleted...]
-        <v>90</v>
+      <c r="Z6" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">