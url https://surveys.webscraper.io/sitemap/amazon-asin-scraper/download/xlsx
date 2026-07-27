--- v2 (2026-06-15)
+++ v3 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,323 +92,301 @@
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
-    <t>https://www.amazon.com/SharingMoment-Smartphone-Horizontal-Rotatable-Adjustable/dp/B07S8TTH34</t>
-[...130 lines deleted...]
-  <si>
     <t>https://www.amazon.com/Headphones-Earphones-Microphone-Cancelling-Earbuds/dp/B0F8VQVHFV</t>
   </si>
   <si>
-    <t>2026-06-15T05:01:47Z</t>
+    <t>2026-07-27T13:25:07Z</t>
   </si>
   <si>
     <t>USB C Headphones for iPhone 17/16/15 Pro Max Plus Type C Earphones with Microphone &amp; Remote Noise Cancelling Earbuds for iPhone 17/16/15 Pro, iPad, Galaxy S23/S22/S21/S20/Ultra Note 10/20</t>
   </si>
   <si>
     <t>B0F8VQVHFV</t>
   </si>
   <si>
     <t>GAXIWILO</t>
   </si>
   <si>
     <t>【Broad Compatibility for USB-C Devices】 2026 GAXIWILO USB-C earphones work seamlessly with a wide range of flagship devices, including iPhone 17/17 Air/17 Pro/17 Pro Max, iPhone 16/16 Plus/16 Pro/16 Pro Max, iPhone 15 series, iPad Pro (2020-2023), iPad Air 4th Gen, iPad Mini 6th Gen, MacBook/MacBook Pro, Samsung Galaxy S21/S22 series, Galaxy Note 20/10 series, Galaxy Z Fold/Flip 3, Galaxy A53/A33, and all other devices with a USB-C audio port, No extra adapter needed.
 【Reinforced Durable Cable &amp; Multi-Function In-Line Remote Control】Features a strengthened cord engineered to resist tangles, pulls, and daily wear and tear, ensuring long-lasting durability for active lifestyles. The intuitive in-line remote lets you effortlessly adjust volume (+/-), switch between last/next tracks, pause/play music, and answer/end/reject calls—freeing your hands completely whether you’re driving, jogging, working, shopping, or commuting. No need to take out your device.
 【Premium Build &amp; Hi-Fi Audio with Built-in DAC Chip】 Crafted with high-grade materials for unmatched reliability, these USB-C earphones feature metal-plated connectors that significantly reduce poor contact issues, ensuring a stable audio connection every time. The stretch-resistant 1-meter cord is designed to withstand daily pulls, tangles, and wear, delivering long-lasting performance for on-the-go lifestyles.
 【Ergonomic Design】 Ergonomically shaped in-ear headphones made with premium materials. They effectively minimize ambient noise to deliver a more immersive music experience, perfect for your daily work, study, and sports routines. What’s more, the comfortable fit ensures zero ear discomfort even during extended wear.
 【Enjoy The Premium Service】 We’re committed to delivering 100% satisfying service to every customer. Rest assured that each order you place will be a smooth, worry-free experience. If you have any questions or concerns, feel free to contact us anytime—we will respond promptly and resolve your issues efficiently.</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/51hOPNwrb1L._AC_SX466_.jpg</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/51hOPNwrb1L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61p-jXwToyL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71Urkr9ssvL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61Sq3BsfkIL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71tyPF2PYcL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61asAYkgABL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71WyT2zJprL._AC_SL1350_.jpg
 https://m.media-amazon.com/images/I/71x-txDFVaL._AC_SL1500_.jpg</t>
   </si>
   <si>
+    <t>White</t>
+  </si>
+  <si>
     <t>1PC-USB-C</t>
   </si>
   <si>
+    <t>usd</t>
+  </si>
+  <si>
     <t>BazzFiid</t>
   </si>
   <si>
-    <t>FREE delivery Saturday, June 20 on orders shipped by Amazon over $35
-[...46 lines deleted...]
-    <t>Harbor Creek</t>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Plastic</t>
+  </si>
+  <si>
+    <t>Amazon's  Choice</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, August 1 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Tomorrow, July 28. Order within 54 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Charger-iWatch-AirPods-Charging-Adapter/dp/B0DN1GML5H</t>
+  </si>
+  <si>
+    <t>2026-07-27T13:24:29Z</t>
+  </si>
+  <si>
+    <t>Dual USB C Charger Block for Apple Watch Series 11 10 iWatch iPhone iPad AirPods Pro,Wireless Charger Pad, 2 Port Type C Fast Charging 20W PD Power Adapter Plug Fast Charging Cube, White 1 Pack</t>
+  </si>
+  <si>
+    <t>B0DN1GML5H</t>
+  </si>
+  <si>
+    <t>Dirsir</t>
+  </si>
+  <si>
+    <t>Dual Port USB-C Fast Wall Charger block 20w for Apple Watch, iWatch, iPhone, iPad Pro  Dual port charging for two devices (recommended for small devices such as smartphones, smartwatches, and headphones)  The 20W single port block for Apple 12W fast charging, PD 3.0, QC 3.0 fast charging protocols. With a max power output of 20W, this charger can rapidly charge your devices, significantly reducing downtime. Whether you're charging your smartphone, tablet or other  Compact and Portable: Designed for modern, on-the-go lifestyles, this charger is compact and lightweight, making it easy to carry in your bag, backpack, or pocket.  20W PD+QC Power Adapter  PD Fast Charging/Quick Charge (QC 3.0 )  Flame retardant plastic PC shell for maximum heat resistance  Built-in device detection for safety and efficient use  Input: AC 100~240V 50/60Hz  Output: 5.0V-3.0A / 9.0V-2.22A / 12.0V-1.5A  Compatible devices:  for Apple Watch Series 11 10 9 8 7 6 5 4 3 SE 3 2nd Ultra 3 for iPhone 17, iPhone 17 Pro, iPhone 17 Pro Max  for iPhone 16, iPhone 16 Plus, iPhone 16 Pro, iPhone 16 Pro Max  for iPhone 15, iPhone 15 Plus, iPhone 15 Pro, iPhone 15 Pro Max  for iPhone 14, iPhone 14 Pro, iPhone 14 Pro Max, iPhone 14 Mini  for iPhone 13, iPhone 13 Pro, iPhone 13 Pro Max, iPhone 13 Mini  for iPhone 12, iPhone 12 Pro, iPhone 12 Pro Max, iPhone 12 mini  for iPhone 11, iPhone 11 Pro, iPhone 11 Pro Max  for iPhone XS Max, XS, XR, X, 8 Plus, 8, 7 Plus,7,6,5  for iPad A16/10th/9/8/7/6/5/4/3  for iPad Pro 13"/12.9" 6th/5th/4th/3rd/2nd/1st  for iPad Pro 11" 4th/3rd/2nd/1st  for iPad Pro 9.7"/10.5"  for iPad Air 5th/4th/3rd/2nd/1st  for iPad mini A17 Pro/6/5/4/3/2/1  for AirPods 4/3rd/2nd/1st/Max/ AirPods Pro 1/2/3  All Other USB C Devices</t>
+  </si>
+  <si>
+    <t>[ PD USB C Fast Charging Block ]: Enjoy fast charging with 20W max single port output for your iPhone 17/16/15 series, android phones, smart watches, game consoles, cameras, Wireless Charger Pad and other devices.
+[ USB-C Dual Port Charging ]: Multiple ports simultaneously power two devices at the same time, single port up to 7.5w.Ideal for charging Apple phones, watches, wireless headphones charging at the same time.
+[ Safe Charging ]: The charger's built-in protection chip provides comprehensive protection for your device, giving you peace of mind when charging.
+[ Small and Compact ]: Designed with portability in mind, you can take the charger with you wherever you go to make sure your phone is charged in time.
+[What you get]: 1-Pack of 20 watt dual port USB-C wall charger, 12 months warranty and our friendly customer service.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51j0-0QGAEL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51j0-0QGAEL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71v1QpfaFNL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71untB0zfKL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61L1onuhteL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/710ven5kDsL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71CaFwq62fL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/51j0-0QGAEL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>White 2 Port 1 Pack</t>
+  </si>
+  <si>
+    <t>CA-43C2</t>
+  </si>
+  <si>
+    <t>LiUCong</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, August 1 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Tomorrow, July 28. Join Prime</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Ailun-Protector-iPhone-17-Anti-Scratch/dp/B0FDQCJJ93</t>
+  </si>
+  <si>
+    <t>2026-07-27T13:24:43Z</t>
+  </si>
+  <si>
+    <t>Ailun 3 Pack Camera Lens Protector for iPhone 17, Tempered Glass | Ultra HD, Anti-Scratch, Case Friendly, Does not Affect Night Shots</t>
+  </si>
+  <si>
+    <t>B0FDQCJJ93</t>
+  </si>
+  <si>
+    <t>Ailun</t>
+  </si>
+  <si>
+    <t>Works For iPhone 17 6.3 inch 2025 camera lens protector.Effectively protecting the lens,featuring maximum protection from scratches, scrapes, and bumps.Camera lens protector only(display screen protector not included) [Not for iPhone 17 Pro 6.3 inch, iPhone Air 6.5 inch, iPhone 17 Pro Max 6.9 inch]
+Night shooting function: specially designed iPhone 17 6.3 inch 2025 camera lens protective film.The camera lens protector adopts the new technology of "seamless" integration of augmented reality, with light transmittance and night shooting function, without the need to design the flash hole position, when the flash is turned on at night, the original quality of photos and videos can be restored
+Easiest Installation - Please watch our installation video tutorial before installation.Removing dust and aligning it properly before actual installation. The size of this camera lens protector we design will not exceed the outermost size of the lens itself, the specific dimension is: 36.47*19.10mm(1.44*0.75 inch). If the case leaves enough room for the phone camera, there's no problem. Please carefully compare the space left by the case according to the lens protector size given
+99.99% High-definition clear hydrophobic and oleophobic screen coating protects against sweat and oil residue from fingerprints
+It is 100% brand new,Precise laser cut tempered glass, exquisitely polished,0.1mm ultra-thin tempered glass Camera Lens protector</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71S-XKeHewL._AC_SX466_PIbundle-3,TopRight,0,0_SH20_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71S-XKeHewL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71haLp-ztBL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81fLy5rkaiL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61coFX56wTL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61QltgTO7JL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71iilPu8ZzL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Transparent</t>
+  </si>
+  <si>
+    <t>iPhone 17</t>
+  </si>
+  <si>
+    <t>AilunUS</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
-    <t>FREE delivery Saturday, June 20 on orders shipped by Amazon over $35
-[...45 lines deleted...]
-Or fastest delivery Tuesday, June 23</t>
+    <t>Tempered Glass</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, August 1 on orders shipped by Amazon over $35
+FREE delivery Saturday, August 1 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Tomorrow, July 28. Join Prime
+FREE delivery Saturday, August 1 on orders shipped by Amazon over $35
+FREE delivery Saturday, August 1 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Wednesday, July 29. Order within 14 hrs 5 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/JETech-Compatible-6-1-Inch-Shockproof-Anti-Scratch/dp/B09BTKNGN5</t>
+  </si>
+  <si>
+    <t>2026-07-27T13:25:02Z</t>
+  </si>
+  <si>
+    <t>JETech Case for iPhone 13, Anti-Yellowing, Clear | Shockproof Protection, Scratch Resistant Hard PC Back, Durable Transparent TPU Bumper</t>
+  </si>
+  <si>
+    <t>B09BTKNGN5</t>
+  </si>
+  <si>
+    <t>JETech</t>
+  </si>
+  <si>
+    <t>Customized for 6.1-Inch. Perfectly fits for iPhone 13. Supports wireless charging
+Made with PC and TPU. Inner tiny dots design avoids ugly watermark against the phone back and sides. Lightweight and slim design. Ultra transparent and scratch-resistant back
+Raised bezels offer extra protection for screen and camera. Unique shock-absorption design: 4 corners effectively absorb shocks
+Easy access to all the controls and features. Perfect cutouts for speakers, camera and other ports
+Package includes: Case for iPhone 13 6.1-Inch</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61IEaAPrUNL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61IEaAPrUNL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61gLtdkZtOL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/617igeqWlrL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61bEL+kiFqL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71MjsYeyzsL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61oDW-Yx-kL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Clear</t>
+  </si>
+  <si>
+    <t>3581-</t>
+  </si>
+  <si>
+    <t>JE Products US</t>
+  </si>
+  <si>
+    <t>Polycarbonate, Thermoplastic Polyurethane</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/ORNARTO-Compatible-Silicone-Covered-Protective/dp/B0FDVG9P2N</t>
+  </si>
+  <si>
+    <t>2026-07-27T13:25:12Z</t>
+  </si>
+  <si>
+    <t>ORNARTO for iPhone 17 Case, Slim Liquid Silicone Cover, Chalk Pink | Premium Liquid Silicone, 4-Layer Protection, Soft-Touch Feel, Easy to Clean, Raised Edge Protection, Cute Color Options</t>
+  </si>
+  <si>
+    <t>B0FDVG9P2N</t>
+  </si>
+  <si>
+    <t>ORNARTO</t>
+  </si>
+  <si>
+    <t>Premium Liquid Silicone for iPhone 17 Case | Featuring a 4-layer structure that enhances toughness and provides a smooth touch. Upgraded oil-coating tech offers a silky feel and friendly for pocket. With certifications for drop-resistance and eco-friendly materials. [*NOT compatible with MagSafe — to prioritize planetary health, we chose standard wireless charging (Requires lying flat). FOR OUR EARTH — an ideal option if you don't necessarily need the function]
+Raised Edge Protection: Case for iPhone 17 designed with 1.2mm raised edge for the lens and 1.6mm raised edge for the screen, which does not affect the use of the lens and flash. Providing maximum safety protection for the lens and screen
+Must-have Fashion Item: The cover for iPhone 17 phone case stands out, giving a boost of confidence and a conscious, refined sense of style. Available in a range of chic, on-trend colors, it effortlessly matches any look. Express your romantic side with fresh, vibrant hues inspired by pastel macarons — making it a great choice for Mothers Day gifts for mom and wife
+Easy to Clean: The i phone 17 case stays dry and minimizes lint and dust clinging to it. Any smudges or dirt can be effortlessly wiped off with a damp cloth, keeping it smooth and looking like new with minimal effort. No matter when you pick it up, your phone will always feel fresh and polished
+Dedicated 24/7 Support: We stand behind the quality of our products with a 365-day assurance. We are committed to providing solutions to ensure your experience with ORNARTO is exceptional. Should you encounter any issues—We are here to help and will work to resolve it for you!</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61QL4foVEKL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61QL4foVEKL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61ITbpFau3L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61Vk4sJ7UpL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61MuYzl509L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61Yo9YBAJ4L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81g1AmrDJAL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Chalk Pink</t>
+  </si>
+  <si>
+    <t>GJ-4B-IP17-63A-sfen</t>
+  </si>
+  <si>
+    <t>Silicone</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -820,389 +798,371 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>6.99</v>
+        <v>9.97</v>
       </c>
       <c r="I2">
-        <v>4.6</v>
+        <v>4.0</v>
       </c>
       <c r="J2">
-        <v>7190</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="L2" t="s">
         <v>31</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>32</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>33</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2">
+        <v>797457803727</v>
+      </c>
+      <c r="Q2" t="s">
         <v>34</v>
       </c>
-      <c r="P2">
-[...2 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>35</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="T2">
         <v>1</v>
       </c>
       <c r="U2" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="V2">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
       <c r="X2" t="s">
         <v>39</v>
       </c>
       <c r="Y2" t="s">
         <v>40</v>
       </c>
       <c r="Z2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>44</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
       <c r="F3" t="s">
         <v>46</v>
       </c>
       <c r="G3">
-        <v>105.0</v>
-[...2 lines deleted...]
-        <v>263.86</v>
+        <v>7.99</v>
       </c>
       <c r="I3">
-        <v>4.1</v>
+        <v>4.6</v>
       </c>
       <c r="J3">
-        <v>21132</v>
+        <v>759</v>
       </c>
       <c r="K3" t="s">
         <v>47</v>
       </c>
       <c r="L3" t="s">
         <v>48</v>
       </c>
       <c r="M3" t="s">
         <v>49</v>
       </c>
       <c r="N3" t="s">
         <v>50</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3">
+        <v>736250224193</v>
+      </c>
+      <c r="Q3" t="s">
         <v>51</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>52</v>
       </c>
-      <c r="R3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="U3" t="s">
+        <v>53</v>
+      </c>
+      <c r="X3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z3" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E4" t="s">
         <v>58</v>
       </c>
-      <c r="B4" t="s">
+      <c r="F4" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="G4">
+        <v>6.89</v>
+      </c>
+      <c r="I4">
+        <v>4.4</v>
+      </c>
+      <c r="J4">
+        <v>56103</v>
+      </c>
+      <c r="L4" t="s">
         <v>60</v>
       </c>
-      <c r="E4" t="s">
+      <c r="M4" t="s">
         <v>61</v>
       </c>
-      <c r="F4" t="s">
+      <c r="N4" t="s">
         <v>62</v>
       </c>
-      <c r="G4">
-[...8 lines deleted...]
-      <c r="L4" t="s">
+      <c r="Q4" t="s">
         <v>63</v>
       </c>
-      <c r="M4" t="s">
+      <c r="R4" t="s">
         <v>64</v>
       </c>
-      <c r="N4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T4">
         <v>1</v>
       </c>
       <c r="U4" t="s">
+        <v>65</v>
+      </c>
+      <c r="V4">
+        <v>15.8</v>
+      </c>
+      <c r="W4" t="s">
+        <v>66</v>
+      </c>
+      <c r="X4" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="Y4" t="s">
         <v>40</v>
       </c>
       <c r="Z4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>69</v>
       </c>
       <c r="B5" t="s">
         <v>70</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>71</v>
       </c>
       <c r="E5" t="s">
         <v>72</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
       <c r="G5">
-        <v>6.99</v>
+        <v>9.99</v>
       </c>
       <c r="I5">
         <v>4.6</v>
       </c>
       <c r="J5">
-        <v>2519</v>
+        <v>50452</v>
       </c>
       <c r="L5" t="s">
         <v>74</v>
       </c>
       <c r="M5" t="s">
         <v>75</v>
       </c>
       <c r="N5" t="s">
         <v>76</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5" t="s">
         <v>77</v>
       </c>
       <c r="R5" t="s">
         <v>78</v>
       </c>
       <c r="S5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T5">
         <v>1</v>
       </c>
       <c r="U5" t="s">
         <v>79</v>
       </c>
       <c r="V5">
-        <v>9.98</v>
+        <v>26.7</v>
       </c>
       <c r="W5" t="s">
+        <v>66</v>
+      </c>
+      <c r="X5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="Y5" t="s">
         <v>40</v>
       </c>
       <c r="Z5" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B6" t="s">
         <v>82</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D6" t="s">
         <v>83</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>84</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>85</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6">
+        <v>9.99</v>
+      </c>
+      <c r="I6">
+        <v>4.6</v>
+      </c>
+      <c r="J6">
+        <v>2296</v>
+      </c>
+      <c r="L6" t="s">
         <v>86</v>
       </c>
-      <c r="G6">
-[...8 lines deleted...]
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>87</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>88</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="R6" t="s">
         <v>90</v>
       </c>
       <c r="S6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
       <c r="U6" t="s">
+        <v>85</v>
+      </c>
+      <c r="V6">
+        <v>29.6</v>
+      </c>
+      <c r="W6" t="s">
+        <v>66</v>
+      </c>
+      <c r="X6" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="Y6" t="s">
         <v>40</v>
       </c>
       <c r="Z6" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">