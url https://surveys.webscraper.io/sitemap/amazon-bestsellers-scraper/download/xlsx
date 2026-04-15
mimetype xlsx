--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -95,308 +95,312 @@
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.amazon.com/Best-Sellers-Computers-Accessories-Computer-CPU-Processors/zgbs/pc/229189/</t>
   </si>
   <si>
-    <t>https://www.amazon.com/AMD-Ryzen-7950X3D-Hexadeca-core-Processor/dp/B0BTRH9MNS/ref=zg_bs_g_229189_d_sccl_24/146-1487222-3480814?psc=1</t>
-[...5 lines deleted...]
-    <t>B0BTRH9MNS</t>
+    <t>https://www.amazon.com/Intel-i7-9700K-Desktop-Processor-Unlocked/dp/B07HHN6KBZ/ref=zg_bs_g_229189_d_sccl_90/144-2331733-5674964?psc=1</t>
+  </si>
+  <si>
+    <t>Intel Core i7-9700K Desktop Processor 8 Cores up to 4.9 GHz Turbo unlocked LGA1151 300 Series 95W</t>
+  </si>
+  <si>
+    <t>B07HHN6KBZ</t>
+  </si>
+  <si>
+    <t>Intel</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>9th Gen Intel Core i7-9700K desktop processor with Intel Turbo Boost Technology 2.0 offers powerful performance for gaming, creating and productivity. Thermal solution NOT included in the box. ONLY compatible with 300 series chipset based motherboard.</t>
+  </si>
+  <si>
+    <t>8 Cores / 8 Threads
+3.60 GHz up to 4.90 GHz / 12 MB Cache
+Compatible only with Motherboards based on Intel 300 Series Chipsets
+Intel Optane Memory Supported
+Intel UHD Graphics 630
+Cooling device not included - Processor Only
+Memory Support Maximum Capacity 64 GB Memory Support DDR4 2666 MHz ECC Memory No Channel Architecture Dual Channel Maximum Memory Bandwidth 41 GB/s</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71Q5sdPHD-L._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71Q5sdPHD-L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61HgOM+-z9L._AC_SL1280_.jpg
+https://m.media-amazon.com/images/I/71OffgNauvL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71W7MqhttsL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71MI2sVpuZL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>00735858394635, 05032037141642, 05032037141659</t>
+  </si>
+  <si>
+    <t>675901709767 735858394635 675901705141</t>
+  </si>
+  <si>
+    <t>BX80684I79700K</t>
+  </si>
+  <si>
+    <t>iT Hardware</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>#90</t>
+  </si>
+  <si>
+    <t>$4.57 delivery April 10 - 14
+$4.57 delivery April 10 - 14. Details
+$5.10 delivery Tuesday, April 14
+$5.10 delivery Tuesday, April 14. Details
+Or fastest delivery Thursday, April 9. Order within 11 hrs 56 mins. Details</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Best-Sellers-Computers-Accessories-Computer-CPU-Processors/zgbs/pc/229189/ref=zg_bs_pg_2_pc?_encoding=UTF8&amp;pg=2</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Intel-i5-9600K-Desktop-Processor-Unlocked/dp/B07HHLX1R8/ref=zg_bs_g_229189_d_sccl_97/144-2331733-5674964?psc=1</t>
+  </si>
+  <si>
+    <t>Intel Core i5-9600K Desktop Processor 6 Cores up to 4.6 GHz Turbo unlocked LGA1151 300 Series 95W, BX80684I59600K</t>
+  </si>
+  <si>
+    <t>B07HHLX1R8</t>
+  </si>
+  <si>
+    <t>Intel Core i5-9600K Desktop Processor 6 Cores up to 4.6 GHz Turbo unlocked LGA1151 300 Series 95W</t>
+  </si>
+  <si>
+    <t>6 Cores / 6 Threads
+3.70 GHz up to 4.60 GHz / 9 MB Cache
+Compatible only with Motherboards based on Intel 300 Series Chipsets
+Intel Optane Memory Supported
+Intel UHD Graphics 630</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61izuBZSVOL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61izuBZSVOL._AC_SL1080_.jpg
+https://m.media-amazon.com/images/I/61izuBZSVOL._AC_SL1080_.jpg
+https://m.media-amazon.com/images/I/61izuBZSVOL._AC_SL1080_.jpg
+https://m.media-amazon.com/images/I/61izuBZSVOL._AC_SL1080_.jpg
+https://m.media-amazon.com/images/I/61izuBZSVOL._AC_SL1080_.jpg</t>
+  </si>
+  <si>
+    <t>00735858392488, 05032037140164</t>
+  </si>
+  <si>
+    <t>675901703888 735858392488</t>
+  </si>
+  <si>
+    <t>BX80684I59600K</t>
+  </si>
+  <si>
+    <t>StallionTek Certified</t>
+  </si>
+  <si>
+    <t>Grams</t>
+  </si>
+  <si>
+    <t>#97</t>
+  </si>
+  <si>
+    <t>FREE delivery Wednesday, April 15
+FREE delivery Wednesday, April 15
+FREE delivery Tomorrow, April 8
+FREE delivery Tomorrow, April 8. Order within 14 hrs 55 mins. Details</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/AMD-RyzenTM-ThreadripperTM-7960X-48-Thread/dp/B0CK2VGBSQ/ref=zg_bs_g_229189_d_sccl_99/144-2331733-5674964?psc=1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ Threadripper™ 7960X 24-Core, 48-Thread Processor</t>
+  </si>
+  <si>
+    <t>B0CK2VGBSQ</t>
   </si>
   <si>
     <t>AMD</t>
   </si>
   <si>
-    <t>usd</t>
-[...68 lines deleted...]
-https://m.media-amazon.com/images/I/81i51-nJQSL._AC_SL1500_.jpg
+    <t>The Ryzen™ Threadripper™ 7960X delivers 24 cores and 48 threads of high-performance processing. Up to 1TB of memory with wide Quad-Channel bandwidth. It's the ultimate platform for serious prosumers.</t>
+  </si>
+  <si>
+    <t>24 Cores and 48 Processing Threads for Professional Processing Power
+Incredible 5.3 GHz Max Boost Frequency, with a huge 152MB Cache
+Unlocked, with automatic overclocking feature
+Quad-Channel DDR5 RDIMM support up to 1TB, and 80 usable PCIe lanes for serious bandwidth and I/O
+350W TDP, Cooler Not Included</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71Gyox1aqRL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71Gyox1aqRL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71tQDM1Yn6L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/51IxuVTbIML._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71Mg09PTv9L._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>00730143315777</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ Threadripper™ 7960X</t>
+  </si>
+  <si>
+    <t>Amazon.com</t>
+  </si>
+  <si>
+    <t>#99</t>
+  </si>
+  <si>
+    <t>FREE delivery Sunday, April 12
+FREE delivery Sunday, April 12
+Or Prime members get FREE delivery Thursday, April 9. Order within 10 hrs 40 mins. Join Prime
+FREE delivery April 9 - 13
+FREE delivery April 9 - 13. Details
+Or fastest delivery April 9 - 10. Details</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/AMD-4500-12-Thread-Unlocked-Processor/dp/B09VCJN7HZ/ref=zg_bs_g_229189_d_sccl_20/144-2331733-5674964?psc=1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 4500 6-Core, 12-Thread Unlocked Desktop Processor with Wraith Stealth Cooler</t>
+  </si>
+  <si>
+    <t>B09VCJN7HZ</t>
+  </si>
+  <si>
+    <t>With 6 cores and 12 processing threads the Ryzen 5 4500 processor delivers incredibly fast productivity and gaming performance when paired with a discrete graphics card.</t>
+  </si>
+  <si>
+    <t>For the best possible VR experiences, AMD offers select Ryzen VR-Ready Premium processors
+A fast and easy way to expand and accelerate the storage in a desktop PC with an AMD Ryzen processor
+Unlocked for Overclocking: Yes</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91OZjLdueYL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91OZjLdueYL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61jr2koAZiL._AC_SL1280_.jpg
 https://m.media-amazon.com/images/I/61aGSXxRPaL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71on6IlTA3L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61aFX-4kg1L._AC_SL1500_.jpg
-https://m.media-amazon.com/images/I/51+VmvOmueL._AC_SL1500_.jpg</t>
-[...42 lines deleted...]
-5.0 GHz Max Boost, unlocked for overclocking, DDR5 support
+https://m.media-amazon.com/images/I/51XFv+vCFJL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>00730143314114</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 4500</t>
+  </si>
+  <si>
+    <t>CORNBUY</t>
+  </si>
+  <si>
+    <t>#70</t>
+  </si>
+  <si>
+    <t>$10.72 delivery Friday, April 17
+$10.72 delivery Friday, April 17. Details
+FREE delivery Sunday, April 12
+FREE delivery Sunday, April 12
+Or fastest delivery Friday, April 10. Order within 9 hrs 50 mins
+FREE delivery Tuesday, April 14
+FREE delivery Tuesday, April 14</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/AMD-RyzenTM-5-8400F/dp/B0D2JD6P86/ref=zg_bs_g_229189_d_sccl_86/144-2331733-5674964?psc=1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ 5 8400F</t>
+  </si>
+  <si>
+    <t>B0D2JD6P86</t>
+  </si>
+  <si>
+    <t>The Ryzen 5 8400F combines 6 cores and 12 processing threads for gaming and productivity. Whether you’re playing the latest games or video conferencing with your family, AMD Ryzen™ delivers.</t>
+  </si>
+  <si>
+    <t>THE STARTING POINT FOR PC GAMING PROCESSORS
+6 Cores and 12 processing threads, with advanced AMD "Zen 4" architecture
+4.7 GHz Max Boost, unlocked for overclocking, DDR5 support
 For the state-of-the-art Socket AM5 platform, upgradable for years to come</t>
   </si>
   <si>
-    <t>https://m.media-amazon.com/images/I/61yQUh5F6zL._AC_SX466_.jpg</t>
-[...124 lines deleted...]
-Or Prime members get FREE delivery Tomorrow, March 21. Join Prime</t>
+    <t>https://m.media-amazon.com/images/I/51drz0yDCJL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51drz0yDCJL._AC_SL1000_.jpg
+https://m.media-amazon.com/images/I/51afLj+8raL._AC_SL1000_.jpg
+https://m.media-amazon.com/images/I/51WMjXnjtRL._AC_SL1000_.jpg
+https://m.media-amazon.com/images/I/614EoT7t0RL._AC_SL1000_.jpg</t>
+  </si>
+  <si>
+    <t>00730143316736</t>
+  </si>
+  <si>
+    <t>Ryzen™ 5 8400F</t>
+  </si>
+  <si>
+    <t>Goldunya</t>
+  </si>
+  <si>
+    <t>#86</t>
+  </si>
+  <si>
+    <t>FREE delivery Monday, April 13
+FREE delivery Monday, April 13. Order within 11 hrs 10 mins
+FREE delivery Tuesday, April 14
+FREE delivery Tuesday, April 14. Details
+Or fastest delivery April 9 - 10. Details</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -808,395 +812,398 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2">
-        <v>650.99</v>
+        <v>279.01</v>
       </c>
       <c r="H2">
-        <v>699.0</v>
+        <v>385.0</v>
       </c>
       <c r="I2">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="J2">
-        <v>1305</v>
+        <v>10399</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
-      <c r="P2">
-        <v>730143314893</v>
+      <c r="P2" t="s">
+        <v>37</v>
       </c>
       <c r="R2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S2">
         <v>1</v>
       </c>
       <c r="T2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="U2">
-        <v>79</v>
+        <v>1.59</v>
       </c>
       <c r="V2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="X2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Z2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>92.0</v>
+        <v>121.47</v>
       </c>
       <c r="H3">
-        <v>99.0</v>
+        <v>159.0</v>
       </c>
       <c r="I3">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="J3">
-        <v>629</v>
+        <v>8187</v>
       </c>
       <c r="K3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="U3">
-        <v>15.2</v>
+        <v>68</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Y3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4">
-        <v>238.95</v>
+        <v>1199.99</v>
       </c>
       <c r="H4">
-        <v>269.0</v>
+        <v>1499.0</v>
       </c>
       <c r="I4">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
       <c r="J4">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P4">
-        <v>730143316699</v>
+        <v>730143315777</v>
       </c>
       <c r="R4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="S4">
         <v>1</v>
       </c>
       <c r="T4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="U4">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="V4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Y4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Z4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E5" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5">
-        <v>599.95</v>
+        <v>94.99</v>
       </c>
       <c r="H5">
-        <v>629.99</v>
+        <v>129.0</v>
       </c>
       <c r="I5">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
       <c r="J5">
-        <v>1979</v>
+        <v>3432</v>
       </c>
       <c r="K5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P5">
-        <v>735858526616</v>
+        <v>730143314114</v>
       </c>
       <c r="R5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="S5">
         <v>1</v>
       </c>
       <c r="T5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="U5">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="V5" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="X5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Z5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6">
-        <v>1379.0</v>
+        <v>149.98</v>
       </c>
       <c r="H6">
-        <v>1499.0</v>
+        <v>169.0</v>
       </c>
       <c r="I6">
-        <v>5.0</v>
+        <v>4.6</v>
       </c>
       <c r="J6">
-        <v>3</v>
+        <v>260</v>
       </c>
       <c r="K6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N6" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>89</v>
+      </c>
+      <c r="O6" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6">
+        <v>730143316736</v>
       </c>
       <c r="R6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="S6">
         <v>1</v>
       </c>
       <c r="T6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="U6">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="X6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">