--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
@@ -95,312 +98,329 @@
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.amazon.com/Best-Sellers-Computers-Accessories-Computer-CPU-Processors/zgbs/pc/229189/</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Intel-i7-9700K-Desktop-Processor-Unlocked/dp/B07HHN6KBZ/ref=zg_bs_g_229189_d_sccl_90/144-2331733-5674964?psc=1</t>
-[...5 lines deleted...]
-    <t>B07HHN6KBZ</t>
+    <t>2026-06-15T05:05:12Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Intel-i5-14400-Desktop-Processor-P-cores/dp/B0CQ1M1YXM/ref=zg_bs_g_229189_d_sccl_12/136-0922126-3052940?psc=1</t>
+  </si>
+  <si>
+    <t>Intel® Core™ i5-14400 Desktop Processor 10 cores (6 P-cores + 4 E-cores) 4.7 GHz</t>
+  </si>
+  <si>
+    <t>B0CQ1M1YXM</t>
   </si>
   <si>
     <t>Intel</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>9th Gen Intel Core i7-9700K desktop processor with Intel Turbo Boost Technology 2.0 offers powerful performance for gaming, creating and productivity. Thermal solution NOT included in the box. ONLY compatible with 300 series chipset based motherboard.</t>
-[...43 lines deleted...]
-Or fastest delivery Thursday, April 9. Order within 11 hrs 56 mins. Details</t>
+    <t>Intel Core i5-14400 desktop processor (14th gen). Featuring PCIe 5.0 &amp; 4.0 support, DDR5 and DDR4 support, Intel Core i5 desktop processors (14th gen) are optimized for gamers and productivity and help deliver high performance. Compatible with Intel 700 Series and Intel 600 Series Chipset based motherboards. 65W Processor Base Power. Intel Laminar RM1 included in the box.</t>
+  </si>
+  <si>
+    <t>10 cores (6 P-cores plus 4 E-cores) and 16 threads. Integrated Intel UHD Graphics 730 included.
+Performance hybrid architecture integrates two core microarchitectures, prioritizing and distributing workloads to optimize performance
+Up to 4.7 GHz unlocked. 20MB Cache
+Compatible with Intel 600-series (with potential BIOS update) and 700-series chipset-based motherboards
+PCIe 5.0 and 4.0 support. Intel Optane Memory support. RM1 thermal solution included.
+Includes Intel Laminar RM1 Cooler</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61LuKyXGbKL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61LuKyXGbKL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61dITCdPPOL._AC_SL1080_.jpg
+https://m.media-amazon.com/images/I/71bTqa+V+hL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>00735858547574</t>
+  </si>
+  <si>
+    <t>735858547598 735858547574</t>
+  </si>
+  <si>
+    <t>OneDealOutlet Online</t>
+  </si>
+  <si>
+    <t>ounces</t>
+  </si>
+  <si>
+    <t>#62</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Wednesday, June 17. Join Prime
+FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 5 hrs 39 mins. Join Prime
+FREE delivery Wednesday, June 17
+FREE delivery Wednesday, June 17. Order within 11 hrs 54 mins. Details</t>
   </si>
   <si>
     <t>https://www.amazon.com/Best-Sellers-Computers-Accessories-Computer-CPU-Processors/zgbs/pc/229189/ref=zg_bs_pg_2_pc?_encoding=UTF8&amp;pg=2</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Intel-i5-9600K-Desktop-Processor-Unlocked/dp/B07HHLX1R8/ref=zg_bs_g_229189_d_sccl_97/144-2331733-5674964?psc=1</t>
-[...58 lines deleted...]
-    <t>B0CK2VGBSQ</t>
+    <t>2026-06-15T05:05:35Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/AMD-4500-12-Thread-Unlocked-Processor/dp/B09VCJN7HZ/ref=zg_bs_g_229189_d_sccl_15/136-0922126-3052940?psc=1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen 5 4500 6-Core, 12-Thread Unlocked Desktop Processor with Wraith Stealth Cooler</t>
+  </si>
+  <si>
+    <t>B09VCJN7HZ</t>
   </si>
   <si>
     <t>AMD</t>
-  </si>
-[...46 lines deleted...]
-    <t>B09VCJN7HZ</t>
   </si>
   <si>
     <t>With 6 cores and 12 processing threads the Ryzen 5 4500 processor delivers incredibly fast productivity and gaming performance when paired with a discrete graphics card.</t>
   </si>
   <si>
     <t>For the best possible VR experiences, AMD offers select Ryzen VR-Ready Premium processors
 A fast and easy way to expand and accelerate the storage in a desktop PC with an AMD Ryzen processor
 Unlocked for Overclocking: Yes</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/91OZjLdueYL._AC_SX466_.jpg</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/91OZjLdueYL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61jr2koAZiL._AC_SL1280_.jpg
 https://m.media-amazon.com/images/I/61aGSXxRPaL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/71on6IlTA3L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61aFX-4kg1L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/51XFv+vCFJL._AC_SL1500_.jpg</t>
   </si>
   <si>
     <t>00730143314114</t>
   </si>
   <si>
     <t>AMD Ryzen 5 4500</t>
   </si>
   <si>
-    <t>CORNBUY</t>
-[...57 lines deleted...]
-Or fastest delivery April 9 - 10. Details</t>
+    <t>The Superior Mart</t>
+  </si>
+  <si>
+    <t>Grams</t>
+  </si>
+  <si>
+    <t>#65</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Wednesday, June 17. Join Prime
+FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 2 hrs 9 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:56Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Intel-i5-11400-Desktop-Processor-LGA1200/dp/B08X6JPK4K/ref=zg_bs_g_229189_d_sccl_90/136-0922126-3052940?psc=1</t>
+  </si>
+  <si>
+    <t>Intel® Core™ i5-11400 Desktop Processor 6 Cores up to 4.4 GHz LGA1200 (Intel® 500 Series &amp; Select 400 Series chipset) 65W</t>
+  </si>
+  <si>
+    <t>B08X6JPK4K</t>
+  </si>
+  <si>
+    <t>11th Gen Intel Core i5-11400 desktop processor optimized for gaming, creating, and productivity. Featuring PCIe Gen 4.0 support. Thermal solution included in the box. Compatible with 500 series &amp; select 400 series chipset based motherboards. Refer to motherboard vendor for compatibility details. 65W.</t>
+  </si>
+  <si>
+    <t>Inteland reg; Coreand reg; i5 2.60 GHz processor offers hyper-threading architecture that delivers high performance for demanding applications with improved onboard graphics and turbo boost
+The Socket LGA-1200 socket allows processor to be placed on the PCB without soldering
+12 MB of L3 cache rapidly retrieves the most used data available to improve system performance
+14 nm design offers great efficiency for computing, delivers nimble processing with balanced cost, performance, and power
+Built-in Intel UHD Graphics 730 controller for improved graphics and visual quality. Supports up to 3 monitors.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71TxeMiYJSL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/71TxeMiYJSL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71NxQR9o2mL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61ke47NVZcL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71N7SufyfnL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81YSFOq7iDL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71ZwiAuF84L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71wBp7gzbCL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71tRzxhhqgL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81dx6BWgvRL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>05032037214902</t>
+  </si>
+  <si>
+    <t>i5-11400</t>
+  </si>
+  <si>
+    <t>PC 0utlets</t>
+  </si>
+  <si>
+    <t>#90</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Join Prime
+FREE delivery June 18 - 23
+FREE delivery June 18 - 23. Details
+Or fastest delivery Tomorrow, June 16. Order within 8 hrs 54 mins. Details</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:44Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/AMD-RyzenTM-5800XT-16-Thread-Processor/dp/B0D6NNDQ92/ref=zg_bs_g_229189_d_sccl_5/136-0922126-3052940?psc=1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ 7 5800XT 8-Core, 16-Thread Unlocked Desktop Processor</t>
+  </si>
+  <si>
+    <t>B0D6NNDQ92</t>
+  </si>
+  <si>
+    <t>The AMD Ryzen 5000 series delivers proven "Zen 3" performance</t>
+  </si>
+  <si>
+    <t>Powerful Gaming Performance
+8 Cores and 16 processing threads, based on AMD "Zen 3" architecture
+4.8 GHz Max Boost, unlocked for overclocking, 36 MB cache, DDR4-3200 support
+For the AMD Socket AM4 platform, with PCIe 4.0 support
+AMD Wraith Prism Cooler with RGB LED included</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51kIHB4GNYL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51kIHB4GNYL._AC_SL1200_.jpg</t>
+  </si>
+  <si>
+    <t>00730143316576</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ 7 5800XT</t>
+  </si>
+  <si>
+    <t>Amazon.com</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>#5</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Join Prime
+FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Wednesday, June 17. Join Prime</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:48Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/AMD-RyzenTM-9600X-12-Thread-Processor/dp/B0D6NN6TM7/ref=zg_bs_g_229189_d_sccl_3/136-0922126-3052940?psc=1</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ 5 9600X 6-Core, 12-Thread Unlocked Desktop Processor</t>
+  </si>
+  <si>
+    <t>B0D6NN6TM7</t>
+  </si>
+  <si>
+    <t>Welcome to the new era of performance. AMD Ryzen 9000 Series ushers in the speed of “Zen 5” for gamers and creators with pure power to tackle any game or workflow on the digital playground.</t>
+  </si>
+  <si>
+    <t>Pure gaming performance with smooth 100+ FPS in the world's most popular games
+6 Cores and 12 processing threads, based on AMD "Zen 5" architecture
+5.4 GHz Max Boost, unlocked for overclocking, 38 MB cache, DDR5-5600 support
+For the state-of-the-art Socket AM5 platform, can support PCIe 5.0 on select motherboards
+Cooler not included</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61RfWUr4kvL._AC_SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/61RfWUr4kvL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/51qHbp1XgCL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71ofPyGhAvL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61A0f5XVZyL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71mbHFLJrgL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>00730143315609</t>
+  </si>
+  <si>
+    <t>AMD Ryzen™ 5 9600X</t>
+  </si>
+  <si>
+    <t>TheTechGroup</t>
+  </si>
+  <si>
+    <t>#3</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 8 hrs 13 mins. Join Prime
+FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 2 hrs 13 mins. Join Prime</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -704,59 +724,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -791,419 +811,431 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>279.01</v>
+        <v>32</v>
+      </c>
+      <c r="G2" t="s">
+        <v>33</v>
       </c>
       <c r="H2">
-        <v>385.0</v>
+        <v>256.0</v>
       </c>
       <c r="I2">
-        <v>4.8</v>
+        <v>269.99</v>
       </c>
       <c r="J2">
-        <v>10399</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>4.6</v>
+      </c>
+      <c r="K2">
+        <v>181</v>
       </c>
       <c r="L2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="R2" t="s">
         <v>38</v>
       </c>
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
       <c r="S2">
+        <v>14400</v>
+      </c>
+      <c r="T2">
         <v>1</v>
       </c>
-      <c r="T2" t="s">
-[...5 lines deleted...]
-      <c r="V2" t="s">
+      <c r="U2" t="s">
         <v>40</v>
       </c>
-      <c r="X2" t="s">
+      <c r="V2">
+        <v>8</v>
+      </c>
+      <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
       </c>
+      <c r="AA2" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3">
+        <v>99.99</v>
+      </c>
+      <c r="I3">
+        <v>129.0</v>
+      </c>
+      <c r="J3">
+        <v>4.7</v>
+      </c>
+      <c r="K3">
+        <v>3515</v>
+      </c>
+      <c r="L3" t="s">
+        <v>50</v>
+      </c>
+      <c r="M3" t="s">
+        <v>51</v>
+      </c>
+      <c r="N3" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q3">
+        <v>730143314114</v>
+      </c>
+      <c r="S3" t="s">
+        <v>55</v>
+      </c>
+      <c r="T3">
+        <v>1</v>
+      </c>
+      <c r="U3" t="s">
+        <v>56</v>
+      </c>
+      <c r="V3">
+        <v>1</v>
+      </c>
+      <c r="W3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA3" t="s">
         <v>44</v>
       </c>
-      <c r="C3" t="s">
-[...29 lines deleted...]
-      <c r="M3" t="s">
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E4" t="s">
+        <v>63</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4">
+        <v>186.5</v>
+      </c>
+      <c r="I4">
+        <v>204.99</v>
+      </c>
+      <c r="J4">
+        <v>4.8</v>
+      </c>
+      <c r="K4">
+        <v>1388</v>
+      </c>
+      <c r="L4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P4" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q4">
+        <v>735858477239</v>
+      </c>
+      <c r="S4" t="s">
+        <v>69</v>
+      </c>
+      <c r="T4">
+        <v>1</v>
+      </c>
+      <c r="U4" t="s">
+        <v>70</v>
+      </c>
+      <c r="V4">
+        <v>290</v>
+      </c>
+      <c r="W4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5" t="s">
         <v>49</v>
       </c>
-      <c r="N3" t="s">
-[...30 lines deleted...]
-        <v>43</v>
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5">
+        <v>227.77</v>
+      </c>
+      <c r="I5">
+        <v>249.0</v>
+      </c>
+      <c r="J5">
+        <v>4.8</v>
+      </c>
+      <c r="K5">
+        <v>1818</v>
+      </c>
+      <c r="L5" t="s">
+        <v>77</v>
+      </c>
+      <c r="M5" t="s">
+        <v>78</v>
+      </c>
+      <c r="N5" t="s">
+        <v>79</v>
+      </c>
+      <c r="O5" t="s">
+        <v>80</v>
+      </c>
+      <c r="P5" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q5">
+        <v>730143316576</v>
+      </c>
+      <c r="S5" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5">
+        <v>1</v>
+      </c>
+      <c r="U5" t="s">
+        <v>83</v>
+      </c>
+      <c r="V5">
+        <v>3.2</v>
+      </c>
+      <c r="W5" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>86</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
-[...27 lines deleted...]
-      <c r="J4">
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E6" t="s">
+        <v>90</v>
+      </c>
+      <c r="F6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" t="s">
         <v>33</v>
       </c>
-      <c r="K4" t="s">
-[...20 lines deleted...]
-      <c r="S4">
+      <c r="H6">
+        <v>178.0</v>
+      </c>
+      <c r="I6">
+        <v>279.0</v>
+      </c>
+      <c r="J6">
+        <v>4.8</v>
+      </c>
+      <c r="K6">
+        <v>3595</v>
+      </c>
+      <c r="L6" t="s">
+        <v>91</v>
+      </c>
+      <c r="M6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N6" t="s">
+        <v>93</v>
+      </c>
+      <c r="O6" t="s">
+        <v>94</v>
+      </c>
+      <c r="P6" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q6">
+        <v>730143315609</v>
+      </c>
+      <c r="S6" t="s">
+        <v>96</v>
+      </c>
+      <c r="T6">
         <v>1</v>
       </c>
-      <c r="T4" t="s">
-[...99 lines deleted...]
-      <c r="C6" t="s">
+      <c r="U6" t="s">
+        <v>97</v>
+      </c>
+      <c r="V6">
+        <v>3.2</v>
+      </c>
+      <c r="W6" t="s">
         <v>84</v>
       </c>
-      <c r="D6" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="Y6" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Z6" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">