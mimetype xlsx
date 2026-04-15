--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -95,305 +95,305 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?i=toys-and-games&amp;rh=n%3A165793011%2Cn%3A19431275011%2Cp_123%3A325733%2Cp_36%3A5000-20000</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Pok%C3%A9mon-Scarlet-Prismatic-Evolutions-Collection/dp/B0DLPHRLSJ/ref=sr_1_19?dib=eyJ2IjoiMSJ9.M6XW5rsH7Ee-0B-QxVBrzP6nn66xIphXl8vvw5XQDAgZe1QxCDDNHFvhOcKMx0oLikIBOEmUnXi5T6i9mxYLtLXE507y3uwJ0AqsyP4MCJW07UdOev9KsffyaNr2qtakCc7LS8gsg4LPwxYFMfg_EYZoXCj4QrJzoXtSHyEzpfweru56TDcjU6C3d5A1Wxv67B8POxhiLsJpechErdEtDO6InkcWwbYdusNYOAblKAj6gPn4_dxLuHAJe1SCBsbTd5Wob2rX2vGNRr1jNIgtE5QTO27QYjxOu9qxtdFcoKQ.3GYmuOmDWUArhAZSVsMC5TJNy1Liy-D1-CnHHvz1KdQ&amp;dib_tag=se&amp;qid=1773990448&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-19</t>
-[...5 lines deleted...]
-    <t>B0DLPHRLSJ</t>
+    <t>https://www.amazon.com/Pokemon-Scarlet-Violet-Black-Binder/dp/B0F6PVXFM1/ref=sr_1_5?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSeFdoWiaAq2eRngLZYRazVQNUS5uXe4pTRP2Q1KV2QJAo7fc5d5rMyN4_kBHFGn7hq1EsHH_44PW966rla3xA_9RUSzJHjEZqAQMmnYetWGU3vaCB4MiueUBvX94pBFNZqW_5kWKcfOdVMX2AKG1Y39Wz-ZA1sGQkulWNbTi0QaL4P3BzX8cJ4X459HKf490T8Hen3blKCsd4QF_coUPqdr-EPgDHE_W7V7_KX0RrJTnTeUGujY76lhMDtZBsOTnWaFmCISUc2RGcB9IYODVuig.VPUbwOJg0Xy94-fvAocAqVAs0UKkZE_yTG0TvKFCJos&amp;dib_tag=se&amp;qid=1775538067&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-5</t>
+  </si>
+  <si>
+    <t>Pokemon TCG Scarlet &amp; Violet 10.5 Black Bolt Binder Box</t>
+  </si>
+  <si>
+    <t>B0F6PVXFM1</t>
   </si>
   <si>
     <t>Pokémon</t>
   </si>
   <si>
-    <t>‎00196214105089</t>
-[...4 lines deleted...]
-  <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Binder Pages: 21 pages with 9-pocket design to accommodate up to 378 cards
-[...13 lines deleted...]
-https://m.media-amazon.com/images/I/61QxP0hrvkL._AC_SL1500_.jpg</t>
+    <t>The Pokémon TCG: Scarlet &amp; Violet—Black Bolt Binder Collection includes a thematic 9-pocket binder.
+This also includes 5 Pokémon TCG: Scarlet &amp; Violet—Black Bolt booster packs.
+You will also find a code card for Pokémon TCG Live.</t>
+  </si>
+  <si>
+    <t>How Many Pages Can You Fill? Just like a Pokédex, a binder makes it easy to keep track of your Pokémon collection! With this 9-pocket binder, you can show off many of your favorite Pokémon TCG cards. Get a head start filling it up with 5 booster packs from the special Scarlet &amp; Violet—Black Bolt expansion.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91DD+vrAKSL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91SRuKeQl+L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81rqzzWh4ML._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81u9X-AKSfL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81YWWo+fjyL._AC_SL1500_.jpg</t>
   </si>
   <si>
     <t>J &amp; M COLLECTIBLES</t>
   </si>
   <si>
-    <t>FREE delivery Wednesday, March 25
-[...15 lines deleted...]
-    <t>https://m.media-amazon.com/images/I/91-7+NqK46L._AC_SX679_.jpg</t>
+    <t>FREE delivery Sunday, April 12
+Or Prime members get FREE delivery Tomorrow, April 8. Join Prime</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>10-10039-120</t>
+  </si>
+  <si>
+    <t>Multi</t>
+  </si>
+  <si>
+    <t>Paper</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91DD+vrAKSL._AC_SY879_.jpg</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-Trading-Card-Game-Zenith/dp/B0CG6862TY/ref=sr_1_23_mod_primary_new?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSeFdoWiaAq2eRngLZYRazVQNUS5uXe4pTRP2Q1KV2QJAo7fc5d5rMyN4_kBHFGn7hq1EsHH_44PW966rla3xA_9RUSzJHjEZqAQMmnYetWGU3vaCB4MiueUBvX94pBFNZqW_5kWKcfOdVMX2AKG1Y39Wz-ZA1sGQkulWNbTi0QaL4P3BzX8cJ4X459HKf490T8Hen3blKCsd4QF_coUPqdr-EPgDHE_W7V7_KX0RrJTnTeUGujY76lhMDtZBsOTnWaFmCISUc2RGcB9IYODVuig.VPUbwOJg0Xy94-fvAocAqVAs0UKkZE_yTG0TvKFCJos&amp;dib_tag=se&amp;qid=1775538067&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sbo=RZvfv%2F%2FHxDF%2BO5021pAnSA%3D%3D&amp;sr=1-23</t>
+  </si>
+  <si>
+    <t>Pokemon Trading Card Game: Unown V &amp; Lugia V Crown Zenith Box Set</t>
+  </si>
+  <si>
+    <t>B0CG6862TY</t>
+  </si>
+  <si>
+    <t>Dive into the unknown, with two Pokémon V!
+In this collection you will find the mysterious Unown V - can it mean victory for you and your team?
+Meanwhile, Lugia V glides through the air in both playable and display formats to refresh your hand.
+You'll also find 5 Pokémon TCG: Crown Zenith booster packs, 1 pin and 1 metallic coin both with Lugia, and a code card for Pokémon TCG Live.
+This beautiful set is an excellent way to add new cards to your collection or to give as a gift!</t>
+  </si>
+  <si>
+    <t>Take a deep dive into the Crown Zenith expansion to find familiar faces and new surprises ready - and two Pokémon V by your side! In this collection you will find the mysterious Unown V - can it mean victory for you and your team? Meanwhile, Lugia V glides through the air in both playable and display formats to refresh your hand. You'll also find a generous supply of Pokémon TCG: Crown Zenith booster packs, a cool Lugia pin and more!</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91H8bAtZNEL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91G1Fsl5s-L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/912GnNCSbiL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91rfq+YM0xL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Empire of the Senses</t>
+  </si>
+  <si>
+    <t>FREE delivery Tuesday, April 14
+FREE delivery Tuesday, April 14. Details
+Or fastest delivery April 9 - 13. Order within 11 hrs 51 mins. Details
+FREE delivery Sunday, April 12
+FREE delivery Sunday, April 12
+Or Prime members get FREE delivery Tomorrow, April 8. Order within 6 hrs 56 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>ounces</t>
+  </si>
+  <si>
+    <t>Unown V &amp; Lugia V</t>
+  </si>
+  <si>
+    <t>Multicolored</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91H8bAtZNEL._AC_SX679_.jpg</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?i=beauty&amp;srs=17321497011&amp;rh=p_36%3A2500-4000</t>
   </si>
   <si>
-    <t>https://www.amazon.com/FOOTLOGIX-Rough-Skin-Formula-Spiraleen/dp/B07K2L2JJW/ref=sr_1_8?dib=eyJ2IjoiMSJ9.NkSP3ft8GBu3rEXHs7MQaqk1QlNbfMvHGXWiaEq3f8hcw6WTA5L6Dr_sbDu8cA7mth_UGruWEY1ltIe9EHmMRBCaUlrqtNXDIcFf6mjGb6NHXCA4PkbdK9Vc7aHFA8PjphQZJ6f0c-_BWcQVOaSD_Kpey9XaaxBg4YnXc9OycrEGR0l2-pLEH5JUtn34ulLiwNabq_nggsSdxK8O7QQBSLo58uVwO20lzaw48dtixeHmbstWlaCiHc_bMfY5a4r__C49N_5e-PRBIFy_qGw97os3ic8402RWVs1HGaz8zpw.hKzd0xk6YFMXTAjEA2uk2V7WElN_6TiPAib9zS-R8rQ&amp;dib_tag=se&amp;qid=1773990424&amp;rdc=1&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;sr=1-8&amp;srs=17321497011</t>
-[...5 lines deleted...]
-    <t>B07K2L2JJW</t>
+    <t>https://www.amazon.com/FOOTLOGIX-Exfoliating-Seaweed-Scrub-8-45/dp/B00KHVJE7W/ref=sr_1_37?dib=eyJ2IjoiMSJ9.NkSP3ft8GBu3rEXHs7MQat5gJzjfEBcWA35rGRm1Rl5csGpBmECm7m2GR9kflZ59niFe_AWHvDxDpfC-gPz0M_3vwaq8Kh49d6XQ_AoTUX5I0sP_TlqyH7HWj4ateZ3mRyheiU8xeEuwKKCxHLOTz3cP7aotHbmiQpBZrTi5HTTGyj969C4Uz6TV9SkhBlRGe-yrAk6glvTRSygjLWx6kMTij304_veKnIQl8YiCTOkPatLTo0B10-LXaFc2ASCs9SR843RfTgZbWecO8qa5ulEsVy-9Nksb0gntUcBBXlM.UDGAgh9KKt2MX6JfcqbDZefwBfaI4loAGOZzO30US7o&amp;dib_tag=se&amp;qid=1775538043&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;sr=1-37&amp;srs=17321497011</t>
+  </si>
+  <si>
+    <t>FOOTLOGIX Exfoliating Seaweed Scrub, 8.45 oz</t>
+  </si>
+  <si>
+    <t>B00KHVJE7W</t>
   </si>
   <si>
     <t>FOOTLOGIX</t>
   </si>
   <si>
-    <t>00694419211319</t>
-[...14 lines deleted...]
-https://m.media-amazon.com/images/I/81umJyFW6EL._SL1500_.jpg</t>
+    <t>00694419431212, 00694419431250</t>
+  </si>
+  <si>
+    <t>694419431250 694419431212</t>
+  </si>
+  <si>
+    <t>Contains healing microalgae, Laminaria Seaweed and five Essential Oils
+Cleans and exfoliates the skin softly and gently
+Can also be used as a detoxifying mask
+Exfoliates without too much abrasion
+Light foaming scrub
+For dry and sensitive skin</t>
+  </si>
+  <si>
+    <t>Product Description               Formulated with the highest grade, imported, organic microalgae, this unique formula is optimally blended with essential oils and polished pumice to exfoliate the skin without being abrasive.                  Brand Story               Footlogix is the world's first and only Pediceutical foot care line. Our innovative products provide effective and transformational results for a variety of skin conditions of the the feet.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51IiHW+OufL._SL1500_.jpg
+https://m.media-amazon.com/images/I/71YpJy-NboL._SL1500_.jpg
+https://m.media-amazon.com/images/I/718TqaHRZIL._SL1500_.jpg
+https://m.media-amazon.com/images/I/71OXiCXB1+L._SL1500_.jpg
+https://m.media-amazon.com/images/I/71MDZN77rdL._SL1500_.jpg
+https://m.media-amazon.com/images/I/819fzA-J0uL._SL1500_.jpg
+https://m.media-amazon.com/images/I/513iCZUbEbL._SL1079_.jpg</t>
   </si>
   <si>
     <t>YouByNature</t>
   </si>
   <si>
-    <t>FREE delivery Thursday, March 26 on orders shipped by Amazon over $35
-[...17 lines deleted...]
-    <t>https://www.amazon.com/FOOTLOGIX-Cracked-Heel-Formula-4-23/dp/B001RMP7NK/ref=sr_1_5?dib=eyJ2IjoiMSJ9.NkSP3ft8GBu3rEXHs7MQaqk1QlNbfMvHGXWiaEq3f8hcw6WTA5L6Dr_sbDu8cA7mth_UGruWEY1ltIe9EHmMRBCaUlrqtNXDIcFf6mjGb6NHXCA4PkbdK9Vc7aHFA8PjphQZJ6f0c-_BWcQVOaSD_Kpey9XaaxBg4YnXc9OycrEGR0l2-pLEH5JUtn34ulLiwNabq_nggsSdxK8O7QQBSLo58uVwO20lzaw48dtixeHmbstWlaCiHc_bMfY5a4r__C49N_5e-PRBIFy_qGw97os3ic8402RWVs1HGaz8zpw.hKzd0xk6YFMXTAjEA2uk2V7WElN_6TiPAib9zS-R8rQ&amp;dib_tag=se&amp;qid=1773990424&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;sr=1-5&amp;srs=17321497011</t>
+    <t>FREE delivery April 13 - 17. Details
+Or fastest delivery Tuesday, April 14. Details</t>
+  </si>
+  <si>
+    <t>I0097273</t>
+  </si>
+  <si>
+    <t>Organic, Seaweed-Based</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/51IiHW+OufL._SY879_.jpg</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/FOOTLOGIX-Cracked-Heel-Formula-4-23/dp/B001RMP7NK/ref=sr_1_7?dib=eyJ2IjoiMSJ9.NkSP3ft8GBu3rEXHs7MQat5gJzjfEBcWA35rGRm1Rl5csGpBmECm7m2GR9kflZ59niFe_AWHvDxDpfC-gPz0M_3vwaq8Kh49d6XQ_AoTUX5I0sP_TlqyH7HWj4ateZ3mRyheiU8xeEuwKKCxHLOTz3cP7aotHbmiQpBZrTi5HTTGyj969C4Uz6TV9SkhBlRGe-yrAk6glvTRSygjLWx6kMTij304_veKnIQl8YiCTOkPatLTo0B10-LXaFc2ASCs9SR843RfTgZbWecO8qa5ulEsVy-9Nksb0gntUcBBXlM.UDGAgh9KKt2MX6JfcqbDZefwBfaI4loAGOZzO30US7o&amp;dib_tag=se&amp;qid=1775538043&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;sr=1-7&amp;srs=17321497011</t>
   </si>
   <si>
     <t>FOOTLOGIX Cracked Heel Formula, White 4.23 Ounce</t>
   </si>
   <si>
     <t>B001RMP7NK</t>
   </si>
   <si>
     <t>00694419041312, 00694419041350</t>
   </si>
   <si>
     <t>694419041350 694419041312</t>
   </si>
   <si>
     <t>Recommended for the care of extemely dry skin with thick calluses, crack, rhagades and fissures
 Contains Urea to lock in moisture
 Heals deep cracks in days</t>
   </si>
   <si>
     <t>Product Description               This formula with Dermal Infusion Technology is proven to moisturize and effectively elimate deep cracked skin in extremely callused heels. Contains Evening Primrose oil to improve skin structure and Urea to hydrate and lock moisture into the skin.                  Brand Story               Footlogix is the world's first and only Pediceutical foot care line. Our innovative products provide effective and transformational results for a variety of skin conditions of the the feet.</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/710tEvONPeL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71dzFG7Io3L._SL1500_.jpg
 https://m.media-amazon.com/images/I/71UvrVN8BkL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71BLQuDx2hL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71s4IoDP0PL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71c3YzEnmHL._SL1500_.jpg
 https://m.media-amazon.com/images/I/71gAFdVn5ZL._SL1500_.jpg</t>
   </si>
   <si>
-    <t>Prime1 Ecommerce</t>
-[...10 lines deleted...]
-    <t>ounces</t>
+    <t>FREE delivery Sunday, April 12 on orders shipped by Amazon over $35
+FREE delivery Sunday, April 12 on orders shipped by Amazon over $35
+Or Prime members get FREE delivery Thursday, April 9. Join Prime
+FREE delivery Sunday, April 12 on orders shipped by Amazon over $35
+FREE delivery Sunday, April 12 on orders shipped by Amazon over $35</t>
   </si>
   <si>
     <t>FXP03E0125</t>
   </si>
   <si>
+    <t>Alcohol Free</t>
+  </si>
+  <si>
     <t>https://m.media-amazon.com/images/I/710tEvONPeL._SX466_.jpg</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Pokemon-TCG-Infernape-V-Box/dp/B0B512JBQH/ref=sr_1_21?dib=eyJ2IjoiMSJ9.M6XW5rsH7Ee-0B-QxVBrzP6nn66xIphXl8vvw5XQDAgZe1QxCDDNHFvhOcKMx0oLikIBOEmUnXi5T6i9mxYLtLXE507y3uwJ0AqsyP4MCJW07UdOev9KsffyaNr2qtakCc7LS8gsg4LPwxYFMfg_EYZoXCj4QrJzoXtSHyEzpfweru56TDcjU6C3d5A1Wxv67B8POxhiLsJpechErdEtDO6InkcWwbYdusNYOAblKAj6gPn4_dxLuHAJe1SCBsbTd5Wob2rX2vGNRr1jNIgtE5QTO27QYjxOu9qxtdFcoKQ.3GYmuOmDWUArhAZSVsMC5TJNy1Liy-D1-CnHHvz1KdQ&amp;dib_tag=se&amp;qid=1773990448&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-21</t>
-[...68 lines deleted...]
-https://m.media-amazon.com/images/I/81sMTiGA0oL._AC_SL1500_.jpg</t>
+    <t>https://www.amazon.com/ZOYA-Mini-Pro-Kit/dp/B016DVTNS4/ref=sr_1_21?dib=eyJ2IjoiMSJ9.NkSP3ft8GBu3rEXHs7MQat5gJzjfEBcWA35rGRm1Rl5csGpBmECm7m2GR9kflZ59niFe_AWHvDxDpfC-gPz0M_3vwaq8Kh49d6XQ_AoTUX5I0sP_TlqyH7HWj4ateZ3mRyheiU8xeEuwKKCxHLOTz3cP7aotHbmiQpBZrTi5HTTGyj969C4Uz6TV9SkhBlRGe-yrAk6glvTRSygjLWx6kMTij304_veKnIQl8YiCTOkPatLTo0B10-LXaFc2ASCs9SR843RfTgZbWecO8qa5ulEsVy-9Nksb0gntUcBBXlM.UDGAgh9KKt2MX6JfcqbDZefwBfaI4loAGOZzO30US7o&amp;dib_tag=se&amp;qid=1775538043&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;sr=1-21&amp;srs=17321497011</t>
+  </si>
+  <si>
+    <t>ZOYA Zoya Mini Kit</t>
+  </si>
+  <si>
+    <t>B016DVTNS4</t>
+  </si>
+  <si>
+    <t>ZOYA</t>
+  </si>
+  <si>
+    <t>00765011033262</t>
+  </si>
+  <si>
+    <t>Big 10 Free
+Long Wear Natural Nail Formula
+Vegan Friendly
+Professional Salon Formula
+Breathable</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/81KLyxYChjL._SL1500_.jpg
+https://m.media-amazon.com/images/I/710mQjWOrzL._SL1500_.jpg
+https://m.media-amazon.com/images/I/71L6Nj+ocKL._SL1500_.jpg
+https://m.media-amazon.com/images/I/81Ko1iYh2FL._SL1500_.jpg
+https://m.media-amazon.com/images/I/81T8u7ixt1L._SL1500_.jpg
+https://m.media-amazon.com/images/I/71QFf2ZYscL._SL1500_.jpg
+https://m.media-amazon.com/images/I/71eys0Nrl0L._SL1500_.jpg</t>
   </si>
   <si>
     <t>Amazon.com</t>
   </si>
   <si>
-    <t>FREE delivery Wednesday, March 25
-[...12 lines deleted...]
-    <t>https://m.media-amazon.com/images/I/91Fwcm3yVRL._AC_SX679_.jpg</t>
+    <t>FREE delivery Sunday, April 12
+FREE delivery Sunday, April 12
+Or Prime members get FREE delivery Thursday, April 9. Join Prime
+FREE delivery Sunday, April 12
+FREE delivery Sunday, April 12
+Or Prime members get FREE delivery Thursday, April 9. Join Prime</t>
+  </si>
+  <si>
+    <t>Assorted</t>
+  </si>
+  <si>
+    <t>Amazon's
+Choice</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/81KLyxYChjL._SY679_.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -801,375 +801,378 @@
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2">
+        <v>10196214129235</v>
+      </c>
+      <c r="G2">
+        <v>196214129238</v>
+      </c>
+      <c r="H2">
+        <v>67.69</v>
+      </c>
+      <c r="J2" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>3.4</v>
+        <v>4.5</v>
       </c>
       <c r="M2">
-        <v>17</v>
+        <v>469</v>
       </c>
       <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
+      <c r="Q2" t="s">
         <v>35</v>
       </c>
-      <c r="P2" t="s">
+      <c r="R2" t="s">
         <v>36</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="S2">
+        <v>1.59</v>
+      </c>
+      <c r="T2" t="s">
         <v>37</v>
       </c>
-      <c r="R2" t="s">
+      <c r="U2" t="s">
         <v>38</v>
       </c>
-      <c r="S2">
-[...2 lines deleted...]
-      <c r="T2" t="s">
+      <c r="V2" t="s">
         <v>39</v>
       </c>
-      <c r="U2" t="s">
+      <c r="W2" t="s">
         <v>40</v>
       </c>
-      <c r="V2" t="s">
+      <c r="Y2" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" t="s">
         <v>44</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>694419211319</v>
+        <v>820650851858</v>
       </c>
       <c r="H3">
-        <v>30.8</v>
+        <v>142.89</v>
+      </c>
+      <c r="I3">
+        <v>149.97</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="M3">
-        <v>311</v>
+        <v>84</v>
       </c>
       <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3" t="s">
+        <v>49</v>
+      </c>
+      <c r="S3">
+        <v>12.64</v>
+      </c>
+      <c r="T3" t="s">
         <v>50</v>
       </c>
-      <c r="O3" t="s">
+      <c r="U3" t="s">
         <v>51</v>
       </c>
-      <c r="P3" t="s">
+      <c r="V3" t="s">
         <v>52</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="W3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>60</v>
       </c>
-      <c r="D4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4">
-        <v>29.6</v>
+        <v>34.0</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>4.6</v>
       </c>
       <c r="M4">
-        <v>1452</v>
+        <v>107</v>
       </c>
       <c r="N4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P4" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q4" t="s">
         <v>64</v>
       </c>
-      <c r="O4" t="s">
+      <c r="R4" t="s">
         <v>65</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4">
+        <v>8</v>
+      </c>
+      <c r="T4" t="s">
+        <v>50</v>
+      </c>
+      <c r="U4" t="s">
         <v>66</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="W4" t="s">
         <v>67</v>
       </c>
-      <c r="R4" t="s">
+      <c r="Y4" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" t="s">
         <v>72</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>73</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5">
-        <v>88.76</v>
+        <v>28.95</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>4.6</v>
       </c>
       <c r="M5">
-        <v>984</v>
+        <v>1459</v>
       </c>
       <c r="N5" t="s">
+        <v>74</v>
+      </c>
+      <c r="O5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P5" t="s">
         <v>76</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
+        <v>64</v>
+      </c>
+      <c r="R5" t="s">
         <v>77</v>
       </c>
-      <c r="P5" t="s">
+      <c r="S5">
+        <v>0.34</v>
+      </c>
+      <c r="T5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5" t="s">
         <v>78</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="W5" t="s">
         <v>79</v>
       </c>
-      <c r="R5" t="s">
+      <c r="Y5" t="s">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F6" t="s">
         <v>85</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6">
-        <v>820650853050</v>
+        <v>765011033262</v>
       </c>
       <c r="H6">
-        <v>99.99</v>
+        <v>35.0</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="M6">
-        <v>494</v>
+        <v>1824</v>
       </c>
       <c r="N6" t="s">
+        <v>86</v>
+      </c>
+      <c r="P6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" t="s">
         <v>88</v>
       </c>
-      <c r="O6" t="s">
+      <c r="R6" t="s">
         <v>89</v>
       </c>
-      <c r="P6" t="s">
+      <c r="S6">
+        <v>0.38</v>
+      </c>
+      <c r="T6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U6">
+        <v>2724604694295</v>
+      </c>
+      <c r="V6" t="s">
         <v>90</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="X6" t="s">
         <v>91</v>
       </c>
-      <c r="R6" t="s">
+      <c r="Y6" t="s">
         <v>92</v>
-      </c>
-[...16 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">