--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
@@ -95,305 +98,299 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?i=toys-and-games&amp;rh=n%3A165793011%2Cn%3A19431275011%2Cp_123%3A325733%2Cp_36%3A5000-20000</t>
   </si>
   <si>
-    <t>https://www.amazon.com/Pokemon-Scarlet-Violet-Black-Binder/dp/B0F6PVXFM1/ref=sr_1_5?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSeFdoWiaAq2eRngLZYRazVQNUS5uXe4pTRP2Q1KV2QJAo7fc5d5rMyN4_kBHFGn7hq1EsHH_44PW966rla3xA_9RUSzJHjEZqAQMmnYetWGU3vaCB4MiueUBvX94pBFNZqW_5kWKcfOdVMX2AKG1Y39Wz-ZA1sGQkulWNbTi0QaL4P3BzX8cJ4X459HKf490T8Hen3blKCsd4QF_coUPqdr-EPgDHE_W7V7_KX0RrJTnTeUGujY76lhMDtZBsOTnWaFmCISUc2RGcB9IYODVuig.VPUbwOJg0Xy94-fvAocAqVAs0UKkZE_yTG0TvKFCJos&amp;dib_tag=se&amp;qid=1775538067&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-5</t>
-[...5 lines deleted...]
-    <t>B0F6PVXFM1</t>
+    <t>2026-06-15T05:06:03Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQBQ1XB/ref=sr_1_19_mod_primary_new?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSck9YB0Xp4Tveds9RGFAUKAm-VyjMfkxzHt4h_YMvJnXuzGM2_0TblziHyMWkyucvm3cSLjPfbeOOyrueiBZVQcKonhB6A9Uggvhqpcm9DmlDzdZBIt5drkSC8sf7p-ZwX-xbS7LYxOaOai5rmgc9kda_jiLiio1LLxNKeKLXHCUk_ljD4sfZnL5vcmPxIieGqxDbnNksL9oLliV_cWawNFY_mSxsAY3Mw27IAKhEg6GHDGquqMRYns1_OmdE-Qk8Vk5UUcKpfe0FMhI2cEb2PQ.zl3Ryo3h9VJOQCFl0l8cKx-hKcyqPWkQSQ4JG12qwdE&amp;dib_tag=se&amp;qid=1781499672&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sbo=RZvfv%2F%2FHxDF%2BO5021pAnSA%3D%3D&amp;sr=1-19</t>
+  </si>
+  <si>
+    <t>Pokemon TCG: Scarlet &amp; Violet—Prismatic Evolutions Binder Collection</t>
+  </si>
+  <si>
+    <t>B0DLQBQ1XB</t>
   </si>
   <si>
     <t>Pokémon</t>
   </si>
   <si>
+    <t>00196214112520</t>
+  </si>
+  <si>
     <t>usd</t>
   </si>
   <si>
-    <t>The Pokémon TCG: Scarlet &amp; Violet—Black Bolt Binder Collection includes a thematic 9-pocket binder.
-[...11 lines deleted...]
-https://m.media-amazon.com/images/I/81YWWo+fjyL._AC_SL1500_.jpg</t>
+    <t>The Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions Binder Collection includes a binder with 21 9-pocket pages.
+This also comes with 5 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs.
+A great item for anyone collecting or wanting to protect and show off their cards.</t>
+  </si>
+  <si>
+    <t>Eevee &amp; Friends Light Up with Stellar Colors! From fluffy and fiery to freezing and fanciful, Eevee and its many Evolutions hold a special place in the hearts of Pokémon Trainers across the land! Discover their unique new powers as Stellar Tera Pokémon ex, and look for treasure of your very own across a grand gathering of Pokémon ex from Paldea and beyond. Glittering gems and hidden patterns await at the end of the rainbow in the Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions. expansion!</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91-7+NqK46L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91Wa6NWEIKL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/917MNBnbYNL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91wIuKLt9ML._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61QxP0hrvkL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Strawberri Entertainment</t>
+  </si>
+  <si>
+    <t>FREE delivery June 20 - 22
+Or fastest delivery Saturday, June 20</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>10-10023-101</t>
+  </si>
+  <si>
+    <t>Multi</t>
+  </si>
+  <si>
+    <t>Paper, Plastic</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91-7+NqK46L._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:06:40Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-TCG-Evolution-Ascended-Collection/dp/B0G3CS6XB9/ref=sr_1_5_mod_primary_new?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSck9YB0Xp4Tveds9RGFAUKAm-VyjMfkxzHt4h_YMvJnXuzGM2_0TblziHyMWkyucvm3cSLjPfbeOOyrueiBZVQcKonhB6A9Uggvhqpcm9DmlDzdZBIt5drkSC8sf7p-ZwX-xbS7LYxOaOai5rmgc9kda_jiLiio1LLxNKeKLXHCUk_ljD4sfZnL5vcmPxIieGqxDbnNksL9oLliV_cWawNFY_mSxsAY3Mw27IAKhEg6GHDGquqMRYns1_OmdE-Qk8Vk5UUcKpfe0FMhI2cEb2PQ.zl3Ryo3h9VJOQCFl0l8cKx-hKcyqPWkQSQ4JG12qwdE&amp;dib_tag=se&amp;qid=1781499672&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sbo=RZvfv%2F%2FHxDF%2BO5021pAnSA%3D%3D&amp;sr=1-5</t>
+  </si>
+  <si>
+    <t>Pokemon TCG: Mega Evolution - Ascended Heroes - Premium Poster Collection - Mega Lucario</t>
+  </si>
+  <si>
+    <t>B0G3CS6XB9</t>
+  </si>
+  <si>
+    <t>Each Pokémon TCG: Mega Evolution—Ascended Heroes Premium Poster Collection—Mega Lucario includes:
+1 foil promo card featuring Mega Lucario ex
+1 double-sided poster, 26.875" × 39"
+10 Pokémon TCG: Mega Evolution—Ascended Heroes booster packs
+A code card for Pokémon TCG Live</t>
+  </si>
+  <si>
+    <t>Decorate Your Space with Mega Lucario ex or Mega Gardevoir ex! With strong attacks and big HP, Mega Lucario ex and Mega Gardevoir ex break through boundaries in battle! Team up with one of these powerful Mega Evolution Pokémon ex as a full-art foil promo card, then find even more Pokémon inside a stack of 10 booster packs from Mega Evolution— Ascended Heroes. You'll also get a large poster showing off Mega Lucario or Mega Gardevoir and other Pokémon featured in this special expansion.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/916-j-W5RTL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81IybwHv7AL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81L3pDVEyIL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81tRx2ZVVdL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81nY2ncCDaL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>BetterShopping4You</t>
+  </si>
+  <si>
+    <t>FREE delivery June 20 - 22
+FREE delivery June 20 - 22. Details
+FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 8 hrs 48 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>Poster Collection</t>
+  </si>
+  <si>
+    <t>Red, Blue, Purple</t>
+  </si>
+  <si>
+    <t>Paper</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/916-j-W5RTL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:06:53Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pok%C3%A9mon-TCG-Scarlet-Prismatic-Evolutions/dp/B0DLQPKQRK/ref=sr_1_29?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSck9YB0Xp4Tveds9RGFAUKAm-VyjMfkxzHt4h_YMvJnXuzGM2_0TblziHyMWkyucvm3cSLjPfbeOOyrueiBZVQcKonhB6A9Uggvhqpcm9DmlDzdZBIt5drkSC8sf7p-ZwX-xbS7LYxOaOai5rmgc9kda_jiLiio1LLxNKeKLXHCUk_ljD4sfZnL5vcmPxIieGqxDbnNksL9oLliV_cWawNFY_mSxsAY3Mw27IAKhEg6GHDGquqMRYns1_OmdE-Qk8Vk5UUcKpfe0FMhI2cEb2PQ.zl3Ryo3h9VJOQCFl0l8cKx-hKcyqPWkQSQ4JG12qwdE&amp;dib_tag=se&amp;qid=1781499672&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-29</t>
+  </si>
+  <si>
+    <t>Pokémon TCG: Scarlet &amp; Violet —Prismatic Evolutions Mini Tin - Sylveon</t>
+  </si>
+  <si>
+    <t>B0DLQPKQRK</t>
+  </si>
+  <si>
+    <t>00196214105553</t>
+  </si>
+  <si>
+    <t>2 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs
+An Eevee coin in 1 of 8 colors
+A Pokémon art card showing the art from this Mini Tin—you can collect and combine all 8!</t>
+  </si>
+  <si>
+    <t>Pokémon Favorites in the Palm of Your Hand!</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/81k+3DYzR4L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71fPFa5GjRL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81C3nyyGXPL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81WjxklGEbL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91CJsuk0KpL._AC_SL1500_.jpg</t>
   </si>
   <si>
     <t>J &amp; M COLLECTIBLES</t>
   </si>
   <si>
-    <t>FREE delivery Sunday, April 12
-[...63 lines deleted...]
-    <t>https://m.media-amazon.com/images/I/91H8bAtZNEL._AC_SX679_.jpg</t>
+    <t>FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Wednesday, June 17. Join Prime</t>
+  </si>
+  <si>
+    <t>Prismatic Evolutions</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/81k+3DYzR4L._AC_SY879_.jpg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:07:16Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQJ613B/ref=sr_1_7?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSck9YB0Xp4Tveds9RGFAUKAm-VyjMfkxzHt4h_YMvJnXuzGM2_0TblziHyMWkyucvm3cSLjPfbeOOyrueiBZVQcKonhB6A9Uggvhqpcm9DmlDzdZBIt5drkSC8sf7p-ZwX-xbS7LYxOaOai5rmgc9kda_jiLiio1LLxNKeKLXHCUk_ljD4sfZnL5vcmPxIieGqxDbnNksL9oLliV_cWawNFY_mSxsAY3Mw27IAKhEg6GHDGquqMRYns1_OmdE-Qk8Vk5UUcKpfe0FMhI2cEb2PQ.zl3Ryo3h9VJOQCFl0l8cKx-hKcyqPWkQSQ4JG12qwdE&amp;dib_tag=se&amp;qid=1781499672&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-7</t>
+  </si>
+  <si>
+    <t>Pokemon TCG: Scarlet &amp; Violet—Prismatic Evolutions Poster Collection</t>
+  </si>
+  <si>
+    <t>B0DLQJ613B</t>
+  </si>
+  <si>
+    <t>00196214112537</t>
+  </si>
+  <si>
+    <t>The Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions Poster Collection includes 3 foil promo cards featuring Flareon, Vaporeon, and Jolteon.
+You will also get 1 poster featuring 27 card illustrations of Eevee and its Evolutions.
+This also comes with 3 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs and a code card for Pokémon TCG Live.</t>
+  </si>
+  <si>
+    <t>Discover a Rainbow of Eevee Friends! Eevee’s three Evolutions originally discovered in the Kanto region are beloved by Pokémon Trainers across the land, and now you can add them to your own collection as foil promo cards. You’ll also get a poster featuring the special Scarlet &amp; Violet—Prismatic Evolutions expansion, along with three booster packs to open. The only question is which cards you’ll find inside them.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/81ulz0V0WcL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>FREE delivery June 23 - 25. Details
+Or fastest delivery June 22 - 24. Details</t>
+  </si>
+  <si>
+    <t>10-10024-101</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/81ulz0V0WcL._AC_SX679_.jpg</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?i=beauty&amp;srs=17321497011&amp;rh=p_36%3A2500-4000</t>
   </si>
   <si>
-    <t>https://www.amazon.com/FOOTLOGIX-Exfoliating-Seaweed-Scrub-8-45/dp/B00KHVJE7W/ref=sr_1_37?dib=eyJ2IjoiMSJ9.NkSP3ft8GBu3rEXHs7MQat5gJzjfEBcWA35rGRm1Rl5csGpBmECm7m2GR9kflZ59niFe_AWHvDxDpfC-gPz0M_3vwaq8Kh49d6XQ_AoTUX5I0sP_TlqyH7HWj4ateZ3mRyheiU8xeEuwKKCxHLOTz3cP7aotHbmiQpBZrTi5HTTGyj969C4Uz6TV9SkhBlRGe-yrAk6glvTRSygjLWx6kMTij304_veKnIQl8YiCTOkPatLTo0B10-LXaFc2ASCs9SR843RfTgZbWecO8qa5ulEsVy-9Nksb0gntUcBBXlM.UDGAgh9KKt2MX6JfcqbDZefwBfaI4loAGOZzO30US7o&amp;dib_tag=se&amp;qid=1775538043&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;sr=1-37&amp;srs=17321497011</t>
-[...150 lines deleted...]
-    <t>https://m.media-amazon.com/images/I/81KLyxYChjL._SY679_.jpg</t>
+    <t>2026-06-15T05:07:48Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Young-Nails-Gloss-Gel-Gram/dp/B00FB2XDII/ref=sr_1_58?dib=eyJ2IjoiMSJ9.Tn-JctHWs8Wx2DcHI4NRioKtUmDsCxOdhmuxauATMSIFQxHrHqO3WUtR27tIEa_aIneTPTqKs-WalWQ2kyv8SRYTcIlmBq-1LyzQLgEYLJicE3tn3ODDIIt-WcORh2GaC5QorLcqERIloK3CJFZRypy8kXDpqggyxfdn_AXP91p3h6BpQssIZHr6B2DajdMhAs2PIiJc4Ien3kSoNCVDQRy8ZU1voAxjqv3A7xhUGQL-mEUJJKyVN2eZHJCjwcF4fvL_cSTAhDiikboAoHFYnw_dtas91qw77elnt4HhLik.7qmp_mnaBsy8JPbOR19IRBBKEtxZOLokG_turVAtEKY&amp;dib_tag=se&amp;qid=1781499880&amp;refinements=p_36%3A2500-4000&amp;s=beauty&amp;srs=17321497011&amp;xpid=elLfcEY_9cXVD</t>
+  </si>
+  <si>
+    <t>YOUNG NAILS Gel, Gloss, 30 g.</t>
+  </si>
+  <si>
+    <t>B00FB2XDII</t>
+  </si>
+  <si>
+    <t>Young Nails</t>
+  </si>
+  <si>
+    <t>00810263010612</t>
+  </si>
+  <si>
+    <t>high shine gel
+Dispersion layer must be wiped away
+Excellent for clients such as hair stylist who expose their nails to hair dye</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/617TgJHVGOL._SL1500_.jpg
+https://m.media-amazon.com/images/I/7161OyiL+oL._SL1500_.jpg
+https://m.media-amazon.com/images/I/51zGvth461L._SL1500_.jpg
+https://m.media-amazon.com/images/I/71VTX4bVr1L._SL1500_.jpg
+https://m.media-amazon.com/images/I/71ChCGAZ1xL._SL1500_.jpg
+https://m.media-amazon.com/images/I/712XZURq4hL._SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>Young Nails Inc</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 4 hrs 57 mins. Join Prime
+FREE delivery Saturday, June 20
+FREE delivery Saturday, June 20
+Or Prime members get FREE delivery Tomorrow, June 16. Order within 4 hrs 57 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Gloss</t>
+  </si>
+  <si>
+    <t>Gel</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/617TgJHVGOL._SX466_.jpg</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/s?i=beauty&amp;srs=17321497011&amp;rh=p_36%3A2500-4000&amp;page=2&amp;xpid=elLfcEY_9cXVD&amp;qid=1781499649&amp;ref=sr_pg_1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -697,59 +694,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -784,395 +781,422 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G2" t="s">
+        <v>33</v>
+      </c>
+      <c r="H2">
+        <v>196214112520</v>
+      </c>
+      <c r="I2">
+        <v>134.91</v>
+      </c>
+      <c r="K2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>4.4</v>
+      </c>
+      <c r="N2">
+        <v>651</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>37</v>
+      </c>
+      <c r="R2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2">
+        <v>1.6</v>
+      </c>
+      <c r="U2" t="s">
+        <v>40</v>
+      </c>
+      <c r="V2" t="s">
+        <v>41</v>
+      </c>
+      <c r="W2" t="s">
+        <v>42</v>
+      </c>
+      <c r="X2" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
-[...20 lines deleted...]
-      <c r="K2">
+      <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3">
+        <v>196214141445</v>
+      </c>
+      <c r="I3">
+        <v>187.85</v>
+      </c>
+      <c r="J3">
+        <v>199.99</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3">
         <v>1</v>
       </c>
-      <c r="L2">
+      <c r="M3">
+        <v>4.4</v>
+      </c>
+      <c r="N3">
+        <v>246</v>
+      </c>
+      <c r="O3" t="s">
+        <v>49</v>
+      </c>
+      <c r="P3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>51</v>
+      </c>
+      <c r="R3" t="s">
+        <v>52</v>
+      </c>
+      <c r="S3" t="s">
+        <v>53</v>
+      </c>
+      <c r="T3">
+        <v>1.4</v>
+      </c>
+      <c r="U3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V3" t="s">
+        <v>54</v>
+      </c>
+      <c r="W3" t="s">
+        <v>55</v>
+      </c>
+      <c r="X3" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4">
+        <v>196214139039</v>
+      </c>
+      <c r="I4">
+        <v>58.84</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4">
         <v>4.5</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2" t="s">
+      <c r="N4">
+        <v>161</v>
+      </c>
+      <c r="O4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>65</v>
+      </c>
+      <c r="R4" t="s">
+        <v>66</v>
+      </c>
+      <c r="S4" t="s">
+        <v>67</v>
+      </c>
+      <c r="T4">
+        <v>0.29</v>
+      </c>
+      <c r="U4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V4" t="s">
+        <v>68</v>
+      </c>
+      <c r="W4" t="s">
+        <v>69</v>
+      </c>
+      <c r="X4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F5" t="s">
         <v>32</v>
       </c>
-      <c r="O2" t="s">
-[...2 lines deleted...]
-      <c r="P2" t="s">
+      <c r="G5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H5">
+        <v>196214112537</v>
+      </c>
+      <c r="I5">
+        <v>59.96</v>
+      </c>
+      <c r="K5" t="s">
         <v>34</v>
       </c>
-      <c r="Q2" t="s">
-[...11 lines deleted...]
-      <c r="U2" t="s">
+      <c r="L5">
+        <v>1</v>
+      </c>
+      <c r="M5">
+        <v>4.2</v>
+      </c>
+      <c r="N5">
+        <v>522</v>
+      </c>
+      <c r="O5" t="s">
+        <v>76</v>
+      </c>
+      <c r="P5" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>78</v>
+      </c>
+      <c r="R5" t="s">
         <v>38</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="S5" t="s">
+        <v>79</v>
+      </c>
+      <c r="T5">
+        <v>0.26</v>
+      </c>
+      <c r="U5" t="s">
         <v>40</v>
       </c>
-      <c r="Y2" t="s">
-        <v>41</v>
+      <c r="V5" t="s">
+        <v>80</v>
+      </c>
+      <c r="W5" t="s">
+        <v>42</v>
+      </c>
+      <c r="X5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>81</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
-[...27 lines deleted...]
-      <c r="K3">
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E6" t="s">
+        <v>86</v>
+      </c>
+      <c r="F6" t="s">
+        <v>87</v>
+      </c>
+      <c r="G6" t="s">
+        <v>88</v>
+      </c>
+      <c r="H6">
+        <v>810263010612</v>
+      </c>
+      <c r="I6">
+        <v>38.94</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6">
         <v>1</v>
       </c>
-      <c r="L3">
-[...58 lines deleted...]
-      <c r="G4" t="s">
+      <c r="M6">
+        <v>3.9</v>
+      </c>
+      <c r="N6">
         <v>60</v>
       </c>
-      <c r="H4">
-[...150 lines deleted...]
-      <c r="N6" t="s">
+      <c r="O6" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>90</v>
+      </c>
+      <c r="R6" t="s">
+        <v>91</v>
+      </c>
+      <c r="S6" t="s">
+        <v>92</v>
+      </c>
+      <c r="T6">
+        <v>27.22</v>
+      </c>
+      <c r="U6" t="s">
+        <v>93</v>
+      </c>
+      <c r="V6" t="s">
         <v>86</v>
       </c>
-      <c r="P6" t="s">
-[...18 lines deleted...]
-        <v>90</v>
+      <c r="W6" t="s">
+        <v>94</v>
       </c>
       <c r="X6" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>95</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">