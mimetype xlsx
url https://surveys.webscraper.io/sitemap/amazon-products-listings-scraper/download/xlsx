--- v2 (2026-06-15)
+++ v3 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>asin</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
@@ -98,299 +98,277 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?i=toys-and-games&amp;rh=n%3A165793011%2Cn%3A19431275011%2Cp_123%3A325733%2Cp_36%3A5000-20000</t>
   </si>
   <si>
-    <t>2026-06-15T05:06:03Z</t>
-[...2 lines deleted...]
-    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQBQ1XB/ref=sr_1_19_mod_primary_new?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSck9YB0Xp4Tveds9RGFAUKAm-VyjMfkxzHt4h_YMvJnXuzGM2_0TblziHyMWkyucvm3cSLjPfbeOOyrueiBZVQcKonhB6A9Uggvhqpcm9DmlDzdZBIt5drkSC8sf7p-ZwX-xbS7LYxOaOai5rmgc9kda_jiLiio1LLxNKeKLXHCUk_ljD4sfZnL5vcmPxIieGqxDbnNksL9oLliV_cWawNFY_mSxsAY3Mw27IAKhEg6GHDGquqMRYns1_OmdE-Qk8Vk5UUcKpfe0FMhI2cEb2PQ.zl3Ryo3h9VJOQCFl0l8cKx-hKcyqPWkQSQ4JG12qwdE&amp;dib_tag=se&amp;qid=1781499672&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sbo=RZvfv%2F%2FHxDF%2BO5021pAnSA%3D%3D&amp;sr=1-19</t>
+    <t>2026-07-27T13:22:35Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQBQ1XB/ref=sr_1_20?dib=eyJ2IjoiMSJ9.04FFXXuuXuHf6nP9J67IVW8TivZtGfRbl-z20ceKp9o4FCAIOeN4xO4I-93WBHHi_0rze5MD5224rikEfHmOBuhmNHK1-X7wnyqrc8_9yPvgVR0Z6BTKK7yx5vt94BYzGSyWY-m-Zf4S2ANGijvoH0HW3BGEQVd9HOd_wTCm33NhA7FKmn6oz1Iioh_5qogUZSD1EpsvokzH7AMBC8-V08lByPGr_q4nyQHZAj_7OTJI3wT4YStC0XJ8KQj_Iro9uiU0QWdSGdQaOLlReTHSMH_V2eg1y1Bav6y0NJFvEFw.m9ntFKHffW3puINEqNu7ReM_6yTFwkGue7TVM4SrKIE&amp;dib_tag=se&amp;qid=1785158242&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-20</t>
   </si>
   <si>
     <t>Pokemon TCG: Scarlet &amp; Violet—Prismatic Evolutions Binder Collection</t>
   </si>
   <si>
     <t>B0DLQBQ1XB</t>
   </si>
   <si>
     <t>Pokémon</t>
   </si>
   <si>
     <t>00196214112520</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>The Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions Binder Collection includes a binder with 21 9-pocket pages.
 This also comes with 5 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs.
 A great item for anyone collecting or wanting to protect and show off their cards.</t>
   </si>
   <si>
     <t>Eevee &amp; Friends Light Up with Stellar Colors! From fluffy and fiery to freezing and fanciful, Eevee and its many Evolutions hold a special place in the hearts of Pokémon Trainers across the land! Discover their unique new powers as Stellar Tera Pokémon ex, and look for treasure of your very own across a grand gathering of Pokémon ex from Paldea and beyond. Glittering gems and hidden patterns await at the end of the rainbow in the Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions. expansion!</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/91-7+NqK46L._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/91Wa6NWEIKL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/917MNBnbYNL._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/91wIuKLt9ML._AC_SL1500_.jpg
 https://m.media-amazon.com/images/I/61QxP0hrvkL._AC_SL1500_.jpg</t>
   </si>
   <si>
     <t>Strawberri Entertainment</t>
   </si>
   <si>
-    <t>FREE delivery June 20 - 22
-[...3 lines deleted...]
-    <t>Pounds</t>
+    <t>FREE delivery Wednesday, August 5. Details</t>
+  </si>
+  <si>
+    <t>pounds</t>
   </si>
   <si>
     <t>10-10023-101</t>
   </si>
   <si>
     <t>Multi</t>
   </si>
   <si>
     <t>Paper, Plastic</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/91-7+NqK46L._AC_SX679_.jpg</t>
   </si>
   <si>
-    <t>2026-06-15T05:06:40Z</t>
-[...99 lines deleted...]
-    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQJ613B/ref=sr_1_7?dib=eyJ2IjoiMSJ9.oWBVHQy2AU_UE5qhTWgoSck9YB0Xp4Tveds9RGFAUKAm-VyjMfkxzHt4h_YMvJnXuzGM2_0TblziHyMWkyucvm3cSLjPfbeOOyrueiBZVQcKonhB6A9Uggvhqpcm9DmlDzdZBIt5drkSC8sf7p-ZwX-xbS7LYxOaOai5rmgc9kda_jiLiio1LLxNKeKLXHCUk_ljD4sfZnL5vcmPxIieGqxDbnNksL9oLliV_cWawNFY_mSxsAY3Mw27IAKhEg6GHDGquqMRYns1_OmdE-Qk8Vk5UUcKpfe0FMhI2cEb2PQ.zl3Ryo3h9VJOQCFl0l8cKx-hKcyqPWkQSQ4JG12qwdE&amp;dib_tag=se&amp;qid=1781499672&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-7</t>
+    <t>2026-07-27T13:22:44Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-TCG-Violet-Prismatic-Evolutions-Collection/dp/B0DLQJ613B/ref=sr_1_4?dib=eyJ2IjoiMSJ9.04FFXXuuXuHf6nP9J67IVW8TivZtGfRbl-z20ceKp9o4FCAIOeN4xO4I-93WBHHi_0rze5MD5224rikEfHmOBuhmNHK1-X7wnyqrc8_9yPvgVR0Z6BTKK7yx5vt94BYzGSyWY-m-Zf4S2ANGijvoH0HW3BGEQVd9HOd_wTCm33NhA7FKmn6oz1Iioh_5qogUZSD1EpsvokzH7AMBC8-V08lByPGr_q4nyQHZAj_7OTJI3wT4YStC0XJ8KQj_Iro9uiU0QWdSGdQaOLlReTHSMH_V2eg1y1Bav6y0NJFvEFw.m9ntFKHffW3puINEqNu7ReM_6yTFwkGue7TVM4SrKIE&amp;dib_tag=se&amp;qid=1785158242&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-4</t>
   </si>
   <si>
     <t>Pokemon TCG: Scarlet &amp; Violet—Prismatic Evolutions Poster Collection</t>
   </si>
   <si>
     <t>B0DLQJ613B</t>
   </si>
   <si>
     <t>00196214112537</t>
   </si>
   <si>
     <t>The Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions Poster Collection includes 3 foil promo cards featuring Flareon, Vaporeon, and Jolteon.
 You will also get 1 poster featuring 27 card illustrations of Eevee and its Evolutions.
 This also comes with 3 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs and a code card for Pokémon TCG Live.</t>
   </si>
   <si>
     <t>Discover a Rainbow of Eevee Friends! Eevee’s three Evolutions originally discovered in the Kanto region are beloved by Pokémon Trainers across the land, and now you can add them to your own collection as foil promo cards. You’ll also get a poster featuring the special Scarlet &amp; Violet—Prismatic Evolutions expansion, along with three booster packs to open. The only question is which cards you’ll find inside them.</t>
   </si>
   <si>
     <t>https://m.media-amazon.com/images/I/81ulz0V0WcL._AC_SL1500_.jpg</t>
   </si>
   <si>
-    <t>FREE delivery June 23 - 25. Details
-Or fastest delivery June 22 - 24. Details</t>
+    <t>ACG ECOM</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, August 1
+Or Prime members get FREE delivery Tomorrow, July 28. Join Prime</t>
+  </si>
+  <si>
+    <t>ounces</t>
   </si>
   <si>
     <t>10-10024-101</t>
   </si>
   <si>
+    <t>Paper</t>
+  </si>
+  <si>
     <t>https://m.media-amazon.com/images/I/81ulz0V0WcL._AC_SX679_.jpg</t>
   </si>
   <si>
-    <t>https://www.amazon.com/s?i=beauty&amp;srs=17321497011&amp;rh=p_36%3A2500-4000</t>
-[...56 lines deleted...]
-    <t>https://www.amazon.com/s?i=beauty&amp;srs=17321497011&amp;rh=p_36%3A2500-4000&amp;page=2&amp;xpid=elLfcEY_9cXVD&amp;qid=1781499649&amp;ref=sr_pg_1</t>
+    <t>2026-07-27T13:22:49Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pok%C3%A9mon-TCG-Greninja-Premium-Collection/dp/B0GXJ8CSTY/ref=sr_1_2_mod_primary_new?dib=eyJ2IjoiMSJ9.04FFXXuuXuHf6nP9J67IVW8TivZtGfRbl-z20ceKp9o4FCAIOeN4xO4I-93WBHHi_0rze5MD5224rikEfHmOBuhmNHK1-X7wnyqrc8_9yPvgVR0Z6BTKK7yx5vt94BYzGSyWY-m-Zf4S2ANGijvoH0HW3BGEQVd9HOd_wTCm33NhA7FKmn6oz1Iioh_5qogUZSD1EpsvokzH7AMBC8-V08lByPGr_q4nyQHZAj_7OTJI3wT4YStC0XJ8KQj_Iro9uiU0QWdSGdQaOLlReTHSMH_V2eg1y1Bav6y0NJFvEFw.m9ntFKHffW3puINEqNu7ReM_6yTFwkGue7TVM4SrKIE&amp;dib_tag=se&amp;qid=1785158242&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sbo=RZvfv%2F%2FHxDF%2BO5021pAnSA%3D%3D&amp;sr=1-2</t>
+  </si>
+  <si>
+    <t>Pokémon TCG: Mega Greninja ex Premium Collection</t>
+  </si>
+  <si>
+    <t>B0GXJ8CSTY</t>
+  </si>
+  <si>
+    <t>The Pokémon TCG: Mega Greninja ex Premium Collection includes 1 foil promo card featuring Mega Greninja ex and 1 oversize lenticular promo card featuring Mega Greninja ex.
+This also comes with 1 tech sticker featuring Mega Greninja.
+You will also receive 8 Pokémon TCG booster packs.</t>
+  </si>
+  <si>
+    <t>Mega Greninja ex Flips the Battle Upside Down! Deliver serious damage and take Mega Greninja ex for a spin! Its Mortal Shuriken Ability lets you discard a Basic Water Energy from your hand to place six damage counters on one of your opponent’s Pokémon. Then, finish up your turn with its Ninja Spinner attack—which has the potential to do 200 damage. In this collection, you’ll get a foil promo card featuring the Mega-Evolved form of the Ninja Pokémon in both playable and display sizes, along with a cool tech sticker and a whopping stack of eight booster packs.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91E+9GLiyyL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/814BXeTLaUL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81J7CeRGuUL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81DRrz+FTfL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/61ItVEF+4uL._AC_SL1127_.jpg</t>
+  </si>
+  <si>
+    <t>reVend</t>
+  </si>
+  <si>
+    <t>FREE delivery July 31 - August 4
+FREE delivery July 31 - August 4. Details
+Or fastest delivery July 29 - 31. Details
+FREE delivery Saturday, August 1
+FREE delivery Saturday, August 1
+Or Prime members get FREE delivery Tomorrow, July 28. Order within 4 hrs 17 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>10-10413-108</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91E+9GLiyyL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-27T13:23:18Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pok%C3%A9mon-TCG-Scarlet-Sticker-Collection/dp/B0DLPJJK1V/ref=sr_1_18?dib=eyJ2IjoiMSJ9.04FFXXuuXuHf6nP9J67IVW8TivZtGfRbl-z20ceKp9o4FCAIOeN4xO4I-93WBHHi_0rze5MD5224rikEfHmOBuhmNHK1-X7wnyqrc8_9yPvgVR0Z6BTKK7yx5vt94BYzGSyWY-m-Zf4S2ANGijvoH0HW3BGEQVd9HOd_wTCm33NhA7FKmn6oz1Iioh_5qogUZSD1EpsvokzH7AMBC8-V08lByPGr_q4nyQHZAj_7OTJI3wT4YStC0XJ8KQj_Iro9uiU0QWdSGdQaOLlReTHSMH_V2eg1y1Bav6y0NJFvEFw.m9ntFKHffW3puINEqNu7ReM_6yTFwkGue7TVM4SrKIE&amp;dib_tag=se&amp;qid=1785158242&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-18</t>
+  </si>
+  <si>
+    <t>Pokémon TCG: Scarlet &amp; Violet Tech Sticker Collection - Sylveon</t>
+  </si>
+  <si>
+    <t>B0DLPJJK1V</t>
+  </si>
+  <si>
+    <t>00196214105232</t>
+  </si>
+  <si>
+    <t>1 foil promo card featuring Sylveon
+1 tech sticker sheet
+3 Pokémon TCG: Scarlet &amp; Violet—Prismatic Evolutions booster packs
+A code card for Pokémon TCG Live</t>
+  </si>
+  <si>
+    <t>Stick Together with Eevee Evolutions! Cute yet majestic, Eevee's three most recently discovered Evolutions should not be underestimated in battle! Join forces with Leafeon, Glaceon, or Sylveon as a foil promo card, then decorate your computer, tablet, or phone with durable tech stickers! You also get three booster packs from the special Scarlet &amp; Violet—Prismatic Evolutions expansion, just waiting to be opened and added to your collection.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91tTiLzeldL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91r5k1HMRwL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/913iIYva5BL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/71qb5Iw3fXL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/816uV+rCT4L._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>J &amp; M COLLECTIBLES</t>
+  </si>
+  <si>
+    <t>FREE delivery Saturday, August 1
+Or Prime members get FREE delivery Wednesday, July 29. Order within 11 hrs 51 mins. Join Prime</t>
+  </si>
+  <si>
+    <t>Prismatic Evolutions</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91tTiLzeldL._AC_SX679_.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-27T13:23:31Z</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/Pokemon-Scarlet-Violet-Black-Binder/dp/B0F6PVXFM1/ref=sr_1_6?dib=eyJ2IjoiMSJ9.04FFXXuuXuHf6nP9J67IVW8TivZtGfRbl-z20ceKp9o4FCAIOeN4xO4I-93WBHHi_0rze5MD5224rikEfHmOBuhmNHK1-X7wnyqrc8_9yPvgVR0Z6BTKK7yx5vt94BYzGSyWY-m-Zf4S2ANGijvoH0HW3BGEQVd9HOd_wTCm33NhA7FKmn6oz1Iioh_5qogUZSD1EpsvokzH7AMBC8-V08lByPGr_q4nyQHZAj_7OTJI3wT4YStC0XJ8KQj_Iro9uiU0QWdSGdQaOLlReTHSMH_V2eg1y1Bav6y0NJFvEFw.m9ntFKHffW3puINEqNu7ReM_6yTFwkGue7TVM4SrKIE&amp;dib_tag=se&amp;qid=1785158242&amp;refinements=p_123%3A325733%2Cp_36%3A5000-20000&amp;s=toys-and-games&amp;sr=1-6</t>
+  </si>
+  <si>
+    <t>Pokemon TCG Scarlet &amp; Violet 10.5 Black Bolt Binder Box</t>
+  </si>
+  <si>
+    <t>B0F6PVXFM1</t>
+  </si>
+  <si>
+    <t>The Pokémon TCG: Scarlet &amp; Violet—Black Bolt Binder Collection includes a thematic 9-pocket binder.
+This also includes 5 Pokémon TCG: Scarlet &amp; Violet—Black Bolt booster packs.
+You will also find a code card for Pokémon TCG Live.</t>
+  </si>
+  <si>
+    <t>How Many Pages Can You Fill? Just like a Pokédex, a binder makes it easy to keep track of your Pokémon collection! With this 9-pocket binder, you can show off many of your favorite Pokémon TCG cards. Get a head start filling it up with 5 booster packs from the special Scarlet &amp; Violet—Black Bolt expansion.</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91DD+vrAKSL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/91SRuKeQl+L._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81rqzzWh4ML._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81u9X-AKSfL._AC_SL1500_.jpg
+https://m.media-amazon.com/images/I/81YWWo+fjyL._AC_SL1500_.jpg</t>
+  </si>
+  <si>
+    <t>10-10039-120</t>
+  </si>
+  <si>
+    <t>https://m.media-amazon.com/images/I/91DD+vrAKSL._AC_SY879_.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -811,63 +789,63 @@
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2" t="s">
         <v>33</v>
       </c>
       <c r="H2">
         <v>196214112520</v>
       </c>
       <c r="I2">
-        <v>134.91</v>
+        <v>139.98</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M2">
         <v>4.4</v>
       </c>
       <c r="N2">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2">
         <v>1.6</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
@@ -878,325 +856,325 @@
         <v>43</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3" t="s">
         <v>47</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
+      <c r="G3" t="s">
+        <v>49</v>
+      </c>
       <c r="H3">
-        <v>196214141445</v>
+        <v>196214112537</v>
       </c>
       <c r="I3">
-        <v>187.85</v>
-[...2 lines deleted...]
-        <v>199.99</v>
+        <v>55.38</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
       <c r="N3">
-        <v>246</v>
+        <v>563</v>
       </c>
       <c r="O3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T3">
-        <v>1.4</v>
+        <v>4.16</v>
       </c>
       <c r="U3" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="W3" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="X3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>196214139039</v>
+        <v>196214155923</v>
       </c>
       <c r="I4">
-        <v>58.84</v>
+        <v>62.99</v>
+      </c>
+      <c r="J4">
+        <v>99.99</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
-        <v>4.5</v>
+        <v>4.1</v>
       </c>
       <c r="N4">
-        <v>161</v>
+        <v>77</v>
       </c>
       <c r="O4" t="s">
         <v>63</v>
       </c>
       <c r="P4" t="s">
         <v>64</v>
       </c>
       <c r="Q4" t="s">
         <v>65</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>67</v>
       </c>
       <c r="T4">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="U4" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="V4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="W4" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="X4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>71</v>
       </c>
       <c r="C5" t="s">
         <v>72</v>
       </c>
       <c r="D5" t="s">
         <v>73</v>
       </c>
       <c r="E5" t="s">
         <v>74</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>75</v>
       </c>
       <c r="H5">
-        <v>196214112537</v>
+        <v>196214112513</v>
       </c>
       <c r="I5">
-        <v>59.96</v>
+        <v>59.88</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
         <v>4.2</v>
       </c>
       <c r="N5">
-        <v>522</v>
+        <v>134</v>
       </c>
       <c r="O5" t="s">
         <v>76</v>
       </c>
       <c r="P5" t="s">
         <v>77</v>
       </c>
       <c r="Q5" t="s">
         <v>78</v>
       </c>
       <c r="R5" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="S5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T5">
-        <v>0.26</v>
+        <v>3.52</v>
       </c>
       <c r="U5" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="V5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="W5" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="X5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F6" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>32</v>
+      </c>
+      <c r="G6">
+        <v>10196214129235</v>
       </c>
       <c r="H6">
-        <v>810263010612</v>
+        <v>196214129238</v>
       </c>
       <c r="I6">
-        <v>38.94</v>
+        <v>80.9</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
-        <v>3.9</v>
+        <v>4.5</v>
       </c>
       <c r="N6">
-        <v>60</v>
+        <v>532</v>
       </c>
       <c r="O6" t="s">
+        <v>88</v>
+      </c>
+      <c r="P6" t="s">
         <v>89</v>
       </c>
       <c r="Q6" t="s">
         <v>90</v>
       </c>
       <c r="R6" t="s">
+        <v>79</v>
+      </c>
+      <c r="S6" t="s">
+        <v>54</v>
+      </c>
+      <c r="T6">
+        <v>1.6</v>
+      </c>
+      <c r="U6" t="s">
+        <v>40</v>
+      </c>
+      <c r="V6" t="s">
         <v>91</v>
       </c>
-      <c r="S6" t="s">
+      <c r="W6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z6" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">