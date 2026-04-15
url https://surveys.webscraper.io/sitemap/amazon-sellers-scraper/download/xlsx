--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -50,253 +50,273 @@
   <si>
     <t>positive_percent</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>ratings_breakdown</t>
   </si>
   <si>
     <t>abaut_seller</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone</t>
   </si>
   <si>
     <t>storefront_url</t>
   </si>
   <si>
-    <t>https://www.amazon.com/sp?seller=A2Q8ZDZRD35JKQ</t>
-[...12 lines deleted...]
-4 stars: 7%
+    <t>https://www.amazon.com/sp?seller=A2U8R3C7H1CHXJ</t>
+  </si>
+  <si>
+    <t>A2U8R3C7H1CHXJ</t>
+  </si>
+  <si>
+    <t>BBToyStore</t>
+  </si>
+  <si>
+    <t>88%</t>
+  </si>
+  <si>
+    <t>5 stars: 93%
+4 stars: 5%
 3 stars: 1%
-2 stars: 2%
-[...39 lines deleted...]
-3 stars: 0%
 2 stars: 0%
 1 star: 1%</t>
   </si>
   <si>
-    <t>With over 15 years of experience selling across online marketplaces, we have refined our approach to customer service, product selection, and value. We offer a wide range of items to meet different needs and budgets, using our  long hostory of buying expertise to pass savings directly to our customers. If you need assistance at any time, please contact us and we will do our best to ensure a positive experience. WebOffers is an online retailer focused on providing customers with a diverse selecti...With over 15 years of experience selling across online marketplaces, we have refined our approach to customer service, product selection, and value. We offer a wide range of items to meet different needs and budgets, using our  long hostory of buying expertise to pass savings directly to our customers. If you need assistance at any time, please contact us and we will do our best to ensure a positive experience. WebOffers is an online retailer focused on providing customers with a diverse selection of brand-name electronics and accessories at competitive prices. Our operation is built around efficient fulfillment, reliable inventory availability, and responsive customer support. Used items include a 90-day limited warranty, while refurbished products are covered by a 30-day return policy. Canon international versions, warranty and service provided by the seller, not the manufacturer. Warranty coverage through WebOffers is limited to manufacturing defects only and does not extend to normal wear, accidental or physical damage, misuse, loss, or theft. All warranty service is handled directly through WebOffers. Additional details can be found in the FAQ section.</t>
-[...6 lines deleted...]
-SOMERSET
+    <t>BBToyStore is a company based in New Jersey. We have been selling online since 1999. We are a full time retail company. We operate out of a large warehouse and ship everyday (Monday through Friday). We have over 20 years of experience in the internet mail order industry. Our expert staff is here to ease your ordering &amp; shipping process and to ensure the highest quality for each item sold. We only offer 100% authentic merchandise GUARANTEED! If you have any questions, comments or complaints pleas...BBToyStore is a company based in New Jersey. We have been selling online since 1999. We are a full time retail company. We operate out of a large warehouse and ship everyday (Monday through Friday). We have over 20 years of experience in the internet mail order industry. Our expert staff is here to ease your ordering &amp; shipping process and to ensure the highest quality for each item sold. We only offer 100% authentic merchandise GUARANTEED! If you have any questions, comments or complaints please do not hesitate to contact us.</t>
+  </si>
+  <si>
+    <t>BB Novelties, LLC</t>
+  </si>
+  <si>
+    <t>1301 Metropolitan Ave #5
+West Deptford
 NJ
-08873
+08066
 US</t>
   </si>
   <si>
-    <t>800-414-5970</t>
-[...11 lines deleted...]
-    <t>ccghouse</t>
+    <t>856-853-8775</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A2U8R3C7H1CHXJ</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/sp?seller=A13BNE3P7C8THK</t>
+  </si>
+  <si>
+    <t>A13BNE3P7C8THK</t>
+  </si>
+  <si>
+    <t>Beach Camera Same Day Shipping</t>
+  </si>
+  <si>
+    <t>90%</t>
+  </si>
+  <si>
+    <t>5 stars: 88%
+4 stars: 8%
+3 stars: 1%
+2 stars: 1%
+1 star: 2%</t>
+  </si>
+  <si>
+    <t>Who Are We?
+ Beach Camera is an ecommerce pioneer established in 1983 and currently headquartered in Edison New Jersey. With a retail showroom plus over 100,000 square feet warehousing, Beach Camera services a national clientele.  We have been at the forefront of the digital imaging revolution since it first exploded onto the scene in the 1990's.
+ What do we sell?
+ In the 35 years that we have been in business we have become a truly comprehensive source of photographic, consumer electronic and hou...Who Are We?
+Beach Camera is an ecommerce pioneer established in 1983 and currently headquartered in Edison New Jersey. With a retail showroom plus over 100,000 square feet warehousing, Beach Camera services a national clientele.  We have been at the forefront of the digital imaging revolution since it first exploded onto the scene in the 1990's.
+What do we sell?
+In the 35 years that we have been in business we have become a truly comprehensive source of photographic, consumer electronic and houseware products. We sell Digital Cameras, Lenses, Drones, Home Theater Components including the latest 4K TVs, Computers, Laptops, Monitors, Printers, Scanners, Binoculars, Telescopes,  GPS Navigators, Fitness Electronics, Smart Home Gadgets, Sporting Goods, Luggage, Housewares and much more to consumers as well as the education, corporate and government markets.
+Well respected by customers and vendors alike, Beach Camera is an authorized U.S. dealer for Canon, Nikon, Sony, Samsung, LG, Garmin, HP, Dell, DJI, Olympus, Pioneer, Sharp, and many others.
+Who are Our Customers?
+With a consistent history of growth in an extremely competitive business, we receive a majority of our business from repeat and referred customers who have made Beach Camera their one-stop shop for all their electronic and photographic needs. For over 35 years, we have been providing for the needs of end-users across a broad demographic spectrum. From the individual customer purchasing equipment for their personal use to the corporate end-user placing a purchase order for their company or agency, our fanatical devotion to outstanding service and the best possible pricing is the key to our immense and constantly growing repeat-customer base. We know what it takes to fulfill large orders quickly, efficiently, and most importantly ACCURATELY!!
+Why Buy From Us?
+We are proud to offer the outstanding service and quality state-of-the-art products that our customers have come to depend on. We offer three ways to shop: online from the convenience of your home, on the phone with personalized service from our knowledgeable sales staff or - if you are located in Central New Jersey - in our beautiful retail showroom.
+We have what you want...
+	Our excellent supplier relationships, coupled with technologically advanced super-efficient systems ensure that we usually have the products you want IN STOCK so that you can get what you want when you want it. Our super-fast turnaround time is such that most orders are processed and shipped within 24 hours, and often a lot quicker.At the price you want it...
+	Why pay more when you can get the same for less? Due to our large sales volume, we are able to pass our quantity buying prices on to you. When you purchase from us, you can rest assured that you are getting factory fresh merchandise with the USA Manufacturers Warranty at the lowest legitimate price.Our service is impeccable...
+	We strive to make you our customer No. 1. We know that we have to earn your business every day and we want you to be satisfied with your purchase, and thrilled with the quality of our service.
+Thank you for your support.  We look forward to servicing your every electronic and photographic need.
+The Staff of Beach Camera.</t>
+  </si>
+  <si>
+    <t>Beach Trading Company, Inc .   DBA Beach Camera</t>
+  </si>
+  <si>
+    <t>80 Carter Dr
+Edison
+NJ
+08817
+US</t>
+  </si>
+  <si>
+    <t>1-800-572-3224</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A13BNE3P7C8THK</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/sp?seller=A3E8QSZK121B8N</t>
+  </si>
+  <si>
+    <t>A3E8QSZK121B8N</t>
+  </si>
+  <si>
+    <t>JAPAN-FAST.</t>
+  </si>
+  <si>
+    <t>79%</t>
+  </si>
+  <si>
+    <t>5 stars: 80%
+4 stars: 5%
+3 stars: 2%
+2 stars: 2%
+1 star: 11%</t>
+  </si>
+  <si>
+    <t>Hello and welcome to JAPAN-FAST! Thank you for visiting our page. We take pride in offering you authentic products, all shipped directly from Japan. If you have any questions, please don't hesitate to contact us at any time! 【Important note】Cancellation and Return Policy:  In the event of an initial defect, we will issue a full refund. Please contact us via message. As a general rule, we do not accept cancellations due to customer's reasons. However, if you wish to request a refund, please note t...Hello and welcome to JAPAN-FAST!
+Thank you for visiting our page. We take pride in offering you authentic products, all shipped directly from Japan. If you have any questions, please don't hesitate to contact us at any time!
+【Important note】Cancellation and Return Policy:
+In the event of an initial defect, we will issue a full refund. Please contact us via message. As a general rule, we do not accept cancellations due to customer's reasons. However, if you wish to request a refund, please note the following:
+・ We only accept returns for unopened or unused products. ・ Customers are responsible for return shipping charges to Japan or the United States. ・ Refunds will be issued after the product arrives in Japan or the United States and has been inspected.
+■ Shipping Information We primarily use FEDEX and DHL as our shipping carriers. Please note that we are unable to deliver to PO Box addresses. However, for smaller parcels, delivery to a PO Box address might be possible. If you require delivery to a PO Box, kindly contact us before placing your order, and we will do our best to accommodate your request.
+Please be advised that there is a slight chance (approximately 1 in 1000) that the delivery carrier or customs officer may need to open the package for customs clearance purposes. Rest assured that all our products are shipped in brand new, unopened condition. However, please note that all imported goods are subject to the possibility of being opened during the customs process. We appreciate your understanding in this matter.</t>
+  </si>
+  <si>
+    <t>STRATTON OAKMONT INC.</t>
+  </si>
+  <si>
+    <t>４丁目1-7
+サカモトキャッチャービル2F
+大阪市東成区中道
+大阪府
+537-0025
+JP</t>
+  </si>
+  <si>
+    <t>0-807-842-2703</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A3E8QSZK121B8N</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/sp?seller=A30XYKI2N2KW5K</t>
+  </si>
+  <si>
+    <t>A30XYKI2N2KW5K</t>
+  </si>
+  <si>
+    <t>888TCG</t>
   </si>
   <si>
     <t>78%</t>
   </si>
   <si>
-    <t>5 stars: 89%
+    <t>5 stars: 92%
 4 stars: 4%
 3 stars: 1%
 2 stars: 1%
-1 star: 6%</t>
-[...11 lines deleted...]
-98661
+1 star: 2%</t>
+  </si>
+  <si>
+    <t>Welcome to 888TCG. The store you can trust 100%! Local pick-up at: 18158 Crenshaw Blvd, Torrance, CA 90504(Cross street: 182nd St).(Mon.-Sat. 11am-6pm). Tel: 310-220-1688</t>
+  </si>
+  <si>
+    <t>ZhongJin Fung</t>
+  </si>
+  <si>
+    <t>18158 Crenshaw Blvd.
+TORRANCE
+CA
+90504
 US</t>
   </si>
   <si>
-    <t>360-891-0866</t>
-[...2 lines deleted...]
-    <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A1VVJQ0U0M6A7O</t>
+    <t>310-220-1688</t>
+  </si>
+  <si>
+    <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A30XYKI2N2KW5K</t>
   </si>
   <si>
     <t>https://www.amazon.com/sp?seller=A13ACIRM091OJE</t>
   </si>
   <si>
     <t>A13ACIRM091OJE</t>
   </si>
   <si>
     <t>Video &amp; Audio  Center - Same Day Shipping</t>
   </si>
   <si>
-    <t>88%</t>
+    <t>86%</t>
   </si>
   <si>
     <t>5 stars: 88%
 4 stars: 9%
 3 stars: 1%
 2 stars: 1%
 1 star: 2%</t>
   </si>
   <si>
     <t>Video &amp; Audio Center   has been in business for over 45 years,  providing excellent customer service before and after the sale. We are the first all-digital, all-touch consumer technology superstore that embraces the latest technological advancements in sight, sound and movement including television, streaming audio, mobile devices, wearables and robotics. Our goal is to provide affordable solutions for your home entertainment. This year, we have been honored with numerous awards including the pr...Video &amp; Audio Center  has been in business for over 45 years,  providing excellent customer service before and after the sale. We are the first all-digital, all-touch consumer technology superstore that embraces the latest technological advancements in sight, sound and movement including television, streaming audio, mobile devices, wearables and robotics. Our goal is to provide affordable solutions for your home entertainment. This year, we have been honored with numerous awards including the prestigious RETAILER OF THE YEAR award at CES Las Vegas Show.
 Video &amp; Audio Center is proud to be a family-owned business, with 3 retail superstores in California. In addition, we operate our own in-house Custom Installation &amp; Home Automation Department, Just One Touch within each of our stores. Just One Touch designs and installs  systems featuring state-of-the-art audio video, multimedia,  communications, automation and lighting control components. Just One  Touch specializes in shaping technology to fit your individual lifestyle. Our goal is to provide simple operation and seamless  architectural integration.
 Services 
 Offer latest technology in consumer electronics   Long term customer satisfaction   Expert Sales Associates   Ready to ship inventory   Factory Authorized Dealers for all brands we sell   We offer career opportunities for over 100 employees
 Affiliations 
 HTSA   ASID   CEDIA   CEA   PARA TECH HOME
 Awards   
 2021 #1 in California and #5 in the USA in CEPro's 100 Top Custom Retailers2020 #1 in California and #3 in the USA in CEPro's 100 Top Custom Retailers2019 #1 in California and #2 in the USA in CEPro's 100 Top Custom Retailers2018 #1 in California and #3 in the USA in CEPro's 100 Highest Revenue Integrators2017 Awarded Fox Innovation Lab's Innovation Award for Consumer Presentation of 4K Ultra HD at CES 20172016 #1 in California and #5 in the USA in CEPro's 100 Highest Revenue Integrators2015 #1 Dealer of the Year at CES 2016 Electronics Show 2015 #1 in California and #6 in the USA in CEPro's 100 Highest Revenue Integrators   2015 Retailer of the Year Awards by DEG (The Digital Entertainment Group) at CES Show in Las Vegas 2014 #1 Independent Retailer in CA and #6 in the USA in CEPro's 100 Highest Revenue Integrators2013 #1 in California and #6 in the USA in CEPro's 100 Highest Revenue Integrators   2012 #1 in California and #6 in the USA in CEPro's 100 Highest Revenue Integrators   2012 Twice Excellence in Retailing Award   2011 #1 in California and #3 in the USA in CEPro's 100 Highest Revenue Integrators   2010 #1 in California and #2 in the USA in CEPro's 100 Highest Revenue Integrators   2009 #1 in California and #4 in the USA in CEPro's 100 Highest Revenue Integrators   2008 #1 in California and #5 in the USA in CEPro's 100 Highest Revenue Integrators 2008 #5 in CEPro's 100 List of Top Integrators   2007 #1 in CEPro's Top Custom Retailers in California and #5 in the USA   2007 #10 in CEPro's 100 List of Top Integrators   2006 #1 in CEPro's Top Custom Retailers in California and #5 in the USA   2006 Top Sales Volume in US Western Region - Control4   2006 #13 in CEPro's 100 List of Top Integrators   2005 Theo Kalomirakis Best Home Theater Architecture by CEDIA and AIA   2005 Best Media Room by CEDIA   
 Publications / Media   
 05.2021  Dealerscope  -  Retail on the Run: A Store Visit with Joseph Akhtarzad03.2021  CEPro - Just One Touch/Video &amp; Audio Center - Hybrid Hero10.2020  CEPro  -  L.A. Integrator Builds LG OLED Tower of Power Display10.2020  Dealerscope -  Video &amp; Audio Center Showases LG OLED Tech, Front &amp; Center06.2020  CEPro  -  How L.A. Integrator Sold 7 Samsung Terrace Outdoor TVs in First Week05.2020  TWICE  -  Video &amp; Audio Center named #1 in CA02.2020  Dealerscope  -  Superbowl Party Results in Super Samsung 8K TV Sales02.2020  Dealerscope  -  Video and Audio Center's 'Big Game' Event Scores 8K Sales01.2020  Dealerscope  -  High Touch Retailing at its Best01.2020  CEPro  -  SoCal Integrator Showcases Newly Added Bowers &amp; Wilkins Line12.2019  Dealerscope  -  Headphones are key for Southern California-based A/V Specialty Retailer Video and Audio Center10.2019  CEPro  -  First US Residential Install of Samsung "The Wall" Completed10.2019  Dealerscope  -  Video &amp; Audio Center Handles First-Ever Install of Samsung $350K "The Wall" TV System04.2019  MEDIA PLAY NEWS  -  High Definition Redefined04.2019  CEPro  -  Integrator sells 14 Samsung 8K TVs in 3-Hour Private Event04.2019  Dealerscope  -  Video &amp; Audio Center Redefines Hi-Def, with 8K Samsung Event02.2019  CEPro  -  Samsung 8K TVs Highlight Elite Clientele Super Bowl Watch Party11.2018  CEPro  -  How L.A. Integrator Spiked its Black Friday Sales by 37%11.2018  TWICE  -  Was 2018 The End Of Black Friday As We Know It?11.2018  Dealerscope  -  Focus on Mid- and Upper-Tier Products Makes for A Black Friday Bonanza at Video &amp; Audio Center10.2018  CEPro  -  How to Sell $284,981 Worth of 8K TVs in 4 Hours10.2018  TWICE  -  Video &amp; Audio Center Helps Kick Off 8K TV10.2018  Dealerscope  -  Video and Audio Center Sells First Samsung 8K TVs10.2018  CEPro  -  How To Earn $43 M in Custom Installation10.2018  i3 It Is Innovation -  Resilient retailers — Local independent stores maintain their role in Amazon era!05.2018  CEPro  -  CEPro's ''Top 100'' for 2018 Report is Released: Video &amp; Audio Center #1 in California for the 18th Year in a Row!04.2018  Dealerscope  -  Video &amp; Audio Center Cited by Los Angeles' Mayor03.2018  Dealerscope  -  Video &amp; Audio Center's 'Open Mall' Interactive Store, Up Close01.2018  TWICE  -  Inside Video &amp; Audio Center's New Bleeding-Edge Super Store01.2018  Dealerscope  -  'Open Mall' Store Debuts01.2018  MEDIA PLAY NEWS  -  Video and Audio Center Flagship Store Opening, January 25, 201801.2018  USA TODAY  -  Video and Audio Center Flagship Store Opening, January 25, 201811.2017  Dealerscope  -  Video &amp; Audio Center's LG Pop-Up Store Scores Sales11.2017  TWICE  -  2017 Retail LG Pop-Up Demo Drives OLED Sales For Video &amp; Audio Center08.2017  Dealerscope  -  Video &amp; Audio Center Breaks Ground on Westfield Century City Tech Showcase Store08.2017  TWICE  -  Video &amp; Audio Center Aims To Redefine Technology Retailing07.2017  TWICE  -  Samsung, Fox Partner With Video &amp; Audio Center to Promote 4K TV That Doubles as Art07.2017  TWICE  -  Samsung Frame TV Given Its Close-Up At Video &amp; Audio Center07.2017  Dealerscope  -  Samsung Showcases 'The Frame' 4K TV at Video &amp; Audio Center06.2017  TWICE  -  LG's 77-inch 'Wallpaper' OLED To Hang At Video &amp; Audio Center Today06.2017  Dealerscope  -  LG Launches 77-Inch SIGNATURE OLED TV W at Video and Audio Center06.2017  USA TODAY  -  New $20,000 77-inch LG OLED TV hangs like a picture on the wall04.2017  CEPro  -  How L.A. Integrator Sold 7 Samsung Terrace Outdoor TVs in First Week04.2017  USA TODAY  -  Sony set to market an all-in-one OLED 4K TV04.2017  Dealerscope  -  Video &amp; Audio Center to Host Sony OLED Retail Kickoff04.2017  TWICE  -  Sony Will Offer Its 1st OLED Bravia TV At Video &amp; Audio Center03.2017  Dealerscope  -  SoCal's Video &amp; Audio Center Premieres Samsung QLED TVs03.2017  TWICE  -  Samsung QLED Gets Strong Start At Retail Premiere Event03.2017  TWICE  -  Samsung QLEDs Hit Retail; Launch Event Set At VAC01.2017  USA TODAY  -  Alexa is coming to many more devices this year01.2017  Dealerscope  -  Video &amp; Audio Center Awarded for 4K Consumer Presentation01.2017  CES, Las Vegas - Fox Innovation Lab names Video &amp; Audio Center First Innovation Award Recipient12.2016  TWICE - 2016 Newsmakers of the Year - Video &amp; Audio Center09.2016  Dealerscope - Sony Rolls Out its New Z Series TVs at Video &amp; Audio Center08.2016  HTSA Insight - Video &amp; Audio Center Making the Showroom Matter02.2014 Tell Magazine – Sony Tosses a Curve Ball…65S990A Curved TV debuts at Video &amp; Audio Center   01.2014  Consumer Electronics Show, Las Vegas   10.2013  KTLA Morning News: Sony Curved TV   10.2013  TWICE – Sony Debut 65-inch Curved LED TV at Video &amp; Audio Center   09.2013 TWICE - Video &amp; Audio Center holds LG College Football Event   07.2013  HD Living Magazine – Worldwide Introduction of LG's New 4K Ultra HDTVs…   07.2013  ABC Channel 7 – LG 4K Press Conference – Video &amp; Audio Center   07.2013  KTLA Tech Report: Ultra High Definition by CEA  01.2008  HD Living   03.2006  Robb Report Home Entertainment   03.2006  CNBC news feature on the Just One Touch Home   01.2006  Sound &amp; Vision   11.2005  Electronic Lifestyles   11.2005  CEDIA News   
 The VAC Difference
 We built our rock solid reputation by offering the highest quality good at the most competitive prices. We pride ourselves on setting the trend for customer service. Today, there are dozens of mail order, or Internet only retailers; why trust your business to a Company that's never dealt with a live person or is operating from some warehouse, or garage? Your peace of mind is very important to us, and we'll do whatever it takes to make sure your shopping experience with us is pleasurable, and secure. If you are in the area, please accept our invitation to visit our stores, you'll quickly notice how clean and well stocked they are. We know you'll appreciate our professional, courteous sales &amp; support staff. Add to that the Nation's Largest Sony Selection, and you'll quickly agree that you're not just a voice or an email address to us! We promise to deliver that same high quality product, service and support (and competitive pricing) to all of our Internet customers. So sit back, relax and shop from the convenience of your home or office. We hope you enjoy your visit.</t>
   </si>
   <si>
     <t>Mayer M&amp;J, Inc</t>
   </si>
   <si>
     <t>301 N OAK ST
 INGLEWOOD
 CA
 90302
 US</t>
   </si>
   <si>
     <t>310-450-1305</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A13ACIRM091OJE</t>
-  </si>
-[...37 lines deleted...]
-    <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=AB0UTK7JSHBRX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -663,203 +683,203 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>4.5</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2">
-        <v>30</v>
+        <v>235</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3">
-        <v>227</v>
+        <v>2772</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G4" t="s">
         <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4" t="s">
         <v>38</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" t="s">
         <v>40</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>45</v>
       </c>
       <c r="F5">
-        <v>850</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>46</v>
       </c>
       <c r="H5" t="s">
         <v>47</v>
       </c>
       <c r="I5" t="s">
         <v>48</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>50</v>
       </c>
       <c r="L5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>52</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6">
-        <v>113</v>
+        <v>892</v>
       </c>
       <c r="G6" t="s">
         <v>56</v>
       </c>
       <c r="H6" t="s">
         <v>57</v>
       </c>
       <c r="I6" t="s">
         <v>58</v>
       </c>
       <c r="J6" t="s">
         <v>59</v>
       </c>
       <c r="K6" t="s">
         <v>60</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">