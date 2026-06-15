--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,127 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>seller_id</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>positive_percent</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>ratings_breakdown</t>
   </si>
   <si>
     <t>abaut_seller</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone</t>
   </si>
   <si>
     <t>storefront_url</t>
   </si>
   <si>
     <t>https://www.amazon.com/sp?seller=A2U8R3C7H1CHXJ</t>
   </si>
   <si>
+    <t>2026-06-15T05:12:31Z</t>
+  </si>
+  <si>
     <t>A2U8R3C7H1CHXJ</t>
   </si>
   <si>
     <t>BBToyStore</t>
   </si>
   <si>
-    <t>88%</t>
+    <t>89%</t>
   </si>
   <si>
     <t>5 stars: 93%
 4 stars: 5%
 3 stars: 1%
 2 stars: 0%
 1 star: 1%</t>
   </si>
   <si>
     <t>BBToyStore is a company based in New Jersey. We have been selling online since 1999. We are a full time retail company. We operate out of a large warehouse and ship everyday (Monday through Friday). We have over 20 years of experience in the internet mail order industry. Our expert staff is here to ease your ordering &amp; shipping process and to ensure the highest quality for each item sold. We only offer 100% authentic merchandise GUARANTEED! If you have any questions, comments or complaints pleas...BBToyStore is a company based in New Jersey. We have been selling online since 1999. We are a full time retail company. We operate out of a large warehouse and ship everyday (Monday through Friday). We have over 20 years of experience in the internet mail order industry. Our expert staff is here to ease your ordering &amp; shipping process and to ensure the highest quality for each item sold. We only offer 100% authentic merchandise GUARANTEED! If you have any questions, comments or complaints please do not hesitate to contact us.</t>
   </si>
   <si>
     <t>BB Novelties, LLC</t>
   </si>
   <si>
     <t>1301 Metropolitan Ave #5
 West Deptford
 NJ
 08066
 US</t>
   </si>
   <si>
     <t>856-853-8775</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A2U8R3C7H1CHXJ</t>
   </si>
   <si>
     <t>https://www.amazon.com/sp?seller=A13BNE3P7C8THK</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:12:40Z</t>
   </si>
   <si>
     <t>A13BNE3P7C8THK</t>
   </si>
   <si>
     <t>Beach Camera Same Day Shipping</t>
   </si>
   <si>
     <t>90%</t>
   </si>
   <si>
     <t>5 stars: 88%
 4 stars: 8%
 3 stars: 1%
 2 stars: 1%
 1 star: 2%</t>
   </si>
   <si>
     <t>Who Are We?
  Beach Camera is an ecommerce pioneer established in 1983 and currently headquartered in Edison New Jersey. With a retail showroom plus over 100,000 square feet warehousing, Beach Camera services a national clientele.  We have been at the forefront of the digital imaging revolution since it first exploded onto the scene in the 1990's.
  What do we sell?
  In the 35 years that we have been in business we have become a truly comprehensive source of photographic, consumer electronic and hou...Who Are We?
 Beach Camera is an ecommerce pioneer established in 1983 and currently headquartered in Edison New Jersey. With a retail showroom plus over 100,000 square feet warehousing, Beach Camera services a national clientele.  We have been at the forefront of the digital imaging revolution since it first exploded onto the scene in the 1990's.
 What do we sell?
 In the 35 years that we have been in business we have become a truly comprehensive source of photographic, consumer electronic and houseware products. We sell Digital Cameras, Lenses, Drones, Home Theater Components including the latest 4K TVs, Computers, Laptops, Monitors, Printers, Scanners, Binoculars, Telescopes,  GPS Navigators, Fitness Electronics, Smart Home Gadgets, Sporting Goods, Luggage, Housewares and much more to consumers as well as the education, corporate and government markets.
@@ -146,140 +155,146 @@
 	Why pay more when you can get the same for less? Due to our large sales volume, we are able to pass our quantity buying prices on to you. When you purchase from us, you can rest assured that you are getting factory fresh merchandise with the USA Manufacturers Warranty at the lowest legitimate price.Our service is impeccable...
 	We strive to make you our customer No. 1. We know that we have to earn your business every day and we want you to be satisfied with your purchase, and thrilled with the quality of our service.
 Thank you for your support.  We look forward to servicing your every electronic and photographic need.
 The Staff of Beach Camera.</t>
   </si>
   <si>
     <t>Beach Trading Company, Inc .   DBA Beach Camera</t>
   </si>
   <si>
     <t>80 Carter Dr
 Edison
 NJ
 08817
 US</t>
   </si>
   <si>
     <t>1-800-572-3224</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A13BNE3P7C8THK</t>
   </si>
   <si>
     <t>https://www.amazon.com/sp?seller=A3E8QSZK121B8N</t>
   </si>
   <si>
+    <t>2026-06-15T05:13:10Z</t>
+  </si>
+  <si>
     <t>A3E8QSZK121B8N</t>
   </si>
   <si>
     <t>JAPAN-FAST.</t>
   </si>
   <si>
-    <t>79%</t>
+    <t>81%</t>
   </si>
   <si>
     <t>5 stars: 80%
 4 stars: 5%
 3 stars: 2%
 2 stars: 2%
 1 star: 11%</t>
   </si>
   <si>
     <t>Hello and welcome to JAPAN-FAST! Thank you for visiting our page. We take pride in offering you authentic products, all shipped directly from Japan. If you have any questions, please don't hesitate to contact us at any time! 【Important note】Cancellation and Return Policy:  In the event of an initial defect, we will issue a full refund. Please contact us via message. As a general rule, we do not accept cancellations due to customer's reasons. However, if you wish to request a refund, please note t...Hello and welcome to JAPAN-FAST!
 Thank you for visiting our page. We take pride in offering you authentic products, all shipped directly from Japan. If you have any questions, please don't hesitate to contact us at any time!
 【Important note】Cancellation and Return Policy:
 In the event of an initial defect, we will issue a full refund. Please contact us via message. As a general rule, we do not accept cancellations due to customer's reasons. However, if you wish to request a refund, please note the following:
 ・ We only accept returns for unopened or unused products. ・ Customers are responsible for return shipping charges to Japan or the United States. ・ Refunds will be issued after the product arrives in Japan or the United States and has been inspected.
 ■ Shipping Information We primarily use FEDEX and DHL as our shipping carriers. Please note that we are unable to deliver to PO Box addresses. However, for smaller parcels, delivery to a PO Box address might be possible. If you require delivery to a PO Box, kindly contact us before placing your order, and we will do our best to accommodate your request.
 Please be advised that there is a slight chance (approximately 1 in 1000) that the delivery carrier or customs officer may need to open the package for customs clearance purposes. Rest assured that all our products are shipped in brand new, unopened condition. However, please note that all imported goods are subject to the possibility of being opened during the customs process. We appreciate your understanding in this matter.</t>
   </si>
   <si>
     <t>STRATTON OAKMONT INC.</t>
   </si>
   <si>
     <t>４丁目1-7
 サカモトキャッチャービル2F
 大阪市東成区中道
 大阪府
 537-0025
 JP</t>
   </si>
   <si>
     <t>0-807-842-2703</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A3E8QSZK121B8N</t>
   </si>
   <si>
     <t>https://www.amazon.com/sp?seller=A30XYKI2N2KW5K</t>
   </si>
   <si>
+    <t>2026-06-15T05:13:14Z</t>
+  </si>
+  <si>
     <t>A30XYKI2N2KW5K</t>
   </si>
   <si>
     <t>888TCG</t>
-  </si>
-[...1 lines deleted...]
-    <t>78%</t>
   </si>
   <si>
     <t>5 stars: 92%
 4 stars: 4%
 3 stars: 1%
 2 stars: 1%
 1 star: 2%</t>
   </si>
   <si>
     <t>Welcome to 888TCG. The store you can trust 100%! Local pick-up at: 18158 Crenshaw Blvd, Torrance, CA 90504(Cross street: 182nd St).(Mon.-Sat. 11am-6pm). Tel: 310-220-1688</t>
   </si>
   <si>
     <t>ZhongJin Fung</t>
   </si>
   <si>
     <t>18158 Crenshaw Blvd.
 TORRANCE
 CA
 90504
 US</t>
   </si>
   <si>
     <t>310-220-1688</t>
   </si>
   <si>
     <t>https://www.amazon.com/s?ie=UTF8&amp;marketplaceID=ATVPDKIKX0DER&amp;me=A30XYKI2N2KW5K</t>
   </si>
   <si>
     <t>https://www.amazon.com/sp?seller=A13ACIRM091OJE</t>
   </si>
   <si>
+    <t>2026-06-15T05:13:23Z</t>
+  </si>
+  <si>
     <t>A13ACIRM091OJE</t>
   </si>
   <si>
     <t>Video &amp; Audio  Center - Same Day Shipping</t>
   </si>
   <si>
-    <t>86%</t>
+    <t>84%</t>
   </si>
   <si>
     <t>5 stars: 88%
 4 stars: 9%
 3 stars: 1%
 2 stars: 1%
 1 star: 2%</t>
   </si>
   <si>
     <t>Video &amp; Audio Center   has been in business for over 45 years,  providing excellent customer service before and after the sale. We are the first all-digital, all-touch consumer technology superstore that embraces the latest technological advancements in sight, sound and movement including television, streaming audio, mobile devices, wearables and robotics. Our goal is to provide affordable solutions for your home entertainment. This year, we have been honored with numerous awards including the pr...Video &amp; Audio Center  has been in business for over 45 years,  providing excellent customer service before and after the sale. We are the first all-digital, all-touch consumer technology superstore that embraces the latest technological advancements in sight, sound and movement including television, streaming audio, mobile devices, wearables and robotics. Our goal is to provide affordable solutions for your home entertainment. This year, we have been honored with numerous awards including the prestigious RETAILER OF THE YEAR award at CES Las Vegas Show.
 Video &amp; Audio Center is proud to be a family-owned business, with 3 retail superstores in California. In addition, we operate our own in-house Custom Installation &amp; Home Automation Department, Just One Touch within each of our stores. Just One Touch designs and installs  systems featuring state-of-the-art audio video, multimedia,  communications, automation and lighting control components. Just One  Touch specializes in shaping technology to fit your individual lifestyle. Our goal is to provide simple operation and seamless  architectural integration.
 Services 
 Offer latest technology in consumer electronics   Long term customer satisfaction   Expert Sales Associates   Ready to ship inventory   Factory Authorized Dealers for all brands we sell   We offer career opportunities for over 100 employees
 Affiliations 
 HTSA   ASID   CEDIA   CEA   PARA TECH HOME
 Awards   
 2021 #1 in California and #5 in the USA in CEPro's 100 Top Custom Retailers2020 #1 in California and #3 in the USA in CEPro's 100 Top Custom Retailers2019 #1 in California and #2 in the USA in CEPro's 100 Top Custom Retailers2018 #1 in California and #3 in the USA in CEPro's 100 Highest Revenue Integrators2017 Awarded Fox Innovation Lab's Innovation Award for Consumer Presentation of 4K Ultra HD at CES 20172016 #1 in California and #5 in the USA in CEPro's 100 Highest Revenue Integrators2015 #1 Dealer of the Year at CES 2016 Electronics Show 2015 #1 in California and #6 in the USA in CEPro's 100 Highest Revenue Integrators   2015 Retailer of the Year Awards by DEG (The Digital Entertainment Group) at CES Show in Las Vegas 2014 #1 Independent Retailer in CA and #6 in the USA in CEPro's 100 Highest Revenue Integrators2013 #1 in California and #6 in the USA in CEPro's 100 Highest Revenue Integrators   2012 #1 in California and #6 in the USA in CEPro's 100 Highest Revenue Integrators   2012 Twice Excellence in Retailing Award   2011 #1 in California and #3 in the USA in CEPro's 100 Highest Revenue Integrators   2010 #1 in California and #2 in the USA in CEPro's 100 Highest Revenue Integrators   2009 #1 in California and #4 in the USA in CEPro's 100 Highest Revenue Integrators   2008 #1 in California and #5 in the USA in CEPro's 100 Highest Revenue Integrators 2008 #5 in CEPro's 100 List of Top Integrators   2007 #1 in CEPro's Top Custom Retailers in California and #5 in the USA   2007 #10 in CEPro's 100 List of Top Integrators   2006 #1 in CEPro's Top Custom Retailers in California and #5 in the USA   2006 Top Sales Volume in US Western Region - Control4   2006 #13 in CEPro's 100 List of Top Integrators   2005 Theo Kalomirakis Best Home Theater Architecture by CEDIA and AIA   2005 Best Media Room by CEDIA   
 Publications / Media   
 05.2021  Dealerscope  -  Retail on the Run: A Store Visit with Joseph Akhtarzad03.2021  CEPro - Just One Touch/Video &amp; Audio Center - Hybrid Hero10.2020  CEPro  -  L.A. Integrator Builds LG OLED Tower of Power Display10.2020  Dealerscope -  Video &amp; Audio Center Showases LG OLED Tech, Front &amp; Center06.2020  CEPro  -  How L.A. Integrator Sold 7 Samsung Terrace Outdoor TVs in First Week05.2020  TWICE  -  Video &amp; Audio Center named #1 in CA02.2020  Dealerscope  -  Superbowl Party Results in Super Samsung 8K TV Sales02.2020  Dealerscope  -  Video and Audio Center's 'Big Game' Event Scores 8K Sales01.2020  Dealerscope  -  High Touch Retailing at its Best01.2020  CEPro  -  SoCal Integrator Showcases Newly Added Bowers &amp; Wilkins Line12.2019  Dealerscope  -  Headphones are key for Southern California-based A/V Specialty Retailer Video and Audio Center10.2019  CEPro  -  First US Residential Install of Samsung "The Wall" Completed10.2019  Dealerscope  -  Video &amp; Audio Center Handles First-Ever Install of Samsung $350K "The Wall" TV System04.2019  MEDIA PLAY NEWS  -  High Definition Redefined04.2019  CEPro  -  Integrator sells 14 Samsung 8K TVs in 3-Hour Private Event04.2019  Dealerscope  -  Video &amp; Audio Center Redefines Hi-Def, with 8K Samsung Event02.2019  CEPro  -  Samsung 8K TVs Highlight Elite Clientele Super Bowl Watch Party11.2018  CEPro  -  How L.A. Integrator Spiked its Black Friday Sales by 37%11.2018  TWICE  -  Was 2018 The End Of Black Friday As We Know It?11.2018  Dealerscope  -  Focus on Mid- and Upper-Tier Products Makes for A Black Friday Bonanza at Video &amp; Audio Center10.2018  CEPro  -  How to Sell $284,981 Worth of 8K TVs in 4 Hours10.2018  TWICE  -  Video &amp; Audio Center Helps Kick Off 8K TV10.2018  Dealerscope  -  Video and Audio Center Sells First Samsung 8K TVs10.2018  CEPro  -  How To Earn $43 M in Custom Installation10.2018  i3 It Is Innovation -  Resilient retailers — Local independent stores maintain their role in Amazon era!05.2018  CEPro  -  CEPro's ''Top 100'' for 2018 Report is Released: Video &amp; Audio Center #1 in California for the 18th Year in a Row!04.2018  Dealerscope  -  Video &amp; Audio Center Cited by Los Angeles' Mayor03.2018  Dealerscope  -  Video &amp; Audio Center's 'Open Mall' Interactive Store, Up Close01.2018  TWICE  -  Inside Video &amp; Audio Center's New Bleeding-Edge Super Store01.2018  Dealerscope  -  'Open Mall' Store Debuts01.2018  MEDIA PLAY NEWS  -  Video and Audio Center Flagship Store Opening, January 25, 201801.2018  USA TODAY  -  Video and Audio Center Flagship Store Opening, January 25, 201811.2017  Dealerscope  -  Video &amp; Audio Center's LG Pop-Up Store Scores Sales11.2017  TWICE  -  2017 Retail LG Pop-Up Demo Drives OLED Sales For Video &amp; Audio Center08.2017  Dealerscope  -  Video &amp; Audio Center Breaks Ground on Westfield Century City Tech Showcase Store08.2017  TWICE  -  Video &amp; Audio Center Aims To Redefine Technology Retailing07.2017  TWICE  -  Samsung, Fox Partner With Video &amp; Audio Center to Promote 4K TV That Doubles as Art07.2017  TWICE  -  Samsung Frame TV Given Its Close-Up At Video &amp; Audio Center07.2017  Dealerscope  -  Samsung Showcases 'The Frame' 4K TV at Video &amp; Audio Center06.2017  TWICE  -  LG's 77-inch 'Wallpaper' OLED To Hang At Video &amp; Audio Center Today06.2017  Dealerscope  -  LG Launches 77-Inch SIGNATURE OLED TV W at Video and Audio Center06.2017  USA TODAY  -  New $20,000 77-inch LG OLED TV hangs like a picture on the wall04.2017  CEPro  -  How L.A. Integrator Sold 7 Samsung Terrace Outdoor TVs in First Week04.2017  USA TODAY  -  Sony set to market an all-in-one OLED 4K TV04.2017  Dealerscope  -  Video &amp; Audio Center to Host Sony OLED Retail Kickoff04.2017  TWICE  -  Sony Will Offer Its 1st OLED Bravia TV At Video &amp; Audio Center03.2017  Dealerscope  -  SoCal's Video &amp; Audio Center Premieres Samsung QLED TVs03.2017  TWICE  -  Samsung QLED Gets Strong Start At Retail Premiere Event03.2017  TWICE  -  Samsung QLEDs Hit Retail; Launch Event Set At VAC01.2017  USA TODAY  -  Alexa is coming to many more devices this year01.2017  Dealerscope  -  Video &amp; Audio Center Awarded for 4K Consumer Presentation01.2017  CES, Las Vegas - Fox Innovation Lab names Video &amp; Audio Center First Innovation Award Recipient12.2016  TWICE - 2016 Newsmakers of the Year - Video &amp; Audio Center09.2016  Dealerscope - Sony Rolls Out its New Z Series TVs at Video &amp; Audio Center08.2016  HTSA Insight - Video &amp; Audio Center Making the Showroom Matter02.2014 Tell Magazine – Sony Tosses a Curve Ball…65S990A Curved TV debuts at Video &amp; Audio Center   01.2014  Consumer Electronics Show, Las Vegas   10.2013  KTLA Morning News: Sony Curved TV   10.2013  TWICE – Sony Debut 65-inch Curved LED TV at Video &amp; Audio Center   09.2013 TWICE - Video &amp; Audio Center holds LG College Football Event   07.2013  HD Living Magazine – Worldwide Introduction of LG's New 4K Ultra HDTVs…   07.2013  ABC Channel 7 – LG 4K Press Conference – Video &amp; Audio Center   07.2013  KTLA Tech Report: Ultra High Definition by CEA  01.2008  HD Living   03.2006  Robb Report Home Entertainment   03.2006  CNBC news feature on the Just One Touch Home   01.2006  Sound &amp; Vision   11.2005  Electronic Lifestyles   11.2005  CEDIA News   
 The VAC Difference
 We built our rock solid reputation by offering the highest quality good at the most competitive prices. We pride ourselves on setting the trend for customer service. Today, there are dozens of mail order, or Internet only retailers; why trust your business to a Company that's never dealt with a live person or is operating from some warehouse, or garage? Your peace of mind is very important to us, and we'll do whatever it takes to make sure your shopping experience with us is pleasurable, and secure. If you are in the area, please accept our invitation to visit our stores, you'll quickly notice how clean and well stocked they are. We know you'll appreciate our professional, courteous sales &amp; support staff. Add to that the Nation's Largest Sony Selection, and you'll quickly agree that you're not just a voice or an email address to us! We promise to deliver that same high quality product, service and support (and competitive pricing) to all of our Internet customers. So sit back, relax and shop from the convenience of your home or office. We hope you enjoy your visit.</t>
   </si>
   <si>
     <t>Mayer M&amp;J, Inc</t>
   </si>
@@ -620,284 +635,302 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D2">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2">
         <v>4.5</v>
       </c>
-      <c r="E2" t="s">
-[...5 lines deleted...]
-      <c r="G2" t="s">
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2">
+        <v>212</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
+      <c r="K2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3">
+        <v>4.5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3">
+        <v>2565</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4">
+        <v>4</v>
+      </c>
+      <c r="F4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4">
+        <v>53</v>
+      </c>
+      <c r="H4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5">
+        <v>4.5</v>
+      </c>
+      <c r="F5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5">
         <v>16</v>
       </c>
-      <c r="H2" t="s">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="H5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" t="s">
+        <v>53</v>
+      </c>
+      <c r="L5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
-[...9 lines deleted...]
-      <c r="D3">
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6">
         <v>4.5</v>
       </c>
-      <c r="E3" t="s">
-[...120 lines deleted...]
-        <v>56</v>
+      <c r="F6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6">
+        <v>941</v>
       </c>
       <c r="H6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L6" t="s">
-        <v>61</v>
+        <v>65</v>
+      </c>
+      <c r="M6" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">