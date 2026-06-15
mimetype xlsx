--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,264 +12,280 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_percentage</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
-    <t>https://www.asos.com/icecream/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/prd/209817261#colourWayId-209817262</t>
-[...5 lines deleted...]
-    <t>ICECREAM</t>
+    <t>https://www.asos.com/only-sons/only-sons-lace-shirt-in-brown/prd/207921964#colourWayId-207921967</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:34Z</t>
+  </si>
+  <si>
+    <t>ONLY &amp; SONS lace shirt in brown</t>
+  </si>
+  <si>
+    <t>ONLY &amp; SONS</t>
   </si>
   <si>
     <t>30%</t>
   </si>
   <si>
     <t>gbp</t>
-  </si>
-[...28 lines deleted...]
-    <t>ONLY &amp; SONS</t>
   </si>
   <si>
     <t>Shirts by ONLY &amp; SONS
 Revere collarButton placketShort sleevesRegular fitProduct Code: 141636486Machine wash according to instructions on care labelCrochet lace: lace-look fabric with a cut-work pattern
 Main: 80% Polyester, 20% Cotton.Bringing you classic menswear with a twist, ONLY &amp; SONS is all about elevating your fav’ everyday pieces. Serve some serious laidback looks with fresh white T-shirts and graphic-print tees or switch up your smart-casj ‘fit with patterned overshirts, jeans and tapered chinos. After layering made easy? Turn to our ONLY &amp; SONS at ASOS edit for jumpers, jackets and gilets that’ll have you officially entering your *cosy era.* We feel a wardrobe refresh coming...</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/only-sons/cat/?cid=19963"&gt;&lt;strong&gt;ONLY &amp;amp; SONS&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 141636486&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Crochet lace: lace-look fabric with a cut-work pattern&lt;br&gt;&lt;br&gt;Main: 80% Polyester, 20% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Bringing you classic menswear with a twist, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/only-sons/cat/?cid=19963"&gt;&lt;strong&gt;ONLY &amp;amp; SONS&lt;/strong&gt;&lt;/a&gt; is all about elevating your fav’ everyday pieces. Serve some serious laidback looks with fresh white T-shirts and graphic-print tees or switch up your smart-casj ‘fit with patterned overshirts, jeans and tapered chinos. After layering made easy? Turn to our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/only-sons/cat/?cid=19963"&gt;&lt;strong&gt;ONLY &amp;amp; SONS&lt;/strong&gt;&lt;/a&gt; at ASOS edit for jumpers, jackets and gilets that’ll have you officially entering your *cosy era.* We feel a wardrobe refresh coming...&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-1-sepia?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-1-sepia?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-2?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-3?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>Sepia</t>
   </si>
   <si>
-    <t>https://www.asos.com/carhartt-wip/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/prd/208960407#colourWayId-208960410</t>
-[...2 lines deleted...]
-    <t>Carhartt WIP duck long sleeve shirt in green camo</t>
+    <t>https://www.asos.com/carhartt-wip/carhartt-wip-detroit-back-print-shirt-in-light-blue/prd/206423236#colourWayId-206423246</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:30:39Z</t>
+  </si>
+  <si>
+    <t>Carhartt WIP detroit back print shirt in light blue</t>
   </si>
   <si>
     <t>Carhartt WIP</t>
   </si>
   <si>
+    <t>25%</t>
+  </si>
+  <si>
+    <t>Shirts by Carhartt WIP
+Wardrobe worthyBranded designRevere collarButton placketShort sleevesRegular fitProduct Code: 135174651Machine wash according to instructions on care labelCotton: lightweight, soft and strong
+Main: 100% Cotton.The youngest child of the Carhartt family, Carhartt WIP launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our Carhartt WIP at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Wardrobe worthy&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 135174651&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Cotton: lightweight, soft and strong&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;The youngest child of the Carhartt family, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>BLUE</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/asos-design/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/prd/208910500#colourWayId-208910501</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:30:44Z</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN relaxed revere shirt with palm chest and back print in black</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN</t>
+  </si>
+  <si>
     <t>50%</t>
   </si>
   <si>
-    <t>Shirts by Carhartt WIP
-[...31 lines deleted...]
-  <si>
     <t>Shirts by ASOS DESIGN
-Back printSpread collarButton placketLong sleevesChest pocketBoxy fitProduct Code: 153400204Plain-woven fabric
+Revere collarButton placketShort sleevesPrint to chest and backRelaxed fitProduct Code: 148662783Machine wash according to instructions on care labelPlain-woven fabric
 Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
   </si>
   <si>
-    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Back print&lt;/li&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Long sleeves&lt;/li&gt;&lt;li&gt;Chest pocket&lt;/li&gt;&lt;li&gt;Boxy fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 153400204&lt;/p&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
-[...21 lines deleted...]
-    <t>Reclaimed Vintage</t>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Print to chest and back&lt;/li&gt;&lt;li&gt;Relaxed fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148662783&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>BLACK</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/the-north-face/the-north-face-easy-t-shirt-in-white/prd/207967065#colourWayId-207967066</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:30:50Z</t>
+  </si>
+  <si>
+    <t>The North Face Easy t-shirt in white</t>
+  </si>
+  <si>
+    <t>The North Face</t>
+  </si>
+  <si>
+    <t>Shirts by The North Face
+Off-duty moodCrew neckShort sleevesLogo printRegular fitProduct Code: 141829398Machine wash according to instructions on care labelJersey: soft and stretchy
+Main: 60% Cotton, 40% Polyester.Born from two hikers’ love for adventure, The North Face has become one of the best-known brands for outdoor clothing and equipment. Look to our The North Face at ASOS edit to cop cult streetwear pieces, including T-shirts, joggers and hoodies, or unlock new levels of warmth with the label’s covetable waterproof coats, windbreakers, ski jackets and snug fleeces. Hitting the trail? Scroll everything from hard-wearing trainers to super-strong bags and backpacks.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/the-north-face/cat/?cid=5715"&gt;&lt;strong&gt;The North Face&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Off-duty mood&lt;/li&gt;&lt;li&gt;Crew neck&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Logo print&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 141829398&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Jersey: soft and stretchy&lt;br&gt;&lt;br&gt;Main: 60% Cotton, 40% Polyester.&lt;/div&gt;&lt;div class="F_yfF"&gt;Born from two hikers’ love for adventure, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/the-north-face/cat/?cid=5715"&gt;&lt;strong&gt;The North Face&lt;/strong&gt;&lt;/a&gt; has become one of the best-known brands for outdoor clothing and equipment. Look to our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/the-north-face/cat/?cid=5715"&gt;&lt;strong&gt;The North Face&lt;/strong&gt;&lt;/a&gt; at ASOS edit to cop cult streetwear pieces, including T-shirts, joggers and hoodies, or unlock new levels of warmth with the label’s covetable waterproof coats, windbreakers, ski jackets and snug fleeces. Hitting the trail? Scroll everything from hard-wearing trainers to super-strong bags and backpacks.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/the-north-face-easy-t-shirt-in-white/207967065-1-tnfwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/the-north-face-easy-t-shirt-in-white/207967065-1-tnfwhite?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/the-north-face-easy-t-shirt-in-white/207967065-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/the-north-face-easy-t-shirt-in-white/207967065-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/the-north-face-easy-t-shirt-in-white/207967065-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Tnf White</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/mango/mango-short-sleeve-shirt-in-green-graphic-print/prd/208920663#colourWayId-208920664</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:30:54Z</t>
+  </si>
+  <si>
+    <t>Mango short sleeve shirt in green graphic print</t>
+  </si>
+  <si>
+    <t>Mango</t>
   </si>
   <si>
     <t>40%</t>
   </si>
   <si>
-    <t>Shirts by Reclaimed Vintage
-[...16 lines deleted...]
-    <t>multi</t>
+    <t>Shirts by Mango
+All-over printRevere collarButton placketShort sleevesRegular fitProduct Code: 148708549Machine wash according to instructions on care labelPlain-woven fabric
+Main: 100% Viscose.Barcelona-born Mango future-proofs your wardrobe with its contemporary-cut denim, jersey and outerwear. Stock up on reworked classic pieces with the brand’s suit separates, polo shirts and T-shirts, or feel the benefit in padded and military jackets.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/mango/cat/?cid=8266"&gt;&lt;strong&gt;Mango&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;All-over print&lt;/li&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148708549&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Viscose.&lt;/div&gt;&lt;div class="F_yfF"&gt;Barcelona-born &lt;a href="https://www.asos.com/men/a-to-z-of-brands/mango/cat/?cid=8266"&gt;&lt;strong&gt;Mango&lt;/strong&gt;&lt;/a&gt; future-proofs your wardrobe with its contemporary-cut denim, jersey and outerwear. Stock up on reworked classic pieces with the brand’s suit separates, polo shirts and T-shirts, or feel the benefit in padded and military jackets.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-1-darkgreen?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-1-darkgreen?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>DARK GREEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -573,59 +589,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -633,284 +649,290 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>153121300</v>
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
       </c>
       <c r="E2">
-        <v>98.0</v>
+        <v>141636486</v>
       </c>
       <c r="F2">
-        <v>140.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>25.2</v>
+      </c>
+      <c r="G2">
+        <v>36.0</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I2">
+        <v>22</v>
+      </c>
+      <c r="I2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2">
         <v>0</v>
       </c>
-      <c r="L2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>28</v>
+      </c>
+      <c r="R2">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3">
+        <v>135174651</v>
+      </c>
+      <c r="F3">
+        <v>67.5</v>
+      </c>
+      <c r="G3">
+        <v>90.0</v>
+      </c>
+      <c r="H3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3" t="s">
         <v>23</v>
       </c>
-      <c r="N2" t="s">
-[...9 lines deleted...]
-        <v>74</v>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
-[...24 lines deleted...]
-      <c r="I3">
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4">
+        <v>148662783</v>
+      </c>
+      <c r="F4">
+        <v>14.0</v>
+      </c>
+      <c r="G4">
+        <v>28.0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4">
         <v>0</v>
       </c>
-      <c r="L3" t="s">
-[...8 lines deleted...]
-      <c r="O3" t="s">
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5">
+        <v>141829398</v>
+      </c>
+      <c r="F5">
+        <v>21.0</v>
+      </c>
+      <c r="G5">
+        <v>28.0</v>
+      </c>
+      <c r="H5" t="s">
         <v>33</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="I5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" t="s">
+        <v>55</v>
+      </c>
+      <c r="P5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
-[...24 lines deleted...]
-      <c r="I4">
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6">
+        <v>148708549</v>
+      </c>
+      <c r="F6">
+        <v>29.99</v>
+      </c>
+      <c r="G6">
+        <v>49.99</v>
+      </c>
+      <c r="H6" t="s">
+        <v>62</v>
+      </c>
+      <c r="I6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6">
         <v>0</v>
       </c>
-      <c r="L4" t="s">
-[...95 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>66</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">