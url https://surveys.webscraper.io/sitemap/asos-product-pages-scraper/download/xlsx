--- v1 (2026-06-15)
+++ v2 (2026-07-27)
@@ -68,224 +68,224 @@
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
-    <t>https://www.asos.com/only-sons/only-sons-lace-shirt-in-brown/prd/207921964#colourWayId-207921967</t>
-[...11 lines deleted...]
-    <t>30%</t>
+    <t>https://www.asos.com/santa-cruz/santa-cruz-outer-baseball-shirt-co-ord-in-navy/prd/209878687#colourWayId-209878693</t>
+  </si>
+  <si>
+    <t>2026-07-09T11:03:01Z</t>
+  </si>
+  <si>
+    <t>Santa Cruz outer baseball shirt co-ord in navy</t>
+  </si>
+  <si>
+    <t>Santa Cruz</t>
+  </si>
+  <si>
+    <t>50%</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>Shirts by ONLY &amp; SONS
-[...16 lines deleted...]
-    <t>Sepia</t>
+    <t>Shirts by Santa Cruz
+Grandad collar  Button placket  Short sleeves  Contrast trim  Santa Cruz embroidery detail on chest  Regular fitProduct Code: 153407155Machine wash according to instructions on care labelMain: 100% Cotton.Known for its elaborately illustrated decks, skateboard brand Santa Cruz accompanying apparel is every bit as cool as its cruisers. The result is a collection of T-shirts, hoodies and coach jackets, all kitted out with the label’s signature graphics and pop-art logo prints.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/santa-cruz/cat/?cid=27924"&gt;&lt;strong&gt;Santa Cruz&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Grandad collar  &lt;/li&gt;&lt;li&gt;Button placket  &lt;/li&gt;&lt;li&gt;Short sleeves  &lt;/li&gt;&lt;li&gt;Contrast trim  &lt;/li&gt;&lt;li&gt;Santa Cruz embroidery detail on chest  &lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 153407155&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Known for its elaborately illustrated decks, skateboard brand &lt;a href="https://www.asos.com/men/a-to-z-of-brands/santa-cruz/cat/?cid=27924"&gt;&lt;strong&gt;Santa Cruz&lt;/strong&gt;&lt;/a&gt; accompanying apparel is every bit as cool as its cruisers. The result is a collection of T-shirts, hoodies and coach jackets, all kitted out with the label’s signature graphics and pop-art logo prints.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/santa-cruz-outer-baseball-shirt-co-ord-in-navy/209878687-1-navy?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/santa-cruz-outer-baseball-shirt-co-ord-in-navy/209878687-1-navy?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/santa-cruz-outer-baseball-shirt-co-ord-in-navy/209878687-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/santa-cruz-outer-baseball-shirt-co-ord-in-navy/209878687-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/santa-cruz-outer-baseball-shirt-co-ord-in-navy/209878687-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/santa-cruz-outer-baseball-shirt-co-ord-in-navy/209878687-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Navy</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/asos-design/asos-design-oversized-shirt-with-palm-placement-print-in-beige/prd/208950574#colourWayId-208950578</t>
+  </si>
+  <si>
+    <t>2026-07-09T11:03:24Z</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN oversized shirt with palm placement print in beige</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN</t>
+  </si>
+  <si>
+    <t>Shirts by ASOS DESIGN
+Tropical printSpread collarButton placketShort sleevesOversized fitProduct Code: 148854090Machine wash according to instructions on care labelPlain-woven fabric
+Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Tropical print&lt;/li&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Oversized fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148854090&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-1-beige?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-1-beige?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>BEIGE</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/icecream/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/prd/209817261#colourWayId-209817262</t>
+  </si>
+  <si>
+    <t>2026-07-09T11:03:38Z</t>
+  </si>
+  <si>
+    <t>ICECREAM factory made short sleeve worker shirt in indigo and red denim</t>
+  </si>
+  <si>
+    <t>ICECREAM</t>
+  </si>
+  <si>
+    <t>42%</t>
+  </si>
+  <si>
+    <t>Shirts by ICECREAM
+Spread collarButton placketShort sleevesChest pocketsContrast panelsBranded detailingRegular fitProduct Code: 153121300Machine wash according to instructions on care labelNon-stretch denim
+Main: 100% Cotton.Get the scoop on ICECREAM – the streetwear brand serving up bold graphics and skate-ready style with a premium edge. Founded by Pharrell Williams and NIGO, the pair use the label to support skaters with serious skills but limited opportunities. Delivering graphic-led designs, discover printed T-shirts, sweatshirts, varsity-style jackets and skate-inspired trousers influenced by fashion, music, and art. Scroll our ICECREAM at ASOS edit and level up your everyday rotation.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/icecream/cat/?cid=16608"&gt;&lt;strong&gt;ICECREAM&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Chest pockets&lt;/li&gt;&lt;li&gt;Contrast panels&lt;/li&gt;&lt;li&gt;Branded detailing&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 153121300&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Non-stretch denim&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Get the scoop on &lt;a href="https://www.asos.com/men/a-to-z-of-brands/icecream/cat/?cid=16608"&gt;&lt;strong&gt;ICECREAM&lt;/strong&gt;&lt;/a&gt; – the streetwear brand serving up bold graphics and skate-ready style with a premium edge. Founded by Pharrell Williams and NIGO, the pair use the label to support skaters with serious skills but limited opportunities. Delivering graphic-led designs, discover printed T-shirts, sweatshirts, varsity-style jackets and skate-inspired trousers influenced by fashion, music, and art. Scroll our ICECREAM at ASOS edit and level up your everyday rotation.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-1-indigo?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-1-indigo?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>INDIGO</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/allsaints/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/prd/210229788#colourWayId-210229793</t>
+  </si>
+  <si>
+    <t>2026-07-09T11:04:14Z</t>
+  </si>
+  <si>
+    <t>AllSaints Girona short sleeve daisy print shirt in white</t>
+  </si>
+  <si>
+    <t>AllSaints</t>
+  </si>
+  <si>
+    <t>53%</t>
+  </si>
+  <si>
+    <t>Shirts by AllSaints
+Point collar  Button placket  Short sleeves  Floral pattern  Regular fitProduct Code: 154766339Machine wash according to instructions on care labelMain: 55% Linen, 45% Cotton.East London born and bred, AllSaints turned heads in the mid-90s with its investment leather jackets. Today, a collection of worn-in denim, vintage-inspired shirts and classic jersey – all boasting the iconic Ramskull logo – reflects the laid-back attitude at the heart of the brand.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/allsaints/cat/?cid=11039"&gt;&lt;strong&gt;AllSaints&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Point collar  &lt;/li&gt;&lt;li&gt;Button placket  &lt;/li&gt;&lt;li&gt;Short sleeves  &lt;/li&gt;&lt;li&gt;Floral pattern  &lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 154766339&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Main: 55% Linen, 45% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;East London born and bred, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/allsaints/cat/?cid=11039"&gt;&lt;strong&gt;AllSaints&lt;/strong&gt;&lt;/a&gt; turned heads in the mid-90s with its investment leather jackets. Today, a collection of worn-in denim, vintage-inspired shirts and classic jersey – all boasting the iconic Ramskull logo – reflects the laid-back attitude at the heart of the brand.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/210229788-1-white?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/210229788-1-white?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/210229788-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/210229788-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/210229788-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/allsaints-girona-short-sleeve-daisy-print-shirt-in-white/210229788-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>white</t>
   </si>
   <si>
     <t>https://www.asos.com/carhartt-wip/carhartt-wip-detroit-back-print-shirt-in-light-blue/prd/206423236#colourWayId-206423246</t>
   </si>
   <si>
-    <t>2026-06-15T11:30:39Z</t>
+    <t>2026-07-09T11:02:29Z</t>
   </si>
   <si>
     <t>Carhartt WIP detroit back print shirt in light blue</t>
   </si>
   <si>
     <t>Carhartt WIP</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
     <t>Shirts by Carhartt WIP
 Wardrobe worthyBranded designRevere collarButton placketShort sleevesRegular fitProduct Code: 135174651Machine wash according to instructions on care labelCotton: lightweight, soft and strong
 Main: 100% Cotton.The youngest child of the Carhartt family, Carhartt WIP launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our Carhartt WIP at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Wardrobe worthy&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 135174651&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Cotton: lightweight, soft and strong&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;The youngest child of the Carhartt family, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-2?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-3?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>BLUE</t>
-  </si>
-[...101 lines deleted...]
-    <t>DARK GREEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -667,248 +667,257 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2">
-        <v>141636486</v>
+        <v>153407155</v>
       </c>
       <c r="F2">
-        <v>25.2</v>
+        <v>32.49</v>
       </c>
       <c r="G2">
-        <v>36.0</v>
+        <v>64.99</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="R2">
-        <v>59</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>135174651</v>
+        <v>148854090</v>
       </c>
       <c r="F3">
-        <v>67.5</v>
+        <v>15.99</v>
       </c>
       <c r="G3">
-        <v>90.0</v>
+        <v>32.0</v>
       </c>
       <c r="H3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
         <v>34</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>36</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>37</v>
       </c>
-      <c r="Q3" t="s">
-        <v>38</v>
+      <c r="R3">
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4">
+        <v>153121300</v>
+      </c>
+      <c r="F4">
+        <v>79.99</v>
+      </c>
+      <c r="G4">
+        <v>140.0</v>
+      </c>
+      <c r="H4" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
         <v>44</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>47</v>
       </c>
-      <c r="Q4" t="s">
-        <v>48</v>
+      <c r="R4">
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>50</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>51</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>154766339</v>
+      </c>
+      <c r="F5">
+        <v>54.99</v>
+      </c>
+      <c r="G5">
+        <v>119.0</v>
+      </c>
+      <c r="H5" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M5" t="s">
         <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>54</v>
       </c>
       <c r="O5" t="s">
         <v>55</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
       <c r="Q5" t="s">
         <v>57</v>
+      </c>
+      <c r="R5">
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6">
-        <v>148708549</v>
+        <v>135174651</v>
       </c>
       <c r="F6">
-        <v>29.99</v>
+        <v>67.5</v>
       </c>
       <c r="G6">
-        <v>49.99</v>
+        <v>90.0</v>
       </c>
       <c r="H6" t="s">
         <v>62</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="M6" t="s">
         <v>63</v>
       </c>
       <c r="N6" t="s">
         <v>64</v>
       </c>
       <c r="O6" t="s">
         <v>65</v>
       </c>
       <c r="P6" t="s">
         <v>66</v>
       </c>
       <c r="Q6" t="s">
         <v>67</v>
       </c>