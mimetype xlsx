--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -74,208 +74,206 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.asos.com/men/underwear-socks/socks/cat/?cid=16329&amp;currentpricerange=0-55&amp;refine=base_colour:4</t>
   </si>
   <si>
-    <t>https://www.asos.com/adidas-performance/adidas-running-adizero-ankle-socks-in-black/prd/207530709#colourWayId-207530718</t>
-[...8 lines deleted...]
-    <t>20%</t>
+    <t>https://www.asos.com/regatta/regatta-5-pack-trainer-socks-in-black/prd/209899057#colourWayId-209899058</t>
+  </si>
+  <si>
+    <t>Regatta 5 pack trainer socks in black</t>
+  </si>
+  <si>
+    <t>Regatta</t>
+  </si>
+  <si>
+    <t>30%</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>Underwear &amp; Socks by adidas performance
-[...15 lines deleted...]
-https://images.asos-media.com/products/adidas-running-adizero-ankle-socks-in-black/207530709-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>Underwear &amp; Socks by Regatta
+Pack of fiveRibbed cuffsLow cutProduct Code: 153522783Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 70% Cotton, 25% Polyester, 3% Elastodiene, 2% Elastane.Notification: missed call – it’s from the outdoors and it kinda wants you to get o-u-t there. We’ll add our Regatta at ASOS edit to your contacts because you won’t need to look any further for the right gear – shop jackets featuring waterproof finishes and super-warm insulation, plus gilets and fleeces for when you need to adapt your OOTD to in-between temps. We challenge you to ramble and not run towards this edit.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by Regatta&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of five&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 153522783&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 70% Cotton, 25% Polyester, 3% Elastodiene, 2% Elastane.&lt;/div&gt;&lt;div class="F_yfF"&gt;Notification: missed call – it’s from the outdoors and it kinda wants you to get o-u-t there. We’ll add our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/regatta/cat/?cid=51246"&gt;&lt;strong&gt;Regatta&lt;/strong&gt;&lt;/a&gt; at ASOS edit to your contacts because you won’t need to look any further for the right gear – shop jackets featuring waterproof finishes and super-warm insulation, plus gilets and fleeces for when you need to adapt your OOTD to in-between temps. We challenge you to ramble and not run towards this edit.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/regatta-5-pack-trainer-socks-in-black/209899057-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/regatta-5-pack-trainer-socks-in-black/209899057-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/regatta-5-pack-trainer-socks-in-black/209899057-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/regatta-5-pack-trainer-socks-in-black/209899057-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/the-north-face/the-north-face-simple-dome-3-pack-logo-socks-in-black/prd/205823651#colourWayId-205823652</t>
+  </si>
+  <si>
+    <t>The North Face Simple Dome 3 pack logo socks in black</t>
+  </si>
+  <si>
+    <t>The North Face</t>
+  </si>
+  <si>
+    <t>10%</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by The North Face
+Upgrade your sock drawerPack of threeRibbed cuffsLogo detailMid cutProduct Code: 133784729Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 100% Polyester.Born from two hikers’ love for adventure, The North Face has become one of the best-known brands for outdoor clothing and equipment. Look to our The North Face at ASOS edit to cop cult streetwear pieces, including T-shirts, joggers and hoodies, or unlock new levels of warmth with the label’s covetable waterproof coats, windbreakers, ski jackets and snug fleeces. Hitting the trail? Scroll everything from hard-wearing trainers to super-strong bags and backpacks.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by The North Face&lt;br&gt;&lt;ul&gt;&lt;li&gt;Upgrade your sock drawer&lt;/li&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Logo detail&lt;/li&gt;&lt;li&gt;Mid cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 133784729&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Polyester.&lt;/div&gt;&lt;div class="F_yfF"&gt;Born from two hikers’ love for adventure, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/the-north-face/cat/?cid=5715"&gt;&lt;strong&gt;The North Face&lt;/strong&gt;&lt;/a&gt; has become one of the best-known brands for outdoor clothing and equipment. Look to our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/the-north-face/cat/?cid=5715"&gt;&lt;strong&gt;The North Face&lt;/strong&gt;&lt;/a&gt; at ASOS edit to cop cult streetwear pieces, including T-shirts, joggers and hoodies, or unlock new levels of warmth with the label’s covetable waterproof coats, windbreakers, ski jackets and snug fleeces. Hitting the trail? Scroll everything from hard-wearing trainers to super-strong bags and backpacks.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/the-north-face-simple-dome-3-pack-logo-socks-in-black/205823651-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/the-north-face-simple-dome-3-pack-logo-socks-in-black/205823651-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/the-north-face-simple-dome-3-pack-logo-socks-in-black/205823651-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/the-north-face-simple-dome-3-pack-logo-socks-in-black/205823651-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/the-north-face-simple-dome-3-pack-logo-socks-in-black/205823651-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>BLACK</t>
   </si>
   <si>
     <t>https://www.asos.com/men/sale/shirts/cat/?cid=3136&amp;cr=4&amp;currentpricerange=5-185&amp;refine=attribute_925:61373</t>
   </si>
   <si>
     <t>https://www.asos.com/asos-design/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/prd/208910500#colourWayId-208910501</t>
   </si>
   <si>
     <t>ASOS DESIGN relaxed revere shirt with palm chest and back print in black</t>
   </si>
   <si>
     <t>ASOS DESIGN</t>
   </si>
   <si>
     <t>50%</t>
   </si>
   <si>
     <t>Shirts by ASOS DESIGN
 Revere collarButton placketShort sleevesPrint to chest and backRelaxed fitProduct Code: 148662783Machine wash according to instructions on care labelPlain-woven fabric
 Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Print to chest and back&lt;/li&gt;&lt;li&gt;Relaxed fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148662783&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-2?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-3?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
-    <t>https://www.asos.com/only-sons/only-sons-lace-shirt-in-brown/prd/207921964#colourWayId-207921967</t>
-[...87 lines deleted...]
-    <t>Green</t>
+    <t>https://www.asos.com/asos-design/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/prd/209330346#colourWayId-209330348</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN relaxed t-shirt with front chest label in white</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t>Shirts by ASOS DESIGN
+Crew neckShort sleevesLabel chest printRelaxed fitProduct Code: 150498560Jersey: soft and stretchy knitted fabric
+Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Crew neck&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Label chest print&lt;/li&gt;&lt;li&gt;Relaxed fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150498560&lt;/p&gt;&lt;div class="F_yfF"&gt;Jersey: soft and stretchy knitted fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/209330346-1-white?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/209330346-1-white?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/209330346-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/209330346-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/209330346-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-t-shirt-with-front-chest-label-in-white/209330346-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>WHITE</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/no-problemo/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/prd/209002217#colourWayId-209002219</t>
+  </si>
+  <si>
+    <t>No Problemo red logo long sleeve cotton oxford shirt in grey stripe</t>
+  </si>
+  <si>
+    <t>No Problemo</t>
+  </si>
+  <si>
+    <t>Shirts by No Problemo
+Stripe designSpread collarButton placketLong sleevesLogo print to chestRegular fitProduct Code: 149080827Machine wash according to instructions on care labelPlain-woven fabric
+Main: 100% Cotton.Skatewear brand No Problemo is one to shop. Blending the signature clothing style of Aries Arise with functional fits and space-inspired design – this streetwear sibling is ready to make an impact in your rotation. Scroll streamlined silhouettes on structured shirts, jackets and workwear trousers, alongside loose-fit T-shirts and hoodies complete with graphic detailing. And why not experiment with cosmic prints and slogans across its accessories to match, all in our No Problemo at ASOS edit.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/no-problemo/cat/?cid=52731"&gt;&lt;strong&gt;No Problemo&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Stripe design&lt;/li&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Long sleeves&lt;/li&gt;&lt;li&gt;Logo print to chest&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 149080827&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Skatewear brand &lt;a href="https://www.asos.com/men/a-to-z-of-brands/no-problemo/cat/?cid=52731"&gt;&lt;strong&gt;No Problemo&lt;/strong&gt;&lt;/a&gt; is one to shop. Blending the signature clothing style of Aries Arise with functional fits and space-inspired design – this streetwear sibling is ready to make an impact in your rotation. Scroll streamlined silhouettes on structured shirts, jackets and workwear trousers, alongside loose-fit T-shirts and hoodies complete with graphic detailing. And why not experiment with cosmic prints and slogans across its accessories to match, all in our No Problemo at ASOS edit.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/209002217-1-greystripe?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/209002217-1-greystripe?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/209002217-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/209002217-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/209002217-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/209002217-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>GREY STRIPE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -660,290 +658,296 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>139924530</v>
+        <v>153522783</v>
       </c>
       <c r="F2">
-        <v>10.4</v>
+        <v>10.5</v>
       </c>
       <c r="G2">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>4.8</v>
+        <v>3.7</v>
       </c>
       <c r="L2">
-        <v>156</v>
+        <v>3</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2">
-        <v>188</v>
+        <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>133784729</v>
+      </c>
+      <c r="F3">
+        <v>16.2</v>
+      </c>
+      <c r="G3">
+        <v>18.0</v>
+      </c>
+      <c r="H3" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
+      <c r="K3">
+        <v>2.7</v>
+      </c>
+      <c r="L3">
+        <v>10</v>
+      </c>
       <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>106</v>
+        <v>581</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E4">
-        <v>141636486</v>
+        <v>148662783</v>
       </c>
       <c r="F4">
-        <v>25.2</v>
+        <v>14.0</v>
       </c>
       <c r="G4">
-        <v>36.0</v>
+        <v>28.0</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="R4">
-        <v>103</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5">
+        <v>150498560</v>
+      </c>
+      <c r="F5">
+        <v>6.4</v>
+      </c>
+      <c r="G5">
+        <v>16.0</v>
+      </c>
+      <c r="H5" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
+        <v>51</v>
+      </c>
+      <c r="N5" t="s">
         <v>52</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>53</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>54</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>55</v>
       </c>
-      <c r="Q5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>474</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6">
-        <v>148887025</v>
+        <v>149080827</v>
       </c>
       <c r="F6">
-        <v>72.5</v>
+        <v>57.0</v>
       </c>
       <c r="G6">
-        <v>145.0</v>
+        <v>114.0</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M6" t="s">
         <v>59</v>
       </c>
       <c r="N6" t="s">
         <v>60</v>
       </c>
       <c r="O6" t="s">
         <v>61</v>
       </c>
       <c r="P6" t="s">
         <v>62</v>
       </c>
       <c r="Q6" t="s">
         <v>63</v>
       </c>
       <c r="R6">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">