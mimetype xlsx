--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_percentage</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
@@ -74,206 +77,203 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.asos.com/men/underwear-socks/socks/cat/?cid=16329&amp;currentpricerange=0-55&amp;refine=base_colour:4</t>
   </si>
   <si>
-    <t>https://www.asos.com/regatta/regatta-5-pack-trainer-socks-in-black/prd/209899057#colourWayId-209899058</t>
-[...8 lines deleted...]
-    <t>30%</t>
+    <t>2026-06-15T05:04:09Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/nike-training/nike-training-everyday-cushioned-6-pack-ankle-sock-in-black/prd/210623587#colourWayId-210623599</t>
+  </si>
+  <si>
+    <t>Nike Training Everyday Cushioned 6 pack ankle sock in black</t>
+  </si>
+  <si>
+    <t>Nike Training</t>
+  </si>
+  <si>
+    <t>21%</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>Underwear &amp; Socks by Regatta
-[...44 lines deleted...]
-https://images.asos-media.com/products/the-north-face-simple-dome-3-pack-logo-socks-in-black/205823651-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>Underwear &amp; Socks by Nike Training
+Pack of sixBranded design with Nike logo on the cuffRibbed cuffsAnkle-length cutProduct Code: 156159153Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 100% Textile.Innovative sportswear? Check. Streetwear? Check. If it wasn’t *super* obvious yet, we’re talking about Nike. With the best-selling trainers in the game, scroll our Nike at ASOS edit to score everything from Air Force 1s and Air Max 90s to Blazers (now we’re cooking). Searching for techy T-shirts and joggers that’ll support your workout? Browse Nike Training, Nike Running and Nike Football for clothes and sports accessories – think: arm bands and fitness aids. If hoops are more your thing, look to Nike Basketball and rep your fave team in pieces that combine the vibe of basketball street style and the NBA.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/nike/cat/?cid=4766"&gt;&lt;strong&gt;Nike Training&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of six&lt;/li&gt;&lt;li&gt;Branded design with Nike logo on the cuff&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Ankle-length cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 156159153&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Textile.&lt;/div&gt;&lt;div class="F_yfF"&gt;Innovative sportswear? Check. Streetwear? Check. If it wasn’t *super* obvious yet, we’re talking about Nike. With the best-selling trainers in the game, scroll our Nike at ASOS edit to score everything from Air Force 1s and Air Max 90s to Blazers (now we’re cooking). Searching for techy T-shirts and joggers that’ll support your workout? Browse &lt;a href="https://www.asos.com/men/a-to-z-of-brands/nike/cat/?cid=4766"&gt;&lt;strong&gt;Nike Training&lt;/strong&gt;&lt;/a&gt;, Nike Running and Nike Football for clothes and sports accessories – think: arm bands and fitness aids. If hoops are more your thing, look to Nike Basketball and rep your fave team in pieces that combine the vibe of basketball street style and the NBA.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/nike-training-everyday-cushioned-6-pack-ankle-sock-in-black/210623587-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/nike-training-everyday-cushioned-6-pack-ankle-sock-in-black/210623587-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/nike-training-everyday-cushioned-6-pack-ankle-sock-in-black/210623587-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/nike-training-everyday-cushioned-6-pack-ankle-sock-in-black/210623587-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>BLACK</t>
   </si>
   <si>
-    <t>https://www.asos.com/men/sale/shirts/cat/?cid=3136&amp;cr=4&amp;currentpricerange=5-185&amp;refine=attribute_925:61373</t>
-[...88 lines deleted...]
-    <t>GREY STRIPE</t>
+    <t>2026-06-15T05:04:12Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211047#colourWayId-209211054</t>
+  </si>
+  <si>
+    <t>adidas Running essentials trainer socks in black 3 pack</t>
+  </si>
+  <si>
+    <t>adidas performance</t>
+  </si>
+  <si>
+    <t>15%</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by adidas performance
+Pack of threeRibbed cuffsadidas brandingLow cutProduct Code: 150008515Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 100% Cotton.adidas performance needs no introduction. The brand’s famous 3-Stripes can be seen on the track, field and in the latest streetwear trends. Scroll the adidas performance at ASOS edit to get your fix, from fresh trainers from the iconic Superstar, Stan Smith, Gazelle and Continental 80 collections to archive-inspired adidas Originals tracksuits, T-shirts and sweatshirts. And if you’re in need of some fresh kit, then cop yourself some sweat-wicking shorts, vests and compression tights from adidas Performance.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;adidas branding&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008515&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; needs no introduction. The brand’s famous 3-Stripes can be seen on the track, field and in the latest streetwear trends. Scroll the &lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; at ASOS edit to get your fix, from fresh trainers from the iconic Superstar, Stan Smith, Gazelle and Continental 80 collections to archive-inspired adidas Originals tracksuits, T-shirts and sweatshirts. And if you’re in need of some fresh kit, then cop yourself some sweat-wicking shorts, vests and compression tights from adidas Performance.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-1-blackblackwhite?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>black/black/white</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:30Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/nike-running/nike-running-lightweight-crew-socks-in-black/prd/209722553#colourWayId-209722555</t>
+  </si>
+  <si>
+    <t>Nike Running Lightweight crew socks in black</t>
+  </si>
+  <si>
+    <t>Nike Running</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by Nike Running
+Branded design with Nike logo on the cuffRibbed cuffsAnkle-length cutProduct Code: 152667165Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 100% Polyester.Innovative sportswear? Check. Streetwear? Check. If it wasn’t *super* obvious yet, we’re talking about Nike. With the best-selling trainers in the game, scroll our Nike at ASOS edit to score everything from Air Force 1s and Air Max 90s to Blazers (now we’re cooking). Searching for techy T-shirts and joggers that’ll support your workout? Browse Nike Training, Nike Running and Nike Football for clothes and sports accessories – think: arm bands and fitness aids. If hoops are more your thing, look to Nike Basketball and rep your fave team in pieces that combine the vibe of basketball street style and the NBA.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/nike/cat/?cid=4766"&gt;&lt;strong&gt;Nike Running&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Branded design with Nike logo on the cuff&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Ankle-length cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 152667165&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Polyester.&lt;/div&gt;&lt;div class="F_yfF"&gt;Innovative sportswear? Check. Streetwear? Check. If it wasn’t *super* obvious yet, we’re talking about Nike. With the best-selling trainers in the game, scroll our Nike at ASOS edit to score everything from Air Force 1s and Air Max 90s to Blazers (now we’re cooking). Searching for techy T-shirts and joggers that’ll support your workout? Browse Nike Training, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/nike/cat/?cid=4766"&gt;&lt;strong&gt;Nike Running&lt;/strong&gt;&lt;/a&gt; and Nike Football for clothes and sports accessories – think: arm bands and fitness aids. If hoops are more your thing, look to Nike Basketball and rep your fave team in pieces that combine the vibe of basketball street style and the NBA.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/nike-running-lightweight-crew-socks-in-black/209722553-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/nike-running-lightweight-crew-socks-in-black/209722553-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/nike-running-lightweight-crew-socks-in-black/209722553-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/nike-running-lightweight-crew-socks-in-black/209722553-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:38Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211242#colourWayId-209211255</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by adidas performance
+Pack of threeBranded designRibbed cuffsLow cutProduct Code: 150008481Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 100% Cotton.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008481&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:59Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/adidas-performance/adidas-training-essentials-3-stripe-crew-socks-in-black-3-pack/prd/209210734#colourWayId-209210755</t>
+  </si>
+  <si>
+    <t>adidas Training essentials 3 stripe crew socks in black 3 pack</t>
+  </si>
+  <si>
+    <t>23%</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by adidas performance
+Pack of threeRibbed cuffsadidas brandingMid cutProduct Code: 150008488Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 100% Cotton.With a history stretching back over 60 years, adidas performance staples have become key players in wardrobes everywhere. Scroll the adidas performance at ASOS edit to get your 3-Stripes fix, with everything from adidas Performance leggings and vests to adidas Originals tracksuits, joggers, T-shirts and sweatshirts for that classic streetwear style. Just here for the brand’s iconic trainers? Check out effortless, everyday kicks from the brand’s Superstar, Stan Smith, Gazelle and Continental 80 collections.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;adidas branding&lt;/li&gt;&lt;li&gt;Mid cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008488&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;With a history stretching back over 60 years, &lt;a href="https://www.asos.com/women/a-to-z-of-brands/adidas/cat/?cid=5906"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; staples have become key players in wardrobes everywhere. Scroll the &lt;a href="https://www.asos.com/women/a-to-z-of-brands/adidas/cat/?cid=5906"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; at ASOS edit to get your 3-Stripes fix, with everything from adidas Performance leggings and vests to adidas Originals tracksuits, joggers, T-shirts and sweatshirts for that classic streetwear style. Just here for the brand’s iconic trainers? Check out effortless, everyday kicks from the brand’s Superstar, Stan Smith, Gazelle and Continental 80 collections.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-training-essentials-3-stripe-crew-socks-in-black-3-pack/209210734-1-blackwhitewhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-training-essentials-3-stripe-crew-socks-in-black-3-pack/209210734-1-blackwhitewhite?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-training-essentials-3-stripe-crew-socks-in-black-3-pack/209210734-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-training-essentials-3-stripe-crew-socks-in-black-3-pack/209210734-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>black/white/white</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -577,59 +577,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -643,311 +643,347 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2">
+        <v>156159153</v>
+      </c>
+      <c r="G2">
+        <v>18.0</v>
+      </c>
+      <c r="H2">
+        <v>22.99</v>
+      </c>
+      <c r="I2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="L2">
+        <v>3.5</v>
+      </c>
+      <c r="M2">
+        <v>30</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
         <v>20</v>
       </c>
-      <c r="C2" t="s">
-[...20 lines deleted...]
-      <c r="J2">
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3">
+        <v>150008515</v>
+      </c>
+      <c r="G3">
+        <v>8.49</v>
+      </c>
+      <c r="H3">
+        <v>10.0</v>
+      </c>
+      <c r="I3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3">
         <v>1</v>
       </c>
-      <c r="K2">
-[...2 lines deleted...]
-      <c r="L2">
+      <c r="L3">
+        <v>4.9</v>
+      </c>
+      <c r="M3">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>40</v>
+      </c>
+      <c r="R3" t="s">
+        <v>41</v>
+      </c>
+      <c r="S3">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" t="s">
+        <v>45</v>
+      </c>
+      <c r="F4">
+        <v>152667165</v>
+      </c>
+      <c r="G4">
+        <v>11.99</v>
+      </c>
+      <c r="H4">
+        <v>14.99</v>
+      </c>
+      <c r="I4" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="L4">
+        <v>4.0</v>
+      </c>
+      <c r="M4">
         <v>3</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P4" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R4" t="s">
+        <v>31</v>
+      </c>
+      <c r="S4">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5">
+        <v>150008481</v>
+      </c>
+      <c r="G5">
+        <v>7.99</v>
+      </c>
+      <c r="H5">
+        <v>10.0</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5">
+        <v>1</v>
+      </c>
+      <c r="L5">
+        <v>4.8</v>
+      </c>
+      <c r="M5">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>53</v>
+      </c>
+      <c r="O5" t="s">
+        <v>54</v>
+      </c>
+      <c r="P5" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>56</v>
+      </c>
+      <c r="R5" t="s">
+        <v>41</v>
+      </c>
+      <c r="S5">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>150008488</v>
+      </c>
+      <c r="G6">
+        <v>9.99</v>
+      </c>
+      <c r="H6">
+        <v>13.0</v>
+      </c>
+      <c r="I6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6">
+        <v>4.7</v>
+      </c>
+      <c r="M6">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
-[...204 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q6" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>64</v>
+      </c>
+      <c r="R6" t="s">
+        <v>65</v>
+      </c>
+      <c r="S6">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">