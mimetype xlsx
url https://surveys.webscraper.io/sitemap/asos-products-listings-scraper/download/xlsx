--- v2 (2026-06-15)
+++ v3 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -74,206 +74,223 @@
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>https://www.asos.com/men/sale/shirts/cat/?cid=3136&amp;cr=4&amp;currentpricerange=5-185&amp;refine=attribute_925:61373</t>
+  </si>
+  <si>
+    <t>2026-07-09T10:55:59Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/asos-design/asos-design-oversized-shirt-with-beach-print-in-beige/prd/210121313#colourWayId-210121326</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN oversized shirt with beach print in beige</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN</t>
+  </si>
+  <si>
+    <t>25%</t>
+  </si>
+  <si>
+    <t>gbp</t>
+  </si>
+  <si>
+    <t>Shirts by ASOS DESIGN
+Revere collar  Button placket  Short sleeves  Placement prints on front and back  Oversized fitProduct Code: 154268205Machine wash according to instructions on care labelMain: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar  &lt;/li&gt;&lt;li&gt;Button placket  &lt;/li&gt;&lt;li&gt;Short sleeves  &lt;/li&gt;&lt;li&gt;Placement prints on front and back  &lt;/li&gt;&lt;li&gt;Oversized fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 154268205&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-beach-print-in-beige/210121313-1-beige?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-beach-print-in-beige/210121313-1-beige?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-beach-print-in-beige/210121313-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-beach-print-in-beige/210121313-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-beach-print-in-beige/210121313-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-beach-print-in-beige/210121313-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>BEIGE</t>
+  </si>
+  <si>
+    <t>2026-07-09T10:56:17Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/jack-jones/jack-jones-textured-print-shirt-in-sage-green/prd/210230914#colourWayId-210230919</t>
+  </si>
+  <si>
+    <t>Jack &amp; Jones textured print shirt in sage green</t>
+  </si>
+  <si>
+    <t>Jack &amp; Jones</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>Shirts by Jack &amp; Jones
+Revere collar  Button placket  Short sleeves  Textured print  Regular fitProduct Code: 154767632Machine wash according to instructions on care labelMain: 60% Cotton, 40% Polyester.Founded in the 90s as a jeanswear brand, Danish label Jack &amp; Jones has since gone on to expand its sartorial offering to include everything from jumpers, jackets and T-shirts to shoes, underwear and accessories (alongside more of its flex-worthy denim, of course). Scroll the Jack &amp; Jones at ASOS edit to check out our latest drop of the brand’s laid-back pieces.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar  &lt;/li&gt;&lt;li&gt;Button placket  &lt;/li&gt;&lt;li&gt;Short sleeves  &lt;/li&gt;&lt;li&gt;Textured print  &lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 154767632&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Main: 60% Cotton, 40% Polyester.&lt;/div&gt;&lt;div class="F_yfF"&gt;Founded in the 90s as a jeanswear brand, Danish label &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt; has since gone on to expand its sartorial offering to include everything from jumpers, jackets and T-shirts to shoes, underwear and accessories (alongside more of its flex-worthy denim, of course). Scroll the &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt; at ASOS edit to check out our latest drop of the brand’s laid-back pieces.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-1-seagrass?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-1-seagrass?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Seagrass</t>
+  </si>
+  <si>
     <t>https://www.asos.com/men/underwear-socks/socks/cat/?cid=16329&amp;currentpricerange=0-55&amp;refine=base_colour:4</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:09Z</t>
-[...30 lines deleted...]
-https://images.asos-media.com/products/nike-training-everyday-cushioned-6-pack-ankle-sock-in-black/210623587-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>2026-07-09T10:59:23Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/adidas-performance/adidas-training-3-pack-ankle-socks-in-black/prd/203407160#colourWayId-203407178</t>
+  </si>
+  <si>
+    <t>adidas Training 3 pack ankle socks in black</t>
+  </si>
+  <si>
+    <t>adidas performance</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by adidas performance
+Add them to your top drawerPack of threeBranded designRibbed cuffsAnkle-length cutProduct Code: 121110181Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 62% Cotton, 36% Polyethylene, 1% Elastane, 1% Polyamide.adidas performance needs no introduction. The brand’s famous 3-Stripes can be seen on the track, field and in the latest streetwear trends. Scroll the adidas performance at ASOS edit to get your fix, from fresh trainers from the iconic Superstar, Stan Smith, Gazelle and Continental 80 collections to archive-inspired adidas Originals tracksuits, T-shirts and sweatshirts. And if you’re in need of some fresh kit, then cop yourself some sweat-wicking shorts, vests and compression tights from adidas Performance.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Add them to your top drawer&lt;/li&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Ankle-length cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 121110181&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 62% Cotton, 36% Polyethylene, 1% Elastane, 1% Polyamide.&lt;/div&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; needs no introduction. The brand’s famous 3-Stripes can be seen on the track, field and in the latest streetwear trends. Scroll the &lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; at ASOS edit to get your fix, from fresh trainers from the iconic Superstar, Stan Smith, Gazelle and Continental 80 collections to archive-inspired adidas Originals tracksuits, T-shirts and sweatshirts. And if you’re in need of some fresh kit, then cop yourself some sweat-wicking shorts, vests and compression tights from adidas Performance.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-training-3-pack-ankle-socks-in-black/203407160-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-training-3-pack-ankle-socks-in-black/203407160-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-training-3-pack-ankle-socks-in-black/203407160-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/adidas-training-3-pack-ankle-socks-in-black/203407160-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>BLACK</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:12Z</t>
-[...2 lines deleted...]
-    <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211047#colourWayId-209211054</t>
+    <t>2026-07-09T11:00:16Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/4505/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/prd/209774374#colourWayId-209774379</t>
+  </si>
+  <si>
+    <t>4505 Icon running socks with arch support and anti bacterial finish in black</t>
+  </si>
+  <si>
+    <t>28%</t>
+  </si>
+  <si>
+    <t>Underwear &amp; Socks by 4505
+Pack of threeRibbed cuffsLogo detailMid cutThis product has been treated to resist bacterial odoursProduct Code: 152934749Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 97% Polyamide, 3% Elastane.Flex your own way in activewear from our resident sportswear brand 4505. From gym gear to fitness aids our edit is the place to be. Keep cool on leg day by scrolling sweat-wicking shorts and joggers – or give your upper body a boost with T-shirts and vests in a range of trend-led prints and workout-ready fabrics. Whatever you’re doing to keep fit, our 4505 edit is here to provide the kit.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-4505/cat/?cid=27791"&gt;&lt;strong&gt;4505&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Logo detail&lt;/li&gt;&lt;li&gt;Mid cut&lt;/li&gt;&lt;li&gt;This product has been treated to resist bacterial odours&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 152934749&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 97% Polyamide, 3% Elastane.&lt;/div&gt;&lt;div class="F_yfF"&gt;Flex your own way in activewear from our resident sportswear brand &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-4505/cat/?cid=27791"&gt;&lt;strong&gt;4505&lt;/strong&gt;&lt;/a&gt;. From gym gear to fitness aids our edit is the place to be. Keep cool on leg day by scrolling sweat-wicking shorts and joggers – or give your upper body a boost with T-shirts and vests in a range of trend-led prints and workout-ready fabrics. Whatever you’re doing to keep fit, our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-4505/cat/?cid=27791"&gt;&lt;strong&gt;4505&lt;/strong&gt;&lt;/a&gt; edit is here to provide the kit.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>2026-07-09T11:00:51Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211242#colourWayId-209211255</t>
   </si>
   <si>
     <t>adidas Running essentials trainer socks in black 3 pack</t>
   </si>
   <si>
-    <t>adidas performance</t>
-[...1 lines deleted...]
-  <si>
     <t>15%</t>
-  </si>
-[...54 lines deleted...]
-    <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211242#colourWayId-209211255</t>
   </si>
   <si>
     <t>Underwear &amp; Socks by adidas performance
 Pack of threeBranded designRibbed cuffsLow cutProduct Code: 150008481Machine wash according to instructions on care labelSoft, stretchy knit
-Main: 100% Cotton.</t>
-[...2 lines deleted...]
-    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008481&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;/div&gt;</t>
+Main: 57% Cotton, 40% Polyethylene, 2% Elastane, 1% Polyamide.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008481&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 57% Cotton, 40% Polyethylene, 2% Elastane, 1% Polyamide.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-2?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
-    <t>2026-06-15T05:05:59Z</t>
-[...27 lines deleted...]
-    <t>black/white/white</t>
+    <t>black/black/white</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -664,326 +681,326 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2">
-        <v>156159153</v>
+        <v>154268205</v>
       </c>
       <c r="G2">
-        <v>18.0</v>
+        <v>24.0</v>
       </c>
       <c r="H2">
-        <v>22.99</v>
+        <v>32.0</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>3.5</v>
+        <v>2.2</v>
       </c>
       <c r="M2">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2">
-        <v>157</v>
+        <v>538</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3">
-        <v>150008515</v>
+        <v>154767632</v>
       </c>
       <c r="G3">
-        <v>8.49</v>
+        <v>17.5</v>
       </c>
       <c r="H3">
-        <v>10.0</v>
+        <v>25.0</v>
       </c>
       <c r="I3" t="s">
         <v>36</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.9</v>
+        <v>4.0</v>
       </c>
       <c r="M3">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
       <c r="Q3" t="s">
         <v>40</v>
       </c>
       <c r="R3" t="s">
         <v>41</v>
       </c>
       <c r="S3">
-        <v>273</v>
+        <v>958</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F4">
-        <v>152667165</v>
+        <v>121110181</v>
       </c>
       <c r="G4">
-        <v>11.99</v>
+        <v>7.5</v>
       </c>
       <c r="H4">
-        <v>14.99</v>
+        <v>15.0</v>
       </c>
       <c r="I4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>4.0</v>
+        <v>4.7</v>
       </c>
       <c r="M4">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Q4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="R4" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="S4">
-        <v>220</v>
+        <v>169</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>55</v>
+      </c>
+      <c r="E5">
+        <v>4505</v>
       </c>
       <c r="F5">
-        <v>150008481</v>
+        <v>152934749</v>
       </c>
       <c r="G5">
-        <v>7.99</v>
+        <v>9.99</v>
       </c>
       <c r="H5">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="I5" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="M5">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="N5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="Q5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="R5" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="S5">
-        <v>215</v>
+        <v>301</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F6">
-        <v>150008488</v>
+        <v>150008481</v>
       </c>
       <c r="G6">
-        <v>9.99</v>
+        <v>8.49</v>
       </c>
       <c r="H6">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.7</v>
+        <v>4.0</v>
       </c>
       <c r="M6">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="N6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="Q6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="R6" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="S6">
-        <v>197</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">