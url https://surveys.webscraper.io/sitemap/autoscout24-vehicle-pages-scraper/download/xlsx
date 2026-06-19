--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>title</t>
   </si>
   <si>
     <t>manufacturer</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>mileage</t>
   </si>
   <si>
     <t>fuel_type</t>
   </si>
   <si>
     <t>gearbox</t>
@@ -92,437 +95,462 @@
   <si>
     <t>vehicle_history_html</t>
   </si>
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
-    <t>https://www.autoscout24.com/offers/ford-mondeo-trav-tit-2-0-hyb-aut-acc-led-ahv-garantie-gasoline-grey-94364221-d5b2-4037-ae10-be4ca258c429?sort=standard&amp;desc=0&amp;position=261&amp;source_otp=nfm&amp;source=listpage_search-results&amp;order_bucket=0&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=sponsored&amp;boosting_product=mia</t>
-[...2 lines deleted...]
-    <t>Trav. Tit. 2,0 Hyb. Aut.*ACC*LED*AHV*GARANTIE*</t>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-st-line-diesel-blue-3e5e0b37-b178-4822-b4cd-b59cc3d13639?sort=standard&amp;desc=0&amp;position=65&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:28:26Z</t>
+  </si>
+  <si>
+    <t>ST-Line</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
-    <t>93,000 km</t>
-[...2 lines deleted...]
-    <t>Gasoline</t>
+    <t>83,000 km</t>
+  </si>
+  <si>
+    <t>Diesel</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
-    <t>103 kW (140 hp)</t>
-[...2 lines deleted...]
-    <t>02/2021</t>
+    <t>110 kW (150 hp)</t>
+  </si>
+  <si>
+    <t>08/2021</t>
   </si>
   <si>
     <t>Dealer</t>
-  </si>
-[...156 lines deleted...]
-    <t>08/2021</t>
   </si>
   <si>
     <t>https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_2b4562d8-2f82-4751-bb35-c5562ca824df.jpg</t>
   </si>
   <si>
     <t>https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_2b4562d8-2f82-4751-bb35-c5562ca824df.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_5f041319-788e-439f-82a2-4c81ad84bcbe.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_9e0bafb9-4413-4a14-880e-957a35ca5d61.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_849e63b2-2b78-4114-94da-a5c083362218.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_8b0f3380-22a6-4099-b0b6-0ef8cfba5cd8.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_b56c9f46-37e9-4e02-ad21-d267bc5edb23.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_7eeb76dd-1294-46b1-8d1f-295c4543e873.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_fe1c54bd-2dcf-445f-adf0-a9b6aa9f37fa.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_7f62b7e0-b929-43b5-9f0e-fd26a0e74955.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_21d75117-adf6-4eb7-9b7f-9da89b99c1ce.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_9834f7ef-c446-4942-97e5-eeca3ac8fa29.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_70561a03-14a7-4c7e-aaf1-269ed3259879.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_56ff1b25-24be-47f6-9c3d-e431f4a6e445.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_444b4f7e-1d10-4a1a-b484-3a88ac03750c.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_19f6c196-239d-439a-bd9e-5771ef302337.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Interne Fahrzeugnr.: 36/15631
 Adaptive Scheinwerfer LED mit AbbiegelichtAirbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anhängerkupplung (Kugelkopf abnehmbar)Anhänger-Stabilisierungs-Programm (TSA)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAntriebsart: FrontantriebAudiobedienung am LenkradAudio-Navigationssystem Ford mit AppLinkAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbar, mit MemoryAußenspiegel mit AbblendautomatikAußenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechtsAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBody-Styling-PaketBremssättel Rot lackiertBusiness-Paket 3Coming-Home-LichtfunktionDachhimmel Stoff, dunkelDachrelingDiebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker StromversorgungEinstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-Programm (ESP)Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFarbdisplay (10,1 Zoll)Fensterheber elektrisch vorn + hinten mit KomfortschließungFernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten VeloursGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik - Typ: 8F40 (8-Stufen)HeckspoilerInnenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarKühlergrill oben / unten PianolackLendenwirbelstütze vornLenkrad heizbar (Leder 3-Speichen)Lenkrad mit SchaltwippenLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 8x18 (Y-Design, Anthrazit)Metallic-LackierungMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMotor 2,0 Ltr. - 110 kW EcoBlue KATMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit Einfassung schwarz glänzendParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPedale AluminiumPower KeyFree-StartfunktionRadioempfang digital (DAB)Raucher-PaketReifendruck-KontrollsystemReserverad in Fahrbereifung (Stahl)RückfahrkameraRücksitzlehne geteilt/klappbar (60:40)RußpartikelfilterSchadstoffarm nach Abgasnorm Euro 6Schadstoffarm nach Abgasnorm Euro 6dSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links elektr. verstellbar (10-fach, mit Memory)Sitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzbezug / Polsterung: Alcantara/LederSitzheizung hintenSitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Sport-FahrwerkSportsitzeSprachsteuerung und Bluetooth-SchnittstelleStart/Stop-AnlageSteckdose (12V-Anschluß) im Koffer-/LaderaumSteckdose 230VStoßfänger hinten Sport-Design mit DiffusorStoßfänger Sport-AusführungTagfahrlicht LEDTürgriffe außen lackiertUSB-AnschlussVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenWinter-PaketZentralverriegelung mit Fernbedienung3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
 </t>
   </si>
   <si>
-    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 36/15631&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf abnehmbar)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar, mit Memory&lt;/li&gt;&lt;li&gt;Außenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Body-Styling-Paket&lt;/li&gt;&lt;li&gt;Bremssättel Rot lackiert&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachhimmel Stoff, dunkel&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Diebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker Stromversorgung&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Velours&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Heckspoiler&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Kühlergrill oben / unten Pianolack&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad heizbar (Leder 3-Speichen)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 8x18 (Y-Design, Anthrazit)&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Einfassung schwarz glänzend&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Pedale Aluminium&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reserverad in Fahrbereifung (Stahl)&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links elektr. verstellbar (10-fach, mit Memory)&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;li&gt;Sitzheizung hinten&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Steckdose 230V&lt;/li&gt;&lt;li&gt;Stoßfänger hinten Sport-Design mit Diffusor&lt;/li&gt;&lt;li&gt;Stoßfänger Sport-Ausführung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 36/15631&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf abnehmbar)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar, mit Memory&lt;/li&gt;&lt;li&gt;Außenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Body-Styling-Paket&lt;/li&gt;&lt;li&gt;Bremssättel Rot lackiert&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachhimmel Stoff, dunkel&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Diebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker Stromversorgung&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Velours&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Heckspoiler&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Kühlergrill oben / unten Pianolack&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad heizbar (Leder 3-Speichen)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 8x18 (Y-Design, Anthrazit)&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Einfassung schwarz glänzend&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Pedale Aluminium&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reserverad in Fahrbereifung (Stahl)&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links elektr. verstellbar (10-fach, mit Memory)&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;li&gt;Sitzheizung hinten&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Steckdose 230V&lt;/li&gt;&lt;li&gt;Stoßfänger hinten Sport-Design mit Diffusor&lt;/li&gt;&lt;li&gt;Stoßfänger Sport-Ausführung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;36/15631&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;83,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;08/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,748 kg&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;126.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#efficiency_a"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;126.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_a"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Panther-Blau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Other&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>Autohaus Kauderer GmbH &amp; Co KG</t>
   </si>
   <si>
-    <t>Ulmer Straße 40 (Alte B10), 
-[...87 lines deleted...]
- 01689 Weinböhla, DE</t>
+    <t>Ulmer Straße 40 (Alte B10),
+73054 Eislingen, DE</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/offers/ford-mondeo-hybrid-titanium-electric-gasoline-grey-a4ffc1ae-e06a-4994-9a17-d0e810e09f11?sort=standard&amp;desc=0&amp;position=224&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
   </si>
   <si>
+    <t>2026-06-15T11:28:33Z</t>
+  </si>
+  <si>
     <t>Hybrid Titanium</t>
   </si>
   <si>
     <t>67,900 km</t>
+  </si>
+  <si>
+    <t>Electric/Gasoline</t>
+  </si>
+  <si>
+    <t>103 kW (140 hp)</t>
   </si>
   <si>
     <t>11/2021</t>
   </si>
   <si>
     <t>https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_e1b2ea3f-912f-4a72-bb5b-b2c2d5c9c3c7.jpg</t>
   </si>
   <si>
     <t>https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_e1b2ea3f-912f-4a72-bb5b-b2c2d5c9c3c7.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_db07c36b-9c1c-45dc-9b3b-8cc703f4a7af.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_f57a20c3-c5da-48f0-8108-c315ad64e681.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_ce0dc2e6-64ff-4b3b-96c9-fec2ed180abb.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_61197fe4-8491-4530-84c6-b518e025ff77.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_555bc1bd-0c30-4d51-9b45-2908f4ddb986.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_fea03487-8be5-4db6-8265-4f9f41c3267c.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_d82370bc-58a4-40eb-85f5-458fa3672c6d.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_aad27463-e547-4c7a-9b14-eb16aa6d135a.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_9c280317-3e0d-4800-9626-90d7d7b67c49.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_19412319-5aaf-4589-836a-f123b8b78231.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_a29d0adc-53ca-47e7-a2f5-b4dcc9dc1379.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_66b280f3-12fc-4dd4-bd23-35c26f31a96d.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_99139721-e74a-40ef-aead-97fcf518bc23.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_7da4f97d-114d-4c89-a956-82d1749437ad.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Interne Fahrzeugnr.: 22/77428
 Adaptive Scheinwerfer LED mit AbbiegelichtAirbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung (Multicolor-LED)Ambiente-Beleuchtung vorn (LED)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAudiobedienung am LenkradAudio-Navigationssystem Ford mit AppLinkAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbarAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBusiness-Paket 3Coming-Home-LichtfunktionDachreling (Aluminium)Einstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektromotor 88 kW (Hybridantrieb)Elektron. Stabilitäts-Programm (ESP)Energierückgewinnung (Smart Regenerative Charging)Fahrassistenz-System: Bergabfahr-AssistentFahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFensterheber elektrisch vorn + hinten mit KomfortschließungFensterrahmen mit Chromblenden (Chromblendensatz)Fernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten TeppichFußraumleuchte vornGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik stufenlos - ECVTHybrid 138 kW (Motor 2,0 Ltr. - 103 kW)Innenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarLackierung Magnetic-Grau MetallicLendenwirbelstütze vornLenkrad (Leder) mit MultifunktionLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 6,5x16 (10-Speichen)Mittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit ChromeinfassungParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPower KeyFree-StartfunktionRadioempfang digital (DAB)Raucher-PaketReifendruck-KontrollsystemReifen-ReparaturkitRückfahrkameraRücksitzlehne geteilt/klappbar (60:40)Schadstoffarm nach Abgasnorm Euro 6dSchadstoffarm nach Abgasnorm Euro 6d-TEMPSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links höhenverstellbarSitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)SportsitzeSprachsteuerung und Bluetooth-SchnittstelleSteckdose (12V-Anschluß) im Koffer-/LaderaumTagfahrlicht LEDTürgriffe außen lackiertUSB-AnschlussVerglasung hinten abgedunkelt (Privacy Glass)Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenZentralverriegelung mit FernbedienungZierleisten unterhalb Seitenscheiben Chrom-Dekor3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
 </t>
   </si>
   <si>
-    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 22/77428&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektromotor 88 kW (Hybridantrieb)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Energierückgewinnung (Smart Regenerative Charging)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Bergabfahr-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik stufenlos - ECVT&lt;/li&gt;&lt;li&gt;Hybrid 138 kW (Motor 2,0 Ltr. - 103 kW)&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Lackierung Magnetic-Grau Metallic&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 6,5x16 (10-Speichen)&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d-TEMP&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 22/77428&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektromotor 88 kW (Hybridantrieb)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Energierückgewinnung (Smart Regenerative Charging)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Bergabfahr-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik stufenlos - ECVT&lt;/li&gt;&lt;li&gt;Hybrid 138 kW (Motor 2,0 Ltr. - 103 kW)&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Lackierung Magnetic-Grau Metallic&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 6,5x16 (10-Speichen)&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d-TEMP&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;22/77428&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BRO&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;67,900 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;11/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,716 kg&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.30&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;99.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A+&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#efficiency_aplus"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.30&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;99.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A+&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_aplus"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Magnetic-Grau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Other&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-eb-titanium-navi-ahk-rfk-pdc-diesel-black-da182688-2e83-4fdd-ac47-64dfb7683fb8?sort=standard&amp;desc=0&amp;position=305&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:28:58Z</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 EB Titanium Navi AHK RfK PDC</t>
+  </si>
+  <si>
+    <t>154,784 km</t>
+  </si>
+  <si>
+    <t>Manual</t>
+  </si>
+  <si>
+    <t>09/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_3c7120fe-4f39-420b-9d9e-cc412de65535.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_3c7120fe-4f39-420b-9d9e-cc412de65535.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_b29dae4a-a497-4c98-9586-7dc657bf4ad8.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_09a4c65e-c3a6-480c-8fd7-3a0a84c20fba.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_436db9ed-fac9-4a0a-b0a9-0cc528f9db88.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_5d77db17-47bc-4aad-b3b8-9799ca13e5a3.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_ba492cb1-84d9-4b98-a642-1a989f4b7a8d.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_a3eea173-0bc2-42b7-8e56-24e8a8821649.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_d0e48950-8e12-4f9d-8944-dfa684c50b0e.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_faa41f33-a221-4ad7-92ae-55d2634c4d37.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_d3e3c154-b711-4607-95ca-4a43bf8081a2.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_068eab41-b5b5-4f07-a580-84fb862f5d22.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_6ca280e0-925f-4f3a-bff9-7f7fab7cbeb9.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_4e91e021-3dec-43bc-80fa-f1de7a98e965.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_bfe88e52-b940-4914-9cd1-10b0db46a2c0.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_e2ba2203-6286-4f21-86f7-7b697b234cc9.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIGHLIGHTS &amp; PAKETE
+Business-PaketRaucher-Paket
+ASSISTENZSYSTEME
+Geschwindigkeits-Regelanlage (Tempomat)RückfahrkameraSpurhalteassistent mit Müdigkeitserkennungs-SensorAnhänger-Stabilisierungs-Programm (TSA)Elektr. Bremskraftverteilung (EBD)Notbrems-AssistentScheinwerfer-Assistent mit Tag-/NachtsensorVerkehrsschildassistentPark-Assistent (Active Park Assist)Parkpilotsystem hintenParkpilotsystem vorn und hinten
+MOTOR GETRIEBE &amp; FAHRWERK
+Start/Stop-AnlageAnti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSElektron. Stabilitäts-Programm (ESP)Getriebe 6-Gang - Typ: MMT6RusspartikelfilterServolenkung elektrischAntriebsart: Frontantrieb
+AUDIO &amp; KOMMUNIKATION
+Audio-Navigationssystem Ford mit AppLinkUSB-Anschluss8 LautsprecherFordPass Connect inkl. eCallRadioempfang digital (DAB)Sprachsteuerung und Bluetooth-SchnittstelleVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle
+INTERIEUR
+3-Punkt-Sicherheitsgurt hintenAmbiente-Beleuchtung (Multicolor-LED)Ambiente-Beleuchtung vorn (LED)Audiobedienung am LenkradEinstiegschienen vornErgonomiesitze vornFarbdisplay (10.1 Zoll)Farbdisplay für BordcomputerFensterheber elektrisch vorn + hinten mit KomfortschliessungFussmatten TeppichGepäckraum-Abtrennung (Netz)Gepäckraumabdeckung / RolloInnenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIsofix-Aufnahmen für KindersitzKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarLendenwirbelstütze vornLenkrad (Leder) mit MultifunktionLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlussRücksitzlehne geteilt/klappbar (60:40)Schalt-/Wählhebelgriff LederSeitenairbag vornSitz vorn links höhenverstellbarSitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Steckdose (12V-Anschluss) im Koffer-/LaderaumFussraumleuchte vornKlimaautomatik 2-Zonen
+LICHT &amp; SICHT
+Blinkleuchte in Aussenspiegel integriertFernlichtassistent (Scheinwerfer mit Abblendautomatik)NebelscheinwerferNebelscheinwerfer mit ChromeinfassungScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüssungsfunktionTagfahrlicht LED
+RÄDER
+Reifendruck-KontrollsystemLM-Felgen 7x17 (10x2-Speichen - Premium-Lackierung - Luster-Nickel)
+TECHNIK &amp; SICHERHEIT
+Berganfahr-Assistent (Hill-Holder)Geschwindigkeits-BegrenzeranlageKeyFree-SystemKnieairbag FahrerseitePower KeyFree-StartfunktionAirbag Fahrer-/BeifahrerseiteComing-Home-LichtfunktionFernentriegelung Heckklappe/-DeckelIntelligent Protection System (IPS)Kindersicherung elektrischMy Key (2. Fahrzeugschlüssel programmierbar)Parkbremse elektrischSicherheitssystem SYNC mit automatischem NotrufWarnanlage für Sicherheitsgurte hintenZentralverriegelung mit Fernbedienung
+EXTERIEUR
+Anhängerkupplung (Kugelkopf schwenkbar)Aussenspiegel elektr. verstell- und heizbarAussenspiegel WagenfarbeAussenspiegel elektr. anklappbarBodenleuchte im AussenspiegelDachreling (Aluminium)Fensterrahmen mit Chromblenden (Chromblendensatz)Frontscheibe heizbarMetallic-LackierungSeitenschweller WagenfarbeTürgriffe aussen lackiertVerglasung hinten abgedunkelt (Privacy Glass)Zierleisten unterhalb Seitenscheiben Chrom-Dekor
+SONSTIGE AUSSTATTUNGEN
+Aktive GeräuschkompensationKarosserie: 5-türigReifen-ReparaturkitSchadstoffarm nach Abgasnorm Euro 6d
+ Preisänderung, Zwischenverkauf und Irrtümer vorbehalten. Die Fahrzeugbeschreibung dient lediglich der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Den genauen Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal. Bitte kontaktieren Sie uns. Gerne auch per WhatsApp Nachrichten. 
+</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;br&gt;&lt;strong&gt;HIGHLIGHTS &amp;amp; PAKETE&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Business-Paket&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;ASSISTENZSYSTEME&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Rückfahrkamera&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;MOTOR GETRIEBE &amp;amp; FAHRWERK&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Start/Stop-Anlage&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Getriebe 6-Gang - Typ: MMT6&lt;/li&gt;&lt;li&gt;Russpartikelfilter&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;AUDIO &amp;amp; KOMMUNIKATION&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Audio-Navigationssystem Ford mit AppLink&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;USB-Anschluss&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;INTERIEUR&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Ergonomiesitze vorn&lt;/li&gt;&lt;li&gt;Farbdisplay (10.1 Zoll)&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschliessung&lt;/li&gt;&lt;li&gt;Fussmatten Teppich&lt;/li&gt;&lt;li&gt;Gepäckraum-Abtrennung (Netz)&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluss&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluss) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Fussraumleuchte vorn&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;LICHT &amp;amp; SICHT&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Blinkleuchte in Aussenspiegel integriert&lt;/li&gt;&lt;li&gt;Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüssungsfunktion&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;RÄDER&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen - Premium-Lackierung - Luster-Nickel)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;TECHNIK &amp;amp; SICHERHEIT&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Berganfahr-Assistent (Hill-Holder)&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Geschwindigkeits-Begrenzeranlage&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;KeyFree-System&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Knieairbag Fahrerseite&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Power KeyFree-Startfunktion&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Sicherheitssystem SYNC mit automatischem Notruf&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;EXTERIEUR&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Aussenspiegel elektr. verstell- und heizbar&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aussenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Aussenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Bodenleuchte im Aussenspiegel&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Türgriffe aussen lackiert&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;SONSTIGE AUSSTATTUNGEN&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;hr&gt; &lt;strong&gt;Preisänderung, Zwischenverkauf und Irrtümer vorbehalten.&lt;/strong&gt; Die Fahrzeugbeschreibung dient lediglich der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Den genauen Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal. Bitte kontaktieren Sie uns. Gerne auch per WhatsApp Nachrichten. &lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;323022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;154,784 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;09/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Manual&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,728 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;152 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Obsidian Schwarz Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;Integrated music streaming&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>DAT AUTOHUS AG</t>
+  </si>
+  <si>
+    <t>An der Autobahn  11,
+27404 Gyhum/Bockel, DE</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-titanium-awd-2-0-ecoblue-navi-pdc-diesel-black-8a2c7d81-9fd7-4b03-9487-b8d7838ab46e?sort=standard&amp;desc=0&amp;position=269&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:29:01Z</t>
+  </si>
+  <si>
+    <t>Turnier Titanium AWD 2.0 EcoBlue Navi PDC</t>
+  </si>
+  <si>
+    <t>79,380 km</t>
+  </si>
+  <si>
+    <t>140 kW (190 hp)</t>
+  </si>
+  <si>
+    <t>06/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_5729affe-acc7-4d2d-9fa1-f6797169786f.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_5729affe-acc7-4d2d-9fa1-f6797169786f.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_6f52bd90-fac0-4a5f-99b0-0fad143987e3.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_26a7da19-f374-4190-8796-6a71e36c2f3d.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_93383c15-32c3-468c-aa8b-118d92293f3c.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_e2330d75-1703-4718-bc2e-93f3b37968a2.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_63d1833b-c8b2-4a73-9404-dd263b8a16d6.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_12d5265b-6587-4a6a-a8c9-70ef12a5df97.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_f6170b9f-ac3e-42aa-b1b6-f765d92a8102.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_aa1445c2-486d-4c97-97bb-0ce9c7cedcf5.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_9376d626-c5a6-4403-81f6-fbe59f03387e.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_8c9e25fb-a0d7-48f1-8c85-ba3c1e11f1ea.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_e364b81c-b8ca-4e7f-861e-a0aef84df6e5.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_cc4f5435-300a-44b0-9f2b-c322faa95699.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Getriebe
+AutomatikTechnik
+AllradBordcomputerPartikelfilterStart-Stop-AutomatikSchaltwippenAssistenten
+MüdigkeitserkennungVerkehrszeichenerkennungPark-Lenk-AssistentRegensensorFernlichtassistentLichtsensorNotbremsassistentBerganfahrassistentSpurhalteassistentAbstands-/KollisionswarnerKomfort
+ServolenkungZentralverriegelungElektrischer FensterheberSitzheizungElektrische AussenspiegelTeilbare RuecksitzlehneTempomatMultifunktionslenkradKeyless Go StartfunktionInnenspiegel autom. abblendbarMittelarmlehneInnenraumfilterLenksaeule einstellbarSportsitzeParkDistanceControl vorne und hintenBeheizbare FrontscheibeKeyless EntryAmbientebeleuchtungLordosenstützeLederlenkradGeschwindigkeitsbegrenzungsanlageKlimaautomatik-2-ZonenFunkfernbedienungSicht
+LED-TagfahrlichtNebelscheinwerferAussenspiegel beheizbarRückfahrkameraPrivacyverglasungSicherheit
+ABSAirbagBeifahrer-AirbagWegfahrsperreSeitenairbagsESPAntriebsschlupfregelungReifendruckkontrolleTraktionskontrolleKopfairbagKnieairbagKindersitzbefestigungNotrufsystemPannenkitEntertainment
+NavigationssystemRadioTelefonvorbereitungUSB-AnschlussMP3BluetoothFreisprecheinrichtungSprachsteuerungDABUmwelt
+Grüne UmweltplaketteSonstiges
+KatalysatorMetallicAlufelgenDachrelingGepaeckraumabdeckungAnhängerkupplung klappbarElektrische ParkbremseSportsitzeReifendruck-KontrollsystemAntriebsart: AllradantriebGeschwindigkeits-Regelanlage (Tempomat)RußpartikelfilterSchalt-/Wählhebelgriff LederLenksäule (Lenkrad) höhen-/längsverstellbarScheibenwischer mit RegensensorReifen-ReparaturkitKnieairbag FahrerseiteParkpilotsystem hintenFrontscheibe heizbarFensterheber elektrisch vorn + hinten mit KomfortschließungRücksitzlehne geteilt/klappbar (60:40)Getriebe Automatik - Typ: 8F40 (8-Stufen)Schadstoffarm nach Abgasnorm Euro 6dInnenraumfilter: PollenfilterScheinwerfer-Assistent mit Tag-/NachtsensorMy Key (2. Fahrzeugschlüssel programmierbar)Ambiente-Beleuchtung (Multicolor-LED)Außenspiegel elektr. anklappbarKeyFree-SystemRückfahrkameraUSB-AnschlussAudio-Navigationssystem Ford mit AppLinkLM-Felgen 7x17 (10x2-SpeichenPremium-LackierungLuster-Nickel)Anhängerkupplung (Kugelkopf schwenkbar)Airbag Fahrer-/BeifahrerseiteAnti-Blockier-System (ABS)Lenkrad mit SchaltwippenSeitenairbag vornAußenspiegel elektr. verstell- und heizbarGepäckraumabdeckung / RolloAntischlupfregelung (ASR) + ABSParkpilotsystem vorn und hintenNebelscheinwerferMetallic-LackierungTagfahrlicht LED12V-Steckdose im LaderaumAktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anhänger-Stabilisierungs-Programm (TSA)Audiobedienung am LenkradAußenspiegel WagenfarbeBeifahrersitz verstellbar (4-fach)Berg-Anfahr-Assistent (Hill-Holder)Blinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBremsassistentBusiness-PaketComing-Home-LichtfunktionDachreling (Aluminium)Einstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-ProgrammFarbdisplay (101 Zoll)Farbdisplay für BordcomputerFensterrahmen mit ChromblendenFordPass Connect inkl. eCallFußraumleuchte vornGeschwindigkeits-BegrenzeranlageGurtwarner hintenInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKindersicherung elektrischKlimaautomatik 2-ZonenKopf-Schulter-Airbag vorn und hintenLederlenkradLendenwirbelstütze vornLeseleuchteLeseleuchten im FondMittelarmlehne hintenMotor 20 Ltr. - 140 kW EcoBlue KATNebelscheinwerfer mit ChromeinfassungPark-Assistent (Active Park Assist)Parkbremse elektrischPower KeyFree-StartfunktionRadioempfang Digital (DAB)Scheinwerfer mit AbblendautomatikScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionSeitenschweller WagenfarbeServolenkung elektrischSicherheitssystem SYNC mit automatischem NotrufSitzheizung vornSitzhöhenverstellungSitzhöhenverstellung FahrersitzSprachsteuerung und Bluetooth-SchnittstelleSpurhalteassistent mit Müdigkeitserkennungs-SensorStart/Stop-AnlageTürgriffe lackiertVerglasung hinten abgedunkelt (Privacy Glass)VerkehrsschildassistentVorrüstung Mobiltelefon mit Bluetooth-SchnittstelleZV mit Fernbedienung
+Änderungen, Zwischenverkauf und Irrtümer vorbehalten. 
+Fahrzeug hat:
+Unfallschaden
+</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Getriebe&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Automatik&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Technik&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Allrad&lt;/li&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;li&gt;Partikelfilter&lt;/li&gt;&lt;li&gt;Start-Stop-Automatik&lt;/li&gt;&lt;li&gt;Schaltwippen&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Assistenten&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Müdigkeitserkennung&lt;/li&gt;&lt;li&gt;Verkehrszeichenerkennung&lt;/li&gt;&lt;li&gt;Park-Lenk-Assistent&lt;/li&gt;&lt;li&gt;Regensensor&lt;/li&gt;&lt;li&gt;Fernlichtassistent&lt;/li&gt;&lt;li&gt;Lichtsensor&lt;/li&gt;&lt;li&gt;Notbremsassistent&lt;/li&gt;&lt;li&gt;Berganfahrassistent&lt;/li&gt;&lt;li&gt;Spurhalteassistent&lt;/li&gt;&lt;li&gt;Abstands-/Kollisionswarner&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Komfort&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Servolenkung&lt;/li&gt;&lt;li&gt;Zentralverriegelung&lt;/li&gt;&lt;li&gt;Elektrischer Fensterheber&lt;/li&gt;&lt;li&gt;Sitzheizung&lt;/li&gt;&lt;li&gt;Elektrische Aussenspiegel&lt;/li&gt;&lt;li&gt;Teilbare Ruecksitzlehne&lt;/li&gt;&lt;li&gt;Tempomat&lt;/li&gt;&lt;li&gt;Multifunktionslenkrad&lt;/li&gt;&lt;li&gt;Keyless Go Startfunktion&lt;/li&gt;&lt;li&gt;Innenspiegel autom. abblendbar&lt;/li&gt;&lt;li&gt;Mittelarmlehne&lt;/li&gt;&lt;li&gt;Innenraumfilter&lt;/li&gt;&lt;li&gt;Lenksaeule einstellbar&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;ParkDistanceControl vorne und hinten&lt;/li&gt;&lt;li&gt;Beheizbare Frontscheibe&lt;/li&gt;&lt;li&gt;Keyless Entry&lt;/li&gt;&lt;li&gt;Ambientebeleuchtung&lt;/li&gt;&lt;li&gt;Lordosenstütze&lt;/li&gt;&lt;li&gt;Lederlenkrad&lt;/li&gt;&lt;li&gt;Geschwindigkeitsbegrenzungsanlage&lt;/li&gt;&lt;li&gt;Klimaautomatik-2-Zonen&lt;/li&gt;&lt;li&gt;Funkfernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sicht&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;LED-Tagfahrlicht&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Aussenspiegel beheizbar&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Privacyverglasung&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sicherheit&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Airbag&lt;/li&gt;&lt;li&gt;Beifahrer-Airbag&lt;/li&gt;&lt;li&gt;Wegfahrsperre&lt;/li&gt;&lt;li&gt;Seitenairbags&lt;/li&gt;&lt;li&gt;ESP&lt;/li&gt;&lt;li&gt;Antriebsschlupfregelung&lt;/li&gt;&lt;li&gt;Reifendruckkontrolle&lt;/li&gt;&lt;li&gt;Traktionskontrolle&lt;/li&gt;&lt;li&gt;Kopfairbag&lt;/li&gt;&lt;li&gt;Knieairbag&lt;/li&gt;&lt;li&gt;Kindersitzbefestigung&lt;/li&gt;&lt;li&gt;Notrufsystem&lt;/li&gt;&lt;li&gt;Pannenkit&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Entertainment&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Navigationssystem&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Telefonvorbereitung&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Freisprecheinrichtung&lt;/li&gt;&lt;li&gt;Sprachsteuerung&lt;/li&gt;&lt;li&gt;DAB&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Umwelt&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Grüne Umweltplakette&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sonstiges&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Katalysator&lt;/li&gt;&lt;li&gt;Metallic&lt;/li&gt;&lt;li&gt;Alufelgen&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Gepaeckraumabdeckung&lt;/li&gt;&lt;li&gt;Anhängerkupplung klappbar&lt;/li&gt;&lt;li&gt;Elektrische Parkbremse&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Antriebsart: Allradantrieb&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen&lt;/li&gt;&lt;li&gt;Premium-Lackierung&lt;/li&gt;&lt;li&gt;Luster-Nickel)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;12V-Steckdose im Laderaum&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Beifahrersitz verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Berg-Anfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Bremsassistent&lt;/li&gt;&lt;li&gt;Business-Paket&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm&lt;/li&gt;&lt;li&gt;Farbdisplay (10&lt;/li&gt;&lt;li&gt;1 Zoll)&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Gurtwarner hinten&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Lederlenkrad&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Leseleuchte&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Motor 2&lt;/li&gt;&lt;li&gt;0 Ltr. - 140 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang Digital (DAB)&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sicherheitssystem SYNC mit automatischem Notruf&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sitzhöhenverstellung&lt;/li&gt;&lt;li&gt;Sitzhöhenverstellung Fahrersitz&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Türgriffe lackiert&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon mit Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;ZV mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Änderungen, Zwischenverkauf und Irrtümer vorbehalten. &lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;hr&gt;Fahrzeug hat:&lt;br&gt;Unfallschaden&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4WD&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;14041&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BRJ&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;79,380 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;06/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle condition&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;Damaged&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;140 kW (190 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,826 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;180 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Schwarz&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>PS KFZ-Vertrieb GmbH</t>
+  </si>
+  <si>
+    <t>Regensburger Straße  418a,
+90480 Nürnberg, DE</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-sportbreak-2-0-hev-titanium-electric-gasoline-grey-43fa5b55-7cbd-4c95-9c0e-1fb301d70b66?sort=standard&amp;desc=0&amp;position=287&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:28:40Z</t>
+  </si>
+  <si>
+    <t>Sportbreak 2.0 HEV Titanium</t>
+  </si>
+  <si>
+    <t>117,754 km</t>
+  </si>
+  <si>
+    <t>137 kW (186 hp)</t>
+  </si>
+  <si>
+    <t>01/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_c84749a8-5c71-4986-a651-35fc21b0b4d6.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_c84749a8-5c71-4986-a651-35fc21b0b4d6.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_621f34b3-95cc-42a5-8698-e4cdb05e6fe5.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_19576a8c-ed6b-4ad4-9191-34cd7f74915f.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_59966d1b-56ab-4ea1-a6f1-0a93073e011a.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_abc3bc69-1118-4e31-8b60-c48618182d04.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_80f30840-5d68-40b5-b73b-4d2f985c59d0.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_5e6cd791-0ab4-4be6-82c9-71ce302a305a.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_9f59c4a3-0c79-43d7-8bec-6c33e3ea068d.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_0d5e7094-d20c-4868-a313-6cce0d7b5b83.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_7ff289fb-f676-4484-8fb8-2bb6c74cf94d.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_8212d7af-f0de-49e2-ae27-0f3bfc05d49b.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_3fedf8f6-596e-41bb-a8a6-f4c1f1a492ee.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_3375b424-90b4-4ac3-ade4-1d826bb47154.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_318761b4-6806-425d-bf6a-94f3d269fc6b.jpg
+https://prod.pictures.autoscout24.net/listing-images/43fa5b55-7cbd-4c95-9c0e-1fb301d70b66_fcad722b-75e8-44c4-8dec-53b53e034564.jpg</t>
+  </si>
+  <si>
+    <t>Precio al contado: 18390 euros 
+Condiciones de la financiación 
+Consultar condiciones de financiación en este anuncio o contactando con el anunciante 
+Flexicar, una vida, muchos cars.
+Compra. Vende. Disfruta.
+Precio al contado: 18.390€
+Precio alternativo oferta de financiación: 16.290€ financiando el 100% del importe (consulta condiciones específicas de la promoción, sujeto a condiciones de financiación de las entidades colaboradoras).
+Cada momento de la vida te pide un coche.
+En Flexicar tenemos más de 30.000 vehículos en stock
+y disponemos de más de 200 concesionarios
+para que encuentres tu nuevo coche.
+Flexicar, Compra . Vende . Disfruta
+Vehículo disponible en nuestro concesionario Flexicar Majadahonda, Carr. de Boadilla, 92, 28222 Majadahonda, Madrid, España. Te lo enviamos a cualquier punto de la península y Baleares. Entrega a domicilio.
+HORARIO DE APERTURA: Lunes a Sábado: 9:30 - 20:30.
+Si tu coche tiene menos de 8 años o lo entregas como parte de pago, tienes asegurada la mejor tasación del mercado. Tásalo ahora en flexicar.es.
+HORARIO ATENCIÓN TELEFÓNICA:
+Lunes a Sábado: 9:00 - 20:30
+Domingos: 10:00 - 14:00 y 16:30 - 20:30
+*Este anuncio no es vinculante, puede contener errores, se muestra a título informativo y no contractual.
+REF: 903000000229528</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Precio al contado: 18390 euros&lt;/strong&gt; &lt;br&gt;&lt;br&gt;&lt;strong&gt;Condiciones de la financiación&lt;/strong&gt; &lt;br&gt;&lt;br&gt;Consultar condiciones de financiación en este anuncio o contactando con el anunciante &lt;br&gt;&lt;br&gt;Flexicar, una vida, muchos cars.&lt;br&gt;&lt;br&gt;Compra. Vende. Disfruta.&lt;br&gt;&lt;br&gt;Precio al contado: 18.390€&lt;br&gt;Precio alternativo oferta de financiación: 16.290€ financiando el 100% del importe (consulta condiciones específicas de la promoción, sujeto a condiciones de financiación de las entidades colaboradoras).&lt;br&gt;&lt;br&gt;&lt;br&gt;Cada momento de la vida te pide un coche.&lt;br&gt;En Flexicar tenemos más de 30.000 vehículos en stock&lt;br&gt;y disponemos de más de 200 concesionarios&lt;br&gt;para que encuentres tu nuevo coche.&lt;br&gt;Flexicar, Compra . Vende . Disfruta&lt;br&gt;&lt;br&gt;Vehículo disponible en nuestro concesionario Flexicar Majadahonda, Carr. de Boadilla, 92, 28222 Majadahonda, Madrid, España. Te lo enviamos a cualquier punto de la península y Baleares. Entrega a domicilio.&lt;br&gt;HORARIO DE APERTURA: Lunes a Sábado: 9:30 - 20:30.&lt;br&gt;Si tu coche tiene menos de 8 años o lo entregas como parte de pago, tienes asegurada la mejor tasación del mercado. Tásalo ahora en flexicar.es.&lt;br&gt;&lt;br&gt;&lt;br&gt;HORARIO ATENCIÓN TELEFÓNICA:&lt;br&gt;Lunes a Sábado: 9:00 - 20:30&lt;br&gt;Domingos: 10:00 - 14:00 y 16:30 - 20:30&lt;br&gt;&lt;br&gt;*Este anuncio no es vinculante, puede contener errores, se muestra a título informativo y no contractual.&lt;br&gt;&lt;br&gt;REF: 903000000229528&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Spain&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;19591120&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;117,754 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;01/2021&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;137 kW (186 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,579 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Grey&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>FLEXICAR MÁLAGA.</t>
+  </si>
+  <si>
+    <t>CALLE LICURGO 28,
+29004 MALAGA, ES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -826,59 +854,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -913,449 +941,464 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="F2" t="s">
         <v>30</v>
       </c>
-      <c r="G2">
+      <c r="E2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F2">
+        <v>22490</v>
+      </c>
+      <c r="G2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2">
         <v>1</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
+        <v>33</v>
+      </c>
+      <c r="J2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L2" t="s">
+        <v>36</v>
+      </c>
+      <c r="M2" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2" t="s">
+        <v>38</v>
+      </c>
+      <c r="O2" t="s">
+        <v>39</v>
+      </c>
+      <c r="P2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>42</v>
+      </c>
+      <c r="S2" t="s">
+        <v>43</v>
+      </c>
+      <c r="T2" t="s">
+        <v>44</v>
+      </c>
+      <c r="U2" t="s">
+        <v>45</v>
+      </c>
+      <c r="V2" t="s">
+        <v>46</v>
+      </c>
+      <c r="W2" t="s">
+        <v>47</v>
+      </c>
+      <c r="X2" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z2">
+        <v>5</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>31</v>
       </c>
-      <c r="I2" t="s">
+      <c r="F3">
+        <v>17790</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="H3">
+        <v>1</v>
+      </c>
+      <c r="I3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J3" t="s">
+        <v>55</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M3" t="s">
+        <v>57</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
+      <c r="O3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P3" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>60</v>
+      </c>
+      <c r="R3" t="s">
+        <v>61</v>
+      </c>
+      <c r="S3" t="s">
+        <v>62</v>
+      </c>
+      <c r="T3" t="s">
+        <v>63</v>
+      </c>
+      <c r="U3" t="s">
+        <v>64</v>
+      </c>
+      <c r="V3" t="s">
+        <v>65</v>
+      </c>
+      <c r="W3" t="s">
+        <v>66</v>
+      </c>
+      <c r="X3" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z3">
+        <v>5</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4">
+        <v>11380</v>
+      </c>
+      <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4">
+        <v>1</v>
+      </c>
+      <c r="I4" t="s">
+        <v>71</v>
+      </c>
+      <c r="J4" t="s">
         <v>34</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="K4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="N2" t="s">
-[...2 lines deleted...]
-      <c r="O2" t="s">
+      <c r="M4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...155 lines deleted...]
-        <v>73</v>
       </c>
       <c r="O4" t="s">
         <v>74</v>
       </c>
       <c r="P4" t="s">
         <v>75</v>
       </c>
       <c r="Q4" t="s">
         <v>76</v>
       </c>
       <c r="R4" t="s">
         <v>77</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>79</v>
       </c>
       <c r="U4" t="s">
         <v>80</v>
       </c>
       <c r="V4" t="s">
         <v>81</v>
       </c>
       <c r="W4" t="s">
         <v>82</v>
       </c>
       <c r="X4" t="s">
         <v>83</v>
       </c>
-      <c r="Y4">
-[...2 lines deleted...]
-      <c r="Z4" t="s">
+      <c r="Y4" t="s">
         <v>84</v>
       </c>
+      <c r="Z4">
+        <v>4</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="F5" t="s">
         <v>30</v>
       </c>
-      <c r="G5">
+      <c r="E5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5">
+        <v>13980</v>
+      </c>
+      <c r="G5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5">
         <v>1</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="J5" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="L5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="N5" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="O5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="U5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="X5" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="Z5" t="s">
         <v>101</v>
       </c>
+      <c r="Y5" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z5">
+        <v>3.5</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>103</v>
+      </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="G6">
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6">
+        <v>16290</v>
+      </c>
+      <c r="G6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6">
         <v>1</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M6" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="N6" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="O6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="P6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="Q6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="R6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="S6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="T6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="U6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="V6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="W6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X6" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>119</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>120</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">