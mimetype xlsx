--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>manufacturer</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
@@ -98,51 +98,51 @@
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/offers/ford-mondeo-st-line-diesel-blue-3e5e0b37-b178-4822-b4cd-b59cc3d13639?sort=standard&amp;desc=0&amp;position=65&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
   </si>
   <si>
-    <t>2026-06-15T11:28:26Z</t>
+    <t>2026-07-31T09:14:00Z</t>
   </si>
   <si>
     <t>ST-Line</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
     <t>83,000 km</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
     <t>110 kW (150 hp)</t>
   </si>
@@ -168,70 +168,70 @@
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_21d75117-adf6-4eb7-9b7f-9da89b99c1ce.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_9834f7ef-c446-4942-97e5-eeca3ac8fa29.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_70561a03-14a7-4c7e-aaf1-269ed3259879.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_56ff1b25-24be-47f6-9c3d-e431f4a6e445.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_444b4f7e-1d10-4a1a-b484-3a88ac03750c.jpg
 https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_19f6c196-239d-439a-bd9e-5771ef302337.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Interne Fahrzeugnr.: 36/15631
 Adaptive Scheinwerfer LED mit AbbiegelichtAirbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anhängerkupplung (Kugelkopf abnehmbar)Anhänger-Stabilisierungs-Programm (TSA)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAntriebsart: FrontantriebAudiobedienung am LenkradAudio-Navigationssystem Ford mit AppLinkAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbar, mit MemoryAußenspiegel mit AbblendautomatikAußenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechtsAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBody-Styling-PaketBremssättel Rot lackiertBusiness-Paket 3Coming-Home-LichtfunktionDachhimmel Stoff, dunkelDachrelingDiebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker StromversorgungEinstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-Programm (ESP)Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFarbdisplay (10,1 Zoll)Fensterheber elektrisch vorn + hinten mit KomfortschließungFernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten VeloursGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik - Typ: 8F40 (8-Stufen)HeckspoilerInnenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarKühlergrill oben / unten PianolackLendenwirbelstütze vornLenkrad heizbar (Leder 3-Speichen)Lenkrad mit SchaltwippenLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 8x18 (Y-Design, Anthrazit)Metallic-LackierungMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMotor 2,0 Ltr. - 110 kW EcoBlue KATMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit Einfassung schwarz glänzendParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPedale AluminiumPower KeyFree-StartfunktionRadioempfang digital (DAB)Raucher-PaketReifendruck-KontrollsystemReserverad in Fahrbereifung (Stahl)RückfahrkameraRücksitzlehne geteilt/klappbar (60:40)RußpartikelfilterSchadstoffarm nach Abgasnorm Euro 6Schadstoffarm nach Abgasnorm Euro 6dSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links elektr. verstellbar (10-fach, mit Memory)Sitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzbezug / Polsterung: Alcantara/LederSitzheizung hintenSitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Sport-FahrwerkSportsitzeSprachsteuerung und Bluetooth-SchnittstelleStart/Stop-AnlageSteckdose (12V-Anschluß) im Koffer-/LaderaumSteckdose 230VStoßfänger hinten Sport-Design mit DiffusorStoßfänger Sport-AusführungTagfahrlicht LEDTürgriffe außen lackiertUSB-AnschlussVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenWinter-PaketZentralverriegelung mit Fernbedienung3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
 </t>
   </si>
   <si>
     <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 36/15631&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf abnehmbar)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar, mit Memory&lt;/li&gt;&lt;li&gt;Außenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Body-Styling-Paket&lt;/li&gt;&lt;li&gt;Bremssättel Rot lackiert&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachhimmel Stoff, dunkel&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Diebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker Stromversorgung&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Velours&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Heckspoiler&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Kühlergrill oben / unten Pianolack&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad heizbar (Leder 3-Speichen)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 8x18 (Y-Design, Anthrazit)&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Einfassung schwarz glänzend&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Pedale Aluminium&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reserverad in Fahrbereifung (Stahl)&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links elektr. verstellbar (10-fach, mit Memory)&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;li&gt;Sitzheizung hinten&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Steckdose 230V&lt;/li&gt;&lt;li&gt;Stoßfänger hinten Sport-Design mit Diffusor&lt;/li&gt;&lt;li&gt;Stoßfänger Sport-Ausführung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;36/15631&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;83,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;08/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,748 kg&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;126.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_a"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;126 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_a"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Panther-Blau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Other&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>Autohaus Kauderer GmbH &amp; Co KG</t>
   </si>
   <si>
     <t>Ulmer Straße 40 (Alte B10),
 73054 Eislingen, DE</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/offers/ford-mondeo-hybrid-titanium-electric-gasoline-grey-a4ffc1ae-e06a-4994-9a17-d0e810e09f11?sort=standard&amp;desc=0&amp;position=224&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
   </si>
   <si>
-    <t>2026-06-15T11:28:33Z</t>
+    <t>2026-07-31T09:14:07Z</t>
   </si>
   <si>
     <t>Hybrid Titanium</t>
   </si>
   <si>
     <t>67,900 km</t>
   </si>
   <si>
     <t>Electric/Gasoline</t>
   </si>
   <si>
     <t>103 kW (140 hp)</t>
   </si>
   <si>
     <t>11/2021</t>
   </si>
   <si>
     <t>https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_e1b2ea3f-912f-4a72-bb5b-b2c2d5c9c3c7.jpg</t>
   </si>
   <si>
     <t>https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_e1b2ea3f-912f-4a72-bb5b-b2c2d5c9c3c7.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_db07c36b-9c1c-45dc-9b3b-8cc703f4a7af.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_f57a20c3-c5da-48f0-8108-c315ad64e681.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_ce0dc2e6-64ff-4b3b-96c9-fec2ed180abb.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_61197fe4-8491-4530-84c6-b518e025ff77.jpg
@@ -242,315 +242,283 @@
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_9c280317-3e0d-4800-9626-90d7d7b67c49.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_19412319-5aaf-4589-836a-f123b8b78231.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_a29d0adc-53ca-47e7-a2f5-b4dcc9dc1379.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_66b280f3-12fc-4dd4-bd23-35c26f31a96d.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_99139721-e74a-40ef-aead-97fcf518bc23.jpg
 https://prod.pictures.autoscout24.net/listing-images/a4ffc1ae-e06a-4994-9a17-d0e810e09f11_7da4f97d-114d-4c89-a956-82d1749437ad.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Interne Fahrzeugnr.: 22/77428
 Adaptive Scheinwerfer LED mit AbbiegelichtAirbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung (Multicolor-LED)Ambiente-Beleuchtung vorn (LED)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAudiobedienung am LenkradAudio-Navigationssystem Ford mit AppLinkAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbarAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBusiness-Paket 3Coming-Home-LichtfunktionDachreling (Aluminium)Einstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektromotor 88 kW (Hybridantrieb)Elektron. Stabilitäts-Programm (ESP)Energierückgewinnung (Smart Regenerative Charging)Fahrassistenz-System: Bergabfahr-AssistentFahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFensterheber elektrisch vorn + hinten mit KomfortschließungFensterrahmen mit Chromblenden (Chromblendensatz)Fernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten TeppichFußraumleuchte vornGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik stufenlos - ECVTHybrid 138 kW (Motor 2,0 Ltr. - 103 kW)Innenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarLackierung Magnetic-Grau MetallicLendenwirbelstütze vornLenkrad (Leder) mit MultifunktionLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 6,5x16 (10-Speichen)Mittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit ChromeinfassungParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPower KeyFree-StartfunktionRadioempfang digital (DAB)Raucher-PaketReifendruck-KontrollsystemReifen-ReparaturkitRückfahrkameraRücksitzlehne geteilt/klappbar (60:40)Schadstoffarm nach Abgasnorm Euro 6dSchadstoffarm nach Abgasnorm Euro 6d-TEMPSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links höhenverstellbarSitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)SportsitzeSprachsteuerung und Bluetooth-SchnittstelleSteckdose (12V-Anschluß) im Koffer-/LaderaumTagfahrlicht LEDTürgriffe außen lackiertUSB-AnschlussVerglasung hinten abgedunkelt (Privacy Glass)Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenZentralverriegelung mit FernbedienungZierleisten unterhalb Seitenscheiben Chrom-Dekor3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
 </t>
   </si>
   <si>
     <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 22/77428&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektromotor 88 kW (Hybridantrieb)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Energierückgewinnung (Smart Regenerative Charging)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Bergabfahr-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik stufenlos - ECVT&lt;/li&gt;&lt;li&gt;Hybrid 138 kW (Motor 2,0 Ltr. - 103 kW)&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Lackierung Magnetic-Grau Metallic&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 6,5x16 (10-Speichen)&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d-TEMP&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;22/77428&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BRO&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;67,900 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;11/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,716 kg&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.30&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;99.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A+&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_aplus"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.30&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;99 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A+&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_aplus"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Magnetic-Grau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Other&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-eb-titanium-navi-ahk-rfk-pdc-diesel-black-da182688-2e83-4fdd-ac47-64dfb7683fb8?sort=standard&amp;desc=0&amp;position=305&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
   </si>
   <si>
-    <t>2026-06-15T11:28:58Z</t>
+    <t>2026-07-31T09:14:32Z</t>
   </si>
   <si>
     <t>Turnier 2.0 EB Titanium Navi AHK RfK PDC</t>
   </si>
   <si>
     <t>154,784 km</t>
   </si>
   <si>
     <t>Manual</t>
   </si>
   <si>
     <t>09/2021</t>
   </si>
   <si>
-    <t>https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_3c7120fe-4f39-420b-9d9e-cc412de65535.jpg</t>
-[...16 lines deleted...]
-https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_e2ba2203-6286-4f21-86f7-7b697b234cc9.jpg</t>
+    <t>https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_129e3a07-b78d-43a2-bdb4-f3eb6e23ff1a.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_129e3a07-b78d-43a2-bdb4-f3eb6e23ff1a.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_db7dfbe5-6b6d-466e-b5ba-8dbdab15040e.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_49625d30-f7b2-4d77-819d-86b82b869a09.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_12bce441-c6a0-41a7-ad14-6032c1d3be90.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_59a9fcef-93e1-4ea0-abbe-fdb576df703c.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_64cec988-ebc2-417f-8752-61476a94039a.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_2ab9e373-0ed1-4f58-9d2f-94f959d302f8.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_943b8e1c-7e9e-41ec-8181-3c230026f8cc.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_8709d0ff-9417-440c-a0b1-7b324236d064.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_988caeb2-b0cc-4bd2-a579-77b82a5c2212.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_01c8460a-8e06-4080-8ce0-ad4c7df06493.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_3942fd07-7ec2-4da2-b89f-4b6ec807d61c.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_6ed85c33-407a-4509-ba4f-80bdf4f09197.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_4fd5b079-6c3f-4dff-90c5-d48bd85947e4.jpg
+https://prod.pictures.autoscout24.net/listing-images/da182688-2e83-4fdd-ac47-64dfb7683fb8_f350283d-1b0b-458f-9cf3-138e7863a17f.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">HIGHLIGHTS &amp; PAKETE
 Business-PaketRaucher-Paket
 ASSISTENZSYSTEME
 Geschwindigkeits-Regelanlage (Tempomat)RückfahrkameraSpurhalteassistent mit Müdigkeitserkennungs-SensorAnhänger-Stabilisierungs-Programm (TSA)Elektr. Bremskraftverteilung (EBD)Notbrems-AssistentScheinwerfer-Assistent mit Tag-/NachtsensorVerkehrsschildassistentPark-Assistent (Active Park Assist)Parkpilotsystem hintenParkpilotsystem vorn und hinten
 MOTOR GETRIEBE &amp; FAHRWERK
 Start/Stop-AnlageAnti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSElektron. Stabilitäts-Programm (ESP)Getriebe 6-Gang - Typ: MMT6RusspartikelfilterServolenkung elektrischAntriebsart: Frontantrieb
 AUDIO &amp; KOMMUNIKATION
 Audio-Navigationssystem Ford mit AppLinkUSB-Anschluss8 LautsprecherFordPass Connect inkl. eCallRadioempfang digital (DAB)Sprachsteuerung und Bluetooth-SchnittstelleVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle
 INTERIEUR
 3-Punkt-Sicherheitsgurt hintenAmbiente-Beleuchtung (Multicolor-LED)Ambiente-Beleuchtung vorn (LED)Audiobedienung am LenkradEinstiegschienen vornErgonomiesitze vornFarbdisplay (10.1 Zoll)Farbdisplay für BordcomputerFensterheber elektrisch vorn + hinten mit KomfortschliessungFussmatten TeppichGepäckraum-Abtrennung (Netz)Gepäckraumabdeckung / RolloInnenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIsofix-Aufnahmen für KindersitzKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarLendenwirbelstütze vornLenkrad (Leder) mit MultifunktionLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlussRücksitzlehne geteilt/klappbar (60:40)Schalt-/Wählhebelgriff LederSeitenairbag vornSitz vorn links höhenverstellbarSitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Steckdose (12V-Anschluss) im Koffer-/LaderaumFussraumleuchte vornKlimaautomatik 2-Zonen
 LICHT &amp; SICHT
 Blinkleuchte in Aussenspiegel integriertFernlichtassistent (Scheinwerfer mit Abblendautomatik)NebelscheinwerferNebelscheinwerfer mit ChromeinfassungScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüssungsfunktionTagfahrlicht LED
 RÄDER
 Reifendruck-KontrollsystemLM-Felgen 7x17 (10x2-Speichen - Premium-Lackierung - Luster-Nickel)
 TECHNIK &amp; SICHERHEIT
 Berganfahr-Assistent (Hill-Holder)Geschwindigkeits-BegrenzeranlageKeyFree-SystemKnieairbag FahrerseitePower KeyFree-StartfunktionAirbag Fahrer-/BeifahrerseiteComing-Home-LichtfunktionFernentriegelung Heckklappe/-DeckelIntelligent Protection System (IPS)Kindersicherung elektrischMy Key (2. Fahrzeugschlüssel programmierbar)Parkbremse elektrischSicherheitssystem SYNC mit automatischem NotrufWarnanlage für Sicherheitsgurte hintenZentralverriegelung mit Fernbedienung
 EXTERIEUR
 Anhängerkupplung (Kugelkopf schwenkbar)Aussenspiegel elektr. verstell- und heizbarAussenspiegel WagenfarbeAussenspiegel elektr. anklappbarBodenleuchte im AussenspiegelDachreling (Aluminium)Fensterrahmen mit Chromblenden (Chromblendensatz)Frontscheibe heizbarMetallic-LackierungSeitenschweller WagenfarbeTürgriffe aussen lackiertVerglasung hinten abgedunkelt (Privacy Glass)Zierleisten unterhalb Seitenscheiben Chrom-Dekor
 SONSTIGE AUSSTATTUNGEN
 Aktive GeräuschkompensationKarosserie: 5-türigReifen-ReparaturkitSchadstoffarm nach Abgasnorm Euro 6d
  Preisänderung, Zwischenverkauf und Irrtümer vorbehalten. Die Fahrzeugbeschreibung dient lediglich der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Den genauen Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal. Bitte kontaktieren Sie uns. Gerne auch per WhatsApp Nachrichten. 
 </t>
   </si>
   <si>
     <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;br&gt;&lt;strong&gt;HIGHLIGHTS &amp;amp; PAKETE&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Business-Paket&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;ASSISTENZSYSTEME&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Rückfahrkamera&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;MOTOR GETRIEBE &amp;amp; FAHRWERK&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Start/Stop-Anlage&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Getriebe 6-Gang - Typ: MMT6&lt;/li&gt;&lt;li&gt;Russpartikelfilter&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;AUDIO &amp;amp; KOMMUNIKATION&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Audio-Navigationssystem Ford mit AppLink&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;USB-Anschluss&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;INTERIEUR&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Ergonomiesitze vorn&lt;/li&gt;&lt;li&gt;Farbdisplay (10.1 Zoll)&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschliessung&lt;/li&gt;&lt;li&gt;Fussmatten Teppich&lt;/li&gt;&lt;li&gt;Gepäckraum-Abtrennung (Netz)&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluss&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluss) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Fussraumleuchte vorn&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;LICHT &amp;amp; SICHT&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Blinkleuchte in Aussenspiegel integriert&lt;/li&gt;&lt;li&gt;Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüssungsfunktion&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;RÄDER&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen - Premium-Lackierung - Luster-Nickel)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;TECHNIK &amp;amp; SICHERHEIT&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Berganfahr-Assistent (Hill-Holder)&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Geschwindigkeits-Begrenzeranlage&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;KeyFree-System&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Knieairbag Fahrerseite&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Power KeyFree-Startfunktion&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Sicherheitssystem SYNC mit automatischem Notruf&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;EXTERIEUR&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Aussenspiegel elektr. verstell- und heizbar&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aussenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Aussenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Bodenleuchte im Aussenspiegel&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Türgriffe aussen lackiert&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;SONSTIGE AUSSTATTUNGEN&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;hr&gt; &lt;strong&gt;Preisänderung, Zwischenverkauf und Irrtümer vorbehalten.&lt;/strong&gt; Die Fahrzeugbeschreibung dient lediglich der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Den genauen Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal. Bitte kontaktieren Sie uns. Gerne auch per WhatsApp Nachrichten. &lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;323022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;154,784 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;09/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Manual&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,728 kg&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;152 g/km (comb.)&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Obsidian Schwarz Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;Integrated music streaming&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>DAT AUTOHUS AG</t>
   </si>
   <si>
     <t>An der Autobahn  11,
 27404 Gyhum/Bockel, DE</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-titanium-awd-2-0-ecoblue-navi-pdc-diesel-black-8a2c7d81-9fd7-4b03-9487-b8d7838ab46e?sort=standard&amp;desc=0&amp;position=269&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
   </si>
   <si>
-    <t>2026-06-15T11:29:01Z</t>
+    <t>2026-07-31T09:14:35Z</t>
   </si>
   <si>
     <t>Turnier Titanium AWD 2.0 EcoBlue Navi PDC</t>
   </si>
   <si>
     <t>79,380 km</t>
   </si>
   <si>
     <t>140 kW (190 hp)</t>
   </si>
   <si>
     <t>06/2021</t>
   </si>
   <si>
-    <t>https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_5729affe-acc7-4d2d-9fa1-f6797169786f.jpg</t>
-[...14 lines deleted...]
-https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_cc4f5435-300a-44b0-9f2b-c322faa95699.jpg</t>
+    <t>https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_10a5a5d2-6bbc-4684-a3b4-63e42a2cb468.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_10a5a5d2-6bbc-4684-a3b4-63e42a2cb468.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_6d93c848-775f-4e89-99f3-b77d34850305.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_459f1e6e-1b55-47a0-aa2d-90579b62a477.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_9d7aafc8-9c74-4f03-b3fc-f200f7dc2070.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_8802e62f-a94f-4091-bdfd-162020e38326.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_265a8e38-f285-4d2d-952e-126c93baf0be.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_6f12eba9-2652-4302-b6f1-47d15f0eea5a.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_8d54f36f-b509-4b3c-9e49-17a63944a363.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_336964ff-3d5e-4637-bdd6-a4c0d60205ab.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_dc02aa61-0b6a-46a3-a419-f455c3990f64.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_5fb542c3-319d-4798-af25-d1c5a0bd19d0.jpg
+https://prod.pictures.autoscout24.net/listing-images/8a2c7d81-9fd7-4b03-9487-b8d7838ab46e_03e85498-14ee-4827-ad8e-738f795e0d2b.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Getriebe
 AutomatikTechnik
 AllradBordcomputerPartikelfilterStart-Stop-AutomatikSchaltwippenAssistenten
 MüdigkeitserkennungVerkehrszeichenerkennungPark-Lenk-AssistentRegensensorFernlichtassistentLichtsensorNotbremsassistentBerganfahrassistentSpurhalteassistentAbstands-/KollisionswarnerKomfort
 ServolenkungZentralverriegelungElektrischer FensterheberSitzheizungElektrische AussenspiegelTeilbare RuecksitzlehneTempomatMultifunktionslenkradKeyless Go StartfunktionInnenspiegel autom. abblendbarMittelarmlehneInnenraumfilterLenksaeule einstellbarSportsitzeParkDistanceControl vorne und hintenBeheizbare FrontscheibeKeyless EntryAmbientebeleuchtungLordosenstützeLederlenkradGeschwindigkeitsbegrenzungsanlageKlimaautomatik-2-ZonenFunkfernbedienungSicht
 LED-TagfahrlichtNebelscheinwerferAussenspiegel beheizbarRückfahrkameraPrivacyverglasungSicherheit
 ABSAirbagBeifahrer-AirbagWegfahrsperreSeitenairbagsESPAntriebsschlupfregelungReifendruckkontrolleTraktionskontrolleKopfairbagKnieairbagKindersitzbefestigungNotrufsystemPannenkitEntertainment
 NavigationssystemRadioTelefonvorbereitungUSB-AnschlussMP3BluetoothFreisprecheinrichtungSprachsteuerungDABUmwelt
 Grüne UmweltplaketteSonstiges
 KatalysatorMetallicAlufelgenDachrelingGepaeckraumabdeckungAnhängerkupplung klappbarElektrische ParkbremseSportsitzeReifendruck-KontrollsystemAntriebsart: AllradantriebGeschwindigkeits-Regelanlage (Tempomat)RußpartikelfilterSchalt-/Wählhebelgriff LederLenksäule (Lenkrad) höhen-/längsverstellbarScheibenwischer mit RegensensorReifen-ReparaturkitKnieairbag FahrerseiteParkpilotsystem hintenFrontscheibe heizbarFensterheber elektrisch vorn + hinten mit KomfortschließungRücksitzlehne geteilt/klappbar (60:40)Getriebe Automatik - Typ: 8F40 (8-Stufen)Schadstoffarm nach Abgasnorm Euro 6dInnenraumfilter: PollenfilterScheinwerfer-Assistent mit Tag-/NachtsensorMy Key (2. Fahrzeugschlüssel programmierbar)Ambiente-Beleuchtung (Multicolor-LED)Außenspiegel elektr. anklappbarKeyFree-SystemRückfahrkameraUSB-AnschlussAudio-Navigationssystem Ford mit AppLinkLM-Felgen 7x17 (10x2-SpeichenPremium-LackierungLuster-Nickel)Anhängerkupplung (Kugelkopf schwenkbar)Airbag Fahrer-/BeifahrerseiteAnti-Blockier-System (ABS)Lenkrad mit SchaltwippenSeitenairbag vornAußenspiegel elektr. verstell- und heizbarGepäckraumabdeckung / RolloAntischlupfregelung (ASR) + ABSParkpilotsystem vorn und hintenNebelscheinwerferMetallic-LackierungTagfahrlicht LED12V-Steckdose im LaderaumAktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anhänger-Stabilisierungs-Programm (TSA)Audiobedienung am LenkradAußenspiegel WagenfarbeBeifahrersitz verstellbar (4-fach)Berg-Anfahr-Assistent (Hill-Holder)Blinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBremsassistentBusiness-PaketComing-Home-LichtfunktionDachreling (Aluminium)Einstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-ProgrammFarbdisplay (101 Zoll)Farbdisplay für BordcomputerFensterrahmen mit ChromblendenFordPass Connect inkl. eCallFußraumleuchte vornGeschwindigkeits-BegrenzeranlageGurtwarner hintenInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKindersicherung elektrischKlimaautomatik 2-ZonenKopf-Schulter-Airbag vorn und hintenLederlenkradLendenwirbelstütze vornLeseleuchteLeseleuchten im FondMittelarmlehne hintenMotor 20 Ltr. - 140 kW EcoBlue KATNebelscheinwerfer mit ChromeinfassungPark-Assistent (Active Park Assist)Parkbremse elektrischPower KeyFree-StartfunktionRadioempfang Digital (DAB)Scheinwerfer mit AbblendautomatikScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionSeitenschweller WagenfarbeServolenkung elektrischSicherheitssystem SYNC mit automatischem NotrufSitzheizung vornSitzhöhenverstellungSitzhöhenverstellung FahrersitzSprachsteuerung und Bluetooth-SchnittstelleSpurhalteassistent mit Müdigkeitserkennungs-SensorStart/Stop-AnlageTürgriffe lackiertVerglasung hinten abgedunkelt (Privacy Glass)VerkehrsschildassistentVorrüstung Mobiltelefon mit Bluetooth-SchnittstelleZV mit Fernbedienung
 Änderungen, Zwischenverkauf und Irrtümer vorbehalten. 
 Fahrzeug hat:
 Unfallschaden
 </t>
   </si>
   <si>
     <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Getriebe&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Automatik&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Technik&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Allrad&lt;/li&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;li&gt;Partikelfilter&lt;/li&gt;&lt;li&gt;Start-Stop-Automatik&lt;/li&gt;&lt;li&gt;Schaltwippen&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Assistenten&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Müdigkeitserkennung&lt;/li&gt;&lt;li&gt;Verkehrszeichenerkennung&lt;/li&gt;&lt;li&gt;Park-Lenk-Assistent&lt;/li&gt;&lt;li&gt;Regensensor&lt;/li&gt;&lt;li&gt;Fernlichtassistent&lt;/li&gt;&lt;li&gt;Lichtsensor&lt;/li&gt;&lt;li&gt;Notbremsassistent&lt;/li&gt;&lt;li&gt;Berganfahrassistent&lt;/li&gt;&lt;li&gt;Spurhalteassistent&lt;/li&gt;&lt;li&gt;Abstands-/Kollisionswarner&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Komfort&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Servolenkung&lt;/li&gt;&lt;li&gt;Zentralverriegelung&lt;/li&gt;&lt;li&gt;Elektrischer Fensterheber&lt;/li&gt;&lt;li&gt;Sitzheizung&lt;/li&gt;&lt;li&gt;Elektrische Aussenspiegel&lt;/li&gt;&lt;li&gt;Teilbare Ruecksitzlehne&lt;/li&gt;&lt;li&gt;Tempomat&lt;/li&gt;&lt;li&gt;Multifunktionslenkrad&lt;/li&gt;&lt;li&gt;Keyless Go Startfunktion&lt;/li&gt;&lt;li&gt;Innenspiegel autom. abblendbar&lt;/li&gt;&lt;li&gt;Mittelarmlehne&lt;/li&gt;&lt;li&gt;Innenraumfilter&lt;/li&gt;&lt;li&gt;Lenksaeule einstellbar&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;ParkDistanceControl vorne und hinten&lt;/li&gt;&lt;li&gt;Beheizbare Frontscheibe&lt;/li&gt;&lt;li&gt;Keyless Entry&lt;/li&gt;&lt;li&gt;Ambientebeleuchtung&lt;/li&gt;&lt;li&gt;Lordosenstütze&lt;/li&gt;&lt;li&gt;Lederlenkrad&lt;/li&gt;&lt;li&gt;Geschwindigkeitsbegrenzungsanlage&lt;/li&gt;&lt;li&gt;Klimaautomatik-2-Zonen&lt;/li&gt;&lt;li&gt;Funkfernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sicht&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;LED-Tagfahrlicht&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Aussenspiegel beheizbar&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Privacyverglasung&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sicherheit&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Airbag&lt;/li&gt;&lt;li&gt;Beifahrer-Airbag&lt;/li&gt;&lt;li&gt;Wegfahrsperre&lt;/li&gt;&lt;li&gt;Seitenairbags&lt;/li&gt;&lt;li&gt;ESP&lt;/li&gt;&lt;li&gt;Antriebsschlupfregelung&lt;/li&gt;&lt;li&gt;Reifendruckkontrolle&lt;/li&gt;&lt;li&gt;Traktionskontrolle&lt;/li&gt;&lt;li&gt;Kopfairbag&lt;/li&gt;&lt;li&gt;Knieairbag&lt;/li&gt;&lt;li&gt;Kindersitzbefestigung&lt;/li&gt;&lt;li&gt;Notrufsystem&lt;/li&gt;&lt;li&gt;Pannenkit&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Entertainment&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Navigationssystem&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Telefonvorbereitung&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Freisprecheinrichtung&lt;/li&gt;&lt;li&gt;Sprachsteuerung&lt;/li&gt;&lt;li&gt;DAB&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Umwelt&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Grüne Umweltplakette&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sonstiges&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Katalysator&lt;/li&gt;&lt;li&gt;Metallic&lt;/li&gt;&lt;li&gt;Alufelgen&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Gepaeckraumabdeckung&lt;/li&gt;&lt;li&gt;Anhängerkupplung klappbar&lt;/li&gt;&lt;li&gt;Elektrische Parkbremse&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Antriebsart: Allradantrieb&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen&lt;/li&gt;&lt;li&gt;Premium-Lackierung&lt;/li&gt;&lt;li&gt;Luster-Nickel)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;12V-Steckdose im Laderaum&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Beifahrersitz verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Berg-Anfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Bremsassistent&lt;/li&gt;&lt;li&gt;Business-Paket&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm&lt;/li&gt;&lt;li&gt;Farbdisplay (10&lt;/li&gt;&lt;li&gt;1 Zoll)&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Gurtwarner hinten&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Lederlenkrad&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Leseleuchte&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Motor 2&lt;/li&gt;&lt;li&gt;0 Ltr. - 140 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang Digital (DAB)&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sicherheitssystem SYNC mit automatischem Notruf&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sitzhöhenverstellung&lt;/li&gt;&lt;li&gt;Sitzhöhenverstellung Fahrersitz&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Türgriffe lackiert&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;li&gt;Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon mit Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;ZV mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Änderungen, Zwischenverkauf und Irrtümer vorbehalten. &lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;hr&gt;Fahrzeug hat:&lt;br&gt;Unfallschaden&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4WD&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;14041&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BRJ&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;79,380 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;06/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle condition&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;Damaged&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;140 kW (190 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,826 kg&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;180 g/km (comb.)&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Schwarz&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>PS KFZ-Vertrieb GmbH</t>
   </si>
   <si>
     <t>Regensburger Straße  418a,
 90480 Nürnberg, DE</t>
   </si>
   <si>
-    <t>https://www.autoscout24.com/offers/ford-mondeo-sportbreak-2-0-hev-titanium-electric-gasoline-grey-43fa5b55-7cbd-4c95-9c0e-1fb301d70b66?sort=standard&amp;desc=0&amp;position=287&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
-[...84 lines deleted...]
-29004 MALAGA, ES</t>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-ford-mondeo-st-line-clipper-hev-electric-gasoline-black-56e29945-3520-4cca-a5d5-3d98c520562c?sort=standard&amp;desc=0&amp;position=284&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2026-07-31T09:14:21Z</t>
+  </si>
+  <si>
+    <t>Ford Mondeo ST-Line Clipper HEV</t>
+  </si>
+  <si>
+    <t>81,912 km</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_8ed73bec-2044-4c2e-a480-3ec2623e55f0.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_8ed73bec-2044-4c2e-a480-3ec2623e55f0.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_8bd15f54-a70e-4f36-819f-578c0ff15293.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_84645fb7-49a8-4367-90d6-0f97d7cae6a3.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_b6262c00-7441-407a-b5d6-ed02d9865350.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_46b4792f-ed86-4c6b-84d5-149dab27a813.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_e166d9a3-c0af-41c4-addc-bcb767afd739.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_6fb5d13d-dce7-4bf0-a75c-3ba2c0f65124.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_6e3540a8-30f5-4011-9b94-9b7b7651f795.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_680178fa-2fcf-4d80-8e28-7aeda6bb1cc7.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_4671bdf2-0bc3-4285-8656-b5eaf712c805.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_01129deb-72e7-42e1-9284-62f5e33979c2.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_fbeba6f8-5ca5-49d7-9701-01ebc192c26a.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_88c9ea0d-6cb2-4045-b34c-7fc60ae389ef.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_e1a2c451-c6be-46a9-ad93-d8572df6c9e1.jpg
+https://prod.pictures.autoscout24.net/listing-images/56e29945-3520-4cca-a5d5-3d98c520562c_83252f91-92d9-4b71-8cc7-b41483b331e2.jpg</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Compact&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;REF15120001//12784SL102&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;81,912 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;09/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;140 kW (190 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,999 cc&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electric/Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;103 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Zwart&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Part leather&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Auxiliary heating&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>FordStore Bilzen</t>
+  </si>
+  <si>
+    <t>Maastrichterstraat 212,
+3740 Bilzen, BE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -962,51 +930,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>22490</v>
+        <v>21890</v>
       </c>
       <c r="G2" t="s">
         <v>32</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>33</v>
       </c>
       <c r="J2" t="s">
         <v>34</v>
       </c>
       <c r="K2" t="s">
         <v>35</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" t="s">
         <v>37</v>
       </c>
       <c r="N2" t="s">
         <v>38</v>
       </c>
@@ -1045,51 +1013,51 @@
       </c>
       <c r="Z2">
         <v>5</v>
       </c>
       <c r="AA2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>51</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>17790</v>
+        <v>17190</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>54</v>
       </c>
       <c r="J3" t="s">
         <v>55</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3" t="s">
         <v>56</v>
       </c>
       <c r="M3" t="s">
         <v>57</v>
       </c>
       <c r="N3" t="s">
         <v>38</v>
       </c>
@@ -1128,51 +1096,51 @@
       </c>
       <c r="Z3">
         <v>5</v>
       </c>
       <c r="AA3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="B4" t="s">
         <v>69</v>
       </c>
       <c r="C4" t="s">
         <v>70</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>11380</v>
+        <v>11480</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>71</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>72</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="M4" t="s">
         <v>73</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
@@ -1211,51 +1179,51 @@
       </c>
       <c r="Z4">
         <v>4</v>
       </c>
       <c r="AA4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>86</v>
       </c>
       <c r="B5" t="s">
         <v>87</v>
       </c>
       <c r="C5" t="s">
         <v>88</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5">
-        <v>13980</v>
+        <v>13480</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>89</v>
       </c>
       <c r="J5" t="s">
         <v>34</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" t="s">
         <v>90</v>
       </c>
       <c r="M5" t="s">
         <v>91</v>
       </c>
       <c r="N5" t="s">
         <v>38</v>
       </c>
@@ -1294,111 +1262,108 @@
       </c>
       <c r="Z5">
         <v>3.5</v>
       </c>
       <c r="AA5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6" t="s">
         <v>105</v>
       </c>
       <c r="C6" t="s">
         <v>106</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>16290</v>
+        <v>19900</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>107</v>
       </c>
       <c r="J6" t="s">
         <v>55</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="M6" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="N6" t="s">
         <v>38</v>
       </c>
       <c r="O6" t="s">
+        <v>108</v>
+      </c>
+      <c r="P6" t="s">
+        <v>109</v>
+      </c>
+      <c r="S6" t="s">
         <v>110</v>
       </c>
-      <c r="P6" t="s">
+      <c r="T6" t="s">
         <v>111</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="U6" t="s">
         <v>112</v>
       </c>
-      <c r="R6" t="s">
+      <c r="V6" t="s">
         <v>113</v>
       </c>
-      <c r="S6" t="s">
+      <c r="W6" t="s">
         <v>114</v>
       </c>
-      <c r="T6" t="s">
+      <c r="X6" t="s">
         <v>115</v>
       </c>
-      <c r="U6" t="s">
+      <c r="Y6" t="s">
         <v>116</v>
       </c>
-      <c r="V6" t="s">
+      <c r="Z6">
+        <v>5</v>
+      </c>
+      <c r="AA6" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">