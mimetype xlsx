--- v3 (2026-08-01)
+++ v4 (2026-10-01)
@@ -101,499 +101,818 @@
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/lst/ford/mondeo?sort=standard&amp;desc=0&amp;ustate=N%2CU&amp;atype=C&amp;cy=D%2CA%2CI%2CB%2CNL%2CE%2CL%2CF&amp;fregfrom=2021&amp;damaged_listing=exclude&amp;source=homepage_search-mask</t>
   </si>
   <si>
-    <t>2026-07-31T09:03:30Z</t>
-[...5 lines deleted...]
-    <t>SW 2.0 187cv full hybrid ST-Line Business e cvt *TETTO PANORAMICO</t>
+    <t>2026-09-15T06:35:03Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-ecobl-r-kam-led-navi-sitzh-diesel-white-cat_ma29mo1763-0cc02fa5-9b24-410a-8055-37c607887574?sort=standard&amp;desc=0&amp;position=201&amp;source_otp=nfm&amp;source=listpage_search-results&amp;order_bucket=0&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=sponsored&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 EcoBl. "R-KAM*LED*NAVI*SITZH"</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
-    <t>59,632 km</t>
-[...2 lines deleted...]
-    <t>Electric/Gasoline</t>
+    <t>95,652 km</t>
+  </si>
+  <si>
+    <t>Diesel</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
-    <t>103 kW (140 hp)</t>
-[...2 lines deleted...]
-    <t>10/2021</t>
+    <t>110 kW (150 hp)</t>
+  </si>
+  <si>
+    <t>02/2021</t>
   </si>
   <si>
     <t>Dealer</t>
   </si>
   <si>
-    <t>https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_c6f0122b-75ed-4e55-88bc-6c8296b87326.jpg</t>
-[...133 lines deleted...]
-Adaptive Scheinwerfer LED mit AbbiegelichtAirbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anhängerkupplung (Kugelkopf abnehmbar)Anhänger-Stabilisierungs-Programm (TSA)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAntriebsart: FrontantriebAudiobedienung am LenkradAudio-Navigationssystem Ford mit AppLinkAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbar, mit MemoryAußenspiegel mit AbblendautomatikAußenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechtsAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBody-Styling-PaketBremssättel Rot lackiertBusiness-Paket 3Coming-Home-LichtfunktionDachhimmel Stoff, dunkelDachrelingDiebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker StromversorgungEinstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-Programm (ESP)Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFarbdisplay (10,1 Zoll)Fensterheber elektrisch vorn + hinten mit KomfortschließungFernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten VeloursGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik - Typ: 8F40 (8-Stufen)HeckspoilerInnenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarKühlergrill oben / unten PianolackLendenwirbelstütze vornLenkrad heizbar (Leder 3-Speichen)Lenkrad mit SchaltwippenLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 8x18 (Y-Design, Anthrazit)Metallic-LackierungMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMotor 2,0 Ltr. - 110 kW EcoBlue KATMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit Einfassung schwarz glänzendParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPedale AluminiumPower KeyFree-StartfunktionRadioempfang digital (DAB)Raucher-PaketReifendruck-KontrollsystemReserverad in Fahrbereifung (Stahl)RückfahrkameraRücksitzlehne geteilt/klappbar (60:40)RußpartikelfilterSchadstoffarm nach Abgasnorm Euro 6Schadstoffarm nach Abgasnorm Euro 6dSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links elektr. verstellbar (10-fach, mit Memory)Sitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzbezug / Polsterung: Alcantara/LederSitzheizung hintenSitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Sport-FahrwerkSportsitzeSprachsteuerung und Bluetooth-SchnittstelleStart/Stop-AnlageSteckdose (12V-Anschluß) im Koffer-/LaderaumSteckdose 230VStoßfänger hinten Sport-Design mit DiffusorStoßfänger Sport-AusführungTagfahrlicht LEDTürgriffe außen lackiertUSB-AnschlussVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenWinter-PaketZentralverriegelung mit Fernbedienung3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
+    <t>https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_933411ea-8c55-4112-b923-20a123372ee0.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_933411ea-8c55-4112-b923-20a123372ee0.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_03e0c57d-9e67-4843-bfd4-b11ae479324a.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_e46ae03e-e1be-4869-9a49-5322e8a0caf3.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_11e03c09-48fc-4ca1-a01c-e12f47421a0c.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_9a4b2289-8f27-4ff0-a349-67e1aaf50a73.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_2c242c53-d933-45e1-8180-574730e5b213.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_72682e72-a0a7-459b-aba7-ec9f184367d7.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_3b97562b-a293-482a-9ad9-165764b379f7.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_df0bb369-5aa8-4631-aa41-83e92a436f8f.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_2b4b9400-8061-4068-9ec8-59353e8a8bba.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_091c2e2e-d9e2-4112-a2de-61539001f402.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_327cbc4f-45fe-442a-8a5f-4317645310f0.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_9df92525-f052-4aeb-a28e-87bc55294acc.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_fb44c2b9-1d83-4875-9f86-fb7db074a728.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_15636bb8-9505-4dcd-afdc-ffda1485c358.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_bac234f7-a5ec-429f-93e1-76d091959f61.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_c6fe3ab4-2273-434a-bbd0-7662dd6a2280.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_748d409b-d38d-4cd3-aacd-edd61f8bbb93.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_b30fb94c-9fb6-4faf-bde5-4e257168f49c.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_5ceb1122-aed9-4025-b0e9-8a3f5f7f802e.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_c71e79e7-2a78-4b48-b4fc-cf087ea13dfc.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_28e803dd-e96b-4b38-bd1a-c2f1c129ffd2.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_3de8e520-7b8c-4ee4-8698-da1e2fb7ccc7.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_6f5711f7-1eea-43ba-9264-0c4808354965.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_1e52a417-47cf-4851-9b20-a089a07c6ddc.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_4f76d393-32d3-4f42-ab6c-01d533ae301d.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_5d72195b-9d46-4f8d-8d6b-297aca38df57.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_9427fd7d-7260-428b-9481-b60ff32d4fb7.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_a62b1e57-fe16-4a2d-82bf-dd38434c61dc.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_b753574c-2cee-41fe-af9c-c64568a10e83.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_14fc235a-99e5-4539-b143-4fa84b21cfd2.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_fadff5d9-dd26-4e7a-92c9-2cc48347ed70.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_cc016abe-e2f5-47a0-b834-451c53310719.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_bd9e8283-9e7d-47f5-aed2-0c1de3e7c1e6.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_38536662-4270-4762-99b6-9c5f53dc0aa0.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_6299725c-a958-48f6-b968-b64c6af6c5b8.jpg
+https://prod.pictures.autoscout24.net/listing-images/0cc02fa5-9b24-410a-8055-37c607887574_5cd49e5f-6026-40ab-be4c-20e819675e08.jpg</t>
+  </si>
+  <si>
+    <t>ID: 46235
+Herzlich Willkommen bei KFZ LECHNER, schön dass Sie da sind.
+Wir sind ein 20 köpfiges Team und verkaufen jährlich über 700 Autos.
+KUNDENZUFRIEDENHEIT wird bei uns groß geschrieben, was unsere Bewertungen wieder spiegeln!
+Ihr VORTEIL: In unserer Meister-Werkstatt wird jedes Fahrzeug gründlich geprüft, bei Bedarf repariert, gewartet, aufbereitet und geht dann erst in Ihre Hand über. Alle Fahrzeuge verfügen zusätzlich, zur Gewährleistung, über 1 JAHR GARANTIE- Optional 3 JAHRE GARANTIE!
+Wir bieten Ihnen hier einen FORD MONDEO TURNIER 2,0 ECOBLUE BUSINESS aus 1.BESITZ an.
+WISSENSWERTES, WARTUNG &amp; SERVICE:
+Wir haben vile weitere FORD auf Lager! 
+lückenlose Historie
+Sie benötigen eine Unterboden Konservierung, Anhängerkupplung oder anderes Zubehör?
+Gerne machen wir Ihnen ein Angebot.
+AUSSTATTUNG:
+Motor &amp; Antrieb
+Antischlupfregelung (ASR) + ABS
+Antriebsart: Frontantrieb
+Getriebe Automatik - Typ: 8F40 (8-Stufen)
+Rußpartikelfilter
+Servolenkung elektrisch
+Start/Stop-Anlage
+Sicherheit
+Airbag Beifahrerseite abschaltbar
+Anti-Blockier-System (ABS)
+Elektron. Stabilitäts-Programm (ESP)
+Fahrassistenz-System: Notbrems-Assistent
+Fahrassistenz-System: Pre-Collision-System
+Fahrassistenz-System: Active City Stop
+Intelligent Protection System (IPS)
+Wegfahrsperre
+Diebstahl-Warnanlage mit Innenraumüberwachung
+Außen
+Außenspiegel elektr. verstell- und heizbar
+Blinkleuchte in Außenspiegel integriert
+Außenspiegel mit Blind Spot Informations System
+LM-Felgen
+Nebelscheinwerfer
+Dachreling schwarz
+Verglasung hinten abgedunkelt (Privacy Glass)
+Innen
+Fensterheber elektrisch vorn + hinten mit Komfortschließung
+Heckleuchten LED
+Isofix-Aufnahmen für Kindersitz
+Klimaautomatik 2-Zonen
+Lenkrad (Leder) mit Multifunktion
+Lenkrad mit Schaltwippen
+Mittelarmlehne vorn mit Staufach und 12V-Anschluß
+Reifendruck-Kontrollsystem
+Rücksitzlehne geteilt/klappbar (60:40)
+Sitz vorn links elektr. höhenverstellbar
+Sitz vorn rechts elektr. höhenverstellbar
+Sitzheizung vorn
+Multimedia
+Bordcomputer
+Coming-Home-Lichtfunktion
+KeyFree-System
+My Key (2. Fahrzeugschlüssel programmierbar)
+Assistenz
+Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)
+Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor
+Fahrassistenz-System: Verkehrsschildassistent
+Sonstiges
+Außenspiegel Wagenfarbe
+Doppelendrohr Auspuffanlage
+Elektr. Bremskraftverteilung (EBD)
+Fernentriegelung Heckklappe/-Deckel
+FordPass Connect inkl. eCall
+Fußmatten Teppich
+Gepäckraumabdeckung / Rollo
+Karosserie: 5-türig
+Kindersicherung elektrisch
+Lendenwirbelstütze vorn
+Lenksäule (Lenkrad) höhen-/längsverstellbar
+Leseleuchte vorn
+Leseleuchten im Fond
+Mittelarmlehne hinten
+Modellpflege
+Motor 2,0 Ltr. - 110 kW EcoBlue KAT
+Parkbremse elektrisch
+Reifen-Reparaturkit
+Schadstoffarm nach Abgasnorm Euro 6d
+Schalt-/Wählhebelgriff Leder
+Sitz vorn links höhenverstellbar
+Sitz vorn rechts höhenverstellbar
+Sitz vorn rechts verstellbar (4-fach)
+Sonnenblende links mit Spiegel (beleuchtet)
+Sonnenblende rechts mit Spiegel (beleuchtet)
+Steckdose (12V-Anschluß) im Koffer-/Laderaum
+Stoßfänger Wagenfarbe
+Türgriffe außen lackiert
+Warnanlage für Sicherheitsgurte hinten
+Warnanlage für Sicherheitsgurte vorn
+Business-Paket 3
+Kopfstützen vorn 4-fach verstellbar
+Sonderlackierung Frost-Weiß
+Zentralverriegelung mit Fernbedienung
+ÖFFNUNGSZEITEN:
+Um Wartezeiten zu vermeiden bitten wir um Terminvereinbarung!
+KEINE ZEIT? Wir bieten Ihnen gerne eine transparente VIDEO-BESICHTIGUNG an.
+Montag bis Donnerstag von 8 - 11:45 und 12:45 - 18 Uhr
+Freitag von 8 - 11:45 Uhr und 12:45 - 16 Uhr
+Samstags nach Termin von 9-12 Uhr
+Sonntags geschlossen
+Gerne auch außerhalb der angeführten Zeiten
+INFO:
+Im angeführtem Preis sind alle Abgaben, Datenauszug, technische Durchsicht und ein gültiges Pickerl §57a inkludiert. Es kommen KEINE weiteren KOSTEN auf Sie zu.
+Finanzierung ab 299€ monatlich, bei EasyLeasing, Santander und Sparkasse
+Fahrzeugzustellung ist nach Absprache Österreich- und Deutschlandweit möglich
+07712 200 64
+weitere interessante Fahrzeuge auf
+www.kfzlechner.at
+Hinweis:
+Die Fahrzeugbeschreibung dient nur der allgemeinen Information und stellt keine zugesicherten Eigenschaften dar. Alle Angaben sind unverbindlich und ohne Gewähr; Irrtümer, Tippfehler und Zwischenverkauf vorbehalten. Maßgeblich sind ausschließlich die im Kaufvertrag festgehaltenen Vereinbarungen.
+Motor &amp; Antrieb
+ Antischlupfregelung (ASR) + ABS
+ Antriebsart: Frontantrieb
+ Getriebe Automatik - Typ: 8F40 (8-Stufen)
+ Rußpartikelfilter
+ Servolenkung elektrisch
+ Start/Stop-Anlage
+Sicherheit
+ Airbag Beifahrerseite abschaltbar
+ Anti-Blockier-System (ABS)
+ Elektron. Stabilitäts-Programm (ESP)
+ Fahrassistenz-System: Notbrems-Assistent
+ Fahrassistenz-System: Pre-Collision-System
+ Fahrassistenz-System: Active City Stop
+ Intelligent Protection System (IPS)
+ Wegfahrsperre
+ Diebstahl-Warnanlage mit Innenraumüberwachung
+Außen
+ Außenspiegel elektr. verstell- und heizbar
+ Blinkleuchte in Außenspiegel integriert
+ Außenspiegel mit Blind Spot Informations System
+ LM-Felgen
+ Nebelscheinwerfer
+ Dachreling schwarz
+ Verglasung hinten abgedunkelt (Privacy Glass)
+Innen
+ Fensterheber elektrisch vorn + hinten mit Komfortschließung
+ Heckleuchten LED
+ Isofix-Aufnahmen für Kindersitz
+ Klimaautomatik 2-Zonen
+ Lenkrad (Leder) mit Multifunktion
+ Lenkrad mit Schaltwippen
+ Mittelarmlehne vorn mit Staufach und 12V-Anschluß
+ Reifendruck-Kontrollsystem
+ Rücksitzlehne geteilt/klappbar (60:40)
+ Sitz vorn links elektr. höhenverstellbar
+ Sitz vorn rechts elektr. höhenverstellbar
+ Sitzheizung vorn
+Multimedia
+ Bordcomputer
+ Coming-Home-Lichtfunktion
+ KeyFree-System
+ My Key (2. Fahrzeugschlüssel programmierbar)
+Assistenz
+ Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)
+ Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor
+ Fahrassistenz-System: Verkehrsschildassistent
+Sonstiges
+ Außenspiegel Wagenfarbe
+ Doppelendrohr Auspuffanlage
+ Elektr. Bremskraftverteilung (EBD)
+ Fernentriegelung Heckklappe/-Deckel
+ FordPass Connect inkl. eCall
+ Fußmatten Teppich
+ Gepäckraumabdeckung / Rollo
+ Karosserie: 5-türig
+ Kindersicherung elektrisch
+ Lendenwirbelstütze vorn
+ Lenksäule (Lenkrad) höhen-/längsverstellbar
+ Leseleuchte vorn
+ Leseleuchten im Fond
+ Mittelarmlehne hinten
+ Modellpflege
+ Motor 2,0 Ltr. - 110 kW EcoBlue KAT
+ Parkbremse elektrisch
+ Reifen-Reparaturkit
+ Schadstoffarm nach Abgasnorm Euro 6d
+ Schalt-/Wählhebelgriff Leder
+ Sitz vorn links höhenverstellbar
+ Sitz vorn rechts höhenverstellbar
+ Sitz vorn rechts verstellbar (4-fach)
+ Sonnenblende links mit Spiegel (beleuchtet)
+ Sonnenblende rechts mit Spiegel (beleuchtet)
+ Steckdose (12V-Anschluß) im Koffer-/Laderaum
+ Stoßfänger Wagenfarbe
+ Türgriffe außen lackiert
+ Warnanlage für Sicherheitsgurte hinten
+ Warnanlage für Sicherheitsgurte vorn
+ Business-Paket 3
+ Kopfstützen vorn 4-fach verstellbar
+ Raucher-Paket
+ Sonderlackierung Frost-Weiß
+ Zentralverriegelung mit Fernbedienung
+ACHTUNG ANGABEN LAUT HERSTELLER
+Die ausgeschriebenen Daten (z.B. Serienausstattung) sind Angaben von Herstellern und Importeuren bzw. Angaben von Eurotax. Die Fahrzeugbeschreibung stellt keine Gewährleistung im kaufrechtlichen Sinne dar und dient lediglich der allgemeinen Identifizierung des Fahrzeuges. Die angegebenen Beschreibungen und Bilder sind unverbindlich und dienen nicht als zugesicherte Eigenschaften. Der Verkäufer übernimmt für Tipp- und Datenübermittlungsfehler keine Haftung und/oder Gewährleistung. Die Fahrzeugeigenschaften sind gegeben falls gesondert vor Ort zu prüfen. Rechtlich wirksam sind einzig und allein die Vereinbarungen im Kaufvertrag. Der Zwischenverkauf, Schreibfehler und Irrtümer sind vorbehalten!
+HINWEIS
+Unsere Standorte befinden sich in Deutschland und Österreich. Um eine Fahrzeugbesichtigung zu ermöglichen, bitten wir Sie, sich vorab telefonisch oder per E-Mail mit uns in Verbindung zu setzen und einen Besichtigungstermin zu vereinbaren.</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;ID: 46235&lt;br&gt;&lt;br&gt;Herzlich Willkommen bei &lt;strong&gt;KFZ LECHNER&lt;/strong&gt;, schön dass Sie da sind.&lt;br&gt;&lt;br&gt;Wir sind ein 20 köpfiges Team und verkaufen jährlich über 700 Autos.&lt;br&gt;&lt;br&gt;&lt;strong&gt;KUNDENZUFRIEDENHEIT &lt;/strong&gt;wird bei uns groß geschrieben, was unsere Bewertungen wieder spiegeln!&lt;br&gt;&lt;br&gt;Ihr &lt;strong&gt;VORTEIL&lt;/strong&gt;: In unserer Meister-Werkstatt wird jedes Fahrzeug gründlich geprüft, bei Bedarf repariert, gewartet, aufbereitet und geht dann erst in Ihre Hand über. Alle Fahrzeuge verfügen zusätzlich, zur Gewährleistung, über &lt;strong&gt;1 JAHR GARANTIE- Optional 3 JAHRE GARANTIE!&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Wir bieten Ihnen hier einen &lt;strong&gt;FORD MONDEO TURNIER 2,0 ECOBLUE BUSINESS &lt;/strong&gt;aus &lt;strong&gt;1.BESITZ&lt;/strong&gt; an.&lt;br&gt;&lt;strong&gt;&lt;br&gt;WISSENSWERTES, WARTUNG &amp;amp; SERVICE:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Wir haben vile weitere FORD auf Lager! &lt;br&gt;lückenlose Historie&lt;br&gt;Sie benötigen eine Unterboden Konservierung, Anhängerkupplung oder anderes Zubehör?&lt;br&gt;Gerne machen wir Ihnen ein Angebot.&lt;br&gt;&lt;strong&gt;&lt;br&gt;AUSSTATTUNG:&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Motor &amp;amp; Antrieb&lt;/strong&gt;&lt;br&gt;Antischlupfregelung (ASR) + ABS&lt;br&gt;Antriebsart: Frontantrieb&lt;br&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;br&gt;Rußpartikelfilter&lt;br&gt;Servolenkung elektrisch&lt;br&gt;Start/Stop-Anlage&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sicherheit&lt;/strong&gt;&lt;br&gt;Airbag Beifahrerseite abschaltbar&lt;br&gt;Anti-Blockier-System (ABS)&lt;br&gt;Elektron. Stabilitäts-Programm (ESP)&lt;br&gt;Fahrassistenz-System: Notbrems-Assistent&lt;br&gt;Fahrassistenz-System: Pre-Collision-System&lt;br&gt;Fahrassistenz-System: Active City Stop&lt;br&gt;Intelligent Protection System (IPS)&lt;br&gt;Wegfahrsperre&lt;br&gt;Diebstahl-Warnanlage mit Innenraumüberwachung&lt;br&gt;&lt;br&gt;&lt;strong&gt;Außen&lt;/strong&gt;&lt;br&gt;Außenspiegel elektr. verstell- und heizbar&lt;br&gt;Blinkleuchte in Außenspiegel integriert&lt;br&gt;Außenspiegel mit Blind Spot Informations System&lt;br&gt;LM-Felgen&lt;br&gt;Nebelscheinwerfer&lt;br&gt;Dachreling schwarz&lt;br&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;br&gt;&lt;br&gt;&lt;strong&gt;Innen&lt;/strong&gt;&lt;br&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;br&gt;Heckleuchten LED&lt;br&gt;Isofix-Aufnahmen für Kindersitz&lt;br&gt;Klimaautomatik 2-Zonen&lt;br&gt;Lenkrad (Leder) mit Multifunktion&lt;br&gt;Lenkrad mit Schaltwippen&lt;br&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;br&gt;Reifendruck-Kontrollsystem&lt;br&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;br&gt;Sitz vorn links elektr. höhenverstellbar&lt;br&gt;Sitz vorn rechts elektr. höhenverstellbar&lt;br&gt;Sitzheizung vorn&lt;br&gt;&lt;br&gt;&lt;strong&gt;Multimedia&lt;/strong&gt;&lt;br&gt;Bordcomputer&lt;br&gt;Coming-Home-Lichtfunktion&lt;br&gt;KeyFree-System&lt;br&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;br&gt;&lt;br&gt;&lt;strong&gt;Assistenz&lt;/strong&gt;&lt;br&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;br&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;br&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sonstiges&lt;/strong&gt;&lt;br&gt;Außenspiegel Wagenfarbe&lt;br&gt;Doppelendrohr Auspuffanlage&lt;br&gt;Elektr. Bremskraftverteilung (EBD)&lt;br&gt;Fernentriegelung Heckklappe/-Deckel&lt;br&gt;FordPass Connect inkl. eCall&lt;br&gt;Fußmatten Teppich&lt;br&gt;Gepäckraumabdeckung / Rollo&lt;br&gt;Karosserie: 5-türig&lt;br&gt;Kindersicherung elektrisch&lt;br&gt;Lendenwirbelstütze vorn&lt;br&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;br&gt;Leseleuchte vorn&lt;br&gt;Leseleuchten im Fond&lt;br&gt;Mittelarmlehne hinten&lt;br&gt;Modellpflege&lt;br&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;br&gt;Parkbremse elektrisch&lt;br&gt;Reifen-Reparaturkit&lt;br&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;br&gt;Schalt-/Wählhebelgriff Leder&lt;br&gt;Sitz vorn links höhenverstellbar&lt;br&gt;Sitz vorn rechts höhenverstellbar&lt;br&gt;Sitz vorn rechts verstellbar (4-fach)&lt;br&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;br&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;br&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;br&gt;Stoßfänger Wagenfarbe&lt;br&gt;Türgriffe außen lackiert&lt;br&gt;Warnanlage für Sicherheitsgurte hinten&lt;br&gt;Warnanlage für Sicherheitsgurte vorn&lt;br&gt;Business-Paket 3&lt;br&gt;Kopfstützen vorn 4-fach verstellbar&lt;br&gt;Sonderlackierung Frost-Weiß&lt;br&gt;Zentralverriegelung mit Fernbedienung&lt;br&gt;&lt;br&gt;&lt;strong&gt;ÖFFNUNGSZEITEN:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Um Wartezeiten zu vermeiden bitten wir um Terminvereinbarung!&lt;br&gt;&lt;br&gt;KEINE ZEIT? Wir bieten Ihnen gerne eine transparente VIDEO-BESICHTIGUNG an.&lt;br&gt;&lt;br&gt;Montag bis Donnerstag von 8 - 11:45 und 12:45 - 18 Uhr&lt;br&gt;Freitag von 8 - 11:45 Uhr und 12:45 - 16 Uhr&lt;br&gt;&lt;br&gt;Samstags nach Termin von 9-12 Uhr&lt;br&gt;Sonntags geschlossen&lt;br&gt;&lt;br&gt;Gerne auch außerhalb der angeführten Zeiten&lt;br&gt;&lt;strong&gt;&lt;br&gt;INFO:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Im angeführtem Preis sind alle Abgaben, Datenauszug, technische Durchsicht und ein gültiges Pickerl §57a inkludiert. Es kommen KEINE weiteren KOSTEN auf Sie zu.&lt;br&gt;&lt;br&gt;Finanzierung ab 299€ monatlich, bei EasyLeasing, Santander und Sparkasse&lt;br&gt;&lt;br&gt;Fahrzeugzustellung ist nach Absprache Österreich- und Deutschlandweit möglich&lt;br&gt;&lt;br&gt;07712 200 64&lt;br&gt;&lt;br&gt;weitere interessante Fahrzeuge auf&lt;br&gt;&lt;br&gt;www.kfzlechner.at&lt;br&gt;&lt;br&gt;Hinweis:&lt;br&gt;Die Fahrzeugbeschreibung dient nur der allgemeinen Information und stellt keine zugesicherten Eigenschaften dar. Alle Angaben sind unverbindlich und ohne Gewähr; Irrtümer, Tippfehler und Zwischenverkauf vorbehalten. Maßgeblich sind ausschließlich die im Kaufvertrag festgehaltenen Vereinbarungen.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Motor &amp;amp; Antrieb&lt;/strong&gt;&lt;br&gt; Antischlupfregelung (ASR) + ABS&lt;br&gt; Antriebsart: Frontantrieb&lt;br&gt; Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;br&gt; Rußpartikelfilter&lt;br&gt; Servolenkung elektrisch&lt;br&gt; Start/Stop-Anlage&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sicherheit&lt;/strong&gt;&lt;br&gt; Airbag Beifahrerseite abschaltbar&lt;br&gt; Anti-Blockier-System (ABS)&lt;br&gt; Elektron. Stabilitäts-Programm (ESP)&lt;br&gt; Fahrassistenz-System: Notbrems-Assistent&lt;br&gt; Fahrassistenz-System: Pre-Collision-System&lt;br&gt; Fahrassistenz-System: Active City Stop&lt;br&gt; Intelligent Protection System (IPS)&lt;br&gt; Wegfahrsperre&lt;br&gt; Diebstahl-Warnanlage mit Innenraumüberwachung&lt;br&gt;&lt;br&gt;&lt;strong&gt;Außen&lt;/strong&gt;&lt;br&gt; Außenspiegel elektr. verstell- und heizbar&lt;br&gt; Blinkleuchte in Außenspiegel integriert&lt;br&gt; Außenspiegel mit Blind Spot Informations System&lt;br&gt; LM-Felgen&lt;br&gt; Nebelscheinwerfer&lt;br&gt; Dachreling schwarz&lt;br&gt; Verglasung hinten abgedunkelt (Privacy Glass)&lt;br&gt;&lt;br&gt;&lt;strong&gt;Innen&lt;/strong&gt;&lt;br&gt; Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;br&gt; Heckleuchten LED&lt;br&gt; Isofix-Aufnahmen für Kindersitz&lt;br&gt; Klimaautomatik 2-Zonen&lt;br&gt; Lenkrad (Leder) mit Multifunktion&lt;br&gt; Lenkrad mit Schaltwippen&lt;br&gt; Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;br&gt; Reifendruck-Kontrollsystem&lt;br&gt; Rücksitzlehne geteilt/klappbar (60:40)&lt;br&gt; Sitz vorn links elektr. höhenverstellbar&lt;br&gt; Sitz vorn rechts elektr. höhenverstellbar&lt;br&gt; Sitzheizung vorn&lt;br&gt;&lt;br&gt;&lt;strong&gt;Multimedia&lt;/strong&gt;&lt;br&gt; Bordcomputer&lt;br&gt; Coming-Home-Lichtfunktion&lt;br&gt; KeyFree-System&lt;br&gt; My Key (2. Fahrzeugschlüssel programmierbar)&lt;br&gt;&lt;br&gt;&lt;strong&gt;Assistenz&lt;/strong&gt;&lt;br&gt; Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;br&gt; Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;br&gt; Fahrassistenz-System: Verkehrsschildassistent&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sonstiges&lt;/strong&gt;&lt;br&gt; Außenspiegel Wagenfarbe&lt;br&gt; Doppelendrohr Auspuffanlage&lt;br&gt; Elektr. Bremskraftverteilung (EBD)&lt;br&gt; Fernentriegelung Heckklappe/-Deckel&lt;br&gt; FordPass Connect inkl. eCall&lt;br&gt; Fußmatten Teppich&lt;br&gt; Gepäckraumabdeckung / Rollo&lt;br&gt; Karosserie: 5-türig&lt;br&gt; Kindersicherung elektrisch&lt;br&gt; Lendenwirbelstütze vorn&lt;br&gt; Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;br&gt; Leseleuchte vorn&lt;br&gt; Leseleuchten im Fond&lt;br&gt; Mittelarmlehne hinten&lt;br&gt; Modellpflege&lt;br&gt; Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;br&gt; Parkbremse elektrisch&lt;br&gt; Reifen-Reparaturkit&lt;br&gt; Schadstoffarm nach Abgasnorm Euro 6d&lt;br&gt; Schalt-/Wählhebelgriff Leder&lt;br&gt; Sitz vorn links höhenverstellbar&lt;br&gt; Sitz vorn rechts höhenverstellbar&lt;br&gt; Sitz vorn rechts verstellbar (4-fach)&lt;br&gt; Sonnenblende links mit Spiegel (beleuchtet)&lt;br&gt; Sonnenblende rechts mit Spiegel (beleuchtet)&lt;br&gt; Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;br&gt; Stoßfänger Wagenfarbe&lt;br&gt; Türgriffe außen lackiert&lt;br&gt; Warnanlage für Sicherheitsgurte hinten&lt;br&gt; Warnanlage für Sicherheitsgurte vorn&lt;br&gt; Business-Paket 3&lt;br&gt; Kopfstützen vorn 4-fach verstellbar&lt;br&gt; Raucher-Paket&lt;br&gt; Sonderlackierung Frost-Weiß&lt;br&gt; Zentralverriegelung mit Fernbedienung&lt;br&gt;&lt;br&gt;&lt;strong&gt;ACHTUNG ANGABEN LAUT HERSTELLER&lt;/strong&gt;&lt;br&gt;Die ausgeschriebenen Daten (z.B. Serienausstattung) sind Angaben von Herstellern und Importeuren bzw. Angaben von Eurotax. Die Fahrzeugbeschreibung stellt keine Gewährleistung im kaufrechtlichen Sinne dar und dient lediglich der allgemeinen Identifizierung des Fahrzeuges. Die angegebenen Beschreibungen und Bilder sind unverbindlich und dienen nicht als zugesicherte Eigenschaften. Der Verkäufer übernimmt für Tipp- und Datenübermittlungsfehler keine Haftung und/oder Gewährleistung. Die Fahrzeugeigenschaften sind gegeben falls gesondert vor Ort zu prüfen. Rechtlich wirksam sind einzig und allein die Vereinbarungen im Kaufvertrag. Der Zwischenverkauf, Schreibfehler und Irrtümer sind vorbehalten!&lt;br&gt;&lt;strong&gt;&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;HINWEIS&lt;/strong&gt;&lt;br&gt;Unsere Standorte befinden sich in Deutschland und Österreich. Um eine Fahrzeugbesichtigung zu ermöglichen, bitten wir Sie, sich vorab telefonisch oder per E-Mail mit uns in Verbindung zu setzen und einen Besichtigungstermin zu vereinbaren.&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;20948&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;95,652 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;02/2021&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,748 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;146 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;White&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Frost-Weiß&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>KFZ Lechner GmbH</t>
+  </si>
+  <si>
+    <t>Haid 87,
+4782 St. Florian am Inn, AT</t>
+  </si>
+  <si>
+    <t>2026-09-15T06:35:05Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-ecoblue-aut-titanium-diesel-silver-cat_ma29mo1763-faff4a21-d23a-4518-8470-4252e48ddbe9?sort=standard&amp;desc=0&amp;position=214&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 EcoBlue Aut. Titanium</t>
+  </si>
+  <si>
+    <t>124,900 km</t>
+  </si>
+  <si>
+    <t>02/2022</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_7aec2cac-2747-4942-b0f2-7f185efe0ee7.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_7aec2cac-2747-4942-b0f2-7f185efe0ee7.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_06bb54c3-55cd-440b-abae-e1377b60f3c3.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_21cf7154-f821-47c9-91d3-d4d9299674e1.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_f8a01db9-f679-4ac2-b8a7-74d5bcddd9cb.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_9a2d8fab-dc1c-46f1-816d-46d3e763b9c5.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_1ea42743-c4b8-4892-92d2-0e68f21baaba.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_70baabf4-cf0f-4c6a-b12f-c8c7d4a2aa56.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_4f5de37a-fdfc-40ae-850b-0155f170fbd2.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_2a1085aa-02e5-4fab-b15d-db5e8789e9de.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_3186d3e6-979e-4ecf-af63-0309c1c1a5ce.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_e6ff31a3-d45f-4665-aea0-8dee9bab2984.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_4dcf687c-abf4-4093-a0b1-49eba7bfb06d.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_c83a50a4-345b-47aa-aa36-c8fa53a00ed8.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_80842094-d1f0-41c3-b066-dfd25c529c7e.jpg
+https://prod.pictures.autoscout24.net/listing-images/faff4a21-d23a-4518-8470-4252e48ddbe9_7e4944da-306b-4349-94c8-62f2f6477400.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Panorama-Schiebedach, elektrisch mit Wärmeschutz und Einklemmschutz inkl. Sonnenschutzrollos in den hinteren Seitentüren und elektrischer Sonnenblende
+ * Seitenscheiben ab 2. Sitzreihe und Heckscheibe, dunkel getönt
+ * Fahrspur-Assistent inkl. Fahrspurhalte-Assistent und Müdigkeitswarner inkl. Fernlicht-Assistentund Road Edge Detection
+ * Frontscheibe beheizbar
+ * Geschwindigkeitsregelanlage mit intelligentem Geschwindigkeitsbegrenzer
+ * Getriebe: 8-Gang-Automatikgetriebe
+ * Klimaanlage mit automatischer Temperaturkontrolle für Fahrer- und Beifahrerseite getrennt regelbar (2-Zonen-Klimaautomatik)
+ * Navigation: Ford Navigation inkl. Ford SYNC 3 mit AppLink,8""-Touchscr. (20,3 cm Bilds.) mit DAB/DAB+ - 8 Lautsprecher  - Fernbedienung am Lenkrad  - Bluetooth-Freisprecheinrichtung und Audiostreaming  - 2 USB-Anschlüsse  - Sprachsteuerung für Audio und Telefon  - SMS-Vorlesefunktion  - Straßenkarte für Europa  - Zielführung akustisch und optisch, dynamische Navigation, Fahrspurempfehlung,  -  Live Traffic i. V. mit FordPass  - Erweiterte Sprachsteuerung  - Erweiterte Sprachausgabe  - Michelin-Reiseführer für Europa
+ * Park-Pilot-System vorn und hinten
+ * Verkehrsschilderkennungs-System
+ * Niveauausgleich hinten, automatisch
+ * Lackierung: Metallic
+ * Geschwindigkeitsregelanlage adaptiv mit Auffahrwarnsystem - inkl. Distanzanzeige und Distanzwarner und Pre-Collision-Assist mit Geschwindigkeitsbegrenzer  - Stau-Assistent mit Stop &amp; Go Funktion
+ * Bereifung: Reserverad, Stahlrad mit 215/60R16
+ * ABS elektronisch mit EBD
+ * Aktivkohlefilter
+ * Ambientebeleuchtung vorn
+ * Außenspiegel verstellb. u. beh.(2)
+ * Befestigungspunkte für Sicherheitstrenng
+ * Berganfahrassistent
+ * Bremsleuchte, dritte
+ * Chrom-Dekor
+ * Dachhimmel, hell
+ * Dachreling, Aluminium-Look
+ * Dieselpartikelfilter
+ * Drehzahlmesser
+ * Einstiegszierl. vorn
+ * Elektronic Shifter
+ * Elektronisches-Stabilitäts-Programm ESP
+ * Fahrerinformationssystem- 25,4 cm Farbd.
+ * Fensterheber elektrisch vorn und hinten
+ * Fernlicht-Assistent
+ * Feststellbremse, elektronisch
+ * Ford Easy Fuel
+ * FordPass Conn. inkl. eCall,LiveTraf, WLA
+ * Gepäckraumabdeckung
+ * Gepäckraumbeleuchtung
+ * Heckscheibenheizung
+ * Heckscheibenwischer
+ * Innenbeleuchtung mit Verzögerungsschalt.
+ * Innenspiegel automatisch abblendend
+ * Intelligentes Sicherheits-System
+ * Isofix-Halterung
+ * Kindersicherung elektrisch
+ * Kopfstützen hinten, höhenverstellbar
+ * Kopfstützen vorn, 4-fach höhen- und neig
+ * LED-Design-Tagfahrlicht in den Nebelsch.
+ * Lenkrad: Multifunktions-Lederlenkrad
+ * Lenksäule, verstellbar
+ * Leselampen vorn und hinten
+ * Mittelkonsole vorn
+ * MyKey-Schlüsselsystem
+ * Nebelscheinwerfer
+ * Notbremslicht
+ * Pre-Collision-Assist
+ * Regensensor, Scheinwerferassistent
+ * Räder: LM 7Jx17 im 10x2 Speichen-Des.
+ * Räder: Reifen-Reparatur-Set
+  Wir lassen Sie mit unserer speziellen Finanzierung nicht im Regen stehen.
 </t>
   </si>
   <si>
-    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 36/15631&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf abnehmbar)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar, mit Memory&lt;/li&gt;&lt;li&gt;Außenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Body-Styling-Paket&lt;/li&gt;&lt;li&gt;Bremssättel Rot lackiert&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachhimmel Stoff, dunkel&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Diebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker Stromversorgung&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Velours&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Heckspoiler&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Kühlergrill oben / unten Pianolack&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad heizbar (Leder 3-Speichen)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 8x18 (Y-Design, Anthrazit)&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Einfassung schwarz glänzend&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Pedale Aluminium&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reserverad in Fahrbereifung (Stahl)&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links elektr. verstellbar (10-fach, mit Memory)&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;li&gt;Sitzheizung hinten&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Steckdose 230V&lt;/li&gt;&lt;li&gt;Stoßfänger hinten Sport-Design mit Diffusor&lt;/li&gt;&lt;li&gt;Stoßfänger Sport-Ausführung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
-[...273 lines deleted...]
-39448 Westeregeln, DE</t>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt; * Panorama-Schiebedach, elektrisch mit Wärmeschutz und Einklemmschutz inkl. Sonnenschutzrollos in den hinteren Seitentüren und elektrischer Sonnenblende&lt;br&gt; * Seitenscheiben ab 2. Sitzreihe und Heckscheibe, dunkel getönt&lt;br&gt; * Fahrspur-Assistent inkl. Fahrspurhalte-Assistent und Müdigkeitswarner inkl. Fernlicht-Assistentund Road Edge Detection&lt;br&gt; * Frontscheibe beheizbar&lt;br&gt; * Geschwindigkeitsregelanlage mit intelligentem Geschwindigkeitsbegrenzer&lt;br&gt; * Getriebe: 8-Gang-Automatikgetriebe&lt;br&gt; * Klimaanlage mit automatischer Temperaturkontrolle für Fahrer- und Beifahrerseite getrennt regelbar (2-Zonen-Klimaautomatik)&lt;br&gt; * Navigation: Ford Navigation inkl. Ford SYNC 3 mit AppLink,8""-Touchscr. (20,3 cm Bilds.) mit DAB/DAB+ - 8 Lautsprecher  - Fernbedienung am Lenkrad  - Bluetooth-Freisprecheinrichtung und Audiostreaming  - 2 USB-Anschlüsse  - Sprachsteuerung für Audio und Telefon  - SMS-Vorlesefunktion  - Straßenkarte für Europa  - Zielführung akustisch und optisch, dynamische Navigation, Fahrspurempfehlung,  -  Live Traffic i. V. mit FordPass  - Erweiterte Sprachsteuerung  - Erweiterte Sprachausgabe  - Michelin-Reiseführer für Europa&lt;br&gt; * Park-Pilot-System vorn und hinten&lt;br&gt; * Verkehrsschilderkennungs-System&lt;br&gt; * Niveauausgleich hinten, automatisch&lt;br&gt; * Lackierung: Metallic&lt;br&gt; * Geschwindigkeitsregelanlage adaptiv mit Auffahrwarnsystem - inkl. Distanzanzeige und Distanzwarner und Pre-Collision-Assist mit Geschwindigkeitsbegrenzer  - Stau-Assistent mit Stop &amp;amp; Go Funktion&lt;br&gt; * Bereifung: Reserverad, Stahlrad mit 215/60R16&lt;br&gt; * ABS elektronisch mit EBD&lt;br&gt; * Aktivkohlefilter&lt;br&gt; * Ambientebeleuchtung vorn&lt;br&gt; * Außenspiegel verstellb. u. beh.(2)&lt;br&gt; * Befestigungspunkte für Sicherheitstrenng&lt;br&gt; * Berganfahrassistent&lt;br&gt; * Bremsleuchte, dritte&lt;br&gt; * Chrom-Dekor&lt;br&gt; * Dachhimmel, hell&lt;br&gt; * Dachreling, Aluminium-Look&lt;br&gt; * Dieselpartikelfilter&lt;br&gt; * Drehzahlmesser&lt;br&gt; * Einstiegszierl. vorn&lt;br&gt; * Elektronic Shifter&lt;br&gt; * Elektronisches-Stabilitäts-Programm ESP&lt;br&gt; * Fahrerinformationssystem- 25,4 cm Farbd.&lt;br&gt; * Fensterheber elektrisch vorn und hinten&lt;br&gt; * Fernlicht-Assistent&lt;br&gt; * Feststellbremse, elektronisch&lt;br&gt; * Ford Easy Fuel&lt;br&gt; * FordPass Conn. inkl. eCall,LiveTraf, WLA&lt;br&gt; * Gepäckraumabdeckung&lt;br&gt; * Gepäckraumbeleuchtung&lt;br&gt; * Heckscheibenheizung&lt;br&gt; * Heckscheibenwischer&lt;br&gt; * Innenbeleuchtung mit Verzögerungsschalt.&lt;br&gt; * Innenspiegel automatisch abblendend&lt;br&gt; * Intelligentes Sicherheits-System&lt;br&gt; * Isofix-Halterung&lt;br&gt; * Kindersicherung elektrisch&lt;br&gt; * Kopfstützen hinten, höhenverstellbar&lt;br&gt; * Kopfstützen vorn, 4-fach höhen- und neig&lt;br&gt; * LED-Design-Tagfahrlicht in den Nebelsch.&lt;br&gt; * Lenkrad: Multifunktions-Lederlenkrad&lt;br&gt; * Lenksäule, verstellbar&lt;br&gt; * Leselampen vorn und hinten&lt;br&gt; * Mittelkonsole vorn&lt;br&gt; * MyKey-Schlüsselsystem&lt;br&gt; * Nebelscheinwerfer&lt;br&gt; * Notbremslicht&lt;br&gt; * Pre-Collision-Assist&lt;br&gt; * Regensensor, Scheinwerferassistent&lt;br&gt; * Räder: LM 7Jx17 im 10x2 Speichen-Des.&lt;br&gt; * Räder: Reifen-Reparatur-Set&lt;br&gt; &lt;br&gt; &lt;/strong&gt; Wir lassen Sie mit unserer speziellen Finanzierung nicht im Regen stehen.&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;55620_4124&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BLS&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;124,900 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;02/2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,748 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;166 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Silver&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Polar-Silber Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Panorama roof&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Sunroof&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels (17")&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Morosov Automobile GmbH</t>
+  </si>
+  <si>
+    <t>Bunsenstraße 1 A,
+49134 Wallenhorst, DE</t>
+  </si>
+  <si>
+    <t>2026-09-15T06:35:16Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-traveller-titanium-2-0-ecoblue-scr-panorama-rfk-diesel-silver-cat_ma29mo1763-564dcada-298c-43f8-837c-4104bec0b76a?sort=standard&amp;desc=0&amp;position=94&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Traveller Titanium 2,0 EcoBlue SCR Panorama,RFK...</t>
+  </si>
+  <si>
+    <t>155,000 km</t>
+  </si>
+  <si>
+    <t>Manual</t>
+  </si>
+  <si>
+    <t>01/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_d78b390b-d89c-4dbc-b4e9-28ef46a5c0cf.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_d78b390b-d89c-4dbc-b4e9-28ef46a5c0cf.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_036e6590-13b0-4c61-ab4e-c727a72bf33a.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_76f47a50-0f80-4e89-8c58-f73c2321bbea.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_91958efc-7902-410c-a949-e935edd13cf0.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_acc0f9df-26a2-4787-b23d-c368c2871425.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_0b468f5c-8bc2-4525-8aef-eab6376254a4.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_c4a26c73-f0ac-43f7-92b7-7e73b5929738.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_3a98be3c-36ee-44eb-9a09-4829bde42818.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_34cececd-e2f6-4ebb-bf6d-010e9cab0960.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_2563ba94-dcea-49b8-af0f-4cfa58a3e5be.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_fb6a5cfa-18c1-4b78-9a8b-ab3a40b1b3bd.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_8b68da3b-6fce-4a34-995e-d0b6b4a1dea8.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_20b21e9a-0db0-4a76-8023-a31deb1d5716.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_537356a5-d61a-482d-920d-7618c0d4b980.jpg
+https://prod.pictures.autoscout24.net/listing-images/564dcada-298c-43f8-837c-4104bec0b76a_db881a3e-619d-46d5-afce-f1c3d5951e57.jpg</t>
+  </si>
+  <si>
+    <t>12 Monate Gewährleistung inklusive
+12 Monate Mobile Garantie ab € 199,-
+Verlängerbar auf bis zu 36 Monate für maximale Sicherheit.
+Österreich-Preis: € 14.990,- Anmeldefertig inklusive alle Steuern und Abgaben transparente Preisgestaltung ohne versteckte Kosten.
+GW-Nr.: 8993
+Led Scheinwerfer
+Led Tagfahrlicht
+Led Nebelscheinwerfer
+Ambientebeleuchtung
+Keyless Entry
+Keyless GO
+Panoramadach
+elektrische Heckklappe
+Rückfahrkamera
+Parksensor hinten 
+Parksensor vorne
+Gefahrwarnung
+Querverkehrswarnung
+Geschwindigkeitsregelung
+Driver Alert
+Berganfahrhilfe
+Spurhalteassistent
+Spurverlassenassistent
+Pre Collision Assist
+Verkehrszeichenerkennung
+2-Zone Klimaregelung
+Sitzheizung vorne 
+Sitzheizung hinten 
+Lenkradheizung
+Aussenspiegel elektrisch beheizbar,abblendbar,klappbar
+Innenspiegel automatisch abblendbar
+Lordosenstütze
+Parkassistent
+Start Stop Automatik
+elektrische Handbremse
+10,1-Zoll Farbdisplay
+Bluetooth-Freisprecheinrichtung
+Bluetooth Audiostreaming
+Sprachsteuerung
+Premium-Soundsystem 
+Umfeldbeleuchtung
+Parkdienstmodus
+Multifunktionslederlenkrad
+Navigationsystem
+Frontscheibenheizung 
+Regen/Lichtsensor
+Sonnenschutzrollo hinten 
+Business Paket 
+Sprachsteuerung
+Notrufsystem
+LM-Felgen17"
+12-V-Steckdose vorne
+12-V-Steckdose im Kofferraum</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;12 Monate Gewährleistung inklusive&lt;br&gt;12 Monate Mobile Garantie ab € 199,-&lt;br&gt;Verlängerbar auf bis zu 36 Monate für maximale Sicherheit.&lt;br&gt;&lt;br&gt;Österreich-Preis: € 14.990,- Anmeldefertig inklusive alle Steuern und Abgaben transparente Preisgestaltung ohne versteckte Kosten.&lt;br&gt;GW-Nr.: 8993&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Led Scheinwerfer&lt;br&gt;Led Tagfahrlicht&lt;br&gt;Led Nebelscheinwerfer&lt;br&gt;Ambientebeleuchtung&lt;br&gt;Keyless Entry&lt;br&gt;Keyless GO&lt;br&gt;Panoramadach&lt;br&gt;elektrische Heckklappe&lt;br&gt;Rückfahrkamera&lt;br&gt;Parksensor hinten &lt;br&gt;Parksensor vorne&lt;br&gt;Gefahrwarnung&lt;br&gt;Querverkehrswarnung&lt;br&gt;Geschwindigkeitsregelung&lt;br&gt;Driver Alert&lt;br&gt;Berganfahrhilfe&lt;br&gt;Spurhalteassistent&lt;br&gt;Spurverlassenassistent&lt;br&gt;Pre Collision Assist&lt;br&gt;Verkehrszeichenerkennung&lt;br&gt;2-Zone Klimaregelung&lt;br&gt;Sitzheizung vorne &lt;br&gt;Sitzheizung hinten &lt;br&gt;Lenkradheizung&lt;br&gt;Aussenspiegel elektrisch beheizbar,abblendbar,klappbar&lt;br&gt;Innenspiegel automatisch abblendbar&lt;br&gt;Lordosenstütze&lt;br&gt;Parkassistent&lt;br&gt;Start Stop Automatik&lt;br&gt;elektrische Handbremse&lt;br&gt;10,1-Zoll Farbdisplay&lt;br&gt;Bluetooth-Freisprecheinrichtung&lt;br&gt;Bluetooth Audiostreaming&lt;br&gt;Sprachsteuerung&lt;br&gt;Premium-Soundsystem &lt;br&gt;Umfeldbeleuchtung&lt;br&gt;Parkdienstmodus&lt;br&gt;Multifunktionslederlenkrad&lt;br&gt;Navigationsystem&lt;br&gt;Frontscheibenheizung &lt;br&gt;Regen/Lichtsensor&lt;br&gt;Sonnenschutzrollo hinten &lt;br&gt;Business Paket &lt;br&gt;Sprachsteuerung&lt;br&gt;Notrufsystem&lt;br&gt;LM-Felgen17"&lt;br&gt;12-V-Steckdose vorne&lt;br&gt;12-V-Steckdose im Kofferraum&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8993&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;36 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;155,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;01/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;01/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Manual&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;6&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;5.30&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;138 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Silver&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Silber&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Metallic&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Panorama roof&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Sunroof&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Headlight washer system&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter tyres&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Car-Line Automobile GmbH</t>
+  </si>
+  <si>
+    <t>Linzerstraße 179,
+4614 Marchtrenk, AT</t>
+  </si>
+  <si>
+    <t>2026-09-15T06:35:26Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-traveller-2-0-tdci-navi-kamera-diesel-grey-cat_ma29mo1763-0bf4d064-77bd-4369-abec-1957b18f2957?sort=standard&amp;desc=0&amp;position=184&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Traveller 2,0 TDCI NAVI KAMERA</t>
+  </si>
+  <si>
+    <t>88 kW (120 hp)</t>
+  </si>
+  <si>
+    <t>03/2022</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_b54f0214-f60d-4932-ac8f-a93aa96b5835.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_b54f0214-f60d-4932-ac8f-a93aa96b5835.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_f5b9d235-c0e8-4f24-93c7-6aefc4fea6e3.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_f255fc32-ef7a-4c11-a2a7-0cd28bf22d6b.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_d8a1e893-7068-46c9-9ce2-48041b30fd29.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_e100c137-fa24-4500-a117-7c8ef58dd80a.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_6c2a163d-17b2-443a-9a70-a1363c20cff0.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_3c19e3a2-6edf-4753-94ef-6529b7f4faac.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_038d29b3-5fef-4e4b-9b3d-95a011d63227.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_0d755b0f-2fe5-435e-9d74-76469bcb8f58.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_675bbc18-d6eb-45ab-8a94-711047c2e7fe.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_9d38706b-6fbb-4301-9ec2-9467c21e9920.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_ce3ba70e-22ad-40cb-8d3d-53f2e44f2822.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_439a63a3-7c06-4877-8123-67039aeecfc7.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_73360a1a-e32c-46ea-9b6b-4fdbfbddbaa5.jpg
+https://prod.pictures.autoscout24.net/listing-images/0bf4d064-77bd-4369-abec-1957b18f2957_95c794f8-1cf0-447a-bd6e-fd736a7abc8a.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Sehr gepflegter geräumiger Kombi mit unverwüstlichem 2L Diesel
+*Von Nichtraucher Langstrecke gefahren, jedes Service bei Ford durchgeführt
+*Finanzierung mit Fixzinsgarantie ohne Bearbeitungs- und Kontoführungsgebühr
+*36 MONATE VOLLGARANTIE MÖGLIICH !!
+  NEUPREIS:  39.823.-
+</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;*Sehr gepflegter geräumiger Kombi mit unverwüstlichem 2L Diesel&lt;br&gt;&lt;br&gt;*Von Nichtraucher Langstrecke gefahren, jedes Service bei Ford durchgeführt&lt;br&gt;&lt;br&gt;*Finanzierung mit Fixzinsgarantie ohne Bearbeitungs- und Kontoführungsgebühr&lt;br&gt;&lt;br&gt;*36 MONATE VOLLGARANTIE MÖGLIICH !!&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;  NEUPREIS:  39.823.-&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;13522&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;155,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;03/2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;03/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;88 kW (120 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Manual&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;6&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.50&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;117 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Metallic&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Hinterleitner GmbH</t>
+  </si>
+  <si>
+    <t>Dornacherstraße 2,
+4407 Steyr-Gleink, AT</t>
+  </si>
+  <si>
+    <t>2026-09-15T06:35:28Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-traveller-titanium-2-0tdci-led-navi-acc-ahk-vi-diesel-black-cat_ma29mo1763-fe2cf92d-b929-4716-9015-475e3187192e?sort=standard&amp;desc=0&amp;position=6&amp;source_otp=t50&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>Traveller Titanium 2,0TDCi *LED*NAVI*ACC*AHK*Vi...</t>
+  </si>
+  <si>
+    <t>71,733 km</t>
+  </si>
+  <si>
+    <t>07/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_35ceb6fa-6e63-4bab-b131-2a77c22bd6ad.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_35ceb6fa-6e63-4bab-b131-2a77c22bd6ad.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_046237ea-e5ac-4ae7-9fcd-53f1afbe5866.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_b66e0e1e-c029-43f0-b890-dfb2d7fce8e7.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_18bfd5e7-a7cf-4d64-9847-991284083f60.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_31313640-affe-4c3a-80f1-fcf9972874e3.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_87eb9f02-3c83-46e4-bab7-3f7eff4d3ada.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_463bab1f-6b3b-41f2-ae47-5a3bca380c9b.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_ab26429f-629b-4e0e-a9da-814f88858fd9.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_a5881de9-15cd-4d71-bd40-5a9f904eed1c.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_b810e732-a6d6-4901-a625-17c2b4107de8.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_79c98c4a-88b4-4eb6-a689-ded64382ca3c.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_61831ed4-2e9b-4ce0-a8ed-e288557c9035.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_338f2c18-c0d2-4654-890f-bec5915923ba.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_7f69f4a3-85ff-4337-8c17-0ee6924d2e4b.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_a1f7f49a-7520-4d21-9949-956d443f1b7e.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_a234ce4e-fda6-4394-acf9-d6d63813f58b.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_12ad4ee1-e86c-4b39-b8e4-1798afd79db7.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_ec1e4438-4e8b-4c50-a08d-f6159f6366bb.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_f3861ddc-ca4e-4f1d-9666-869e56bbe780.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_331665ab-62de-43c1-bfd8-e83166e89c57.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_6ff1c8e1-2704-4ddb-a05e-e64e0c07719e.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_c3ccb9f6-cb12-49fa-b53e-8396b67c1ae7.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_1e36a92e-bb22-4220-8332-8d0ed9eeda5e.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_adac297f-114c-4546-aaad-c023d46a5290.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_17b9c06c-ff00-41c9-9a09-5ca806f7be49.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_06924704-3765-4cff-bf10-578f4121bdfd.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_6c923416-6a59-430c-a254-ea03f9e6e726.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_8df20c2c-82b2-4fb8-b860-d10a59d3edf3.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_114e7312-6827-4002-b20b-21fcf39b8bfa.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_acd04f74-20d8-4f0e-ba1b-82d42929889f.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_bc6d339e-22a4-4894-9102-4c07af884886.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_b4dad88a-cc1e-461b-8211-75db6497d1f0.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_82e608a4-2e40-496e-a58c-e45528f04f1f.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_c5d37200-6b2b-4875-8a8c-4fb5f7e62b0e.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_7c1e48fd-e678-4d0f-af45-3bf23853c828.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_81a97836-08ba-4d0d-aca6-c16868429b8b.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_1f668875-7b30-4347-ad37-b9e378166d31.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_021ff87e-3ed2-439b-aef6-8e3efaca8996.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_135e956d-b1c5-42b7-82e1-970283d58311.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_e8478a15-abab-4ccd-8dc7-4506a535d694.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_ec9bc38e-3384-4b29-9d2c-a35d892288ed.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_6ccad4e7-a10e-4b89-8ac5-350fa60c91af.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_87cf312e-e827-4117-a2c5-a64161233f45.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_683ce606-f91f-43f1-84c6-aa04719eb04f.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_390ea5ad-b466-4d95-977f-9f97378c5323.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_f0fdafb8-cd62-4e25-8363-bb977d167821.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_062f215b-2c88-430e-9f4c-f9101cfa2ec2.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_61597a6d-b2e6-401c-8bbb-204cf4df813e.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_2c60c9f0-ac77-4b89-8aa8-aa17285c0a95.jpg
+https://prod.pictures.autoscout24.net/listing-images/fe2cf92d-b929-4716-9015-475e3187192e_203b9aca-cb9c-4333-8eeb-4e81475ee158.jpg</t>
+  </si>
+  <si>
+    <t>157 D; FIN: WF0FXXWPCFMJ52684;
+1.Besitz, Servicegepflegt, Pickerl NEU, TOP-Zustand;
+Letztes Service bei 65.098km;
+LED Scheinwerfer;
+Fernlichtassistent;
+Navigationssystem;
+Virtual Cockpit;
+Anhängekupplung schwenkbar;
+Abstands-Tempomat ACC;
+Elektrische Heckklappe;
+Sportsitze Titanium;
+Sitzheizung vorne und hinten;
+Windschutzscheiben Heizung;
+Lenkradheizung;
+Multifunktionslenkrad;
+Einparkhilfe vorne und hinten;
+Rückfahrkamera;
+Parklenkassistent;
+Freisprecheinrichtung;
+Lichtsensor, Regensensor;
+Ambientebeleuchtung färbig;
+Spurhalteassistent;
+Tot Winkel Assistent;
+Notbremsassistent;
+Verkehrszeichenerkennung;
+Berganfahrhilfe;
+Chrom-Dachreling;
+Fensterchrom;
+Keyless;
+Klimatronic;
+Bluetooth, USB;
+ISOFIX;
+Unsere Fahrzeuge stehen in einer 2-stöckigen beheizten Ausstellunghalle, die  TÄGLICH Mo-So von 07.00-19.00 Uhr frei zugänglich ist. 
+Bei Kaufinteresse und gewünschter Probefahrt bitte um telefonische Terminvereinbarung unter 0660/3736652.
+Unsere Fahrzeuge sind anmeldebereit und in unserem Meisterbetrieb technisch überprüft.
+Keine versteckten Zusatzkosten!
+Verkaufspreis ist inkl. NOVA und aller Steuern.
+- 12 Monate Gewährleistung
+- Zusatzgarantie gegen Aufpreis ab € 199,-- möglich
+- Nachrüstung einer Anhängevorrichtung gegen Aufpreis möglich
+- Zustellung österreichweit gegen Aufpreis möglich
+- Zusatzbereifung optional gegen Aufpreis erhältlich
+- Finanzierung auch ohne Anzahlung möglich
+Bei Wunsch einer Finanzierung können wir über die Santander, Easy Leasing und Raiffeisenbank ein Finanzierungs- oder Leasingangebot für Sie erstellen.
+Die gemachten Angaben sind unverbindliche Beschreibungen
+und stellen keine zugesicherten Eigenschaften dar.
+Für Druck-, Tipp- und Datenübermittlungsfehler übernimmt der
+Inhaber keine Haftung! 
+Die Fahrzeugausstattung ist vor Ort vom Käufer zu überprüfen. 
+Eingabe-, Satz- und Druckfehler, Änderungen, Zwischenverkauf und Irrtümer sind ausdrücklich vorbehalten.</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;157 D; FIN: WF0FXXWPCFMJ52684;&lt;br&gt;1.Besitz, Servicegepflegt, Pickerl NEU, TOP-Zustand;&lt;br&gt;Letztes Service bei 65.098km;&lt;br&gt;LED Scheinwerfer;&lt;br&gt;Fernlichtassistent;&lt;br&gt;Navigationssystem;&lt;br&gt;Virtual Cockpit;&lt;br&gt;Anhängekupplung schwenkbar;&lt;br&gt;Abstands-Tempomat ACC;&lt;br&gt;Elektrische Heckklappe;&lt;br&gt;Sportsitze Titanium;&lt;br&gt;Sitzheizung vorne und hinten;&lt;br&gt;Windschutzscheiben Heizung;&lt;br&gt;Lenkradheizung;&lt;br&gt;Multifunktionslenkrad;&lt;br&gt;Einparkhilfe vorne und hinten;&lt;br&gt;Rückfahrkamera;&lt;br&gt;Parklenkassistent;&lt;br&gt;Freisprecheinrichtung;&lt;br&gt;Lichtsensor, Regensensor;&lt;br&gt;Ambientebeleuchtung färbig;&lt;br&gt;Spurhalteassistent;&lt;br&gt;Tot Winkel Assistent;&lt;br&gt;Notbremsassistent;&lt;br&gt;Verkehrszeichenerkennung;&lt;br&gt;Berganfahrhilfe;&lt;br&gt;Chrom-Dachreling;&lt;br&gt;Fensterchrom;&lt;br&gt;Keyless;&lt;br&gt;Klimatronic;&lt;br&gt;Bluetooth, USB;&lt;br&gt;ISOFIX;&lt;br&gt;&lt;br&gt;&lt;br&gt;Unsere Fahrzeuge stehen in einer 2-stöckigen beheizten Ausstellunghalle, die  TÄGLICH Mo-So von 07.00-19.00 Uhr frei zugänglich ist. &lt;br&gt;Bei Kaufinteresse und gewünschter Probefahrt bitte um telefonische Terminvereinbarung unter 0660/3736652.&lt;br&gt;&lt;br&gt;Unsere Fahrzeuge sind anmeldebereit und in unserem Meisterbetrieb technisch überprüft.&lt;br&gt;Keine versteckten Zusatzkosten!&lt;br&gt;Verkaufspreis ist inkl. NOVA und aller Steuern.&lt;br&gt;&lt;br&gt;- 12 Monate Gewährleistung&lt;br&gt;- Zusatzgarantie gegen Aufpreis ab € 199,-- möglich&lt;br&gt;- Nachrüstung einer Anhängevorrichtung gegen Aufpreis möglich&lt;br&gt;- Zustellung österreichweit gegen Aufpreis möglich&lt;br&gt;- Zusatzbereifung optional gegen Aufpreis erhältlich&lt;br&gt;- Finanzierung auch ohne Anzahlung möglich&lt;br&gt;&lt;br&gt;Bei Wunsch einer Finanzierung können wir über die Santander, Easy Leasing und Raiffeisenbank ein Finanzierungs- oder Leasingangebot für Sie erstellen.&lt;br&gt;&lt;br&gt;Die gemachten Angaben sind unverbindliche Beschreibungen&lt;br&gt;und stellen keine zugesicherten Eigenschaften dar.&lt;br&gt;Für Druck-, Tipp- und Datenübermittlungsfehler übernimmt der&lt;br&gt;Inhaber keine Haftung! &lt;br&gt;Die Fahrzeugausstattung ist vor Ort vom Käufer zu überprüfen. &lt;br&gt;&lt;br&gt;Eingabe-, Satz- und Druckfehler, Änderungen, Zwischenverkauf und Irrtümer sind ausdrücklich vorbehalten.&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;157&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;71,733 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;07/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;07/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Diesel&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Schwarz-Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Metallic&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-9b6f14ce.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>KFZ Baumgartner GmbH</t>
+  </si>
+  <si>
+    <t>Böhmerwaldstraße 5,
+4144 Oberkappel, AT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1011,51 +1330,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2">
-        <v>19990</v>
+        <v>15950</v>
       </c>
       <c r="H2" t="s">
         <v>34</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2" t="s">
         <v>36</v>
       </c>
       <c r="L2" t="s">
         <v>37</v>
       </c>
       <c r="M2" t="s">
         <v>38</v>
       </c>
       <c r="N2" t="s">
         <v>39</v>
       </c>
       <c r="O2" t="s">
         <v>40</v>
       </c>
@@ -1097,354 +1416,354 @@
       </c>
       <c r="AB2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="D3" t="s">
         <v>55</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
-        <v>21890</v>
+        <v>18200</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>56</v>
       </c>
       <c r="K3" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="O3" t="s">
         <v>40</v>
       </c>
       <c r="P3" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>59</v>
+      </c>
+      <c r="R3" t="s">
         <v>60</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="S3" t="s">
         <v>61</v>
       </c>
-      <c r="R3" t="s">
+      <c r="T3" t="s">
         <v>62</v>
       </c>
-      <c r="S3" t="s">
+      <c r="U3" t="s">
         <v>63</v>
       </c>
-      <c r="T3" t="s">
+      <c r="V3" t="s">
         <v>64</v>
       </c>
-      <c r="U3" t="s">
+      <c r="W3" t="s">
         <v>65</v>
       </c>
-      <c r="V3" t="s">
+      <c r="X3" t="s">
         <v>66</v>
       </c>
-      <c r="W3" t="s">
+      <c r="Y3" t="s">
         <v>67</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Z3" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="AA3">
         <v>5</v>
       </c>
       <c r="AB3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D4" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4">
-        <v>16490</v>
+        <v>14990</v>
       </c>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
+        <v>73</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
       <c r="P4" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q4" t="s">
         <v>77</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>78</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>79</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>80</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>81</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="W4" t="s">
         <v>83</v>
       </c>
       <c r="X4" t="s">
         <v>84</v>
       </c>
       <c r="Y4" t="s">
         <v>85</v>
       </c>
       <c r="Z4" t="s">
         <v>86</v>
       </c>
       <c r="AA4">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="AB4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>88</v>
       </c>
       <c r="C5" t="s">
         <v>89</v>
       </c>
       <c r="D5" t="s">
         <v>90</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5">
-        <v>22400</v>
+        <v>14750</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" t="s">
+        <v>74</v>
+      </c>
+      <c r="M5" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N5" t="s">
         <v>92</v>
       </c>
       <c r="O5" t="s">
         <v>40</v>
       </c>
       <c r="P5" t="s">
         <v>93</v>
       </c>
       <c r="Q5" t="s">
         <v>94</v>
       </c>
       <c r="R5" t="s">
         <v>95</v>
       </c>
       <c r="S5" t="s">
         <v>96</v>
       </c>
       <c r="T5" t="s">
         <v>97</v>
       </c>
       <c r="U5" t="s">
         <v>98</v>
       </c>
       <c r="V5" t="s">
         <v>99</v>
       </c>
       <c r="W5" t="s">
         <v>100</v>
       </c>
       <c r="X5" t="s">
         <v>101</v>
       </c>
       <c r="Y5" t="s">
         <v>102</v>
       </c>
       <c r="Z5" t="s">
         <v>103</v>
       </c>
       <c r="AA5">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="AB5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>105</v>
       </c>
       <c r="C6" t="s">
         <v>106</v>
       </c>
       <c r="D6" t="s">
         <v>107</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6">
-        <v>19850</v>
+        <v>17450</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>108</v>
       </c>
       <c r="K6" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="L6" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="N6" t="s">
         <v>109</v>
       </c>
       <c r="O6" t="s">
         <v>40</v>
       </c>
       <c r="P6" t="s">
         <v>110</v>
       </c>
       <c r="Q6" t="s">
         <v>111</v>
       </c>
       <c r="R6" t="s">
         <v>112</v>
       </c>
       <c r="S6" t="s">
         <v>113</v>
       </c>
       <c r="T6" t="s">
         <v>114</v>
       </c>
       <c r="U6" t="s">
         <v>115</v>
       </c>
       <c r="V6" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="W6" t="s">
         <v>116</v>
       </c>
       <c r="X6" t="s">
         <v>117</v>
       </c>
       <c r="Y6" t="s">
         <v>118</v>
       </c>
       <c r="Z6" t="s">
         <v>119</v>
       </c>
       <c r="AA6">
         <v>5</v>
       </c>
       <c r="AB6" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">