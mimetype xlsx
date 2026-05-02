--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>manufacturer</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
@@ -98,470 +98,482 @@
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/lst/ford/mondeo?sort=standard&amp;desc=0&amp;ustate=N%2CU&amp;atype=C&amp;cy=D%2CA%2CI%2CB%2CNL%2CE%2CL%2CF&amp;fregfrom=2021&amp;damaged_listing=exclude&amp;source=homepage_search-mask</t>
   </si>
   <si>
-    <t>https://www.autoscout24.com/offers/ford-mondeo-trav-tit-2-0-hyb-aut-acc-led-ahv-garantie-electric-gasoline-grey-e7118a61-68ea-4541-87cc-842882d1b964?sort=standard&amp;desc=0&amp;position=14&amp;source_otp=t50&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
-[...2 lines deleted...]
-    <t>Trav. Tit. 2,0 Hyb. Aut.*ACC*LED*AHV*GARANTIE*</t>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-sw-full-hybrid-st-line-business-automatica-electric-gasoline-blue-4d877e4d-0164-46b7-af0a-0ace4e3a4617?sort=standard&amp;desc=0&amp;position=81&amp;source_otp=nfm&amp;source=listpage_search-results&amp;order_bucket=0&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=sponsored&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>SW full hybrid ST-Line Business Automatica</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
-    <t>93,000 km</t>
+    <t>38,400 km</t>
   </si>
   <si>
     <t>Electric/Gasoline</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
-    <t>103 kW (140 hp)</t>
-[...2 lines deleted...]
-    <t>02/2021</t>
+    <t>138 kW (188 hp)</t>
+  </si>
+  <si>
+    <t>08/2021</t>
   </si>
   <si>
     <t>Dealer</t>
   </si>
   <si>
-    <t>https://prod.pictures.autoscout24.net/listing-images/e7118a61-68ea-4541-87cc-842882d1b964_e2066da6-8893-42e4-b413-5393afe3e664.jpg</t>
-[...77 lines deleted...]
-    <t>170,810 km</t>
+    <t>https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_8749c9a5-dd12-419d-80b9-776f417e7f8d.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_8749c9a5-dd12-419d-80b9-776f417e7f8d.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_35e8f1c7-1e04-4a42-9f07-00d48cdc995c.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_298abcb8-cc49-4cb2-99b6-d830faa9f72d.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_b0fb1f13-c071-4c78-b0e8-d3dec27fd3e3.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_3e60994d-639c-44ea-8d5b-54cc594c3108.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_943847fa-f12d-4f90-ba56-1bf890cc9e65.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_9ae812eb-6c51-4b0b-bdf0-a91c98465835.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_94d11367-b168-4c82-a72b-5fc3c9ab9ce4.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_0211cf46-40ba-40d7-9397-2e9b7a400d56.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_092cee88-1e05-49f0-9b5f-1031e03e3ea3.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_487e29ee-9bd5-4948-bb47-865e3b896b77.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_9e9f24a8-4e37-4eb1-8551-e2a747fa0ab4.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_554c1457-be52-4bd5-85b7-fed7aa8e4cd7.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_e9bdfb24-ea9b-4e38-b95d-9f87830df2b8.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_d249d784-cdf2-488c-b86a-20e4d815fde9.jpg</t>
+  </si>
+  <si>
+    <t>Gruppovis è presente sul territorio di Varese e Milano con le sedi di Saronno, Castellanza, Varese, Lainate e Gallarate dal 1961.
+Dato il nostro ampio parco auto, la vettura che stai visualizzando potrebbe trovarsi in una sede diversa da quella più vicina a te.
+Vuoi vederla dal vivo? Prenota il tuo appuntamento. Contattaci ora al +39 3440270504 – anche whatsapp.
+Perché scegliere Gruppovis?
+AUTO CERTIFICATE: Tutte le nostre vetture superano rigorosi controlli di qualità e, dove previsto, godono delle certificazioni ufficiali dell'usato Ford, come il programma Ford Approved.	
+FINANZIAMENTI: Piani finanziari personalizzabili in base alle tue esigenze, anche con una rata contenuta, zero anticipo e/o maxi rata finale come ad esempio Idea Ford Usato.	
+TEST DRIVE: Disponibile su tutte le vetture, previo appuntamento.	
+ASSISTENZA: Siamo al tuo fianco anche dopo l'acquisto con le nostre officine autorizzate.
+CONTATTACI al +39 3440270504 – anche whatsapp - o scrivi a vendite@gruppovis.it per prenotare un appuntamento in una delle nostre sedi.
+Nonostante l'amore e la cura per le nostre auto, ci possono essere delle incongruenze nella pubblicazione automatica delle dotazioni. Per questo motivo tali annunci non costituiscono un accordo formale e ogni particolare relativo al veicolo verrà verificato in fase contrattuale.
+Visita il nostro sito www.fordgruppovis.it , troverai oltre 200 veicoli usati e Km0 in pronta consegna!
+Benvenuto in Gruppovis: dove la tradizione incontra la fiducia.
+Quando scegli la tua prossima auto cerchi più di un semplice veicolo: cerchi sicurezza. Come Dealer Ufficiale Ford, Ford Pro e Mazda operativo nelle province di Varese e Milano, portiamo con noi un'eredità di oltre 60 anni di esperienza al servizio del cliente. Siamo una presenza concreta e riconoscibile, scegliere Gruppovis vuol dire entrare a far parte di una storia di successo, affidandosi a professionisti che uniscono la solidità del passato alla visione del futuro. Acquista in Gruppovis con la tranquillità di essere in buone mani.
+Accessori
+Bracciolo anterioreControllo Elettronico StabilitàControllo Velocità di CrocieraRetrovisori Regolabili ElettricamenteRetrovisori Ripiegabili ElettricamenteVolante regolabile</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Gruppovis&lt;/strong&gt; è presente sul territorio di Varese e Milano con le sedi di Saronno, Castellanza, Varese, Lainate e Gallarate dal 1961.&lt;br&gt;&lt;br&gt;Dato il nostro ampio parco auto, la vettura che stai visualizzando potrebbe trovarsi in una sede diversa da quella più vicina a te.&lt;br&gt;&lt;br&gt;Vuoi vederla dal vivo? Prenota il tuo appuntamento. Contattaci ora al +39 3440270504 – &lt;strong&gt;anche whatsapp&lt;/strong&gt;.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Perché scegliere Gruppovis?&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;AUTO CERTIFICATE&lt;/strong&gt;: Tutte le nostre vetture superano rigorosi controlli di qualità e, dove previsto, godono delle certificazioni ufficiali dell'usato Ford, come il programma &lt;strong&gt;Ford Approved&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;FINANZIAMENTI&lt;/strong&gt;: Piani finanziari personalizzabili in base alle tue esigenze, anche con una rata contenuta, zero anticipo e/o maxi rata finale come ad esempio &lt;strong&gt;Idea Ford Usato&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;TEST DRIVE&lt;/strong&gt;: Disponibile su tutte le vetture, previo appuntamento.&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;ASSISTENZA&lt;/strong&gt;: Siamo al tuo fianco anche dopo l'acquisto con le nostre officine autorizzate.&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;CONTATTACI al +39 3440270504 – &lt;strong&gt;anche whatsapp - &lt;/strong&gt;o scrivi a vendite@gruppovis.it per prenotare un appuntamento in una delle nostre sedi.&lt;br&gt;&lt;br&gt;Nonostante l'amore e la cura per le nostre auto, ci possono essere delle incongruenze nella pubblicazione automatica delle dotazioni. Per questo motivo tali annunci non costituiscono un accordo formale e ogni particolare relativo al veicolo verrà verificato in fase contrattuale.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Visita il nostro sito www.fordgruppovis.it , troverai oltre 200 veicoli usati e Km0 in pronta consegna!&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Benvenuto in Gruppovis: dove la tradizione incontra la fiducia.&lt;br&gt;&lt;br&gt;Quando scegli la tua prossima auto cerchi più di un semplice veicolo: cerchi sicurezza. Come Dealer Ufficiale Ford, Ford Pro e Mazda operativo nelle province di Varese e Milano, portiamo con noi un'eredità di oltre 60 anni di esperienza al servizio del cliente. Siamo una presenza concreta e riconoscibile, scegliere Gruppovis vuol dire entrare a far parte di una storia di successo, affidandosi a professionisti che uniscono la solidità del passato alla visione del futuro. Acquista in Gruppovis con la tranquillità di essere in buone mani.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Accessori&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Bracciolo anteriore&lt;/li&gt;&lt;li&gt;Controllo Elettronico Stabilità&lt;/li&gt;&lt;li&gt;Controllo Velocità di Crociera&lt;/li&gt;&lt;li&gt;Retrovisori Regolabili Elettricamente&lt;/li&gt;&lt;li&gt;Retrovisori Ripiegabili Elettricamente&lt;/li&gt;&lt;li&gt;Volante regolabile&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;-804018187&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;38,400 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;08/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;138 kW (188 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,716 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d-TEMP&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Regular/Benzine E10 91&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.40&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Power consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;4&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blu Metallizzato&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Metallic&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Gruppovis Spa</t>
+  </si>
+  <si>
+    <t>Via E.H.Grieg 49, 
+ 21047 Saronno - Varese - Va, IT</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-kombi-titanium-tdi150-auto-led-nav-el-ahk-diesel-grey-48251c05-9c70-417b-be89-e6252fadce6d?sort=standard&amp;desc=0&amp;position=142&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Kombi Titanium TDi150 Auto LED/NAV/el.AHK</t>
+  </si>
+  <si>
+    <t>61,998 km</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>110 kW (150 hp)</t>
   </si>
   <si>
-    <t>03/2021</t>
-[...123 lines deleted...]
-    <t>junger Leasingrücklauf aus 1.Hand
+    <t>04/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_d3086de5-5bba-4fe6-9f66-904b2a085aec.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_d3086de5-5bba-4fe6-9f66-904b2a085aec.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_f71dd2aa-48a4-402b-a296-d247abdd3df5.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_e9421fc6-6d80-4295-8827-466302fe74cd.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_6c7da367-8736-4530-89fc-acb53c49d7d1.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_a18fe8b6-3397-448f-a921-71879228d437.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_5b38d59d-0ba4-4955-9bd5-aa192b98cfb2.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_0ad04953-48a5-4d4b-a2fd-e1253bf6e011.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_8820958a-264d-4c28-9a3b-ae0a3bed31c7.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_7cea20ba-2856-4058-ae58-c9e581c0d401.jpg</t>
+  </si>
+  <si>
+    <t>Leasingrücklauf aus 1.Hand
 Tüv neu
 Service neu
 Sonderausstattung:
-abnehmbare Anhängekupplung, Panorama Glasdach, Leichtmetallräder 18'', Sportleder Sitze, Navigationssystem Ford mit AppLink, Radioempfang digital (DAB), heizbare Frontscheibe, heizbare Sitze, Sonderlackierung Frost-Weiß, Verglasung hinten abgedunkelt (Privacy Glass), Anhänger-Stabilisierungs-Programm (TSA), LED Tagfahrlicht
+adaptiver LED Scheinwerfer, adaptiver Tempomat, Sitzheizung, heizbare Frontscheibe, Navigation Touchscreen, DAB Soundsystem, elektrische Heckklappe, elektrisch schwenkbare Anhängekupplung, Business-Paket 2, Lackierung Magnetic-Grau Metallic, LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel), Verglasung hinten abgedunkelt (Privacy Glass)
 Weitere Ausstattung:
-8 Lautsprecher, Aktive Geräuschkompensation, Ambiente-Beleuchtung vorn (LED), Antischlupfregelung (ASR) + ABS, Außenspiegel elektr. anklappbar, Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Body-Styling-Paket, Bremssättel Rot lackiert, Coming-Home-Lichtfunktion, Dachhimmel Stoff, dunkel, Dachreling, Einstiegschienen vorn, Elektr. Bremskraftverteilung, Elektromotor 88 kW (Hybridantrieb), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Velours, Gepäckraumabdeckung / Rollo, Getriebe Automatik - ECVT, Heckspoiler, Hybrid 138 kW (Motor 2,0 Ltr. - 103 kW), Innenraumfilter: Pollenfilter, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, LM-Felgen, Mittelarmlehne hinten, Modellpflege, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Pedale Aluminium, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6, Schadstoffarm nach Abgasnorm Euro 6d, Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Seitenschweller Wagenfarbe, Sicht-Paket, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzbezug / Polsterung: Alcantara/Leder, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sport-Fahrwerk, Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten</t>
-[...20 lines deleted...]
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Panorama roof&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Sunroof&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital cockpit&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;All season tyres&lt;/li&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+Aktive Geräuschkompensation, Ambiente-Beleuchtung (Multicolor-LED), Antischlupfregelung (ASR) + ABS, Audiobedienung am Lenkrad, Außenspiegel elektr. anklappbar, Außenspiegel elektr. verstell- und heizbar, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Coming-Home-Lichtfunktion, Dachreling (Aluminium), Einstiegschienen vorn, Elektr. Bremskraftverteilung (EBD), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fensterrahmen mit Chromblenden (Chromblendensatz), Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Teppich, Fußraumleuchte vorn, Gepäckraumabdeckung / Rollo, Getriebe Automatik - Typ: 8F40 (8-Stufen), Innenraumfilter: Pollenfilter, Innenspiegel mit Abblendautomatik, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, Mittelarmlehne hinten, Modellpflege, Motor 2,0 Ltr. - 110 kW EcoBlue KAT, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Scheinwerfer-Assistent mit Tag-/Nachtsensor, Seitenschweller Wagenfarbe, Sitz vorn links höhenverstellbar, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzheizung vorn, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Start/Stop-Anlage, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten, Zierleisten unterhalb Seitenscheiben Chrom-Dekor</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Leasingrücklauf aus 1.Hand&lt;br&gt;Tüv neu&lt;br&gt;Service neu&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sonderausstattung:&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;adaptiver LED Scheinwerfer, adaptiver Tempomat, Sitzheizung, heizbare Frontscheibe, Navigation Touchscreen, DAB Soundsystem, elektrische Heckklappe, elektrisch schwenkbare Anhängekupplung, Business-Paket 2, Lackierung Magnetic-Grau Metallic, LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel), Verglasung hinten abgedunkelt (Privacy Glass)&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Weitere Ausstattung:&lt;/strong&gt;&lt;br&gt;Aktive Geräuschkompensation, Ambiente-Beleuchtung (Multicolor-LED), Antischlupfregelung (ASR) + ABS, Audiobedienung am Lenkrad, Außenspiegel elektr. anklappbar, Außenspiegel elektr. verstell- und heizbar, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Coming-Home-Lichtfunktion, Dachreling (Aluminium), Einstiegschienen vorn, Elektr. Bremskraftverteilung (EBD), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fensterrahmen mit Chromblenden (Chromblendensatz), Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Teppich, Fußraumleuchte vorn, Gepäckraumabdeckung / Rollo, Getriebe Automatik - Typ: 8F40 (8-Stufen), Innenraumfilter: Pollenfilter, Innenspiegel mit Abblendautomatik, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, Mittelarmlehne hinten, Modellpflege, Motor 2,0 Ltr. - 110 kW EcoBlue KAT, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Scheinwerfer-Assistent mit Tag-/Nachtsensor, Seitenschweller Wagenfarbe, Sitz vorn links höhenverstellbar, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzheizung vorn, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Start/Stop-Anlage, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten, Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;81168&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BJB&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;61,998 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;04/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;4&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;130 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;MAGNETIC Grau&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
   </si>
   <si>
     <t>Autohaus Leuna GmbH</t>
   </si>
   <si>
     <t>Carl-Bosch- Str.  2, 
  06237 Leuna, DE</t>
   </si>
   <si>
-    <t>https://www.autoscout24.com/offers/ford-mondeo-st-line-diesel-blue-3e5e0b37-b178-4822-b4cd-b59cc3d13639?sort=standard&amp;desc=0&amp;position=60&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
-[...108 lines deleted...]
-ZWISCHENVERKAUF VORBEHALTEN.
+    <t>https://www.autoscout24.com/offers/ford-mondeo-2-0-titanium-navipdctempomatdab-gasoline-blue-e4882c10-6d91-4949-8943-eb73c630e28d?sort=standard&amp;desc=0&amp;position=231&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2.0 Titanium Navi|PDC|Tempomat|DAB</t>
+  </si>
+  <si>
+    <t>40,085 km</t>
+  </si>
+  <si>
+    <t>Gasoline</t>
+  </si>
+  <si>
+    <t>103 kW (140 hp)</t>
+  </si>
+  <si>
+    <t>03/2022</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/e4882c10-6d91-4949-8943-eb73c630e28d_9fb2bc19-6dfd-424e-afdc-508948f3f352.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Besondere Ausstattung 
+letzter Service im März 2025 bei KM 33006
+Bluetooth Freisprecheinrichtung
+DAB Digitalradio
+Fernlichtassistent
+Geschwindigkeitsbegrenzer
+Innenspiegel automatisch abblendend
+KeyFree-System
+Klimaautomatik 2-Zonen
+LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)
+Parkpilotsystem vorn und hinten
+Tagfahrlicht LED
+Tempomat
+ Weitere Ausstattung 
+2-Zonen Klimaautomatik
+ABS / ASR / ESP
+Adaptive Parkassistent (Active Park Assist)
+Aktive Geräuschkompensation
+Ambiente-Beleuchtung Multicolor
+Apple CarPlay &amp; Android Auto
+Außenspiegel elektrisch anklappbar
+Außenspiegel elektrisch verstell- und beheizbar
+Automatikgetriebe E-CVT
+Begrüßungslicht
+Bergabfahrhilfe
+Berganfahrhilfe
+Coming-Home / Leaving-Home Funktion
+Elektr. Bremskraftverteilung
+Elektrische Fensterheber vorn und hinten
+Elektrische Heckklappenentriegelung
+Elektrische Parkbremse
+Frontscheibe beheizbar
+Frontscheibe beheizbar
+Isofix
+Keyless Entry &amp; Start (KeyFree-System)
+Keyless Start
+Lederlenkrad Multifunktion
+Lendenwirbelstütze
+Lenkrad beheizbar
+LM-Felgen
+Mittelarmlehne vorne und hinten
+Navigationssystem Ford mit AppLink
+Notbremsassistent
+Regensensor
+Reifendruckkontrolle
+Rekuperation (Smart Regenerative Charging)
+Rücksitzbank geteilt klappbar
+Servolenkung elektrisch
+Sitzheizung vorn
+Sportsitze
+Spurhalteassistent mit Müdigkeitserkennung
+Start-Stop-System
+Verkehrsschilderkennung
+Zentralverriegelung mit Funk
+ Finanzierungsbeispiel 
+Monatliche Finanzierungsrate:  198,00 EUR 
+Laufzeit: 48 Monate
+Effektiver Jahreszins: 5,99 %
+Sollzins (gebunden für die gesamte Laufzeit): 5,83 %
+Zu finanzierender Kaufpreis: 21.970,00 EUR
+Anzahlung: 4.394,00 EUR
+Schlussrate: 11.534,25 EUR
+Gesamtkreditbetrag: 17.576,00 EUR
+Zu zahlender Gesamtbetrag: 21.038,25 EUR
+Hierbei handelt es sich um ein repräsentatives 2/3- Beispiel gem. § 6a PAngV. Ein unverbindliches, freibleibendes Angebot der Santander Consumer Bank AG, Santander-Platz 1, 41061 Mönchengladbach, für Privatkunden, für die das Autohaus als ungebundener Vermittler beratend tätig ist.
+Bonität vorausgesetzt.
+Inzahlungnahme aller Fabrikate und Modelle! Änderungen und Zwischenverkauf vorbehalten! Die Fahrzeugbeschreibung dient lediglich der allg. Identifizierung des Fahrzeuges und stellt keine Zusicherung im kaufrechtlichen Sinne dar. Die Angaben erheben nicht den Anspruch auf Vollständigkeit. Die gemachten Angaben/Beschreibungen sind unverbindlich und dienen nicht als zugesicherte Eigenschaften. Der Verkäufer übernimmt keine Haftung für Tipp u. Datenübermittlungsfehler. Ausstattungen sind ggfs. gesondert zu prüfen. Die detaillierte Ausstattung und weitere Angebote finden Sie auf autohaus24.de!
 </t>
   </si>
   <si>
-    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;&lt;br&gt; DAS FAHRZEUG BEFINDET SICH IN EINEM SUPER GEPFLEGTEN ZUSTAND &lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;LED-SCHEINWERFER / VOLL-DIGITALES-COCKPIT / SYNC-NAVIGATION / APPLE CAR PLAY / ANDROID AUTO / RÜCKFAHRKAMERA / AMBIENTEBELEUCHTUNG-PLUS&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;ACC-TEMPOMAT / SPURHALTEASSISTENT / ABSTANDSWARNER / NOTBREMSASSISTENT / FRONTKOLLISIONSWARNER / NOTRUFASSISTENT&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;VERLKEHRSZEICHENERKENNUNG / FRONTSCHEIBE BEHEIZBAR / ABNEHMBARE ANHÄNGERKUPPLUNG&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Mondeo TUNIER 2.0 ECOBLUE TITANIUM: Ein gepflegtes Nichtraucherfahrzeug aus *erster Hand* mit *lückenlosem Scheckheft*. 8-GANG-GEARSHIFT-F1-AUTOMATIKGETRIEBE (SCHALTWIPPEN), LED-SCHEINWERFER, VOLL-DIGITALES-KOMBIINSTRUMENT, STANDHEIZUNG PER FUNK, FRONTSCHEIBE BEHEIZBAR, NAVIGATIONSSYSTEM-Plus inkl. APPLE CAR PLAY &amp;amp; ANDROID AUTO, RÜCKFAHRKAMERA, BC Bordcomputer/Reiserechner, ACC-TEMPOMAT, 2-Zonen-Klimaautomatik, SHZ SITZHEIZUNG, Sport-Comfort-Sitze höhenverstellbar, Start/Stop-Automatik, KEYLESS-ENTRY/Go, Zentralverriegelung mit Funkschlüssel, Alarmanlage, Coming/Leaving-Home-System, 4x el. Fensterheber, el. Aussenspiegel+beheizbar &amp;amp; anklappbar, Servolenkung, Fullsize Airbags vorne und hinten, ESP elektronisches Stabiltätsprogramm, PDC Einparkhilfe Front &amp;amp; Heck, Lichtautomatik, Regensensor, Innenspiegel autom. abblendbar, DAB-Radio+USB, Bluetooth-Telefonvorbereitung, Sprachdialog, Soundsystem, Multifunktions-Sport-Lederlenkrad höhenverstellbar, Armlehne, Becherhalter, Make-Up-Spiegel, 5xKopfstützen, Isofix Kindersitzvorrichtung, Durchlademöglichkeiten, Colorverglasung, Chrompaket, Dachreling, Dachspoiler, 3. Bremsleuchte, LED-Tagfahrlicht, LED-Rückleuchten, AHK abnehmbare Anhängerkupplung, 8-fach bereift (SR auf 17-ZOLL &amp;amp; WR auf 16-ZOLL-ALUFELGEN) und vieles mehr. Anschauen lohnt sich.&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Inklusive 12 Monate CAR GARANTIE!! Wir freuen uns, Ihr Interesse geweckt zu haben, Ihren Gebrauchtwagen nehmen wir gerne in Zahlung und machen Ihnen bei Bedarf ein passendes Finanzierungsangebot.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Ansprechspartner: Herr Alexander Koch, Herr Manuel Kampmann, Herr Nicklas Günther, Herr Nico Lötschert, Herr Dennis Semper, Frau Ongun, Herr Marco Seck.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;WIR HABEN EINE VERKAUFSFLÄCHE VON ÜBER 10.000m².&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;UNSERE ÖFFNUNGSZEITEN SIND: Montag - Freitag von 9.00 Uhr bis 18.00 Uhr, Samstags von 9.00 Uhr bis 15.00 Uhr. &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Zwischenverkauf und Irrtümer für dieses Angebot sind ausdrücklich vorbehalten. Die Fahrzeugbeschreibung dient lediglich der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Ausschlaggebend sind einzig und allein die Vereinbarungen in der Auftragsbestätigung oder im Kaufvertrag. Einige der abgebildeten und inserierten Sonderausstattungen können bei ihrer Nutzung weitere Kosten verursachen. Den genauen Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal. Bitte kontaktieren Sie uns.&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;hr&gt;&lt;br&gt;&lt;strong&gt;ZWISCHENVERKAUF VORBEHALTEN.&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-f7d99a6d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
-[...24 lines deleted...]
- 59077 Hamm, DE</t>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt; Besondere Ausstattung &lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;letzter Service im März 2025 bei KM 33006&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Bluetooth Freisprecheinrichtung&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;DAB Digitalradio&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fernlichtassistent&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Geschwindigkeitsbegrenzer&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Innenspiegel automatisch abblendend&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;KeyFree-System&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Klimaautomatik 2-Zonen&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;LM-Felgen&lt;/strong&gt; 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Parkpilotsystem vorn und hinten&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Tagfahrlicht LED&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Tempomat&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt; Weitere Ausstattung &lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;2-Zonen Klimaautomatik&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;ABS / ASR / ESP&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Parkassistent (Active Park Assist)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Ambiente-Beleuchtung Multicolor&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Apple CarPlay &amp;amp; Android Auto&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Außenspiegel elektrisch anklappbar&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Außenspiegel elektrisch verstell- und beheizbar&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Automatikgetriebe E-CVT&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Begrüßungslicht&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Bergabfahrhilfe&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Berganfahrhilfe&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Coming-Home / Leaving-Home Funktion&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Elektr. Bremskraftverteilung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Elektrische Fensterheber vorn und hinten&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Elektrische Heckklappenentriegelung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Elektrische Parkbremse&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Frontscheibe beheizbar&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Frontscheibe beheizbar&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Isofix&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Keyless Entry &amp;amp; Start (KeyFree-System)&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Keyless Start&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Lederlenkrad Multifunktion&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Lendenwirbelstütze&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Lenkrad beheizbar&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;LM-Felgen&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Mittelarmlehne vorne und hinten&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Navigationssystem Ford mit AppLink&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Notbremsassistent&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Regensensor&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Reifendruckkontrolle&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Rekuperation (Smart Regenerative Charging)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Rücksitzbank geteilt klappbar&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Sitzheizung vorn&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Spurhalteassistent mit Müdigkeitserkennung&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Start-Stop-System&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Verkehrsschilderkennung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Zentralverriegelung mit Funk&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt; Finanzierungsbeispiel &lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Monatliche Finanzierungsrate: &lt;strong&gt; 198,00 EUR &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Laufzeit: 48 Monate&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Effektiver Jahreszins: 5,99 %&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Sollzins (gebunden für die gesamte Laufzeit): 5,83 %&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Zu finanzierender Kaufpreis: 21.970,00 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Anzahlung: 4.394,00 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Schlussrate: 11.534,25 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Gesamtkreditbetrag: 17.576,00 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Zu zahlender Gesamtbetrag: 21.038,25 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;Hierbei handelt es sich um ein repräsentatives 2/3- Beispiel gem. § 6a PAngV. Ein unverbindliches, freibleibendes Angebot der &lt;strong&gt;Santander Consumer Bank AG, Santander-Platz 1, 41061 Mönchengladbach&lt;/strong&gt;, für Privatkunden, für die das Autohaus als ungebundener Vermittler beratend tätig ist.&lt;br&gt;Bonität vorausgesetzt.&lt;br&gt;Inzahlungnahme &lt;strong&gt;aller&lt;/strong&gt; Fabrikate und Modelle! Änderungen und Zwischenverkauf vorbehalten! Die Fahrzeugbeschreibung dient lediglich der allg. Identifizierung des Fahrzeuges und stellt keine Zusicherung im kaufrechtlichen Sinne dar. Die Angaben erheben nicht den Anspruch auf Vollständigkeit. Die gemachten Angaben/Beschreibungen sind unverbindlich und dienen nicht als zugesicherte Eigenschaften. Der Verkäufer übernimmt keine Haftung für Tipp u. Datenübermittlungsfehler. Ausstattungen sind ggfs. gesondert zu prüfen. Die detaillierte Ausstattung und weitere Angebote finden Sie auf &lt;strong&gt;autohaus24.de&lt;/strong&gt;!&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Sedan&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;15021137&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;40,085 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;03/2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;04/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,999 cc&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;142 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blazer-Blau&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>autohaus24</t>
+  </si>
+  <si>
+    <t>Dieselstr. 3, 
+ 85386 Eching, DE</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-sw-titanium-business-2-0-diesel-150cv-diesel-grey-ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2?sort=standard&amp;desc=0&amp;position=24&amp;source_otp=t30&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t30&amp;applied_boost_level=t30&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>SW Titanium Business 2.0 Diesel 150CV</t>
+  </si>
+  <si>
+    <t>75,776 km</t>
+  </si>
+  <si>
+    <t>05/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_036551d2-f600-47a1-b87d-758a53e9db8a.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_036551d2-f600-47a1-b87d-758a53e9db8a.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_d41882d0-5306-4e1d-a4d8-33acfae3d42a.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_4543ab5c-71b1-4469-b49a-dbf65170d10d.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_2cb16153-f75e-4ecf-9a4b-1ec5ecdb1ef5.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_cdae9d79-bad5-4982-b2ef-086ac8f611ce.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_a084fdd5-84a0-40f9-bf01-95aa85d61696.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_e4b28abe-6d4d-4242-9403-05bf9d43c1c0.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_3712e743-2f85-4348-b6e8-e9b912fe2656.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_b1c35ea0-9ec7-48ee-9bd3-1f2f19e450fc.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_e9768791-b446-4004-9ffa-21c916fb0df6.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_1ad3ef4c-bbc3-48fa-9725-453922a7f370.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_38a7ddfa-540a-4483-86cb-4a68793bdbc3.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_8a3a56e1-9b76-465b-945f-623b0261ccb6.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_305b37eb-ad6e-4e18-a534-34bf9059bffd.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_603eb1cd-7295-4681-a694-006bcbf4ba11.png/120x90.jpg</t>
+  </si>
+  <si>
+    <t>Fino a 3000€ di VANTAGGI (scade il 9/4/2026) e 14 giorni per provare la tua prossima auto!
+ promo 3000€ vantaggi soggetta alla sottoscrizione di un finanziamento con servizi assicurativi¹. Contattaci per saperne di più e scoprire tutte le promozioni disponibili
+  I vantaggi dell'usato brumbrum:
+ - MIGLIOR PREZZO IN ITALIA: Acquista al miglior prezzo. Se la trovi a meno, ti rimborsiamo la differenza.²
+- PERMUTA SMART: Con l’acquisto di un’auto brumbrum, puoi permutare il tuo usato in modo chiaro, veloce e trasparente.
+ - CONSEGNA DOVE VUOI: Ritira in Factory a Reggio Emilia, a Cinisello Balsamo o ricevi l’auto a domicilio.
+ - CONTROLLI SCRUPOLOSI: Oltre 300 controlli su meccanica, carrozzeria, elettronica e sicurezza nella nostra Factory di Reggio Emilia
+ - SODDISFATTO O RIMBORSATO: 14 giorni per provarla. Se non sei soddisfatto, rimborso 100%. Inclusi 12 mesi di garanzia, estendibili fino a 3 anni.
+- FINANZIAMENTO: Fino al 100% dell’importo con partner selezionati. 
+Le nostre auto si trovano a Reggio Emilia e Cinisello Balsamo, contattaci per sapere dove si trova o compra comodamente online
+Note:
+¹ Per clienti privati salvo approvazione dei nostri partner finanziari. Richiedi il documento IEBCC (Informazioni Europee di Base sul Credito ai Consumatori) per prendere visione di tutte le condizioni economiche, contrattuali e assicurative
+² Le caratteristiche delle auto usate fanno riferimento a marca, modello, allestimento e accessori, mese e anno di immatricolazione, Km, tipologia di motore, grado di usura e colore</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Fino a 3000€ di VANTAGGI (scade il 9/4/2026) e 14 giorni per provare la tua prossima auto!&lt;/strong&gt;&lt;br&gt; promo 3000€ vantaggi soggetta alla sottoscrizione di un finanziamento con servizi assicurativi¹. Contattaci per saperne di più e scoprire tutte le promozioni disponibili&lt;br&gt;&lt;br&gt; &lt;hr&gt; &lt;strong&gt;I vantaggi dell'usato brumbrum:&lt;/strong&gt;&lt;br&gt; &lt;strong&gt;- MIGLIOR PREZZO IN ITALIA:&lt;/strong&gt; Acquista al miglior prezzo. Se la trovi a meno, ti rimborsiamo la differenza.²&lt;br&gt;&lt;strong&gt;- PERMUTA SMART: &lt;/strong&gt;Con l’acquisto di un’auto brumbrum, puoi permutare il tuo usato in modo chiaro, veloce e trasparente.&lt;br&gt;&lt;strong&gt; - CONSEGNA DOVE VUOI: &lt;/strong&gt;Ritira in Factory a Reggio Emilia, a Cinisello Balsamo o ricevi l’auto a domicilio.&lt;br&gt; &lt;strong&gt;- CONTROLLI SCRUPOLOSI: &lt;/strong&gt;Oltre 300 controlli su meccanica, carrozzeria, elettronica e sicurezza nella nostra Factory di Reggio Emilia&lt;br&gt; &lt;strong&gt;- SODDISFATTO O RIMBORSATO: &lt;/strong&gt;14 giorni per provarla. Se non sei soddisfatto, rimborso 100%. Inclusi 12 mesi di garanzia, estendibili fino a 3 anni.&lt;br&gt;&lt;strong&gt;- FINANZIAMENTO: &lt;/strong&gt;Fino al 100% dell’importo con partner selezionati. &lt;br&gt;Le nostre auto si trovano a Reggio Emilia e Cinisello Balsamo, contattaci per sapere dove si trova o compra comodamente online&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;hr&gt;Note:&lt;br&gt;¹ Per clienti privati salvo approvazione dei nostri partner finanziari. Richiedi il documento IEBCC (Informazioni Europee di Base sul Credito ai Consumatori) per prendere visione di tutte le condizioni economiche, contrattuali e assicurative&lt;br&gt;² Le caratteristiche delle auto usate fanno riferimento a marca, modello, allestimento e accessori, mese e anno di immatricolazione, Km, tipologia di motore, grado di usura e colore&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;BR560545&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;75,776 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;05/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,615 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d-TEMP&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;5.70&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;126.00 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grigio&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>brumbrum - Reggio Emilia</t>
+  </si>
+  <si>
+    <t>Via Enzo Lazzaretti, 8, 
+ 42122 Reggio Emilia RE, IT</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-hybrid-st-line-electric-gasoline-grey-b407cc2c-e314-4cc8-beef-a41a5e5231f5?sort=standard&amp;desc=0&amp;position=292&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Hybrid ST-Line</t>
+  </si>
+  <si>
+    <t>36,295 km</t>
+  </si>
+  <si>
+    <t>11/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_213590e2-7520-42d4-bc86-bba0a175eed0.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_213590e2-7520-42d4-bc86-bba0a175eed0.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_0eda4967-0012-44a5-acbb-99869c676bed.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_86093c0b-c076-4e5f-b8fd-46f7e450f2bd.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_3ef4c3c9-fa20-49b9-8e79-8b9ec708d316.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_b2865d8c-c996-4c74-98cc-0f28a1699010.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_738cffcb-860f-440f-a8ea-9e4b792725c2.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_6dea5413-8bc7-4bdc-a634-830cd19d5635.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_179d35c7-47d8-44cc-9676-cc113672c217.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_ee6f0453-5dfa-4025-810e-c68ec1cce0ad.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_a8de12cc-79d3-4a6d-a7a7-461188f68296.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_24dd474b-c794-4c1a-b0a7-8aa630fc523e.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_363b0a89-bfc7-4609-9170-7136bf35b1bb.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_bf62a89d-d8b9-46a6-b0c5-904be0b02fef.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_ff00d2d7-2719-4ec4-91ac-dcb306ce680c.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_5581d779-3c09-4ef2-9eb4-fdad5703d582.jpg</t>
+  </si>
+  <si>
+    <t>Fahrzeug-Nummer: MC70813  Hybrid Benzin  Pakete
+ Winterpaket  Raucherpaket  Sicht-Paket  Komfort
+ Klimaautomatik 2 Zonen  El. Fensterheber 4-fach  Elektrische Sitzverstellung  Sitzheizung (4x)  Tempo-Begrenzer  Zentralverriegelung m.FB  Frontscheibe heizbar  Lenkrad beheizt  Lenkradverstellung  Lichtsensor  Spiegel elektrisch klappbar  Rückfahrkamera  Elektronische Parkbremse  Anfahrassistent  Blendfreies Fernlicht  Keyless Entry  Innenspiegel autom.abblendend  Coming-Home-Lichtfunktion  Lendenwirbelstütze vorn  Power KeyFree-Startfunktion  Sicherheit
+ Window/Kopfairbags  ESP (el. Stabilitäts Programm)  Elektronische Wegfahrsperre  Außentemperaturanzeige  Reifendruckkontrolle  Totwinkel-Assistent  Spurhalteassistent  Müdigkeitswarnsystem  LED-Tagfahrlicht  Notrufsystem  Notbremsassistent  Blendfreies Fernlicht  Intelligent Protection System (IPS)  Knieairbag Fahrerseite  Exterieur
+ Alufelgen 18 Zoll  Einparkhilfe vo + hi  Nebelscheinwerfer  Privacy-Verglasung  Dachreling  Abbiegelicht  Heckklappe elektrisch  Interieur
+ Sitzbezug / Polsterung: Alcantara/Leder  Innenfarbe Schwarz  Becherhalter  Geteilte Rückbank  Isofix-System  Kopfstützen hinten  Mittelarmlehne  Sitzhöhenverstellung  5 Sitzplätze  Armlehne(n)  Lendenwirbelstütze(n) verstellbar  Laderaumabdeckung  Ambiente-Beleuchtung  Media
+ Navigationssystem  DAB digitaler Radioempfang  CD-Player, CD-Wechsler, Radio mit MP3-Option  Bluetooth Anbindung  Touchscreen  FordPass Connect inkl. eCall  Schaltung
+ Automatikgetriebe  Technik
+ ABS  Traktionskontrolle  Tempo-Begrenzer  Servo-Lenkung  Bordcomputer  Pollen-/Mikrofilter  Sprachbedienung  Schadstoffklasse Euro 6d  Schaltlenkrad  Scheibenbremse  230V-Steckdose  Partikelfilter  Umweltplakette grün  Motor-Start-Stopp-Funktion  Verkehrsschilder-Assistent  Anhänger-Stabilisierungs-Programm (TSA)  Rußpartikelfilter  Sportive
+ Sport-Fahrwerk  Sport-Sitz(e)  Allgemein
+ Scheckheftgepflegt  Garantie  Nichtraucherfahrzeug  Sonstiges
+ HU/AU neu  Unfallfrei  Deutschland  CO2 Effizienzklasse (gewichtet): E  Weitere Informationen
+ Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe  Elektromotor 88 kW (Hybridantrieb)  Fahrassistenz-System: Park-Assistent (Active Park Assist)  Hybrid 138 kW (Motor 2  KeyFree-System  
+ Änderungen, Zwischenverkauf und Irrtümer sind ausdrücklich vorbehalten. Die Beschreibung dient der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Fahrzeugabbildung zeigt Sonderausstattungen. Bildliche Darstellungen können vom Auslieferungsstand abweichen. Ausschlaggebend ist die Beschreibung gemäß Kaufvertrag</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;ul&gt;&lt;li&gt;Fahrzeug-Nummer: MC70813&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Hybrid Benzin&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Pakete&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Winterpaket&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Raucherpaket&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sicht-Paket&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Komfort&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Klimaautomatik 2 Zonen&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;El. Fensterheber 4-fach&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektrische Sitzverstellung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sitzheizung (4x)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Tempo-Begrenzer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Zentralverriegelung m.FB&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lenkrad beheizt&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lenkradverstellung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lichtsensor&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Spiegel elektrisch klappbar&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektronische Parkbremse&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Anfahrassistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Blendfreies Fernlicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Keyless Entry&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Innenspiegel autom.abblendend&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Sicherheit&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Window/Kopfairbags&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;ESP (el. Stabilitäts Programm)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektronische Wegfahrsperre&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Außentemperaturanzeige&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Reifendruckkontrolle&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Totwinkel-Assistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Spurhalteassistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Müdigkeitswarnsystem&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;LED-Tagfahrlicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Notrufsystem&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Notbremsassistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Blendfreies Fernlicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Exterieur&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Alufelgen 18 Zoll&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Einparkhilfe vo + hi&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Privacy-Verglasung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Abbiegelicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Heckklappe elektrisch&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Interieur&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Innenfarbe Schwarz&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Becherhalter&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Geteilte Rückbank&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Isofix-System&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Kopfstützen hinten&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Mittelarmlehne&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sitzhöhenverstellung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;5 Sitzplätze&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Armlehne(n)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lendenwirbelstütze(n) verstellbar&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Laderaumabdeckung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Ambiente-Beleuchtung&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Media&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Navigationssystem&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;DAB digitaler Radioempfang&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;CD-Player, CD-Wechsler, Radio mit MP3-Option&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Bluetooth Anbindung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Touchscreen&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Schaltung&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Automatikgetriebe&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Technik&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Traktionskontrolle&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Tempo-Begrenzer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Servo-Lenkung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Pollen-/Mikrofilter&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sprachbedienung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Schadstoffklasse Euro 6d&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Schaltlenkrad&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Scheibenbremse&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;230V-Steckdose&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Partikelfilter&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Umweltplakette grün&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Motor-Start-Stopp-Funktion&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Verkehrsschilder-Assistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Sportive&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sport-Sitz(e)&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Allgemein&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Scheckheftgepflegt&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Garantie&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Nichtraucherfahrzeug&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Sonstiges&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;HU/AU neu&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Unfallfrei&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Deutschland&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;CO2 Effizienzklasse (gewichtet): E&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Weitere Informationen&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektromotor 88 kW (Hybridantrieb)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Hybrid 138 kW (Motor 2&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;/ul&gt;  &lt;br&gt; &lt;strong&gt;Änderungen, Zwischenverkauf und Irrtümer sind ausdrücklich vorbehalten. Die Beschreibung dient der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Fahrzeugabbildung zeigt Sonderausstattungen. Bildliche Darstellungen können vom Auslieferungsstand abweichen. Ausschlaggebend ist die Beschreibung gemäß Kaufvertrag&lt;/strong&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;MC70813&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BRO&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;36,295 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;11/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electric/Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;142 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Magnetic-grau&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Part leather&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Rear seat heating&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels (18")&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autohaus Rumpel und Stark GmbH</t>
+  </si>
+  <si>
+    <t>Ölbergstraße 4, 
+ 97294 Unterpleichfeld, DE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -973,51 +985,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>17980</v>
+        <v>20900</v>
       </c>
       <c r="G2" t="s">
         <v>32</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>33</v>
       </c>
       <c r="J2" t="s">
         <v>34</v>
       </c>
       <c r="K2" t="s">
         <v>35</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" t="s">
         <v>37</v>
       </c>
       <c r="N2" t="s">
         <v>38</v>
       </c>
@@ -1033,74 +1045,74 @@
       <c r="R2" t="s">
         <v>42</v>
       </c>
       <c r="S2" t="s">
         <v>43</v>
       </c>
       <c r="T2" t="s">
         <v>44</v>
       </c>
       <c r="U2" t="s">
         <v>45</v>
       </c>
       <c r="V2" t="s">
         <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
       <c r="Y2" t="s">
         <v>49</v>
       </c>
       <c r="Z2">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="AA2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>11307</v>
+        <v>22599</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>53</v>
       </c>
       <c r="J3" t="s">
         <v>54</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3" t="s">
         <v>55</v>
       </c>
       <c r="M3" t="s">
         <v>56</v>
       </c>
       <c r="N3" t="s">
         <v>38</v>
       </c>
@@ -1116,157 +1128,157 @@
       <c r="R3" t="s">
         <v>60</v>
       </c>
       <c r="S3" t="s">
         <v>61</v>
       </c>
       <c r="T3" t="s">
         <v>62</v>
       </c>
       <c r="U3" t="s">
         <v>63</v>
       </c>
       <c r="V3" t="s">
         <v>64</v>
       </c>
       <c r="W3" t="s">
         <v>65</v>
       </c>
       <c r="X3" t="s">
         <v>66</v>
       </c>
       <c r="Y3" t="s">
         <v>67</v>
       </c>
       <c r="Z3">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="AA3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>69</v>
       </c>
       <c r="C4" t="s">
         <v>70</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>26499</v>
+        <v>21970</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>71</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
       <c r="O4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P4" t="s">
         <v>75</v>
       </c>
       <c r="Q4" t="s">
         <v>76</v>
       </c>
       <c r="R4" t="s">
         <v>77</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>79</v>
       </c>
       <c r="U4" t="s">
         <v>80</v>
       </c>
       <c r="V4" t="s">
         <v>81</v>
       </c>
       <c r="W4" t="s">
         <v>82</v>
       </c>
       <c r="X4" t="s">
         <v>83</v>
       </c>
       <c r="Y4" t="s">
         <v>84</v>
       </c>
       <c r="Z4">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="AA4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>86</v>
       </c>
       <c r="C5" t="s">
         <v>87</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5">
-        <v>22930</v>
+        <v>13990</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>88</v>
       </c>
       <c r="J5" t="s">
         <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" t="s">
         <v>55</v>
       </c>
       <c r="M5" t="s">
         <v>89</v>
       </c>
       <c r="N5" t="s">
         <v>38</v>
       </c>
@@ -1282,137 +1294,137 @@
       <c r="R5" t="s">
         <v>93</v>
       </c>
       <c r="S5" t="s">
         <v>94</v>
       </c>
       <c r="T5" t="s">
         <v>95</v>
       </c>
       <c r="U5" t="s">
         <v>96</v>
       </c>
       <c r="V5" t="s">
         <v>97</v>
       </c>
       <c r="W5" t="s">
         <v>98</v>
       </c>
       <c r="X5" t="s">
         <v>99</v>
       </c>
       <c r="Y5" t="s">
         <v>100</v>
       </c>
       <c r="Z5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AA5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>102</v>
       </c>
       <c r="C6" t="s">
         <v>103</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>17991</v>
+        <v>24990</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>104</v>
       </c>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N6" t="s">
         <v>38</v>
       </c>
       <c r="O6" t="s">
+        <v>106</v>
+      </c>
+      <c r="P6" t="s">
         <v>107</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>108</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>109</v>
       </c>
-      <c r="R6" t="s">
+      <c r="S6" t="s">
         <v>110</v>
       </c>
-      <c r="S6" t="s">
+      <c r="T6" t="s">
         <v>111</v>
       </c>
-      <c r="T6" t="s">
+      <c r="U6" t="s">
+        <v>45</v>
+      </c>
+      <c r="V6" t="s">
         <v>112</v>
       </c>
-      <c r="U6" t="s">
+      <c r="W6" t="s">
         <v>113</v>
       </c>
-      <c r="V6" t="s">
+      <c r="X6" t="s">
         <v>114</v>
       </c>
-      <c r="W6" t="s">
+      <c r="Y6" t="s">
         <v>115</v>
       </c>
-      <c r="X6" t="s">
+      <c r="Z6">
+        <v>5</v>
+      </c>
+      <c r="AA6" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">