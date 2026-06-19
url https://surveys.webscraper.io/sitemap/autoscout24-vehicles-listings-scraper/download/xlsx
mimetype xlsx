--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>manufacturer</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>mileage</t>
   </si>
   <si>
     <t>fuel_type</t>
@@ -98,482 +101,589 @@
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/lst/ford/mondeo?sort=standard&amp;desc=0&amp;ustate=N%2CU&amp;atype=C&amp;cy=D%2CA%2CI%2CB%2CNL%2CE%2CL%2CF&amp;fregfrom=2021&amp;damaged_listing=exclude&amp;source=homepage_search-mask</t>
   </si>
   <si>
-    <t>https://www.autoscout24.com/offers/ford-mondeo-sw-full-hybrid-st-line-business-automatica-electric-gasoline-blue-4d877e4d-0164-46b7-af0a-0ace4e3a4617?sort=standard&amp;desc=0&amp;position=81&amp;source_otp=nfm&amp;source=listpage_search-results&amp;order_bucket=0&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=sponsored&amp;boosting_product=mia</t>
-[...2 lines deleted...]
-    <t>SW full hybrid ST-Line Business Automatica</t>
+    <t>2026-06-15T05:21:51Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-eb-aut-titanium-nav+ahk+pp+vc-diesel-white-cat_ma29mo1763-359550da-ef5d-41af-95e6-c269b0f83d5f?sort=standard&amp;desc=0&amp;position=201&amp;source_otp=nfm&amp;source=listpage_search-results&amp;order_bucket=0&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=sponsored&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 EB Aut.Titanium NAV+AHK+PP+VC</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
-    <t>38,400 km</t>
+    <t>94,750 km</t>
+  </si>
+  <si>
+    <t>Diesel</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>140 kW (190 hp)</t>
+  </si>
+  <si>
+    <t>07/2021</t>
+  </si>
+  <si>
+    <t>Dealer</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_93bc17b5-566a-4624-b9fa-869e8960f269.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_93bc17b5-566a-4624-b9fa-869e8960f269.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_d8f831f4-6704-4ced-ad72-e7c7488010a6.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_f74fa16c-e818-45d9-b43b-99a314e95d80.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_fbd05b9c-3330-4abb-8969-99472d2a6592.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_bf8b849a-7144-4f02-b606-2ef99b88c2ab.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_49488252-9b60-4334-9ff6-03c91753b788.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_c71b40ff-e60a-47c5-ad8a-fe52af817ae9.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_e557e403-ce07-4000-ad73-de325115ad43.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_17690b35-9a86-41dc-83ef-190542dcd41b.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_ace3ec4c-cd44-497c-a3fe-b86110b07c71.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_4c6cf901-7f7b-461a-af9a-ff27a75721c8.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_8bf24d42-ba5d-4469-96e8-117452ca9bd5.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_c0024786-c538-45e6-8b67-61ce17988b69.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_dc6d3405-edd1-45c4-b40c-e164feb27a93.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_17eb9145-5caa-4fdf-9156-820ededb8dda.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_db275bbb-5caf-4cff-8b88-4a254285729b.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_55ce223f-2103-490f-a092-0c8c08dc54b9.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_0362e755-e195-46b5-bf56-101e017a9f82.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_e7211222-26ee-41da-863b-9bd33fc3d1d5.jpg
+https://prod.pictures.autoscout24.net/listing-images/359550da-ef5d-41af-95e6-c269b0f83d5f_27ddf81c-7c70-43f6-985c-45f77f205521.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fahrzeugstandort:
+		Dieses Fahrzeug steht an unserem Zweitstandort. Für eine Fahrzeugbesichtigung ist eine vorherige Terminabsprache dringend notwendig. 	
+		Tel.: 04407 913790	
+		E-Mail: info@au-ra24.de	
+Scheckheftgepflegter Ford Mondeo Turnier 2.0 EcoBlue ''Titanium'' aus 1.Hand, 94.750km, Frost-Weiß, Stoff Schwarz/Anthrazit, TÜV+AU 05/2028, 5-Türig, Automatik-Getriebe / DSG, lückenloses FORD-Scheckheft, letzter Service bei 87.541km, Inspektion / Durchsicht Neu vor Übergabe
+Sonderausstattung:
+	Anhängerkupplung (Kugelkopf schwenkbar)	Außenspiegel mit Blind Spot Informations System	Ergonomiesitze vorn	Gepäckraum-Abtrennung (Gitter)	LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)	Rückfahrkamera	Sonderlackierung Frost-Weiß	Verglasung hinten abgedunkelt (Privacy Glass)	Winter-Paket
+Serien-Ausstattung:
+	8 Lautsprecher	Aktive Geräuschkompensation	Ambiente-Beleuchtung (Multicolor-LED)	Anti-Blockier-System (ABS)	Antischlupfregelung (ASR) + ABS	Antriebsart: Frontantrieb	Audiobedienung am Lenkrad	Außenspiegel elektr. anklappbar	Außenspiegel elektr. verstell- und heizbar	Außenspiegel Wagenfarbe	Blinkleuchte in Außenspiegel integriert	Coming-Home-Lichtfunktion	Dachreling (Aluminium)	Einstiegschienen vorn	Elektr. Bremskraftverteilung (EBD)	Elektron. Stabilitäts-Programm (ESP)	Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)	Fahrassistenz-System: Notbrems-Assistent	Fahrassistenz-System: Park-Assistent (Active Park Assist)	Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor	Fahrassistenz-System: Verkehrsschildassistent	Farbdisplay (10,1 Zoll)	Fensterheber elektrisch vorn + hinten mit Komfortschließung	Fensterrahmen mit Chromblenden (Chromblendensatz)	Fernentriegelung Heckklappe/-Deckel	FordPass Connect inkl. eCall	Frontscheibe heizbar	Fußmatten Teppich	Fußraumleuchte vorn	Gepäckraumabdeckung / Rollo	Geschwindigkeits-Begrenzeranlage	Geschwindigkeits-Regelanlage (Tempomat)	Getriebe Automatik - Typ: 8F40 (8-Stufen)	Innenraumfilter: Pollenfilter	Innenspiegel mit Abblendautomatik	Intelligent Protection System (IPS)	Isofix-Aufnahmen für Kindersitz	Karosserie: 5-türig	KeyFree-System	Kindersicherung elektrisch	Klimaautomatik 2-Zonen	Kopfstützen vorn 4-fach verstellbar	Lendenwirbelstütze vorn	Lenkrad mit Schaltwippen	Lenksäule (Lenkrad) höhen-/längsverstellbar	Leseleuchte vorn	Leseleuchten im Fond	Mittelarmlehne hinten	Mittelarmlehne vorn mit Staufach und 12V-Anschluß	Modellpflege	Motor 2,0 Ltr. - 140 kW EcoBlue KAT	My Key (2. Fahrzeugschlüssel programmierbar)	Nebelscheinwerfer	Parkbremse elektrisch	Parkpilotsystem vorn und hinten	Raucher-Paket	Reifen-Reparaturkit	Reifendruck-Kontrollsystem	Rußpartikelfilter	Rücksitzlehne geteilt/klappbar (60:40)	Schadstoffarm nach Abgasnorm Euro 6d	Schalt-/Wählhebelgriff Leder	Scheibenwischer mit Regensensor	Scheinwerfer-Assistent mit Tag-/Nachtsensor	Seitenschweller Wagenfarbe	Servolenkung elektrisch	Sitz vorn links höhenverstellbar	Sitz vorn rechts höhenverstellbar	Sitz vorn rechts verstellbar (4-fach)	Sitzheizung vorn	Sonnenblende links mit Spiegel (beleuchtet)	Sonnenblende rechts mit Spiegel (beleuchtet)	Sprachsteuerung und Bluetooth-Schnittstelle	Start/Stop-Anlage	Steckdose (12V-Anschluß) im Koffer-/Laderaum	Tagfahrlicht	Türgriffe außen lackiert	Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle	Warnanlage für Sicherheitsgurte hinten	Zentralverriegelung mit Fernbedienung	Zierleisten unterhalb Seitenscheiben Chrom-Dekor 
+AuRa Vertrauenspaket - Unser Service für Sie
+	Fahrzeugdurchsicht/-check durch ausgesuchte Meisterwerkstätten	Dekra-Siegel oder TÜV Vertrauenscheck möglich	Vermittlung einer maßgeschneiderten Finanzierung ( auch ohne Anzahlung ) -&gt; Sprechen Sie uns einfach an, wir beraten Sie gerne.	Inzahlungnahme ihres derzeitigen Fahrzeugs ( PKW/Transporter/Motorrad)	Zulassungsservice  (Kurzzeitkennzeichen / Überführungskennzeichen / Exportkennzeichen )	Öffnungszeiten Montag bis Freitag 9 - 18 Uhr, Samstag 9 - 14 Uhr	Telefonische Beratung unter 04407 - 913790 
+Aufgrund der Geschwindigkeit unseres Zeitalters sind Änderungen, Zwischenverkäufe und Irrtümer vorbehalten.
+Die gemachten Angaben im Internet und auf Preisschildern basieren auf den übermittelten Daten der DAT. Wir übernehmen keine Haftung für Abweichungen, welche sich durch Übermittlungsfehler oder Änderungen (z.B. Bereifung etc.) ergeben.
+Wir empfehlen stets die aufgeführten Ausstattungsmerkmale persönlich vor Ort oder über die Fahrgestellnummer zu prüfen.
+Wir freuen uns auf Ihren Besuch! Ihr Automobile Rabe / Au-Ra - Team
+</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Fahrzeugstandort:&lt;/strong&gt;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;	Dieses Fahrzeug steht an unserem Zweitstandort. Für eine Fahrzeugbesichtigung ist eine vorherige Terminabsprache dringend notwendig.&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;	&lt;ul&gt;&lt;li&gt;	Tel.: 04407 913790&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;	&lt;ul&gt;&lt;li&gt;	E-Mail: info@au-ra24.de&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;Scheckheftgepflegter Ford Mondeo&amp;nbsp;Turnier 2.0 EcoBlue&amp;nbsp;&lt;strong&gt;''Titanium''&lt;/strong&gt;&amp;nbsp;aus 1.Hand, 94.750km, Frost-Weiß, Stoff Schwarz/Anthrazit, TÜV+AU 05/2028, 5-Türig, Automatik-Getriebe / DSG,&amp;nbsp;&lt;strong&gt;lückenloses FORD-Scheckheft, letzter Service bei 87.541km, Inspektion / Durchsicht Neu vor Übergabe&lt;/strong&gt;&lt;br&gt;&lt;hr&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Sonderausstattung:&lt;/strong&gt;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel mit Blind Spot Informations System&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Ergonomiesitze vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Gepäckraum-Abtrennung (Gitter)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sonderlackierung Frost-Weiß&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Serien-Ausstattung:&lt;/strong&gt;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Motor 2,0 Ltr. - 140 kW EcoBlue KAT&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Tagfahrlicht&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;AuRa Vertrauenspaket - Unser Service für Sie&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;Fahrzeugdurchsicht/-check durch ausgesuchte Meisterwerkstätten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Dekra-Siegel oder TÜV Vertrauenscheck möglich&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Vermittlung einer maßgeschneiderten Finanzierung&amp;nbsp;( auch ohne Anzahlung ) -&amp;gt; Sprechen Sie uns einfach an, wir beraten Sie gerne.&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Inzahlungnahme ihres derzeitigen Fahrzeugs ( PKW/Transporter/Motorrad)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Zulassungsservice&amp;nbsp; (Kurzzeitkennzeichen / Überführungskennzeichen / Exportkennzeichen )&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Öffnungszeiten Montag bis Freitag 9 - 18 Uhr, Samstag 9 - 14 Uhr&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Telefonische Beratung unter 04407 - 913790&lt;/li&gt;&lt;/ul&gt;&lt;hr&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Aufgrund der Geschwindigkeit unseres Zeitalters sind Änderungen, Zwischenverkäufe und Irrtümer vorbehalten.&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Die gemachten Angaben im Internet und auf Preisschildern basieren auf den übermittelten Daten der DAT. Wir übernehmen keine Haftung für Abweichungen, welche sich durch Übermittlungsfehler oder Änderungen (z.B. Bereifung etc.) ergeben.&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Wir empfehlen stets die aufgeführten Ausstattungsmerkmale persönlich vor Ort oder über die Fahrgestellnummer zu prüfen.&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Wir freuen uns auf Ihren Besuch! Ihr Automobile Rabe / Au-Ra - Team&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;475 - MF&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BRJ&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;94,750 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;07/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Last service&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;04/2025&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;140 kW (190 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,752 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;148 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;White&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Frost-WeiÃ&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Others&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital cockpit&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;Integrated music streaming&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels (17")&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Automobile Rabe - AuRa - GmbH</t>
+  </si>
+  <si>
+    <t>Schehnberger Weg 21,
+26203 Wardenburg, DE</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:21:55Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-ti-vct-hybrid-titanium-electric-gasoline-grey-cat_ma29mo1763-cf8422e5-90ea-436d-85e7-748b609740ba?sort=standard&amp;desc=0&amp;position=164&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 Ti-VCT Hybrid Titanium</t>
+  </si>
+  <si>
+    <t>28,155 km</t>
   </si>
   <si>
     <t>Electric/Gasoline</t>
   </si>
   <si>
-    <t>Automatic</t>
-[...1 lines deleted...]
-  <si>
     <t>138 kW (188 hp)</t>
   </si>
   <si>
+    <t>12/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_38d1d3e6-cb6a-4c8c-a58e-06af490edd2e.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_38d1d3e6-cb6a-4c8c-a58e-06af490edd2e.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_8b7871c7-bc3a-4b10-9bec-8962453c0c38.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_f9e7627a-f334-40e8-a26c-be04f32761bb.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_bf523123-c81a-45a4-9ec3-ba3a6d2b8a92.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_a2229b71-9e3f-41c6-92ea-c48915cec102.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_b48fd099-e013-4951-aac1-4735da24cc27.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_0102e6af-0f8b-4007-9b45-c6cdcd4364fc.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_da6d6300-bff3-4416-b7e3-81e25c7b3103.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_43b480f8-5f99-4070-a694-8b37083d2bba.jpg
+https://prod.pictures.autoscout24.net/listing-images/cf8422e5-90ea-436d-85e7-748b609740ba_dded7532-496e-4df9-92fe-d33a8e86a36c.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Klimaautomatik 2-Zonen
+ * Paket Business 1
+ * Isofix-Halterung
+ * Kindersicherung elektrisch
+ * Bergabfahrassistent
+ * Berganfahrassistent
+ * ABS elektronisch mit EBD
+ * Aktivkohlefilter
+ * Akustisches Warnsystem (AVAS)
+ * Ambientebeleuchtung vorn
+ * Anhängevorrichtung, abnehmbar
+ * Befestigungspunkte für Sicherheitstrenng
+ * Bremsleuchte, dritte
+ * Chrom-Dekor
+ * Dachhimmel, hell
+ * Dachreling, Aluminium-Look
+ * Drehzahlmesser
+ * Einstiegszierl. vorn
+ * Elektronisches-Stabilitäts-Pr. inkl. ASR
+ * Fahrerinformationss.-zwei 10,7 cm Farbdi
+ * Fahrspur-Assistent inkl. Fahrspurhalte-A
+ * Fensterheber elektrisch vorn und hinten
+ * Fernlicht-Assistent
+ * Feststellbremse, elektronisch
+ * Ford Easy Fuel
+ * FordPass Conn. inkl. eCall,LiveTraf, WLA
+ * Frontscheibe beheizbar
+ * Gepäckraumabdeckung
+ * Gepäckraumbeleuchtung
+ * Geschwindigkeitsregelanl. mit Begrenzer
+ * Getriebe: CVT-Automatik
+ * Heckscheibenheizung
+ * Heckscheibenwischer
+ * Innenbeleuchtung mit Verzögerungsschalt.
+ * Innenspiegel automatisch abblendend
+ * Intelligentes Sicherheits-System
+ * Kopfstützen hinten, höhenverstellbar
+ * Kopfstützen vorn, 4-fach höhen- und neig
+ * LED-Design-Tagfahrlicht in den Nebelsch.
+ * Lackierung: Magnetic-Grau Metallic
+ * Lederschaltknauf
+ * Lenkrad: Multifunktions-Lederlenkrad
+ * Lenksäule, verstellbar
+ * Leselampen vorn und hinten
+ * Mittelkonsole vorn
+ * MyKey-Schlüsselsystem
+ * Nebelscheinwerfer
+ * Notbremslicht
+ * Park-Pilot-System vorn und hinten
+ * Pre-Collision-Assist
+ * Regeneratives Bremssystem
+ * Regensensor, Scheinwerferassistent
+ * Räder: LM 7Jx17 im 10x2 Speichen-Des.
+ * Räder: Reifen-Reparatur-Set
+ * Räder: Reifendruckkontrollsystem
+ * Rückleuchten mit LED-Technologie
+ * Rücksitzbank geteilt umklappbar 60/40
+ * Scheinwerfer-Abblendlicht
+ * Scheinwerfer-Assist. m.Tag/Nacht-Sensor
+ * Seitenschweller in Wagenfarbe lackiert
+ * Servolenkung elektro-mechanisch
+ * Sitz: Fahrer-/Beifahrer Sitzheizung
+ * Sitz: Kartenta., Beifahrersitzrücklehne
+ * Sitz: Kartentasche, Fahrersitzrücklehne
+ * Sitz:Vorder. manuell einstellbar
+ * Sitze: Sportsitze mit Stoff-Polsterung
+ * Startf. Ford Pow. m. FordKeyFree- S.
+ * Steckdose 12 Volt im Gepäckraum
+ * Steckdose 12 Volt im vorderen Innenraum
+ * Stoßfänger vorne in Wagenfarbe lackiert
+ * Tagfahrlicht
+ * Teppichfußmatten vorne und hinten
+ * Verkehrsschilderkennungs-System
+ * Verzurrösen im Gepäckraumboden
+ * Warnsys. für nicht ang.Fah.Sichertsgurt
+ * Wegfahrsperre
+ * Zentralverriegelung und Fernbedienung
+ * Zigarettenanzünder
+ </t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt; * Klimaautomatik 2-Zonen&lt;br&gt; * Paket Business 1&lt;br&gt; * Isofix-Halterung&lt;br&gt; * Kindersicherung elektrisch&lt;br&gt; * Bergabfahrassistent&lt;br&gt; * Berganfahrassistent&lt;br&gt; * ABS elektronisch mit EBD&lt;br&gt; * Aktivkohlefilter&lt;br&gt; * Akustisches Warnsystem (AVAS)&lt;br&gt; * Ambientebeleuchtung vorn&lt;br&gt; * Anhängevorrichtung, abnehmbar&lt;br&gt; * Befestigungspunkte für Sicherheitstrenng&lt;br&gt; * Bremsleuchte, dritte&lt;br&gt; * Chrom-Dekor&lt;br&gt; * Dachhimmel, hell&lt;br&gt; * Dachreling, Aluminium-Look&lt;br&gt; * Drehzahlmesser&lt;br&gt; * Einstiegszierl. vorn&lt;br&gt; * Elektronisches-Stabilitäts-Pr. inkl. ASR&lt;br&gt; * Fahrerinformationss.-zwei 10,7 cm Farbdi&lt;br&gt; * Fahrspur-Assistent inkl. Fahrspurhalte-A&lt;br&gt; * Fensterheber elektrisch vorn und hinten&lt;br&gt; * Fernlicht-Assistent&lt;br&gt; * Feststellbremse, elektronisch&lt;br&gt; * Ford Easy Fuel&lt;br&gt; * FordPass Conn. inkl. eCall,LiveTraf, WLA&lt;br&gt; * Frontscheibe beheizbar&lt;br&gt; * Gepäckraumabdeckung&lt;br&gt; * Gepäckraumbeleuchtung&lt;br&gt; * Geschwindigkeitsregelanl. mit Begrenzer&lt;br&gt; * Getriebe: CVT-Automatik&lt;br&gt; * Heckscheibenheizung&lt;br&gt; * Heckscheibenwischer&lt;br&gt; * Innenbeleuchtung mit Verzögerungsschalt.&lt;br&gt; * Innenspiegel automatisch abblendend&lt;br&gt; * Intelligentes Sicherheits-System&lt;br&gt; * Kopfstützen hinten, höhenverstellbar&lt;br&gt; * Kopfstützen vorn, 4-fach höhen- und neig&lt;br&gt; * LED-Design-Tagfahrlicht in den Nebelsch.&lt;br&gt; * Lackierung: Magnetic-Grau Metallic&lt;br&gt; * Lederschaltknauf&lt;br&gt; * Lenkrad: Multifunktions-Lederlenkrad&lt;br&gt; * Lenksäule, verstellbar&lt;br&gt; * Leselampen vorn und hinten&lt;br&gt; * Mittelkonsole vorn&lt;br&gt; * MyKey-Schlüsselsystem&lt;br&gt; * Nebelscheinwerfer&lt;br&gt; * Notbremslicht&lt;br&gt; * Park-Pilot-System vorn und hinten&lt;br&gt; * Pre-Collision-Assist&lt;br&gt; * Regeneratives Bremssystem&lt;br&gt; * Regensensor, Scheinwerferassistent&lt;br&gt; * Räder: LM 7Jx17 im 10x2 Speichen-Des.&lt;br&gt; * Räder: Reifen-Reparatur-Set&lt;br&gt; * Räder: Reifendruckkontrollsystem&lt;br&gt; * Rückleuchten mit LED-Technologie&lt;br&gt; * Rücksitzbank geteilt umklappbar 60/40&lt;br&gt; * Scheinwerfer-Abblendlicht&lt;br&gt; * Scheinwerfer-Assist. m.Tag/Nacht-Sensor&lt;br&gt; * Seitenschweller in Wagenfarbe lackiert&lt;br&gt; * Servolenkung elektro-mechanisch&lt;br&gt; * Sitz: Fahrer-/Beifahrer Sitzheizung&lt;br&gt; * Sitz: Kartenta., Beifahrersitzrücklehne&lt;br&gt; * Sitz: Kartentasche, Fahrersitzrücklehne&lt;br&gt; * Sitz:Vorder. manuell einstellbar&lt;br&gt; * Sitze: Sportsitze mit Stoff-Polsterung&lt;br&gt; * Startf. Ford Pow. m. FordKeyFree- S.&lt;br&gt; * Steckdose 12 Volt im Gepäckraum&lt;br&gt; * Steckdose 12 Volt im vorderen Innenraum&lt;br&gt; * Stoßfänger vorne in Wagenfarbe lackiert&lt;br&gt; * Tagfahrlicht&lt;br&gt; * Teppichfußmatten vorne und hinten&lt;br&gt; * Verkehrsschilderkennungs-System&lt;br&gt; * Verzurrösen im Gepäckraumboden&lt;br&gt; * Warnsys. für nicht ang.Fah.Sichertsgurt&lt;br&gt; * Wegfahrsperre&lt;br&gt; * Zentralverriegelung und Fernbedienung&lt;br&gt; * Zigarettenanzünder&lt;br&gt; &lt;br&gt; &lt;/strong&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;250414_7820&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BQY&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;12 months&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Availability&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;in 5 days after order&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;28,155 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;12/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;01/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;138 kW (188 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,716 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electric/Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;142 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Magnetic-Grau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels (17")&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autowelt Winkler &amp; Schreiber GmbH &amp; Co KG</t>
+  </si>
+  <si>
+    <t>Eisenbahnstr. 10,
+71636 Ludwigsburg, DE</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:21:58Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-traveller-st-line-2-0-hybrid-automatik-electric-gasoline-white-cat_ma29mo1763-cbe713d2-98a3-47e2-9d5e-1e512eee9db0?sort=standard&amp;desc=0&amp;position=138&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Traveller ST-Line 2,0 Hybrid Automatik</t>
+  </si>
+  <si>
+    <t>79,750 km</t>
+  </si>
+  <si>
+    <t>103 kW (140 hp)</t>
+  </si>
+  <si>
+    <t>01/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_4087e95f-a276-401b-80c8-1f181938ff64.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_4087e95f-a276-401b-80c8-1f181938ff64.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_9bc6ff71-3124-4bb4-983b-7f597ec45597.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_a37ab599-07ec-497e-85c3-40c6fc044059.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_4e1c2d3e-875c-4ae6-a86c-dac6c2d57e97.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_40217e04-c029-43e8-8da0-0d38ee926121.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_939bf965-bee9-4ba2-a69e-3d12aa606ebf.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_001f44f5-5f3e-4b30-909a-9670374172b2.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_78e2c82b-3c0c-4170-916e-fcf43e8c3833.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_01fad37e-4ae9-4bc1-a192-f88ce1ea65b9.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_7e0f5aab-bd6b-479a-aebb-c8741b60aa9e.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_60d9e08f-7976-4584-a791-b88e9aa72cb5.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_9afc9525-a2b2-4ee9-80cc-d9ed0b723dde.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_be76549b-6020-40fa-a76b-8d69a61480d0.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_06f4827d-e924-408d-8a32-36b9186a483d.jpg
+https://prod.pictures.autoscout24.net/listing-images/cbe713d2-98a3-47e2-9d5e-1e512eee9db0_1b93bd07-2562-4f2d-9c18-6c77909da115.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lackierung Frozen White, Leder-Stoff-Polsterung in Rauleder-Optik, Windabweiser vorne und hinten, Fahrer- und Beifahrersitz elektrisch verstellbar, Fahrersitz mit Memory Funktion, Navigationssystem, Rückfahrkamera, Vorwärmung des Fahrzeugs mit FORD App durchführbar, Frontscheibe und Scheibenwaschdüsen beheizbar, Vordersitze individuell und variabel beheizbar, Rücksitze beheizbar (die 2 äußeren), Lederlenkrad beheizbar, Park-Pilot-System vorn und hinten, Tempomat inkl. Geschwindigkeitsbegrenzer (ASLD - Adjustable Speed Limiter Device), Anhängevorrichtung elektrisch einklappbar inkl. TSA (Trailer Stability Function), Rückfahrkamera inkl. Dynamic Overlay, Fernlichtassistent, MyKey-Schlüsselsystem - individuell programmierbarer Zweitschlüssel, Einstiegszierleisten im ST-Line Design vorne, Seitenschweller ST-Line Design, ST-Line Badge an den vorderen Kotflügeln, Lederschaltknauf im ST-Line Design mit roten Ziernähten Pedalerie Aluminium, Bremssättel, Rot lackiert, Umluftheizung, Aktiver Park-Assistent, Active Noise Control, Allergietester Innenraum, Ford Easy Fuel (Komfort-Tankverschluss und Fehlbetankungschutz), Regeneratives Bremssystem, Verkehrsschild-Erkennungssystem, Schwarze Dekor-Umrandung der Seitenscheiben, Bergabfahrassistent, Body Styling Kit 1, Hybrid-Badge (Kofferraum, Fahrer- und Beifahrertür), Schriftzug Hybrid am Kofferraum, Regeneratives Bremssystem, Dachkonsole mit Brillenablagefach, E-Call, Innenraum-Dekor mit roten Ziernähten (Türverkleidung, Armlehne, Armaturenträger, Teppichfußmatten), Kopfstütze 4-fach verstellbar, Kühlergrill oben mit Chromstreben, LED Bremsleuchte, LED-Rückleuchten, LED Tagfahrlicht, Intelligentes Sicherheits-System IPS (Intelligent Protection System), Befestigungspunkte, 2. Sitzreihe für Gepäckraumnetz, Ford Power-Startfunktion (schlüsselfreies Starten über den Ford Power Startknopf) FordPass Connect, Frontgrill in Hochglanz-Design, Bremsenergierückgewinnung, Dachhimmel aus schwarzem Webstoff, uvm. Weitere Fahrzeuge finden Sie unter: www.ambros-automobile.at
+Sonderausstattungen: 
+ *Fernlichtassistent
+*Lackierung : Frozen White
+*Frontscheibe und Scheibenwaschdüsen, beheizbar
+*Vordersitze, individuell und variabel beheizbar
+*Park-Pilot-System vorn und hinten
+*Tempomat inkl. Geschwindigkeitsbegrenzer (ASLD - Adjustable Speed Limiter Device)
+*Aktiver Park-Assistent
+*Anhängevorrichtung, elektrisch einklappbar inkl. TSA (Trailer Stability Function)
+*Lederlenkrad, beheizbar
+*Rückfahrkamera inkl. Dynamic Overlay
+*Rücksitze, individuel und variabel beheizbar
+*Scheibenwischer mit Regensensor inkl. Innenspiegel, automatisch abblendend
+*Leder-Stoff-Polsterung in Rauleder-Optik
+*19" Leichtmetallräder im 5x2-Speichen Design
+Serienausstattungen: 
+ *Bremsenergierückgewinnung
+*Gepäckraumbeleuchtung
+*Türgriffe in Wagenfarbe
+*Heckscheibe beheizbar
+*Außenspiegel in Wagenfarbe
+*Pollenfilter
+*Bergabfahrassistent
+*LED-Rückleuchten
+*Reifenreparaturset
+*12-Volt-Anschluss im Gepäckraum
+*Akustisches Fahrzeugwarnsystem (AVAS)
+*Dachkonsole mit Brillenablagefach
+*E-Call
+*FordPass Connect
+*MyKey-Schlüsselsystem - individuell programmierbarer Zweitschlüssel
+*Tür-Kindersicherung, elektrisch
+*Vordersitze, individuell und variabel beheizbar
+*Dachhimmel aus schwarzem Webstoff
+*Kartentasche an Fahrer- und Beifahrersitzrückenlehne
+*Fahrersitz 4-fach manuell einstellbar
+*Feststellbremse, elektronisch
+*Ford Easy Fuel (Komfort-Tankverschluss und Fehlbetankungschutz)
+*Zweiter Fahrzeugschlüssel mit Fernbedienung für Zentralverriegelung, klappbar
+*Intelligenter Geschwindigkeitsbegrenzer (Intelligent Speed Assist)
+*Verkehrsschild-Erkennungssystem
+*Instrumentenbeleuchtung, regelbar
+*Regeneratives Bremssystem
+*Beifahrersitz 4fach manuell einstellbar (vor/zurück, hinauf/hinunter)
+*Umluftheizung
+*Bremssättel, Rot lackiert
+*Zigarettenanzünder und Aschenbecher
+*3 Kopfstützen hinten, höhenverstellbar
+*Ford Key-Free System (schlüsselfreies Ent- und Verriegeln)
+*LED Bremsleuchte
+*Lenkradsäule, manuell verstellbar
+*Heckspoiler in Wagenfarbe lackiert
+*Intelligentes Sicherheits-System IPS (Intelligent Protection System)
+*12V Steckdose vorn
+*Allergiegetesteter Innenraum
+*Ambientebeleuchtung (mehrfarbig)
+*Anhängerstabilisierung (TSA)
+*Ford Power-Startfunktion (schlüsselfreies Starten über den Ford Power Startknopf)
+*Frontgrill in Hochglanz-Design
+*Gepäckraumabdeckung, herausnehmbar, hinter der 2. Sitzreihe
+*Halogen Scheinwerfer mit Scheinwerfer-Abblendlicht mit Ausschaltverzögerung
+*Heckklappe/Kofferraumdeckel manuell
+*Heckscheibenwischer, Intervallschaltung
+*Kopfstütze 4-fach verstellbar
+*Kühlergrill oben mit Chromstreben
+*Leselampen in 2. Sitzreihe
+*Raucher-Paket inkl. 12 V Zigarettenanzünder
+*Rücksitzbank und -lehne umklappbar; 60:40 geteilt
+*Stoßstange vorn in Wagenfarbe
+*Teppichfußmatten Premium, vorn und hinten
+*Befestigungspunkte, 2. Sitzreihe für Gepäckraumnetz
+*Pedalerie, Aluminium
+*Verzurrösen im Gepäckraumboden (6)
+*ST-Line Badge an den vorderen Kotflügeln
+*Body Styling Kit
+*Schwarze Dekor-Umrandung der Seitenscheiben
+*Einstiegszierleisten im ST-Line Design, vorn
+*Active Noise Control
+*Schriftzug Hybrid am Kofferraum
+*Hybrid-Badge (Kofferraum, Fahrer- und Beifahrertür)
+*Lithium-Ionen-Akkumulator (43 Ah / 12V)
+*Befestigungspunkte für ein Trenngitter hinter der 1.Sitzreihe
+*Body Styling Kit 1
+*Seitenschweller ST-Line Design
+*Lederschaltknauf im ST-Line Design mit roten Ziernähten
+*Innenraum-Dekor mit roten Ziernähten (Türverkleidung, Armlehne, Armaturenträger, Teppichfußmatten)
+</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;Lackierung Frozen White, Leder-Stoff-Polsterung in Rauleder-Optik, Windabweiser vorne und hinten, Fahrer- und Beifahrersitz elektrisch verstellbar, Fahrersitz mit Memory Funktion, Navigationssystem, Rückfahrkamera, Vorwärmung des Fahrzeugs mit FORD App durchführbar, Frontscheibe und Scheibenwaschdüsen beheizbar, Vordersitze individuell und variabel beheizbar, Rücksitze beheizbar (die 2 äußeren), Lederlenkrad beheizbar, Park-Pilot-System vorn und hinten, Tempomat inkl. Geschwindigkeitsbegrenzer (ASLD - Adjustable Speed Limiter Device), Anhängevorrichtung elektrisch einklappbar inkl. TSA (Trailer Stability Function), Rückfahrkamera inkl. Dynamic Overlay, Fernlichtassistent, MyKey-Schlüsselsystem - individuell programmierbarer Zweitschlüssel, Einstiegszierleisten im ST-Line Design vorne, Seitenschweller ST-Line Design, ST-Line Badge an den vorderen Kotflügeln, Lederschaltknauf im ST-Line Design mit roten Ziernähten Pedalerie Aluminium, Bremssättel, Rot lackiert, Umluftheizung, Aktiver Park-Assistent, Active Noise Control, Allergietester Innenraum, Ford Easy Fuel (Komfort-Tankverschluss und Fehlbetankungschutz), Regeneratives Bremssystem, Verkehrsschild-Erkennungssystem, Schwarze Dekor-Umrandung der Seitenscheiben, Bergabfahrassistent, Body Styling Kit 1, Hybrid-Badge (Kofferraum, Fahrer- und Beifahrertür), Schriftzug Hybrid am Kofferraum, Regeneratives Bremssystem, Dachkonsole mit Brillenablagefach, E-Call, Innenraum-Dekor mit roten Ziernähten (Türverkleidung, Armlehne, Armaturenträger, Teppichfußmatten), Kopfstütze 4-fach verstellbar, Kühlergrill oben mit Chromstreben, LED Bremsleuchte, LED-Rückleuchten, LED Tagfahrlicht, Intelligentes Sicherheits-System IPS (Intelligent Protection System), Befestigungspunkte, 2. Sitzreihe für Gepäckraumnetz, Ford Power-Startfunktion (schlüsselfreies Starten über den Ford Power Startknopf) FordPass Connect, Frontgrill in Hochglanz-Design, Bremsenergierückgewinnung, Dachhimmel aus schwarzem Webstoff, uvm. Weitere Fahrzeuge finden Sie unter: www.ambros-automobile.at&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sonderausstattungen:&lt;/strong&gt; &lt;br&gt; *Fernlichtassistent&lt;br&gt;&lt;br&gt;*Lackierung : Frozen White&lt;br&gt;&lt;br&gt;*Frontscheibe und Scheibenwaschdüsen, beheizbar&lt;br&gt;&lt;br&gt;*Vordersitze, individuell und variabel beheizbar&lt;br&gt;&lt;br&gt;*Park-Pilot-System vorn und hinten&lt;br&gt;&lt;br&gt;*Tempomat inkl. Geschwindigkeitsbegrenzer (ASLD - Adjustable Speed Limiter Device)&lt;br&gt;&lt;br&gt;*Aktiver Park-Assistent&lt;br&gt;&lt;br&gt;*Anhängevorrichtung, elektrisch einklappbar inkl. TSA (Trailer Stability Function)&lt;br&gt;&lt;br&gt;*Lederlenkrad, beheizbar&lt;br&gt;&lt;br&gt;*Rückfahrkamera inkl. Dynamic Overlay&lt;br&gt;&lt;br&gt;*Rücksitze, individuel und variabel beheizbar&lt;br&gt;&lt;br&gt;*Scheibenwischer mit Regensensor inkl. Innenspiegel, automatisch abblendend&lt;br&gt;&lt;br&gt;*Leder-Stoff-Polsterung in Rauleder-Optik&lt;br&gt;&lt;br&gt;*19" Leichtmetallräder im 5x2-Speichen Design&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Serienausstattungen:&lt;/strong&gt; &lt;br&gt; *Bremsenergierückgewinnung&lt;br&gt;&lt;br&gt;*Gepäckraumbeleuchtung&lt;br&gt;&lt;br&gt;*Türgriffe in Wagenfarbe&lt;br&gt;&lt;br&gt;*Heckscheibe beheizbar&lt;br&gt;&lt;br&gt;*Außenspiegel in Wagenfarbe&lt;br&gt;&lt;br&gt;*Pollenfilter&lt;br&gt;&lt;br&gt;*Bergabfahrassistent&lt;br&gt;&lt;br&gt;*LED-Rückleuchten&lt;br&gt;&lt;br&gt;*Reifenreparaturset&lt;br&gt;&lt;br&gt;*12-Volt-Anschluss im Gepäckraum&lt;br&gt;&lt;br&gt;*Akustisches Fahrzeugwarnsystem (AVAS)&lt;br&gt;&lt;br&gt;*Dachkonsole mit Brillenablagefach&lt;br&gt;&lt;br&gt;*E-Call&lt;br&gt;&lt;br&gt;*FordPass Connect&lt;br&gt;&lt;br&gt;*MyKey-Schlüsselsystem - individuell programmierbarer Zweitschlüssel&lt;br&gt;&lt;br&gt;*Tür-Kindersicherung, elektrisch&lt;br&gt;&lt;br&gt;*Vordersitze, individuell und variabel beheizbar&lt;br&gt;&lt;br&gt;*Dachhimmel aus schwarzem Webstoff&lt;br&gt;&lt;br&gt;*Kartentasche an Fahrer- und Beifahrersitzrückenlehne&lt;br&gt;&lt;br&gt;*Fahrersitz 4-fach manuell einstellbar&lt;br&gt;&lt;br&gt;*Feststellbremse, elektronisch&lt;br&gt;&lt;br&gt;*Ford Easy Fuel (Komfort-Tankverschluss und Fehlbetankungschutz)&lt;br&gt;&lt;br&gt;*Zweiter Fahrzeugschlüssel mit Fernbedienung für Zentralverriegelung, klappbar&lt;br&gt;&lt;br&gt;*Intelligenter Geschwindigkeitsbegrenzer (Intelligent Speed Assist)&lt;br&gt;&lt;br&gt;*Verkehrsschild-Erkennungssystem&lt;br&gt;&lt;br&gt;*Instrumentenbeleuchtung, regelbar&lt;br&gt;&lt;br&gt;*Regeneratives Bremssystem&lt;br&gt;&lt;br&gt;*Beifahrersitz 4fach manuell einstellbar (vor/zurück, hinauf/hinunter)&lt;br&gt;&lt;br&gt;*Umluftheizung&lt;br&gt;&lt;br&gt;*Bremssättel, Rot lackiert&lt;br&gt;&lt;br&gt;*Zigarettenanzünder und Aschenbecher&lt;br&gt;&lt;br&gt;*3 Kopfstützen hinten, höhenverstellbar&lt;br&gt;&lt;br&gt;*Ford Key-Free System (schlüsselfreies Ent- und Verriegeln)&lt;br&gt;&lt;br&gt;*LED Bremsleuchte&lt;br&gt;&lt;br&gt;*Lenkradsäule, manuell verstellbar&lt;br&gt;&lt;br&gt;*Heckspoiler in Wagenfarbe lackiert&lt;br&gt;&lt;br&gt;*Intelligentes Sicherheits-System IPS (Intelligent Protection System)&lt;br&gt;&lt;br&gt;*12V Steckdose vorn&lt;br&gt;&lt;br&gt;*Allergiegetesteter Innenraum&lt;br&gt;&lt;br&gt;*Ambientebeleuchtung (mehrfarbig)&lt;br&gt;&lt;br&gt;*Anhängerstabilisierung (TSA)&lt;br&gt;&lt;br&gt;*Ford Power-Startfunktion (schlüsselfreies Starten über den Ford Power Startknopf)&lt;br&gt;&lt;br&gt;*Frontgrill in Hochglanz-Design&lt;br&gt;&lt;br&gt;*Gepäckraumabdeckung, herausnehmbar, hinter der 2. Sitzreihe&lt;br&gt;&lt;br&gt;*Halogen Scheinwerfer mit Scheinwerfer-Abblendlicht mit Ausschaltverzögerung&lt;br&gt;&lt;br&gt;*Heckklappe/Kofferraumdeckel manuell&lt;br&gt;&lt;br&gt;*Heckscheibenwischer, Intervallschaltung&lt;br&gt;&lt;br&gt;*Kopfstütze 4-fach verstellbar&lt;br&gt;&lt;br&gt;*Kühlergrill oben mit Chromstreben&lt;br&gt;&lt;br&gt;*Leselampen in 2. Sitzreihe&lt;br&gt;&lt;br&gt;*Raucher-Paket inkl. 12 V Zigarettenanzünder&lt;br&gt;&lt;br&gt;*Rücksitzbank und -lehne umklappbar; 60:40 geteilt&lt;br&gt;&lt;br&gt;*Stoßstange vorn in Wagenfarbe&lt;br&gt;&lt;br&gt;*Teppichfußmatten Premium, vorn und hinten&lt;br&gt;&lt;br&gt;*Befestigungspunkte, 2. Sitzreihe für Gepäckraumnetz&lt;br&gt;&lt;br&gt;*Pedalerie, Aluminium&lt;br&gt;&lt;br&gt;*Verzurrösen im Gepäckraumboden (6)&lt;br&gt;&lt;br&gt;*ST-Line Badge an den vorderen Kotflügeln&lt;br&gt;&lt;br&gt;*Body Styling Kit&lt;br&gt;&lt;br&gt;*Schwarze Dekor-Umrandung der Seitenscheiben&lt;br&gt;&lt;br&gt;*Einstiegszierleisten im ST-Line Design, vorn&lt;br&gt;&lt;br&gt;*Active Noise Control&lt;br&gt;&lt;br&gt;*Schriftzug Hybrid am Kofferraum&lt;br&gt;&lt;br&gt;*Hybrid-Badge (Kofferraum, Fahrer- und Beifahrertür)&lt;br&gt;&lt;br&gt;*Lithium-Ionen-Akkumulator (43 Ah / 12V)&lt;br&gt;&lt;br&gt;*Befestigungspunkte für ein Trenngitter hinter der 1.Sitzreihe&lt;br&gt;&lt;br&gt;*Body Styling Kit 1&lt;br&gt;&lt;br&gt;*Seitenschweller ST-Line Design&lt;br&gt;&lt;br&gt;*Lederschaltknauf im ST-Line Design mit roten Ziernähten&lt;br&gt;&lt;br&gt;*Innenraum-Dekor mit roten Ziernähten (Türverkleidung, Armlehne, Armaturenträger, Teppichfußmatten)&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;5&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;79,750 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;01/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Production date&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;6&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Electricity&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;White&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Frost-Weiß&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Others&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Auxiliary heating&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Ambros Automobile GmbH</t>
+  </si>
+  <si>
+    <t>Pregartener Straße 4,
+4284 Tragwein, AT</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:22:00Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-hybrid-st-line+rfk+shz+spurh+-electric-gasoline-black-cat_ma29mo1763-402a6421-1a0b-4d25-b289-aaa55c76d61e?sort=standard&amp;desc=0&amp;position=294&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 Hybrid ST-Line+RFK+SHZ+SPURH+</t>
+  </si>
+  <si>
+    <t>110,928 km</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>08/2021</t>
   </si>
   <si>
-    <t>Dealer</t>
-[...76 lines deleted...]
-    <t>Diesel</t>
+    <t>https://prod.pictures.autoscout24.net/listing-images/402a6421-1a0b-4d25-b289-aaa55c76d61e_f082a1fc-41d0-49be-a028-b518234b3b42.jpg</t>
+  </si>
+  <si>
+    <t>Sonderausstattung:
+Anhänger-Stabilisierungs-Programm (TSA), Außenspiegel mit Blind Spot Informations System, Rückfahrkamera, Verglasung hinten abgedunkelt (Privacy Glass) uvm.
+Weitere Ausstattung:
+8 Lautsprecher, Aktive Geräuschkompensation, Ambiente-Beleuchtung vorn (LED), Antischlupfregelung (ASR) + ABS, Außenspiegel elektr. anklappbar, Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Body-Styling-Paket, Bremssättel Rot lackiert, Coming-Home-Lichtfunktion, Dachhimmel Stoff, dunkel, Dachreling, Einstiegschienen vorn, Elektr. Bremskraftverteilung (EBD), Elektromotor 88 kW (Hybridantrieb), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Velours, Gepäckraumabdeckung / Rollo, Getriebe Automatik stufenlos - ECVT, Heckspoiler, Hybrid 138 kW (Motor 2,0 Ltr. - 103 kW), Innenraumfilter: Pollenfilter, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lackierung Blazer-Blau uni, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, LM-Felgen, Mittelarmlehne hinten, Modellpflege, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Pedale Aluminium, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6, Schadstoffarm nach Abgasnorm Euro 6d, Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Seitenschweller Wagenfarbe, Sicht-Paket, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzbezug / Polsterung: Alcantara/Leder, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sport-Fahrwerk, Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten
+Zwischenverkauf und Irrtürmer vorbehalten.
+Ehemalige UPE: 46.960,01 €</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Sonderausstattung:&lt;/strong&gt;&lt;br&gt;Anhänger-Stabilisierungs-Programm (TSA), Außenspiegel mit Blind Spot Informations System, Rückfahrkamera, Verglasung hinten abgedunkelt (Privacy Glass) uvm.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Weitere Ausstattung:&lt;/strong&gt;&lt;br&gt;8 Lautsprecher, Aktive Geräuschkompensation, Ambiente-Beleuchtung vorn (LED), Antischlupfregelung (ASR) + ABS, Außenspiegel elektr. anklappbar, Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Body-Styling-Paket, Bremssättel Rot lackiert, Coming-Home-Lichtfunktion, Dachhimmel Stoff, dunkel, Dachreling, Einstiegschienen vorn, Elektr. Bremskraftverteilung (EBD), Elektromotor 88 kW (Hybridantrieb), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Velours, Gepäckraumabdeckung / Rollo, Getriebe Automatik stufenlos - ECVT, Heckspoiler, Hybrid 138 kW (Motor 2,0 Ltr. - 103 kW), Innenraumfilter: Pollenfilter, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lackierung Blazer-Blau uni, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, LM-Felgen, Mittelarmlehne hinten, Modellpflege, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Pedale Aluminium, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6, Schadstoffarm nach Abgasnorm Euro 6d, Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Seitenschweller Wagenfarbe, Sicht-Paket, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzbezug / Polsterung: Alcantara/Leder, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sport-Fahrwerk, Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten&lt;br&gt;&lt;br&gt;Zwischenverkauf und Irrtürmer vorbehalten.&lt;br&gt;&lt;br&gt;Ehemalige UPE: 46.960,01 €&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;59&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BQY&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;110,928 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;08/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;07/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;3&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,716 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electric/Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;99 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;AGATE BLACK&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Alcantara&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;Integrated music streaming&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;All season tyres&lt;/li&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Disabled accessible&lt;/li&gt;&lt;li&gt;E10-enabled&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>RASCH Automobile GmbH</t>
+  </si>
+  <si>
+    <t>Daimlerstraße 14,
+49661 Cloppenburg, DE</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:22:03Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-autom-pts-kamera-navi-sihzg-1-hand-diesel-silver-cat_ma29mo1763-c3655ee0-5930-4188-aa1d-57e49dea4702?sort=standard&amp;desc=0&amp;position=30&amp;source_otp=t20&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t20&amp;applied_boost_level=t20&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>Autom. PTS Kamera Navi Sihzg 1.Hand</t>
+  </si>
+  <si>
+    <t>217,000 km</t>
   </si>
   <si>
     <t>110 kW (150 hp)</t>
   </si>
   <si>
-    <t>04/2021</t>
-[...31 lines deleted...]
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;61,998 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;04/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+    <t>02/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_20ebf031-aec2-44d3-83fe-b72196ee017b.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_20ebf031-aec2-44d3-83fe-b72196ee017b.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_b5897702-2035-43fc-81e4-65f9629bc9dc.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_64597811-9b31-4408-b4bf-79f83c100ba2.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_b74e76b1-0a7b-459b-8a53-649bcb0a4a60.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_99d46122-4a29-48f9-a166-e4456f282923.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_3f2b908e-c3a4-4cf5-89be-48d4de25c585.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_0f75a95f-bced-4965-9190-8b7b72c9b424.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_c7a3b32e-197e-4452-bf8a-900ff3d10fd5.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_590bf8ec-d444-433c-8cff-cd25fcba2185.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_c6305794-b2ac-463b-94a4-01eede36b480.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_6663d03e-9eb0-4969-9d59-8ac92659ed3d.jpg
+https://prod.pictures.autoscout24.net/listing-images/c3655ee0-5930-4188-aa1d-57e49dea4702_d1ac1dbd-6944-4d61-a6b5-f20fbed61559.jpg</t>
+  </si>
+  <si>
+    <t>Sonderausstattung:
+Automatik
+Parktronik vorne und hinten
+Rückfahrkamera
+Sitzheizung Vordersitze
+Fahrzeug aus erster Hand, alle Kundendienste
+Gebrauchsspuren
+Garantiepass aufgrund Alter / Laufleistung nicht möglich
+Anhängerkupplung (Kugelkopf schwenkbar)Audio-Navigationssystem Ford SD (mit Ford SYNC)Außenspiegel elektr. anklappbarBusiness-PaketLM-Felgen 6,5x16 (10-Speichen)Metallic-LackierungSitzheizung vornVerglasung hinten abgedunkelt (Privacy Glass)
+Serienausstattung:
+Aktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAntriebsart: FrontantriebAußenspiegel elektr. verstell- und heizbarAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBordcomputerComing-Home-LichtfunktionDachrelingEinstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-Programm (ESP)Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFensterheber elektrisch vorn + hinten mit KomfortschließungFernentriegelung Heckklappe/-DeckelFußmatten TeppichGepäckraumabdeckung / RolloGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik - Typ: 8F40 (8-Stufen)Innenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKindersicherung elektrischKlimaautomatik 2-ZonenKopfstützen vorn 4-fach verstellbarKühlergrill schwarzLendenwirbelstütze vornLenkrad (Leder) mit MultifunktionLenkrad mit SchaltwippenLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMotor 2,0 Ltr. - 110 kW EcoBlue KATMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferParkbremse elektrischPower KeyFree-StartfunktionRaucher-PaketReifen-ReparaturkitReifendruck-KontrollsystemRußpartikelfilterRücksitzlehne geteilt/klappbar (60:40)Schadstoffarm nach Abgasnorm Euro 6d-TEMPSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer-Assistent mit Tag-/NachtsensorServolenkung elektrischSitz vorn links höhenverstellbarSitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Sprachsteuerung und Bluetooth-SchnittstelleStart/Stop-AnlageSteckdose (12V-Anschluß) im Koffer-/LaderaumTürgriffe außen lackiertVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenZentralverriegelung mit Fernbedienung</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Sonderausstattung:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Automatik&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Parktronik vorne und hinten&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Rückfahrkamera&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Sitzheizung Vordersitze&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Fahrzeug aus erster Hand, alle Kundendienste&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Gebrauchsspuren&lt;br&gt;&lt;/strong&gt;&lt;strong&gt;Garantiepass aufgrund Alter / Laufleistung nicht möglich&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford SD (mit Ford SYNC)&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Business-Paket&lt;/li&gt;&lt;li&gt;LM-Felgen 6,5x16 (10-Speichen)&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Serienausstattung:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Kühlergrill schwarz&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d-TEMP&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;89/04310&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;217,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;02/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;4&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;130 g/km (comb.)&lt;/dd&gt;</t>
-[...279 lines deleted...]
- 97294 Unterpleichfeld, DE</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d-TEMP&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.90&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;130.00 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Silver&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Heiko Scheiermann und Serdar Yildir GbR</t>
+  </si>
+  <si>
+    <t>Zuffenhauser Straße 89,
+70825 Korntal-Münchingen, DE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -877,59 +987,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -967,464 +1077,482 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2">
+        <v>18749</v>
+      </c>
+      <c r="H2" t="s">
+        <v>34</v>
+      </c>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L2" t="s">
+        <v>37</v>
+      </c>
+      <c r="M2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N2" t="s">
+        <v>39</v>
+      </c>
+      <c r="O2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>42</v>
+      </c>
+      <c r="R2" t="s">
+        <v>43</v>
+      </c>
+      <c r="S2" t="s">
+        <v>44</v>
+      </c>
+      <c r="T2" t="s">
+        <v>45</v>
+      </c>
+      <c r="U2" t="s">
+        <v>46</v>
+      </c>
+      <c r="V2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W2" t="s">
+        <v>48</v>
+      </c>
+      <c r="X2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA2">
+        <v>5</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
         <v>28</v>
       </c>
-      <c r="C2" t="s">
-[...11 lines deleted...]
-      <c r="G2" t="s">
+      <c r="B3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E3" t="s">
         <v>32</v>
       </c>
-      <c r="H2">
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3">
+        <v>22290</v>
+      </c>
+      <c r="H3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3" t="s">
+        <v>56</v>
+      </c>
+      <c r="K3" t="s">
+        <v>57</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>58</v>
+      </c>
+      <c r="N3" t="s">
+        <v>59</v>
+      </c>
+      <c r="O3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>61</v>
+      </c>
+      <c r="R3" t="s">
+        <v>62</v>
+      </c>
+      <c r="S3" t="s">
+        <v>63</v>
+      </c>
+      <c r="T3" t="s">
+        <v>64</v>
+      </c>
+      <c r="U3" t="s">
+        <v>65</v>
+      </c>
+      <c r="V3" t="s">
+        <v>66</v>
+      </c>
+      <c r="W3" t="s">
+        <v>67</v>
+      </c>
+      <c r="X3" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA3">
+        <v>3.5</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4">
+        <v>21490</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4">
         <v>1</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J4" t="s">
+        <v>75</v>
+      </c>
+      <c r="K4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>79</v>
+      </c>
+      <c r="R4" t="s">
+        <v>80</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>82</v>
+      </c>
+      <c r="U4" t="s">
+        <v>83</v>
+      </c>
+      <c r="V4" t="s">
+        <v>84</v>
+      </c>
+      <c r="W4" t="s">
+        <v>85</v>
+      </c>
+      <c r="X4" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA4">
+        <v>4.5</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
         <v>33</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G5">
+        <v>19550</v>
+      </c>
+      <c r="H5" t="s">
         <v>34</v>
       </c>
-      <c r="K2" t="s">
-[...2 lines deleted...]
-      <c r="L2" t="s">
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5" t="s">
+        <v>93</v>
+      </c>
+      <c r="K5" t="s">
+        <v>57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>94</v>
+      </c>
+      <c r="M5" t="s">
+        <v>76</v>
+      </c>
+      <c r="N5" t="s">
+        <v>95</v>
+      </c>
+      <c r="O5" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>96</v>
+      </c>
+      <c r="R5" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" t="s">
+        <v>98</v>
+      </c>
+      <c r="T5" t="s">
+        <v>99</v>
+      </c>
+      <c r="U5" t="s">
+        <v>100</v>
+      </c>
+      <c r="V5" t="s">
+        <v>101</v>
+      </c>
+      <c r="W5" t="s">
+        <v>102</v>
+      </c>
+      <c r="X5" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA5">
+        <v>5</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6">
+        <v>9500</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6" t="s">
+        <v>110</v>
+      </c>
+      <c r="K6" t="s">
         <v>36</v>
       </c>
-      <c r="M2" t="s">
+      <c r="L6" t="s">
         <v>37</v>
       </c>
-      <c r="N2" t="s">
-[...5 lines deleted...]
-      <c r="P2" t="s">
+      <c r="M6" t="s">
+        <v>111</v>
+      </c>
+      <c r="N6" t="s">
+        <v>112</v>
+      </c>
+      <c r="O6" t="s">
         <v>40</v>
       </c>
-      <c r="Q2" t="s">
-[...26 lines deleted...]
-      <c r="Z2">
+      <c r="P6" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>114</v>
+      </c>
+      <c r="R6" t="s">
+        <v>115</v>
+      </c>
+      <c r="S6" t="s">
+        <v>116</v>
+      </c>
+      <c r="T6" t="s">
+        <v>117</v>
+      </c>
+      <c r="U6" t="s">
+        <v>118</v>
+      </c>
+      <c r="V6" t="s">
+        <v>119</v>
+      </c>
+      <c r="W6" t="s">
+        <v>120</v>
+      </c>
+      <c r="X6" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA6">
         <v>4.5</v>
       </c>
-      <c r="AA2" t="s">
-[...332 lines deleted...]
-        <v>116</v>
+      <c r="AB6" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">