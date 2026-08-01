--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>manufacturer</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -101,589 +101,499 @@
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/lst/ford/mondeo?sort=standard&amp;desc=0&amp;ustate=N%2CU&amp;atype=C&amp;cy=D%2CA%2CI%2CB%2CNL%2CE%2CL%2CF&amp;fregfrom=2021&amp;damaged_listing=exclude&amp;source=homepage_search-mask</t>
   </si>
   <si>
-    <t>2026-06-15T05:21:51Z</t>
-[...5 lines deleted...]
-    <t>Turnier 2.0 EB Aut.Titanium NAV+AHK+PP+VC</t>
+    <t>2026-07-31T09:03:30Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-sw-2-0-187cv-full-hybrid-st-line-business-e-cvt-tetto-panoramico-electric-gasoline-grey-cat_ma29mo1763-3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0?sort=standard&amp;desc=0&amp;position=11&amp;source_otp=t50&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>SW 2.0 187cv full hybrid ST-Line Business e cvt *TETTO PANORAMICO</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
-    <t>94,750 km</t>
+    <t>59,632 km</t>
+  </si>
+  <si>
+    <t>Electric/Gasoline</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>103 kW (140 hp)</t>
+  </si>
+  <si>
+    <t>10/2021</t>
+  </si>
+  <si>
+    <t>Dealer</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_c6f0122b-75ed-4e55-88bc-6c8296b87326.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_c6f0122b-75ed-4e55-88bc-6c8296b87326.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_28c19c9e-bf19-4ffb-adf4-9fa11ee4b65f.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_1f220adc-0dfa-4d20-b156-01f37916de55.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_f7a03442-8b9f-4f91-84b8-fd92378bbf73.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_a5e1d0b1-43df-4450-9d1b-b55cc1f99e9c.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_a09acec2-a7c9-4ea2-a0cd-996499bd0521.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_cbbd8bea-9dcf-4daa-bcc2-e535f561291b.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_5a3ce152-e494-42d9-b593-f621aa462f7c.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_246e4e6b-f448-42c5-9045-143d56b25e3a.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_c3578622-ee74-4af0-b02e-37f540aef45b.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_7d4bcf9f-d494-4738-bff8-bd4a98b39b97.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_e96c345e-06fd-46cb-86d6-038548d8932a.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_5d787c69-5508-4d3e-9e9e-e9780302f934.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_520f76bb-1ff7-4388-8d0c-6903a8c96fe1.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_4a5efb3a-6f88-4c53-b4f3-4afa916bea9e.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_61765346-92b0-4641-a6f9-9596a5b88cdf.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_cdbc5734-3d67-49aa-b22e-82263c1c9a8a.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_25befefb-fa81-4a90-9fc4-a43803a9c08b.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_bb03be5f-f2d6-4cfc-a4ee-f0c8f3d1fb5f.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_4c6edd24-f5e5-405c-9cb6-fa54b62d610f.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_0ecdd81f-b7e9-4fe6-a283-69171298fa2b.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_1707627c-2643-4621-aeac-3574225905d3.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_fa0dc948-b087-4979-bc76-b0b3450d8cce.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_4b9fefe3-5b71-4bf6-b92e-1d0b0591cedb.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_cde5c900-f5ea-4461-aef7-2f426287cf35.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_33afe143-f053-4b3b-95cd-97b4bbf9e3a8.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_f535e842-5111-4186-a84c-18b6c0bcd03c.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_8ab51d1b-edb4-4c26-8e71-f82270644123.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_6be78f02-e164-4530-96ad-ef973d53bd25.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_832e5033-3be6-4abc-bc16-10694371dc2e.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_ca9810a8-4272-4d45-bdfb-c1398c060666.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_01189425-975d-4d58-8115-c7c149b01ae7.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_38807c2a-0712-410b-bdae-ba540b902cbc.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_72057cbe-4c41-4dc0-b12d-7dae861eb110.jpg
+https://prod.pictures.autoscout24.net/listing-images/3c02a9c7-5dfe-4bcc-bb03-9f2af13ce1a0_cd90f661-0ded-4130-8bce-01c9cd26af10.jpg</t>
+  </si>
+  <si>
+    <t>AUTO &amp; AUTO
+PRESENTA:
+FORD MONDEO 2.0 SW 2.0 187cv FULL HYBRID ST-Line BUSINESS CVT
+Anno: 2021
+Km: 59.632
+- VEICOLO IN PRONTA CONSEGNA;
+- PREZZO SENZA VINCOLO DI FINANZIAMENTO;
+- IVA ESPOSTA COMPRESA NEL PREZZO;
+- KM CERTIFICATI;
+- PRESENTE LO STORICO DI MANUTENZIONE DELLA VETTURA;
+- TAGLIANDO DI PRE-CONSEGNA E GARANZIA DI 12 MESI INCLUSI NEL PREZZO.
+PUOI CHIEDERE AI NOSTRI OPERATORI LA VIDEO CHIAMATA WHATSAPP PER VISIONARE L'AUTO DAL VIVO E DA CASA!
+IN CASO DI RICHIESTA DI PERMUTA:
+in risposta all'annuncio indica: marca, modello, colore, mese ed anno di immatricolazione, chilometri, accessori principali, cambio, KW/CV e stato della vettura con foto in allegato
+Con queste informazioni potremo risponderti più velocemente.
+5 MOTIVI PER SCEGLIERE AUTO &amp; AUTO
+1) Professionalità, serietà e disponibilità
+2) Acquisto facile e veloce: gestiamo noi tutte le pratiche per te
+3) Nessuna manutenzione fino a 10.000 km
+4) 12 mesi di garanzia completa valida in tutta Europa
+5) Sanificazione professionale
+Le informazioni sull'equipaggiamento contenute nel presente annuncio sono da considerarsi puramente informative e potrebbero non corrispondere all'effettiva configurazione. Pertanto invitiamo la gentile clientela a verificare la presenza e la correttezza degli accessori direttamente con i nostri operatori.</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;AUTO &amp;amp; AUTO&lt;/strong&gt;&lt;br&gt;PRESENTA:&lt;br&gt;&lt;strong&gt;FORD MONDEO 2.0 SW 2.0 187cv FULL HYBRID ST-Line BUSINESS CVT&lt;/strong&gt;&lt;br&gt;&lt;hr&gt;&lt;br&gt;Anno: 2021&lt;br&gt;Km: 59.632&lt;br&gt;&lt;hr&gt;&lt;br&gt;- VEICOLO IN PRONTA CONSEGNA;&lt;br&gt;- PREZZO SENZA VINCOLO DI FINANZIAMENTO;&lt;br&gt;- IVA ESPOSTA COMPRESA NEL PREZZO;&lt;br&gt;- KM CERTIFICATI;&lt;br&gt;- PRESENTE LO STORICO DI MANUTENZIONE DELLA VETTURA;&lt;br&gt;- TAGLIANDO DI PRE-CONSEGNA E GARANZIA DI 12 MESI INCLUSI NEL PREZZO.&lt;br&gt;&lt;hr&gt;&lt;br&gt;PUOI CHIEDERE AI NOSTRI OPERATORI LA VIDEO CHIAMATA WHATSAPP PER VISIONARE L'AUTO DAL VIVO E DA CASA!&lt;br&gt;&lt;hr&gt;&lt;br&gt;&lt;strong&gt;IN CASO DI RICHIESTA DI PERMUTA:&lt;/strong&gt;&lt;br&gt;in risposta all'annuncio indica: marca, modello, colore, mese ed anno di immatricolazione, chilometri, accessori principali, cambio, KW/CV e stato della vettura con foto in allegato&lt;br&gt;Con queste informazioni potremo risponderti più velocemente.&lt;br&gt;&lt;br&gt;&lt;hr&gt;&lt;br&gt;&lt;strong&gt;5 MOTIVI PER SCEGLIERE AUTO &amp;amp; AUTO&lt;/strong&gt;&lt;br&gt;&lt;br&gt;1) Professionalità, serietà e disponibilità&lt;br&gt;2) Acquisto facile e veloce: gestiamo noi tutte le pratiche per te&lt;br&gt;3) Nessuna manutenzione fino a 10.000 km&lt;br&gt;4) 12 mesi di garanzia completa valida in tutta Europa&lt;br&gt;5) Sanificazione professionale&lt;br&gt;&lt;br&gt;&lt;hr&gt;&lt;br&gt;Le informazioni sull'equipaggiamento contenute nel presente annuncio sono da considerarsi puramente informative e potrebbero non corrispondere all'effettiva configurazione. Pertanto invitiamo la gentile clientela a verificare la presenza e la correttezza degli accessori direttamente con i nostri operatori.&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;5&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;59,632 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;10/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,641 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;p&gt;4.40&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Alcantara&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Panorama roof&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Sunroof&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital cockpit&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels (18")&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Auto &amp; Auto srl</t>
+  </si>
+  <si>
+    <t>Auto &amp; Auto Srl Quartiere Luigi Longo, 3/I,
+29010 Castelvetro Piacentino - Piacenza - PC, IT</t>
+  </si>
+  <si>
+    <t>2026-07-31T09:03:33Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-st-line-diesel-blue-cat_ma29mo1763-3e5e0b37-b178-4822-b4cd-b59cc3d13639?sort=standard&amp;desc=0&amp;position=228&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>ST-Line</t>
+  </si>
+  <si>
+    <t>83,000 km</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
-    <t>Automatic</t>
-[...50 lines deleted...]
-Wir freuen uns auf Ihren Besuch! Ihr Automobile Rabe / Au-Ra - Team
+    <t>110 kW (150 hp)</t>
+  </si>
+  <si>
+    <t>08/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_2b4562d8-2f82-4751-bb35-c5562ca824df.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_2b4562d8-2f82-4751-bb35-c5562ca824df.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_5f041319-788e-439f-82a2-4c81ad84bcbe.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_9e0bafb9-4413-4a14-880e-957a35ca5d61.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_849e63b2-2b78-4114-94da-a5c083362218.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_8b0f3380-22a6-4099-b0b6-0ef8cfba5cd8.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_b56c9f46-37e9-4e02-ad21-d267bc5edb23.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_7eeb76dd-1294-46b1-8d1f-295c4543e873.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_fe1c54bd-2dcf-445f-adf0-a9b6aa9f37fa.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_7f62b7e0-b929-43b5-9f0e-fd26a0e74955.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_21d75117-adf6-4eb7-9b7f-9da89b99c1ce.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_9834f7ef-c446-4942-97e5-eeca3ac8fa29.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_70561a03-14a7-4c7e-aaf1-269ed3259879.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_56ff1b25-24be-47f6-9c3d-e431f4a6e445.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_444b4f7e-1d10-4a1a-b484-3a88ac03750c.jpg
+https://prod.pictures.autoscout24.net/listing-images/3e5e0b37-b178-4822-b4cd-b59cc3d13639_19f6c196-239d-439a-bd9e-5771ef302337.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interne Fahrzeugnr.: 36/15631
+Adaptive Scheinwerfer LED mit AbbiegelichtAirbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung vorn (LED)Anhängerkupplung (Kugelkopf abnehmbar)Anhänger-Stabilisierungs-Programm (TSA)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAntriebsart: FrontantriebAudiobedienung am LenkradAudio-Navigationssystem Ford mit AppLinkAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbar, mit MemoryAußenspiegel mit AbblendautomatikAußenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechtsAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelBody-Styling-PaketBremssättel Rot lackiertBusiness-Paket 3Coming-Home-LichtfunktionDachhimmel Stoff, dunkelDachrelingDiebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker StromversorgungEinstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-Programm (ESP)Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFarbdisplay (10,1 Zoll)Fensterheber elektrisch vorn + hinten mit KomfortschließungFernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten VeloursGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik - Typ: 8F40 (8-Stufen)HeckspoilerInnenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarKühlergrill oben / unten PianolackLendenwirbelstütze vornLenkrad heizbar (Leder 3-Speichen)Lenkrad mit SchaltwippenLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 8x18 (Y-Design, Anthrazit)Metallic-LackierungMittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMotor 2,0 Ltr. - 110 kW EcoBlue KATMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit Einfassung schwarz glänzendParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPedale AluminiumPower KeyFree-StartfunktionRadioempfang digital (DAB)Raucher-PaketReifendruck-KontrollsystemReserverad in Fahrbereifung (Stahl)RückfahrkameraRücksitzlehne geteilt/klappbar (60:40)RußpartikelfilterSchadstoffarm nach Abgasnorm Euro 6Schadstoffarm nach Abgasnorm Euro 6dSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links elektr. verstellbar (10-fach, mit Memory)Sitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzbezug / Polsterung: Alcantara/LederSitzheizung hintenSitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)Sport-FahrwerkSportsitzeSprachsteuerung und Bluetooth-SchnittstelleStart/Stop-AnlageSteckdose (12V-Anschluß) im Koffer-/LaderaumSteckdose 230VStoßfänger hinten Sport-Design mit DiffusorStoßfänger Sport-AusführungTagfahrlicht LEDTürgriffe außen lackiertUSB-AnschlussVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenWinter-PaketZentralverriegelung mit Fernbedienung3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
 </t>
   </si>
   <si>
-    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Fahrzeugstandort:&lt;/strong&gt;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;	Dieses Fahrzeug steht an unserem Zweitstandort. Für eine Fahrzeugbesichtigung ist eine vorherige Terminabsprache dringend notwendig.&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;	&lt;ul&gt;&lt;li&gt;	Tel.: 04407 913790&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;	&lt;ul&gt;&lt;li&gt;	E-Mail: info@au-ra24.de&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;Scheckheftgepflegter Ford Mondeo&amp;nbsp;Turnier 2.0 EcoBlue&amp;nbsp;&lt;strong&gt;''Titanium''&lt;/strong&gt;&amp;nbsp;aus 1.Hand, 94.750km, Frost-Weiß, Stoff Schwarz/Anthrazit, TÜV+AU 05/2028, 5-Türig, Automatik-Getriebe / DSG,&amp;nbsp;&lt;strong&gt;lückenloses FORD-Scheckheft, letzter Service bei 87.541km, Inspektion / Durchsicht Neu vor Übergabe&lt;/strong&gt;&lt;br&gt;&lt;hr&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Sonderausstattung:&lt;/strong&gt;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf schwenkbar)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel mit Blind Spot Informations System&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Ergonomiesitze vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Gepäckraum-Abtrennung (Gitter)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sonderlackierung Frost-Weiß&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Verglasung hinten abgedunkelt (Privacy Glass)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Serien-Ausstattung:&lt;/strong&gt;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Motor 2,0 Ltr. - 140 kW EcoBlue KAT&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Tagfahrlicht&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;AuRa Vertrauenspaket - Unser Service für Sie&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;br&gt;	&lt;ul&gt;&lt;li&gt;Fahrzeugdurchsicht/-check durch ausgesuchte Meisterwerkstätten&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Dekra-Siegel oder TÜV Vertrauenscheck möglich&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Vermittlung einer maßgeschneiderten Finanzierung&amp;nbsp;( auch ohne Anzahlung ) -&amp;gt; Sprechen Sie uns einfach an, wir beraten Sie gerne.&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Inzahlungnahme ihres derzeitigen Fahrzeugs ( PKW/Transporter/Motorrad)&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Zulassungsservice&amp;nbsp; (Kurzzeitkennzeichen / Überführungskennzeichen / Exportkennzeichen )&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Öffnungszeiten Montag bis Freitag 9 - 18 Uhr, Samstag 9 - 14 Uhr&lt;/li&gt;&lt;/ul&gt;	&lt;ul&gt;&lt;li&gt;Telefonische Beratung unter 04407 - 913790&lt;/li&gt;&lt;/ul&gt;&lt;hr&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Aufgrund der Geschwindigkeit unseres Zeitalters sind Änderungen, Zwischenverkäufe und Irrtümer vorbehalten.&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Die gemachten Angaben im Internet und auf Preisschildern basieren auf den übermittelten Daten der DAT. Wir übernehmen keine Haftung für Abweichungen, welche sich durch Übermittlungsfehler oder Änderungen (z.B. Bereifung etc.) ergeben.&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Wir empfehlen stets die aufgeführten Ausstattungsmerkmale persönlich vor Ort oder über die Fahrgestellnummer zu prüfen.&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Wir freuen uns auf Ihren Besuch! Ihr Automobile Rabe / Au-Ra - Team&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
-[...458 lines deleted...]
-70825 Korntal-Münchingen, DE</t>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; 36/15631&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Scheinwerfer LED mit Abbiegelicht&lt;/li&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anhängerkupplung (Kugelkopf abnehmbar)&lt;/li&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Audio-Navigationssystem Ford mit AppLink&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar, mit Memory&lt;/li&gt;&lt;li&gt;Außenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe, rechts&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Body-Styling-Paket&lt;/li&gt;&lt;li&gt;Bremssättel Rot lackiert&lt;/li&gt;&lt;li&gt;Business-Paket 3&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachhimmel Stoff, dunkel&lt;/li&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;li&gt;Diebstahl-Warnanlage mit Innenraumüberwachung zusätzlich mit autarker Stromversorgung&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Velours&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Heckspoiler&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Kühlergrill oben / unten Pianolack&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad heizbar (Leder 3-Speichen)&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 8x18 (Y-Design, Anthrazit)&lt;/li&gt;&lt;li&gt;Metallic-Lackierung&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Einfassung schwarz glänzend&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Pedale Aluminium&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Radioempfang digital (DAB)&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reserverad in Fahrbereifung (Stahl)&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links elektr. verstellbar (10-fach, mit Memory)&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;li&gt;Sitzheizung hinten&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Steckdose 230V&lt;/li&gt;&lt;li&gt;Stoßfänger hinten Sport-Design mit Diffusor&lt;/li&gt;&lt;li&gt;Stoßfänger Sport-Ausführung&lt;/li&gt;&lt;li&gt;Tagfahrlicht LED&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;USB-Anschluss&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Winter-Paket&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;36/15631&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;83,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;08/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;2&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,748 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;126 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_a"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Panther-Blau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Other&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Spare tyre&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autohaus Kauderer GmbH &amp; Co KG</t>
+  </si>
+  <si>
+    <t>Ulmer Straße 40 (Alte B10),
+73054 Eislingen, DE</t>
+  </si>
+  <si>
+    <t>2026-07-31T09:03:35Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-trend-2-0l-ecoblue-+led-diesel-silver-cat_ma29mo1763-14a8ef16-04bf-44b2-b4db-082fb1633f5e?sort=standard&amp;desc=0&amp;position=29&amp;source_otp=t20&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t20&amp;applied_boost_level=t20&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>Trend 2.0l EcoBlue +LED</t>
+  </si>
+  <si>
+    <t>92,415 km</t>
+  </si>
+  <si>
+    <t>03/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_7cbf0697-30da-482d-b8a1-931dd155fd56.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_7cbf0697-30da-482d-b8a1-931dd155fd56.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_ccee4f2f-10b4-4581-9528-1c0983938909.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_4a9bdcdd-133d-4a01-81e6-e1abd1d239e2.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_36e36e39-24db-4402-9648-0ac1cd6de3b4.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_15813573-c054-472b-a48e-581ce2ba074f.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_2be4d79e-d279-4454-bd4d-56d33e98f25f.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_85902569-c538-4a45-b8d8-baac1d391b5d.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_c1543a89-9d80-4387-a6de-5ea4c62d88dd.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_5c93aef2-2138-4164-84f9-5c087fa21e22.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_a6fd10ac-499c-4a62-b1a3-9dc70bc43ab1.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_c6ecac21-c407-481e-bfe5-17e3c471a129.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_490e2ea2-811a-4a37-9baf-cbe454690726.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_fff1cdea-406b-4deb-b7e3-b8b80f707af8.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_a33fdd93-94b5-4a4c-a7ff-ab7ab2b4a492.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_a071a35d-e763-47d7-aad1-71b7c30ecea7.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_c1d49c6a-07c1-40ae-a32d-57972f5d0c12.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_f6092328-355c-46dc-aca4-a0e1840a4cfa.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_0afb65a4-7ca4-4bd5-a5e4-0ca2b1f112ba.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_e82f485b-daed-4b0d-a98a-ad5e47bf5f89.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_1a1bc9ce-e78b-4cc4-9b5d-eb84321c165f.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_bbc7cdf5-2c05-494e-b8c1-04cc30612f40.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_73b3d8c3-90c7-4782-8746-4040d011f76e.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_a20a507a-0ecd-48bb-9211-a89195a710f3.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_7689a6f7-6612-4e4d-abd7-d049b42982f4.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_ea063d95-636c-42a8-83b3-9600698e202b.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_dd962992-06f5-45e1-9560-570f2d1f7e36.jpg
+https://prod.pictures.autoscout24.net/listing-images/14a8ef16-04bf-44b2-b4db-082fb1633f5e_c17d41c5-5979-4136-a152-e1c2c52485bf.jpg</t>
+  </si>
+  <si>
+    <t>Fahrzeug-Nr.: 22129 (2625-42)Ausstattungspakete:
+WinterpaketGarantie &amp; Qualitätssiegel:
+Ford A1 Euro-GarantieAssistenzsysteme:
+FernlichtassistentVerkehrszeichenerkennungPark Pilot System (Einparkhilfe hinten)RückfahrkameraAuffahrwarnerMüdigkeitserkennung / AufmerksamkeitsassistentTempomatBerganfahrassistentLichtsensorRegensensorEinparkhilfe vorneSpurhalteassistentLicht:
+LED ScheinwerferAbbiegelichtLED TagfahrlichtHeimleuchtautomatikNebelscheinwerfer-/FunktionBlinkleuchten seitlich in die Außenspiegel integriertMedia &amp; Infotainment:
+Navigation / Online NavigationAPPSTouchscreen-DisplayRadioAudiosystem MP3-fähigDAB TunerUSB-Schnittstelle/AnschlussBluetooth SchnittstelleFreisprecheinrichtungSprachsteuerung-/BedienungTelefonvorbereitung mit BluetoothAppLinkFordPassSicherheit &amp; Technik:
+NiveauregulierungElektronische Bremskraftverteilung (EBV)elektronisches Stabilitäts Programm (ESP)BeifahrerairbagBeifahrerairbag-DeaktivierungFahrerairbagKnieairbagKopfairbags hintenKopfairbagsystemSeitenairbags vornWegfahrsperreKomfort &amp; Klima:
+FrontscheibenheizungTelematik/Notrufsystem (Vorbereitung)220V - 230V SteckdoseBordcomputerelektrische ParkbremseInnenspiegel automatisch abblendendKomfortschliessanlageLordose / Lendenwirbelstützeaktive Geräuschreduzierungelektr. Spiegel beheiztelektrische FensterheberISOFIX KindersitzbefestigungKlimaautomatikZentralverriegelung mit Fernbedienung(2-Zonen Klimaautomatik)4xSitzheizung12V SteckdoseAktivkohlefilterColorglasMittelarmlehnePollenfilterteilbare Rücksitzbank/-LehneReifen &amp; Felgen:
+Alufelgen 16 ZollSommerreifenWinterreifenExterieur &amp; Design:
+DachrelingInterieur &amp; Design:
+LederlenkradGetränkehalterLeseleuchte(n)Sonnenblende(n) beleuchtet mit Make-Up SpiegelGepäck- / Ladehilfen:
+Brillenfach/-halterFernentriegelung für GepäckraumklappeLadekantenschutzLaderaumabdeckungVerzurrösenUmwelt &amp; Laden:
+EURO 6dKühlerjalousiePartikelfilterUmweltplakette 4Getriebe:
+AutomatikWeitere Informationen:
+FaceliftErstbesitzScheckheftunfallfreifahrtauglich
+12 Monate Ford A1 Premium Garantie inklusiv 
+Fahrzeuge sind vor Ort &amp; schnellstens verfügbar
+Gerne unterbreiten wir Ihnen ein flexibles Finanzierungangebot zu Top Konditionen. 
+Änderungen, Irrtümer und Vorverkauf vorbehalten! 
+Bei Interesse und weiteren Fragen, steht Ihnen gerne unser Verkaufsteam zur Verfügung unter: 05251 208 141 und 05251 208 144 oder per WhatsApp unter 0170 50 73 67 5
+neuwagenverkauf@auto-kleine.de
+gebrauchtwagenverkauf@auto-kleine.de
+Oder möchten Sie nur Ihr Fahrzeug verkaufen?
+Wir kaufen Gebrauchtfahrzeuge aller Marken! 
+Unsere Ankaufhotline: 
+05251 208 141 oder 05251 208 144
+Wir freuen uns auf Sie! 
+Finanzierungsbeispiel:
+*Ein Ballon1-Finanzierungsbeispiel der Bank Deutsche Kraftfahrzeuge, Nedderfeld 95, 22529 Hamburg für Privatkunden: 189,00 EUR monatl. Rate, 6,49 Prozent eff. Jahreszins bei 48 Monaten Laufzeit, einer Anzahlung von 3.500,00 EUR und einer Schlussrate von 6.500,00 EUR. (Sollzins gebunden p.a. 6,30 Prozent, Bruttokreditbetrag: 15.572,00 EUR, Nettokreditbetrag: 12.990,00 EUR)
+Zwischenverkauf und Irrtümer vorbehalten. Die Fahrzeugbeschreibung dient ausschließlich der allgemeinen Identifikation des Fahrzeugs und stellt keine rechtsverbindliche Gewährleistung dar. Verbindlich sind nur die Vereinbarungen im Kaufvertrag und der Auftragsbestätigung. Bitte beachten Sie, dass bestimmte Sonderausstattungen zusätzliche Kosten verursachen können. Detaillierte Informationen zum Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal.</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;ul&gt;&lt;li&gt;Fahrzeug-Nr.: 22129 (2625-42)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Ausstattungspakete:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Winterpaket&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Garantie &amp;amp; Qualitätssiegel:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Ford A1 Euro-Garantie&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Assistenzsysteme:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Fernlichtassistent&lt;/li&gt;&lt;li&gt;Verkehrszeichenerkennung&lt;/li&gt;&lt;li&gt;Park Pilot System (Einparkhilfe hinten)&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Auffahrwarner&lt;/li&gt;&lt;li&gt;Müdigkeitserkennung / Aufmerksamkeitsassistent&lt;/li&gt;&lt;li&gt;Tempomat&lt;/li&gt;&lt;li&gt;Berganfahrassistent&lt;/li&gt;&lt;li&gt;Lichtsensor&lt;/li&gt;&lt;li&gt;Regensensor&lt;/li&gt;&lt;li&gt;Einparkhilfe vorne&lt;/li&gt;&lt;li&gt;Spurhalteassistent&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Licht:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;LED Scheinwerfer&lt;/li&gt;&lt;li&gt;Abbiegelicht&lt;/li&gt;&lt;li&gt;LED Tagfahrlicht&lt;/li&gt;&lt;li&gt;Heimleuchtautomatik&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer-/Funktion&lt;/li&gt;&lt;li&gt;Blinkleuchten seitlich in die Außenspiegel integriert&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Media &amp;amp; Infotainment:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Navigation / Online Navigation&lt;/li&gt;&lt;li&gt;APPS&lt;/li&gt;&lt;li&gt;Touchscreen-Display&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Audiosystem MP3-fähig&lt;/li&gt;&lt;li&gt;DAB Tuner&lt;/li&gt;&lt;li&gt;USB-Schnittstelle/Anschluss&lt;/li&gt;&lt;li&gt;Bluetooth Schnittstelle&lt;/li&gt;&lt;li&gt;Freisprecheinrichtung&lt;/li&gt;&lt;li&gt;Sprachsteuerung-/Bedienung&lt;/li&gt;&lt;li&gt;Telefonvorbereitung mit Bluetooth&lt;/li&gt;&lt;li&gt;AppLink&lt;/li&gt;&lt;li&gt;FordPass&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Sicherheit &amp;amp; Technik:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Niveauregulierung&lt;/li&gt;&lt;li&gt;Elektronische Bremskraftverteilung (EBV)&lt;/li&gt;&lt;li&gt;elektronisches Stabilitäts Programm (ESP)&lt;/li&gt;&lt;li&gt;Beifahrerairbag&lt;/li&gt;&lt;li&gt;Beifahrerairbag-Deaktivierung&lt;/li&gt;&lt;li&gt;Fahrerairbag&lt;/li&gt;&lt;li&gt;Knieairbag&lt;/li&gt;&lt;li&gt;Kopfairbags hinten&lt;/li&gt;&lt;li&gt;Kopfairbagsystem&lt;/li&gt;&lt;li&gt;Seitenairbags vorn&lt;/li&gt;&lt;li&gt;Wegfahrsperre&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Komfort &amp;amp; Klima:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Frontscheibenheizung&lt;/li&gt;&lt;li&gt;Telematik/Notrufsystem (Vorbereitung)&lt;/li&gt;&lt;li&gt;220V - 230V Steckdose&lt;/li&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;li&gt;elektrische Parkbremse&lt;/li&gt;&lt;li&gt;Innenspiegel automatisch abblendend&lt;/li&gt;&lt;li&gt;Komfortschliessanlage&lt;/li&gt;&lt;li&gt;Lordose / Lendenwirbelstütze&lt;/li&gt;&lt;li&gt;aktive Geräuschreduzierung&lt;/li&gt;&lt;li&gt;elektr. Spiegel beheizt&lt;/li&gt;&lt;li&gt;elektrische Fensterheber&lt;/li&gt;&lt;li&gt;ISOFIX Kindersitzbefestigung&lt;/li&gt;&lt;li&gt;Klimaautomatik&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;(2-Zonen Klimaautomatik)&lt;/li&gt;&lt;li&gt;4xSitzheizung&lt;/li&gt;&lt;li&gt;12V Steckdose&lt;/li&gt;&lt;li&gt;Aktivkohlefilter&lt;/li&gt;&lt;li&gt;Colorglas&lt;/li&gt;&lt;li&gt;Mittelarmlehne&lt;/li&gt;&lt;li&gt;Pollenfilter&lt;/li&gt;&lt;li&gt;teilbare Rücksitzbank/-Lehne&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Reifen &amp;amp; Felgen:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Alufelgen 16 Zoll&lt;/li&gt;&lt;li&gt;Sommerreifen&lt;/li&gt;&lt;li&gt;Winterreifen&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Exterieur &amp;amp; Design:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Interieur &amp;amp; Design:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Lederlenkrad&lt;/li&gt;&lt;li&gt;Getränkehalter&lt;/li&gt;&lt;li&gt;Leseleuchte(n)&lt;/li&gt;&lt;li&gt;Sonnenblende(n) beleuchtet mit Make-Up Spiegel&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Gepäck- / Ladehilfen:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Brillenfach/-halter&lt;/li&gt;&lt;li&gt;Fernentriegelung für Gepäckraumklappe&lt;/li&gt;&lt;li&gt;Ladekantenschutz&lt;/li&gt;&lt;li&gt;Laderaumabdeckung&lt;/li&gt;&lt;li&gt;Verzurrösen&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Umwelt &amp;amp; Laden:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;EURO 6d&lt;/li&gt;&lt;li&gt;Kühlerjalousie&lt;/li&gt;&lt;li&gt;Partikelfilter&lt;/li&gt;&lt;li&gt;Umweltplakette 4&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Getriebe:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Automatik&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Weitere Informationen:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Facelift&lt;/li&gt;&lt;li&gt;Erstbesitz&lt;/li&gt;&lt;li&gt;Scheckheft&lt;/li&gt;&lt;li&gt;unfallfrei&lt;/li&gt;&lt;/ul&gt;fahrtauglich&lt;br&gt;&lt;br&gt;&lt;br&gt;12 Monate Ford A1 Premium Garantie inklusiv &lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Fahrzeuge sind vor Ort &amp;amp; schnellstens verfügbar&lt;br&gt;&lt;br&gt;Gerne unterbreiten wir Ihnen ein flexibles Finanzierungangebot zu Top Konditionen. &lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Änderungen, Irrtümer und Vorverkauf vorbehalten! &lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bei Interesse und weiteren Fragen, steht Ihnen gerne unser Verkaufsteam zur Verfügung unter: 05251 208 141 und 05251 208 144 oder per WhatsApp unter 0170 50 73 67 5&lt;/strong&gt;&lt;br&gt;&lt;br&gt;neuwagenverkauf@auto-kleine.de&lt;br&gt;&lt;br&gt;gebrauchtwagenverkauf@auto-kleine.de&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Oder möchten Sie nur Ihr Fahrzeug verkaufen?&lt;br&gt;&lt;br&gt;Wir kaufen Gebrauchtfahrzeuge aller Marken! &lt;br&gt;&lt;br&gt;Unsere Ankaufhotline: &lt;br&gt;&lt;br&gt;05251 208 141 oder 05251 208 144&lt;br&gt;&lt;br&gt;Wir freuen uns auf Sie! &lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;hr&gt;&lt;/strong&gt;Finanzierungsbeispiel:&lt;strong&gt;&lt;br&gt;*Ein Ballon1-Finanzierungsbeispiel der Bank Deutsche Kraftfahrzeuge, Nedderfeld 95, 22529 Hamburg für Privatkunden: 189,00 EUR monatl. Rate, 6,49 Prozent eff. Jahreszins bei 48 Monaten Laufzeit, einer Anzahlung von 3.500,00 EUR und einer Schlussrate von 6.500,00 EUR. (Sollzins gebunden p.a. 6,30 Prozent, Bruttokreditbetrag: 15.572,00 EUR, Nettokreditbetrag: 12.990,00 EUR)&lt;br&gt;&lt;hr&gt;&lt;/strong&gt;Zwischenverkauf und Irrtümer vorbehalten. Die Fahrzeugbeschreibung dient ausschließlich der allgemeinen Identifikation des Fahrzeugs und stellt keine rechtsverbindliche Gewährleistung dar. Verbindlich sind nur die Vereinbarungen im Kaufvertrag und der Auftragsbestätigung. Bitte beachten Sie, dass bestimmte Sonderausstattungen zusätzliche Kosten verursachen können. Detaillierte Informationen zum Ausstattungsumfang erhalten Sie von unserem Verkaufspersonal.&lt;strong&gt;&lt;/strong&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;22129&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BJB&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;92,415 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;03/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Diesel&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Silver&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Polar silber&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter tyres&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Franz Kleine Automobile GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>Rathenaustrasse 79-83,
+33102 Paderborn, DE</t>
+  </si>
+  <si>
+    <t>2026-07-31T09:03:41Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-turnier-2-0-ecoblue-st-line-memo+kamera+-diesel-black-cat_ma29mo1763-498d5462-8f24-40dd-bb98-e85eadec2a80?sort=standard&amp;desc=0&amp;position=138&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Turnier 2.0 EcoBlue ST-Line MEMO+KAMERA+</t>
+  </si>
+  <si>
+    <t>73,042 km</t>
+  </si>
+  <si>
+    <t>02/2022</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_5309dc06-a211-4ac1-9e37-62343284e844.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_5309dc06-a211-4ac1-9e37-62343284e844.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_da1a80d8-6e2d-45fe-9dc9-43837a64d186.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_7d2fe43d-bc3b-4e7e-8b56-1ace0947530c.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_23f87d27-3dde-4c17-86ae-e94187c65aec.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_026c6b3d-2e53-4dbc-ab98-5ced76fdc763.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_9bf2ad53-89d4-41be-bcc1-6decd1a0000c.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_ae09c30f-05aa-467e-8ae3-6524b498805c.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_2cf07546-836e-4ce2-ac19-df755d55ef60.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_81bd70c5-b695-49a6-8609-9f1777076721.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_d3a43bf4-70e1-4a1f-98cc-015ccfd0bd92.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_7b11e45e-2a2e-4afa-b23c-c85c35303ae7.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_b79f8975-052e-452e-a2b2-0626b7b26a9c.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_f13d4c42-5a48-4633-a04a-4ee4d3f0cf9a.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_18b8b48b-4ead-4b63-bc5e-d884030b009d.jpg
+https://prod.pictures.autoscout24.net/listing-images/498d5462-8f24-40dd-bb98-e85eadec2a80_b7259e49-4616-41a1-aafc-31cb1861ce34.jpg</t>
+  </si>
+  <si>
+    <t>Um unnötige Wartezeiten zu vermeiden und eine optimale Terminvorbereitung zu gewährleisten, möchten wir Sie bitten, vorab telefonisch einen Termin zu vereinbaren.Dieses Fahrzeug verfügt über ein gepflegtes Scheckheft.1 VORBESITZERAUSSTATTUNGSLINIE ST-LINESPORTFELGEN 18 ZOLLSPORTLENKRAD MIT ROTER ZIERNAHT SPORTSITZE IN PREMIUM-LEDER SPORTFAHRWERKBREMSÄTTEL IN ROT DEKOR MIT ROTEN ZIERNÄHTEN FORD DYNAMIC LED RÜCKFAHRKAMERA DIGITALE INSTRUMENTIERUNG SONY NAVIGATIONSSYSTEM INKL. FORD SYNC 3FORD KEY FREE SYSTEM PARK PILOT SYSTEM - VORN UND HINTEN FAHRERSITZ MIT MEMORYVORDERSITZE ELEKTRISCHSITZHEIZUNG - VORN UND HINTEN LENKRADHEIZUNG ELEKTRISCHE HECKKLAPPE AUTOMATISCHE DISTANZREGELUNG - ACCADAPTIVE CRUISE CONTROL FAHRSPURHALTE-ASSISTENT FAHRSPUR-ASSISTENTFERNLICHT-ASSISTENT TOTWINKEL-ASSISTENT PARKLENKASSISTENT BREMSASSISTENT ROAD EDGE DETECTIONVERKEHRSZEICHENERKENNUNG FRONTSCHEIBENHEIZUNG AMBIENTENBELEUCHTUNG GLAS DUNKEL GETÖNT FORD PASS CONNECT INKL. eCALL UND WLAN HOTSPOT APPLE CARPLAY + ANDROID AUTO RADIO DIGITAL DAB 2-ZONEN KLIMAAUTOMATIK 12-V-STECKDOSE BUSINESS PAKET 2WINTER PAKETDEUTSCHES FAHRZEUGWEITERE BILDER AUF www. autohaus-winterfell.de
+ 1 Vorhalter Serviceheft Nichtraucher Nettoverkauf für Export möglich Sportpaket Partikelfilter Feinstaubplakette: 4 - GRÜN Automatik Lenkrad-Schaltpaddles Klimaautomatik Klima Leder Navi Start/Stop-Automatik Keyless-Go Distronic Aufmerksamkeitsassistent Spurhalteassistent Totwinkelassistent Geschwindigkeitslimit-Assistent Speedlimiterkennung Bi-Xenon Xenon Tagfahrlicht Kurvenlicht/Abbiegelicht Leuchtweitenregulierung Lichtabblendautomatik LED-Scheinwerfer LED-Tagfahrlicht elektr. Sitze elektr. verstellb. Fahrersitz Sitz mit Memory-Funktion Sitzheizung vorn/hinten Isofix-Aufnahme (Kindersitz) Multifunktionslenkrad Bordcomputer Tempomat Rückfahrkamera Einparkautomatik Parktronic Einparkhilfe-Sensor vorn Einparkhilfe-Sensor hinten Regensensor Lichtsensor Sitzbelegungserkennung im Beifahrersitz Reifendruckverlust-Warnung Reifendruckanzeige Berganfahrhilfe ESP ASR ABS Alufelgen 18 Zoll Leichtmetallfelgen Fahrerairbag Beifahrerairbag Seitenairbags vorn Knieairbag Kopfairbags CD Radio MP3 Schnittstelle MP3 Digitaler Radioempfang (DAB) Freisprecheinrichtung Bluetooth Freisprecheinrichtung Bluetooth elektr. WFS ZV mit Fernbedienung elektr. Fensterheber vorn + hinten NSW Spiegel autom. abblendbar Spiegel beheizbar abklappbare Spiegel mech. verstellbare Spiegel elektr. Spiegel Servolenkung Sportfahrwerk Sportsitze/Schalensitze Spoiler Traktionskontrolle Sitzbank teilbar Innenraumfilter Außentemperaturanz. Lenksäule einstellbar Dachreling beheizte Heckscheibe Heckscheibenwischer 3. Bremslicht Gepäckraumabdeckung Nebelschlussleuchte Aluoptik Mittelarmlehne Lendenwirbelstützen Sitzhöhenverstellung Sitzheizung Fahrer-/Beifahrersitz metallic Wärmeschutzverglasung 12 V Zusatzanschluss Schadstoffklasse: Euro 6 Lederlenkrad Lederschaltknauf Fußraumbeleuchtung Kofferraumbeleuchtung Leseleuchten vorne und vieles mehr Garantie auf 3 Jahre erweiterbar PKW mit Prüfzertifikats-Option(Zustandsbericht) Finanzierung zu attraktiven Konditionen auch ohne Anzahlung möglich Inzahlungnahme aller Fahrzeuge auch mit Wertausgleich Die Abmeldung der Inzahlungnahme erledigen wir für Sie kostenlos Wir beschaffen für Sie die Kurzzeitkennzeichen Exportservice: Ausfuhrkennzeichen und Zolldokumente erledigen wir für Sie Fast für alle Modelle können wir kostengünstige Winterreifen mit Alufelgen anbieten Lieferung möglich Vorstehende Angaben ohne Gewähr. Sie stellen keine vereinbarte Beschaffenheit dar. Irrtum und Zwischenverkauf vorbehalten. Weitere Bilder im XXL-Format finden Sie auf unserer Homepage.</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Um unnötige Wartezeiten zu vermeiden und eine &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;optimale Terminvorbereitung zu gewährleisten, &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;möchten wir Sie bitten, vorab telefonisch einen Termin zu vereinbaren.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Dieses Fahrzeug verfügt über ein gepflegtes Scheckheft.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;1 VORBESITZER&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;AUSSTATTUNGSLINIE ST-LINE&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;SPORTFELGEN 18 ZOLL&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;SPORTLENKRAD MIT ROTER ZIERNAHT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;SPORTSITZE IN PREMIUM-LEDER &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;SPORTFAHRWERK&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;BREMSÄTTEL IN ROT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;DEKOR MIT ROTEN ZIERNÄHTEN &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FORD DYNAMIC LED &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;RÜCKFAHRKAMERA &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;DIGITALE INSTRUMENTIERUNG &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;SONY NAVIGATIONSSYSTEM INKL. FORD SYNC 3&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FORD KEY FREE SYSTEM &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;PARK PILOT SYSTEM - VORN UND HINTEN &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FAHRERSITZ MIT MEMORY&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;VORDERSITZE ELEKTRISCH&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;SITZHEIZUNG - VORN UND HINTEN &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;LENKRADHEIZUNG &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;ELEKTRISCHE HECKKLAPPE &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;AUTOMATISCHE DISTANZREGELUNG - ACC&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;ADAPTIVE CRUISE CONTROL &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FAHRSPURHALTE-ASSISTENT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FAHRSPUR-ASSISTENT&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FERNLICHT-ASSISTENT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;TOTWINKEL-ASSISTENT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;PARKLENKASSISTENT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;BREMSASSISTENT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;ROAD EDGE DETECTION&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;VERKEHRSZEICHENERKENNUNG &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FRONTSCHEIBENHEIZUNG &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;AMBIENTENBELEUCHTUNG &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;GLAS DUNKEL GETÖNT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;FORD PASS CONNECT INKL. eCALL UND WLAN HOTSPOT &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;APPLE CARPLAY + ANDROID AUTO &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;RADIO DIGITAL DAB &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2-ZONEN KLIMAAUTOMATIK &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;12-V-STECKDOSE &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;BUSINESS PAKET 2&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;WINTER PAKET&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;DEUTSCHES FAHRZEUG&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;WEITERE BILDER AUF www.&lt;/strong&gt; &lt;strong&gt;autohaus-winterfell.de&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;1 Vorhalter&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Serviceheft&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Nichtraucher&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Nettoverkauf für Export möglich&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sportpaket&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Partikelfilter&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Feinstaubplakette: 4 - GRÜN&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Automatik&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lenkrad-Schaltpaddles&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Klimaautomatik&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Klima&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Leder&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Navi&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Start/Stop-Automatik&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Keyless-Go&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Distronic&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Aufmerksamkeitsassistent&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Spurhalteassistent&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Totwinkelassistent&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Geschwindigkeitslimit-Assistent&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Speedlimiterkennung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Bi-Xenon&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Xenon&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Tagfahrlicht&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Kurvenlicht/Abbiegelicht&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Leuchtweitenregulierung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lichtabblendautomatik&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;LED-Scheinwerfer&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;LED-Tagfahrlicht&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;elektr. Sitze&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;elektr. verstellb. Fahrersitz&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sitz mit Memory-Funktion&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sitzheizung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;vorn/hinten&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Isofix-Aufnahme (Kindersitz)&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Multifunktionslenkrad&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Tempomat&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Einparkautomatik&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Parktronic&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Einparkhilfe-Sensor vorn&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Einparkhilfe-Sensor hinten&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Regensensor&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lichtsensor&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sitzbelegungserkennung im Beifahrersitz&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Reifendruckverlust-Warnung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Reifendruckanzeige&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Berganfahrhilfe&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;ESP&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;ASR&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Alufelgen&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;18 Zoll Leichtmetallfelgen&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Fahrerairbag&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Beifahrerairbag&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Seitenairbags vorn&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Knieairbag&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Kopfairbags&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;CD&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;MP3 Schnittstelle&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Digitaler Radioempfang (DAB)&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Freisprecheinrichtung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Bluetooth Freisprecheinrichtung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;elektr. WFS&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;ZV mit Fernbedienung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;elektr. Fensterheber vorn + hinten&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;NSW&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Spiegel autom. abblendbar&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Spiegel beheizbar&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;abklappbare Spiegel&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;mech. verstellbare Spiegel&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;elektr. Spiegel&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Servolenkung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sportfahrwerk&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sportsitze/Schalensitze&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Spoiler&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Traktionskontrolle&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sitzbank teilbar&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Innenraumfilter&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Außentemperaturanz.&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lenksäule einstellbar&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;beheizte Heckscheibe&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Heckscheibenwischer&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;3. Bremslicht&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Gepäckraumabdeckung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Nebelschlussleuchte&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Aluoptik&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Mittelarmlehne&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lendenwirbelstützen&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sitzhöhenverstellung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Sitzheizung Fahrer-/Beifahrersitz&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;metallic&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Wärmeschutzverglasung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;12 V Zusatzanschluss&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Schadstoffklasse: Euro 6&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lederlenkrad&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lederschaltknauf&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Fußraumbeleuchtung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Kofferraumbeleuchtung&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Leseleuchten vorne&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;und vieles mehr&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Garantie auf 3 Jahre erweiterbar&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;PKW mit Prüfzertifikats-Option(Zustandsbericht)&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Finanzierung zu attraktiven Konditionen auch ohne Anzahlung möglich&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Inzahlungnahme aller Fahrzeuge auch mit Wertausgleich&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Die Abmeldung der Inzahlungnahme erledigen wir für Sie kostenlos&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Wir beschaffen für Sie die Kurzzeitkennzeichen&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Exportservice: Ausfuhrkennzeichen und Zolldokumente erledigen wir für Sie&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Fast für alle Modelle können wir kostengünstige Winterreifen mit Alufelgen anbieten&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Lieferung möglich&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Vorstehende Angaben ohne Gewähr. Sie stellen keine vereinbarte Beschaffenheit dar. Irrtum und Zwischenverkauf vorbehalten.&lt;/li&gt;&lt;/ul&gt; &lt;ul&gt;&lt;li&gt;Weitere Bilder im XXL-Format finden Sie auf unserer Homepage.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;154&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;8566/BJB&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;73,042 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;02/2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,748 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.90&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;126 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Obsidianschwarz&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Full leather&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather seats&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Rear seat heating&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital cockpit&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;Integrated music streaming&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Bi-Xenon headlights&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;LED Headlights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;li&gt;Xenon headlights&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Spoiler&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autohaus Winterfell</t>
+  </si>
+  <si>
+    <t>Rudower Straße 189,
+12351 Berlin, DE</t>
+  </si>
+  <si>
+    <t>2026-07-31T09:03:43Z</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-mondeo-t-2-0-d-at-titanium-navi-cam-winterp-diesel-grey-cat_ma29mo1763-668eb124-caed-4c6f-9f86-f7a395aae635?sort=standard&amp;desc=0&amp;position=34&amp;source_otp=t20&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t20&amp;applied_boost_level=t20&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>Mondeo T. 2.0 D AT Titanium, Navi,Cam,WinterP.</t>
+  </si>
+  <si>
+    <t>63,110 km</t>
+  </si>
+  <si>
+    <t>07/2022</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_03d68343-778b-4d78-b5fd-5c0ddaa31bf9.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_03d68343-778b-4d78-b5fd-5c0ddaa31bf9.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_0e3f8906-9c4d-40c6-bd63-dc1385c060a3.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_0c45f79a-c392-40ff-9bda-b9e53f9e1229.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_b8236582-2a19-49dc-939c-ca97303e7d2c.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_09df771b-aade-49c0-a23b-b8dd1e386cf2.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_609afe8a-c846-488d-82fd-8df5bc16c4a5.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_ece4ff02-8f99-4484-9b3a-6c690c16abee.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_1f098919-7efb-494f-8c0a-8fae88d1354c.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_c468a5f3-dbaa-4b92-aa6a-69daaae5c0f6.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_4208d79f-10f3-491d-9b7f-ddae61c75b3f.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_235ced57-3612-4274-8b49-dff11b1f5fa7.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_82c44f4b-9375-43e7-94de-2cb96ef4f460.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_8f25b7ee-e2a9-44b1-be56-88ea5d16ce0b.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_8d754097-7fc2-46e0-8b45-6fd08ff0a761.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_eb388c1b-eb9b-48e1-a63a-0e3c516b9879.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_73cfb61c-27ea-4751-b6c4-a06673d1994b.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_84da7e9d-1849-4a63-84c1-629f53cc4af4.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_8b2180e2-a6e9-4b63-bb26-dd71bf8cf7af.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_66f68677-85cc-4457-abf9-841810b9c389.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_bef3de71-6e85-4cb1-87a0-171c7a2d9f97.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_4a7ecf1f-7b93-4487-b928-5b9bbcf3aafe.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_d2afba40-92e4-4830-88a7-65a66589faec.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_34a58845-d10b-492b-867d-7a573d0c38c5.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_81a314cb-0abe-4546-a26d-38a1a6d9dbe7.jpg
+https://prod.pictures.autoscout24.net/listing-images/668eb124-caed-4c6f-9f86-f7a395aae635_d6579bca-7a42-4acd-b85c-2ef3a84d83da.jpg</t>
+  </si>
+  <si>
+    <t>Interne Fahrzeugnr.: G68492
+Herzlich willkommen im Autohaus Schreiber, Ihrem kompetenten und fairen Ford-Partner in Westeregeln und Umgebung. Lassen Sie sich von unseren Angeboten begeistern.
+Ist ihr Wunschfahrzeug bei uns nicht dabei? Dann fordern Sie uns. Wir konnten schon sehr viele Kunden glücklich machen, in dem wir für sie den passenden Ford Jahres- oder Gebrauchtwagen finden und beschaffen konnten. Wir freuen uns schon, auch für Sie tätig werden zu können.
+Airbag Fahrer-/BeifahrerseiteAktive GeräuschkompensationAmbiente-Beleuchtung (Multicolor-LED)Ambiente-Beleuchtung vorn (LED)Anti-Blockier-System (ABS)Antischlupfregelung (ASR) + ABSAntriebsart: FrontantriebAudiobedienung am LenkradAußenspiegel elektr. anklappbarAußenspiegel elektr. verstell- und heizbarAußenspiegel WagenfarbeBlinkleuchte in Außenspiegel integriertBodenleuchte im AußenspiegelComing-Home-LichtfunktionDachreling (Aluminium)Einstiegschienen vornElektr. Bremskraftverteilung (EBD)Elektron. Stabilitäts-Programm (ESP)Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)Fahrassistenz-System: Notbrems-AssistentFahrassistenz-System: Park-Assistent (Active Park Assist)Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-SensorFahrassistenz-System: VerkehrsschildassistentFarbdisplay für BordcomputerFarbdisplay (10,1 Zoll)Fensterheber elektrisch vorn + hinten mit KomfortschließungFensterrahmen mit Chromblenden (Chromblendensatz)Fernentriegelung Heckklappe/-DeckelFordPass Connect inkl. eCallFrontscheibe heizbarFußmatten TeppichFußraumleuchte vornGepäckraumabdeckung / RolloGeschwindigkeits-BegrenzeranlageGeschwindigkeits-Regelanlage (Tempomat)Getriebe Automatik - Typ: 8F40 (8-Stufen)Innenraumfilter: PollenfilterInnenspiegel mit AbblendautomatikIntelligent Protection System (IPS)Isofix-Aufnahmen für KindersitzKarosserie: 5-türigKeyFree-SystemKindersicherung elektrischKlimaautomatik 2-ZonenKnieairbag FahrerseiteKopf-Schulter-Airbag vorn und hintenKopfstützen vorn 4-fach verstellbarLackierung Magnetic-Grau MetallicLendenwirbelstütze vornLenkrad (Leder) mit MultifunktionLenkrad mit SchaltwippenLenksäule (Lenkrad) höhen-/längsverstellbarLeseleuchte vornLeseleuchten im FondLM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)Mittelarmlehne hintenMittelarmlehne vorn mit Staufach und 12V-AnschlußModellpflegeMotor 2,0 Ltr. - 110 kW EcoBlue KATMy Key (2. Fahrzeugschlüssel programmierbar)NebelscheinwerferNebelscheinwerfer mit ChromeinfassungParkbremse elektrischParkpilotsystem hintenParkpilotsystem vorn und hintenPower KeyFree-StartfunktionRaucher-PaketReifendruck-KontrollsystemReifen-ReparaturkitRückfahrkameraRücksitzlehne geteilt/klappbar (60:40)RußpartikelfilterSchadstoffarm nach Abgasnorm Euro 6dSchalt-/Wählhebelgriff LederScheibenwischer mit RegensensorScheinwerfer mit AusschaltverzögerungScheinwerfer mit BegrüßungsfunktionScheinwerfer-Assistent mit Tag-/NachtsensorSeitenairbag vornSeitenschweller WagenfarbeServolenkung elektrischSitz vorn links höhenverstellbarSitz vorn rechts höhenverstellbarSitz vorn rechts verstellbar (4-fach)Sitzheizung vornSonnenblende links mit Spiegel (beleuchtet)Sonnenblende rechts mit Spiegel (beleuchtet)SportsitzeSprachsteuerung und Bluetooth-SchnittstelleStart/Stop-AnlageSteckdose (12V-Anschluß) im Koffer-/LaderaumTagfahrlichtTürgriffe außen lackiertVorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-SchnittstelleWarnanlage für Sicherheitsgurte hintenZentralverriegelung mit FernbedienungZierleisten unterhalb Seitenscheiben Chrom-Dekor3-Punkt-Sicherheitsgurt hinten8 Lautsprecher
+Bitte beachten Sie, dass bei allen Angaben zum Fahrzeug und zur Ausstattung Eingabefehler, Irrtümer und Zwischenverkäufe vorbehalten sind (ohne Gewähr). Diese Verkaufsanzeige stellt kein Angebot im Sinne des §145 BGB dar.
+Ihr aktuelles Fahrzeug nehmen wir gern und bieten Ihnen ein individuelles Finanzierungs- oder Leasingangebot mit oder ohne Anzahlung an. Einen seriösen, fairen und reibungslosen Ablauf garantieren wir.</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Interne Fahrzeugnr.:&lt;/strong&gt; G68492&lt;br&gt;Herzlich willkommen im Autohaus Schreiber, Ihrem kompetenten und fairen Ford-Partner in Westeregeln und Umgebung. Lassen Sie sich von unseren Angeboten begeistern.&lt;br&gt;Ist ihr Wunschfahrzeug bei uns nicht dabei? Dann fordern Sie uns. Wir konnten schon sehr viele Kunden glücklich machen, in dem wir für sie den passenden Ford Jahres- oder Gebrauchtwagen finden und beschaffen konnten. Wir freuen uns schon, auch für Sie tätig werden zu können.&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Airbag Fahrer-/Beifahrerseite&lt;/li&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung (Multicolor-LED)&lt;/li&gt;&lt;li&gt;Ambiente-Beleuchtung vorn (LED)&lt;/li&gt;&lt;li&gt;Anti-Blockier-System (ABS)&lt;/li&gt;&lt;li&gt;Antischlupfregelung (ASR) + ABS&lt;/li&gt;&lt;li&gt;Antriebsart: Frontantrieb&lt;/li&gt;&lt;li&gt;Audiobedienung am Lenkrad&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. anklappbar&lt;/li&gt;&lt;li&gt;Außenspiegel elektr. verstell- und heizbar&lt;/li&gt;&lt;li&gt;Außenspiegel Wagenfarbe&lt;/li&gt;&lt;li&gt;Blinkleuchte in Außenspiegel integriert&lt;/li&gt;&lt;li&gt;Bodenleuchte im Außenspiegel&lt;/li&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;li&gt;Dachreling (Aluminium)&lt;/li&gt;&lt;li&gt;Einstiegschienen vorn&lt;/li&gt;&lt;li&gt;Elektr. Bremskraftverteilung (EBD)&lt;/li&gt;&lt;li&gt;Elektron. Stabilitäts-Programm (ESP)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Fernlichtassistent (Scheinwerfer mit Abblendautomatik)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Notbrems-Assistent&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor&lt;/li&gt;&lt;li&gt;Fahrassistenz-System: Verkehrsschildassistent&lt;/li&gt;&lt;li&gt;Farbdisplay für Bordcomputer&lt;/li&gt;&lt;li&gt;Farbdisplay (10,1 Zoll)&lt;/li&gt;&lt;li&gt;Fensterheber elektrisch vorn + hinten mit Komfortschließung&lt;/li&gt;&lt;li&gt;Fensterrahmen mit Chromblenden (Chromblendensatz)&lt;/li&gt;&lt;li&gt;Fernentriegelung Heckklappe/-Deckel&lt;/li&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;li&gt;Fußmatten Teppich&lt;/li&gt;&lt;li&gt;Fußraumleuchte vorn&lt;/li&gt;&lt;li&gt;Gepäckraumabdeckung / Rollo&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Begrenzeranlage&lt;/li&gt;&lt;li&gt;Geschwindigkeits-Regelanlage (Tempomat)&lt;/li&gt;&lt;li&gt;Getriebe Automatik - Typ: 8F40 (8-Stufen)&lt;/li&gt;&lt;li&gt;Innenraumfilter: Pollenfilter&lt;/li&gt;&lt;li&gt;Innenspiegel mit Abblendautomatik&lt;/li&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;li&gt;Isofix-Aufnahmen für Kindersitz&lt;/li&gt;&lt;li&gt;Karosserie: 5-türig&lt;/li&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;li&gt;Kindersicherung elektrisch&lt;/li&gt;&lt;li&gt;Klimaautomatik 2-Zonen&lt;/li&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;li&gt;Kopf-Schulter-Airbag vorn und hinten&lt;/li&gt;&lt;li&gt;Kopfstützen vorn 4-fach verstellbar&lt;/li&gt;&lt;li&gt;Lackierung Magnetic-Grau Metallic&lt;/li&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;li&gt;Lenkrad (Leder) mit Multifunktion&lt;/li&gt;&lt;li&gt;Lenkrad mit Schaltwippen&lt;/li&gt;&lt;li&gt;Lenksäule (Lenkrad) höhen-/längsverstellbar&lt;/li&gt;&lt;li&gt;Leseleuchte vorn&lt;/li&gt;&lt;li&gt;Leseleuchten im Fond&lt;/li&gt;&lt;li&gt;LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)&lt;/li&gt;&lt;li&gt;Mittelarmlehne hinten&lt;/li&gt;&lt;li&gt;Mittelarmlehne vorn mit Staufach und 12V-Anschluß&lt;/li&gt;&lt;li&gt;Modellpflege&lt;/li&gt;&lt;li&gt;Motor 2,0 Ltr. - 110 kW EcoBlue KAT&lt;/li&gt;&lt;li&gt;My Key (2. Fahrzeugschlüssel programmierbar)&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;li&gt;Nebelscheinwerfer mit Chromeinfassung&lt;/li&gt;&lt;li&gt;Parkbremse elektrisch&lt;/li&gt;&lt;li&gt;Parkpilotsystem hinten&lt;/li&gt;&lt;li&gt;Parkpilotsystem vorn und hinten&lt;/li&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;li&gt;Raucher-Paket&lt;/li&gt;&lt;li&gt;Reifendruck-Kontrollsystem&lt;/li&gt;&lt;li&gt;Reifen-Reparaturkit&lt;/li&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;li&gt;Rücksitzlehne geteilt/klappbar (60:40)&lt;/li&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;li&gt;Schadstoffarm nach Abgasnorm Euro 6d&lt;/li&gt;&lt;li&gt;Schalt-/Wählhebelgriff Leder&lt;/li&gt;&lt;li&gt;Scheibenwischer mit Regensensor&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Ausschaltverzögerung&lt;/li&gt;&lt;li&gt;Scheinwerfer mit Begrüßungsfunktion&lt;/li&gt;&lt;li&gt;Scheinwerfer-Assistent mit Tag-/Nachtsensor&lt;/li&gt;&lt;li&gt;Seitenairbag vorn&lt;/li&gt;&lt;li&gt;Seitenschweller Wagenfarbe&lt;/li&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;li&gt;Sitz vorn links höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts höhenverstellbar&lt;/li&gt;&lt;li&gt;Sitz vorn rechts verstellbar (4-fach)&lt;/li&gt;&lt;li&gt;Sitzheizung vorn&lt;/li&gt;&lt;li&gt;Sonnenblende links mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sonnenblende rechts mit Spiegel (beleuchtet)&lt;/li&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;li&gt;Sprachsteuerung und Bluetooth-Schnittstelle&lt;/li&gt;&lt;li&gt;Start/Stop-Anlage&lt;/li&gt;&lt;li&gt;Steckdose (12V-Anschluß) im Koffer-/Laderaum&lt;/li&gt;&lt;li&gt;Tagfahrlicht&lt;/li&gt;&lt;li&gt;Türgriffe außen lackiert&lt;/li&gt;&lt;li&gt;Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle&lt;/li&gt;&lt;li&gt;Warnanlage für Sicherheitsgurte hinten&lt;/li&gt;&lt;li&gt;Zentralverriegelung mit Fernbedienung&lt;/li&gt;&lt;li&gt;Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/li&gt;&lt;li&gt;3-Punkt-Sicherheitsgurt hinten&lt;/li&gt;&lt;li&gt;8 Lautsprecher&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;Bitte beachten Sie, dass bei allen Angaben zum Fahrzeug und zur Ausstattung Eingabefehler, Irrtümer und Zwischenverkäufe vorbehalten sind (ohne Gewähr). Diese Verkaufsanzeige stellt kein Angebot im Sinne des §145 BGB dar.&lt;br&gt;Ihr aktuelles Fahrzeug nehmen wir gern und bieten Ihnen ein individuelles Finanzierungs- oder Leasingangebot mit oder ohne Anzahlung an. Einen seriösen, fairen und reibungslosen Ablauf garantieren wir.&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;G68492&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BLS&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;63,110 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;07/2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.80&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;126 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Energy efficiency class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;A&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-efficiency&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;div class="EnvironmentalDetails_efficiencyGraph__TQTzg"&gt;&lt;p&gt;Calculated on basis of measured CO₂-emissions taking into account the mass of the vehicle.&lt;/p&gt;&lt;p&gt;&lt;svg color="currentColor" viewBox="0 0 230 213" aria-label="CO₂-Emissions graph representing scale of 10 grades from A+ (good) to G (poor)"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#efficiency_a"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/p&gt;&lt;/div&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Magnetic Grau Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-c3315a3d.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;li&gt;Winter tyres&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autohaus Schreiber</t>
+  </si>
+  <si>
+    <t>Egelner Straße 12b,
+39448 Westeregeln, DE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1101,51 +1011,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2">
-        <v>18749</v>
+        <v>19990</v>
       </c>
       <c r="H2" t="s">
         <v>34</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2" t="s">
         <v>36</v>
       </c>
       <c r="L2" t="s">
         <v>37</v>
       </c>
       <c r="M2" t="s">
         <v>38</v>
       </c>
       <c r="N2" t="s">
         <v>39</v>
       </c>
       <c r="O2" t="s">
         <v>40</v>
       </c>
@@ -1187,57 +1097,57 @@
       </c>
       <c r="AB2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="D3" t="s">
         <v>55</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
-        <v>22290</v>
+        <v>21890</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>56</v>
       </c>
       <c r="K3" t="s">
         <v>57</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>58</v>
       </c>
       <c r="N3" t="s">
         <v>59</v>
       </c>
       <c r="O3" t="s">
         <v>40</v>
       </c>
       <c r="P3" t="s">
         <v>60</v>
       </c>
       <c r="Q3" t="s">
         <v>61</v>
       </c>
@@ -1247,312 +1157,312 @@
       <c r="S3" t="s">
         <v>63</v>
       </c>
       <c r="T3" t="s">
         <v>64</v>
       </c>
       <c r="U3" t="s">
         <v>65</v>
       </c>
       <c r="V3" t="s">
         <v>66</v>
       </c>
       <c r="W3" t="s">
         <v>67</v>
       </c>
       <c r="X3" t="s">
         <v>68</v>
       </c>
       <c r="Y3" t="s">
         <v>69</v>
       </c>
       <c r="Z3" t="s">
         <v>70</v>
       </c>
       <c r="AA3">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="AB3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>73</v>
       </c>
       <c r="D4" t="s">
         <v>74</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4">
-        <v>21490</v>
+        <v>16490</v>
       </c>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>75</v>
       </c>
       <c r="K4" t="s">
         <v>57</v>
       </c>
       <c r="L4" t="s">
         <v>37</v>
       </c>
       <c r="M4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
       <c r="P4" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q4" t="s">
         <v>78</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>79</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>80</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>81</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>82</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
+        <v>66</v>
+      </c>
+      <c r="W4" t="s">
         <v>83</v>
       </c>
-      <c r="V4" t="s">
+      <c r="X4" t="s">
         <v>84</v>
       </c>
-      <c r="W4" t="s">
+      <c r="Y4" t="s">
         <v>85</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Z4" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AA4">
         <v>4.5</v>
       </c>
       <c r="AB4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5">
-        <v>19550</v>
+        <v>22400</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K5" t="s">
         <v>57</v>
       </c>
       <c r="L5" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="M5" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="O5" t="s">
         <v>40</v>
       </c>
       <c r="P5" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>94</v>
+      </c>
+      <c r="R5" t="s">
+        <v>95</v>
+      </c>
+      <c r="S5" t="s">
         <v>96</v>
       </c>
-      <c r="Q5" t="s">
-[...2 lines deleted...]
-      <c r="R5" t="s">
+      <c r="T5" t="s">
         <v>97</v>
       </c>
-      <c r="S5" t="s">
+      <c r="U5" t="s">
         <v>98</v>
       </c>
-      <c r="T5" t="s">
+      <c r="V5" t="s">
         <v>99</v>
       </c>
-      <c r="U5" t="s">
+      <c r="W5" t="s">
         <v>100</v>
       </c>
-      <c r="V5" t="s">
+      <c r="X5" t="s">
         <v>101</v>
       </c>
-      <c r="W5" t="s">
+      <c r="Y5" t="s">
         <v>102</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Z5" t="s">
         <v>103</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AA5">
+        <v>4.5</v>
+      </c>
+      <c r="AB5" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6">
-        <v>9500</v>
+        <v>19850</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="O6" t="s">
         <v>40</v>
       </c>
       <c r="P6" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>111</v>
+      </c>
+      <c r="R6" t="s">
+        <v>112</v>
+      </c>
+      <c r="S6" t="s">
         <v>113</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="T6" t="s">
         <v>114</v>
       </c>
-      <c r="R6" t="s">
+      <c r="U6" t="s">
         <v>115</v>
       </c>
-      <c r="S6" t="s">
+      <c r="V6" t="s">
+        <v>66</v>
+      </c>
+      <c r="W6" t="s">
         <v>116</v>
       </c>
-      <c r="T6" t="s">
+      <c r="X6" t="s">
         <v>117</v>
       </c>
-      <c r="U6" t="s">
+      <c r="Y6" t="s">
         <v>118</v>
       </c>
-      <c r="V6" t="s">
+      <c r="Z6" t="s">
         <v>119</v>
       </c>
-      <c r="W6" t="s">
+      <c r="AA6">
+        <v>5</v>
+      </c>
+      <c r="AB6" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">