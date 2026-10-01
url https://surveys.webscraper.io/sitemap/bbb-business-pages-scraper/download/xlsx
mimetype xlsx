--- v2 (2026-08-01)
+++ v3 (2026-10-01)
@@ -62,178 +62,178 @@
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/ma/woburn/profile/general-contractor/pann-home-services-inc-0021-26251</t>
   </si>
   <si>
-    <t>2026-07-27T12:40:27Z</t>
+    <t>2026-09-30T06:12:27Z</t>
   </si>
   <si>
     <t>0021-26251</t>
   </si>
   <si>
-    <t xml:space="preserve">Pann Home Services, Inc. </t>
+    <t>Pann Home Services, Inc. Better Business Bureau</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>General Contractor</t>
   </si>
   <si>
     <t>(617) 864-2625</t>
   </si>
   <si>
     <t>Pann Home Services provides plumbing, heating, cooling, remodeling, and carpentry services. The company offers plumbing repairs, drain and sewer services, heating and cooling system maintenance, and remodeling projects such as kitchen and bathroom updates. Pann Home Services assists clients with same-day service availability, upfront pricing, and service calls. Additionally, they provide video camera inspections, interior drain cleaning, water filtration, air conditioning repairs, and new system installations. Their service area includes Boston, North Shore, South Shore, and Metro West regions. The business provides services to residential and commercial customers.</t>
   </si>
   <si>
     <t>https://www.pannhomeservices.com</t>
   </si>
   <si>
     <t>https://www.facebook.com/PannHomeServices
 https://twitter.com/PannHomeService
 https://www.linkedin.com/company/pannhomeservices/about/
 https://www.instagram.com/pannhomeservices/
 https://www.youtube.com/@pannhomeservicesremodeling</t>
   </si>
   <si>
     <t>247 Salem StreetWoburn, MA 01801-2004</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/mcdonald-plumbing-inc-0372-17000229</t>
   </si>
   <si>
-    <t>2026-07-27T12:40:33Z</t>
+    <t>2026-09-30T06:12:59Z</t>
   </si>
   <si>
     <t>0372-17000229</t>
   </si>
   <si>
-    <t xml:space="preserve">McDonald Plumbing Inc. </t>
+    <t>McDonald Plumbing Inc. Better Business Bureau</t>
   </si>
   <si>
     <t>Plumber</t>
   </si>
   <si>
     <t>(616) 698-6771</t>
   </si>
   <si>
     <t>We are a complete plumbing company. We offer sewer and water installations, repair of sewers and water service, full service department. McDonald Plumbing Inc states they offer plumbing</t>
   </si>
   <si>
     <t>https://www.mcdonaldplumbing.com</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=wayK4dUxYUk</t>
   </si>
   <si>
     <t>7791 Eastern Ave SEGrand Rapids, MI 49508-7218</t>
   </si>
   <si>
+    <t>https://www.bbb.org/us/mn/saint-paul/profile/plumber/good-guys-plumbing-llc-0704-1000054049</t>
+  </si>
+  <si>
+    <t>2026-09-30T06:13:24Z</t>
+  </si>
+  <si>
+    <t>0704-1000054049</t>
+  </si>
+  <si>
+    <t>Good Guys Plumbing LLC Better Business Bureau</t>
+  </si>
+  <si>
+    <t>(952) 239-7200</t>
+  </si>
+  <si>
+    <t>According to the information provided by Good Guys Plumbing LLC this company offers Plumbing contractor</t>
+  </si>
+  <si>
+    <t>https://goodguys.plumbing/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/goodguysplumber/</t>
+  </si>
+  <si>
+    <t>2163 Bush Ave ESaint Paul, MN 55119-3942</t>
+  </si>
+  <si>
     <t>https://www.bbb.org/us/mn/shakopee/profile/plumber/mechanical-plus-inc-0704-1000013081</t>
   </si>
   <si>
-    <t>2026-07-27T12:40:17Z</t>
+    <t>2026-09-30T06:12:43Z</t>
   </si>
   <si>
     <t>0704-1000013081</t>
   </si>
   <si>
-    <t xml:space="preserve">Mechanical Plus Inc </t>
+    <t>Mechanical Plus Inc Better Business Bureau</t>
   </si>
   <si>
     <t>(763) 458-4123</t>
   </si>
   <si>
     <t xml:space="preserve">According to the information provided by Mechanical Plus Inc, this company offers mechanical contractor services. </t>
   </si>
   <si>
     <t>https://www.mechanicalplusmn.com/</t>
   </si>
   <si>
     <t>https://www.facebook.com/profile.php?id=61550127545012</t>
   </si>
   <si>
     <t>406 Pierce St SShakopee, MN 55379-1138</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/eyk-plumbing-0372-38282387</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.bbb.org/us/mi/kalamazoo/profile/mechanical-contractors/mall-city-mechanical-inc-0372-38000576</t>
   </si>
   <si>
-    <t>2026-07-27T12:40:25Z</t>
+    <t>2026-09-30T06:12:51Z</t>
   </si>
   <si>
     <t>0372-38000576</t>
   </si>
   <si>
-    <t xml:space="preserve">Mall City Mechanical, Inc. </t>
+    <t>Mall City Mechanical, Inc. Better Business Bureau</t>
   </si>
   <si>
     <t>Mechanical Contractors</t>
   </si>
   <si>
     <t>(269) 349-3661</t>
   </si>
   <si>
     <t>MCM provides mechanical contracting services.</t>
   </si>
   <si>
     <t>https://mcm-team.com/</t>
   </si>
   <si>
     <t>https://www.facebook.com/Mall-City-Mechanical-101128122057313
 https://www.instagram.com/mallcitymechanical/</t>
   </si>
   <si>
     <t>7184 Douglas AveKalamazoo, MI 49009-5217</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -634,207 +634,210 @@
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2">
         <v>42.489582</v>
       </c>
       <c r="O2">
         <v>-71.131065</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>32</v>
       </c>
       <c r="K3" t="s">
         <v>33</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3">
         <v>42.869957</v>
       </c>
       <c r="O3">
         <v>-85.62837</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="s">
         <v>40</v>
       </c>
+      <c r="H4">
+        <v>5</v>
+      </c>
       <c r="I4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" t="s">
         <v>44</v>
       </c>
       <c r="N4">
-        <v>44.79425</v>
+        <v>44.97</v>
       </c>
       <c r="O4">
-        <v>-93.53461</v>
+        <v>-93.04</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>48</v>
       </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>49</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>51</v>
       </c>
       <c r="L5" t="s">
         <v>52</v>
       </c>
       <c r="M5" t="s">
         <v>53</v>
       </c>
       <c r="N5">
-        <v>42.984531</v>
+        <v>44.79425</v>
       </c>
       <c r="O5">
-        <v>-85.66906</v>
+        <v>-93.53461</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>54</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>58</v>
       </c>
       <c r="G6" t="s">
         <v>59</v>
       </c>
       <c r="I6">