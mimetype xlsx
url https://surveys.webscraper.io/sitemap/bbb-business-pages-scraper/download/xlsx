--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,216 +12,235 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/mn/saint-paul/profile/plumber/good-guys-plumbing-llc-0704-1000054049</t>
-[...49 lines deleted...]
-  <si>
     <t>https://www.bbb.org/us/ma/woburn/profile/general-contractor/pann-home-services-inc-0021-26251</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:47Z</t>
   </si>
   <si>
     <t>0021-26251</t>
   </si>
   <si>
     <t xml:space="preserve">Pann Home Services, Inc. </t>
   </si>
   <si>
     <t>General Contractor</t>
   </si>
   <si>
     <t>(617) 864-2625</t>
   </si>
   <si>
     <t>Pann Home Services provides plumbing, heating, cooling, remodeling, and carpentry services. The company offers plumbing repairs, drain and sewer services, heating and cooling system maintenance, and remodeling projects such as kitchen and bathroom updates. Pann Home Services assists clients with same-day service availability, upfront pricing, and service calls. Additionally, they provide video camera inspections, interior drain cleaning, water filtration, air conditioning repairs, and new system installations. Their service area includes Boston, North Shore, South Shore, and Metro West regions. The business provides services to residential and commercial customers.</t>
   </si>
   <si>
     <t>https://www.pannhomeservices.com</t>
   </si>
   <si>
     <t>https://www.facebook.com/PannHomeServices
 https://twitter.com/PannHomeService
 https://www.linkedin.com/company/pannhomeservices/about/
 https://www.instagram.com/pannhomeservices/
 https://www.youtube.com/@pannhomeservicesremodeling</t>
   </si>
   <si>
     <t>247 Salem StreetWoburn, MA 01801-2004</t>
   </si>
   <si>
+    <t>https://www.bbb.org/us/mn/shakopee/profile/plumber/mechanical-plus-inc-0704-1000013081</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:53Z</t>
+  </si>
+  <si>
+    <t>0704-1000013081</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mechanical Plus Inc </t>
+  </si>
+  <si>
+    <t>Plumber</t>
+  </si>
+  <si>
+    <t>(763) 458-4123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">According to the information provided by Mechanical Plus Inc, this company offers mechanical contractor services. </t>
+  </si>
+  <si>
+    <t>https://www.mechanicalplusmn.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61550127545012</t>
+  </si>
+  <si>
+    <t>406 Pierce St SShakopee, MN 55379-1138</t>
+  </si>
+  <si>
     <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/mcdonald-plumbing-inc-0372-17000229</t>
   </si>
   <si>
+    <t>2026-06-12T11:32:11Z</t>
+  </si>
+  <si>
     <t>0372-17000229</t>
   </si>
   <si>
     <t xml:space="preserve">McDonald Plumbing Inc. </t>
   </si>
   <si>
     <t>(616) 698-6771</t>
   </si>
   <si>
     <t>We are a complete plumbing company. We offer sewer and water installations, repair of sewers and water service, full service department. McDonald Plumbing Inc states they offer plumbing</t>
   </si>
   <si>
     <t>https://www.mcdonaldplumbing.com</t>
   </si>
   <si>
     <t>7791 Eastern Ave SEGrand Rapids, MI 49508-7218</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/az/buckeye/profile/plumber/dwaynes-plumbing-1126-1000088982</t>
   </si>
   <si>
+    <t>2026-06-12T11:32:32Z</t>
+  </si>
+  <si>
     <t>1126-1000088982</t>
   </si>
   <si>
     <t xml:space="preserve">Dwayne's Plumbing </t>
   </si>
   <si>
     <t>(602) 686-9020</t>
   </si>
   <si>
     <t>This business offers water installation and light plumbing services.</t>
   </si>
   <si>
     <t>https://www.ethicalcommunity.org/dwaynesplumbing</t>
   </si>
   <si>
     <t>https://www.facebook.com/Dwaynes-Plumbing-LLC-106440341691200</t>
   </si>
   <si>
     <t>Buckeye, AZ 85396-1403</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/or/elmira/profile/plumber/mc-plumbing-service-llc-1296-1000036791</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:39Z</t>
+  </si>
+  <si>
+    <t>1296-1000036791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC Plumbing Service LLC </t>
+  </si>
+  <si>
+    <t>(541) 689-2313</t>
+  </si>
+  <si>
+    <t>MC Plumbing Service LLC offers plumbing services and residential remodeling.</t>
+  </si>
+  <si>
+    <t>https://www.mcplumbingservicellc.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/MCPlumbingService/
+https://www.instagram.com/mcplumbingservice/</t>
+  </si>
+  <si>
+    <t>Elmira, OR 97437</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -525,296 +544,308 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F2">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2">
+        <v>1</v>
+      </c>
+      <c r="H2">
+        <v>2</v>
+      </c>
+      <c r="I2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2">
+        <v>42.489582</v>
+      </c>
+      <c r="N2">
+        <v>-71.131065</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3">
+        <v>44.79425</v>
+      </c>
+      <c r="N3">
+        <v>-93.53461</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4">
         <v>5</v>
       </c>
-      <c r="G2">
-[...18 lines deleted...]
-        <v>-93.04</v>
+      <c r="H4">
+        <v>1</v>
+      </c>
+      <c r="I4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4">
+        <v>42.869957</v>
+      </c>
+      <c r="N4">
+        <v>-85.62837</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...27 lines deleted...]
-      <c r="J3" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="K3" t="s">
-[...6 lines deleted...]
-        <v>-85.66906</v>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5">
+        <v>0</v>
+      </c>
+      <c r="I5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L5" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5">
+        <v>33.65345</v>
+      </c>
+      <c r="N5">
+        <v>-112.417061</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
-[...78 lines deleted...]
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="G6">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6">
         <v>0</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>33.65345</v>
+        <v>58</v>
+      </c>
+      <c r="L6" t="s">
+        <v>59</v>
       </c>
       <c r="M6">
-        <v>-112.417061</v>
+        <v>44.1</v>
+      </c>
+      <c r="N6">
+        <v>-123.39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">