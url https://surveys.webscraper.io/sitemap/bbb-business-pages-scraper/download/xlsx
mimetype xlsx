--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -12,235 +12,247 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
+    <t>bbb_rating</t>
+  </si>
+  <si>
     <t>category</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/ma/woburn/profile/general-contractor/pann-home-services-inc-0021-26251</t>
   </si>
   <si>
-    <t>2026-06-12T11:32:47Z</t>
+    <t>2026-07-27T12:40:27Z</t>
   </si>
   <si>
     <t>0021-26251</t>
   </si>
   <si>
     <t xml:space="preserve">Pann Home Services, Inc. </t>
+  </si>
+  <si>
+    <t>A+</t>
   </si>
   <si>
     <t>General Contractor</t>
   </si>
   <si>
     <t>(617) 864-2625</t>
   </si>
   <si>
     <t>Pann Home Services provides plumbing, heating, cooling, remodeling, and carpentry services. The company offers plumbing repairs, drain and sewer services, heating and cooling system maintenance, and remodeling projects such as kitchen and bathroom updates. Pann Home Services assists clients with same-day service availability, upfront pricing, and service calls. Additionally, they provide video camera inspections, interior drain cleaning, water filtration, air conditioning repairs, and new system installations. Their service area includes Boston, North Shore, South Shore, and Metro West regions. The business provides services to residential and commercial customers.</t>
   </si>
   <si>
     <t>https://www.pannhomeservices.com</t>
   </si>
   <si>
     <t>https://www.facebook.com/PannHomeServices
 https://twitter.com/PannHomeService
 https://www.linkedin.com/company/pannhomeservices/about/
 https://www.instagram.com/pannhomeservices/
 https://www.youtube.com/@pannhomeservicesremodeling</t>
   </si>
   <si>
     <t>247 Salem StreetWoburn, MA 01801-2004</t>
   </si>
   <si>
+    <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/mcdonald-plumbing-inc-0372-17000229</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:40:33Z</t>
+  </si>
+  <si>
+    <t>0372-17000229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">McDonald Plumbing Inc. </t>
+  </si>
+  <si>
+    <t>Plumber</t>
+  </si>
+  <si>
+    <t>(616) 698-6771</t>
+  </si>
+  <si>
+    <t>We are a complete plumbing company. We offer sewer and water installations, repair of sewers and water service, full service department. McDonald Plumbing Inc states they offer plumbing</t>
+  </si>
+  <si>
+    <t>https://www.mcdonaldplumbing.com</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=wayK4dUxYUk</t>
+  </si>
+  <si>
+    <t>7791 Eastern Ave SEGrand Rapids, MI 49508-7218</t>
+  </si>
+  <si>
     <t>https://www.bbb.org/us/mn/shakopee/profile/plumber/mechanical-plus-inc-0704-1000013081</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:53Z</t>
+    <t>2026-07-27T12:40:17Z</t>
   </si>
   <si>
     <t>0704-1000013081</t>
   </si>
   <si>
     <t xml:space="preserve">Mechanical Plus Inc </t>
   </si>
   <si>
-    <t>Plumber</t>
-[...1 lines deleted...]
-  <si>
     <t>(763) 458-4123</t>
   </si>
   <si>
     <t xml:space="preserve">According to the information provided by Mechanical Plus Inc, this company offers mechanical contractor services. </t>
   </si>
   <si>
     <t>https://www.mechanicalplusmn.com/</t>
   </si>
   <si>
     <t>https://www.facebook.com/profile.php?id=61550127545012</t>
   </si>
   <si>
     <t>406 Pierce St SShakopee, MN 55379-1138</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/mcdonald-plumbing-inc-0372-17000229</t>
-[...75 lines deleted...]
-    <t>Elmira, OR 97437</t>
+    <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/eyk-plumbing-0372-38282387</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:40:22Z</t>
+  </si>
+  <si>
+    <t>0372-38282387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eyk Plumbing </t>
+  </si>
+  <si>
+    <t>(616) 655-4172</t>
+  </si>
+  <si>
+    <t>Eyk Plumbing states they offer plumbing for commercial and residential, new construction, drain cleaning, service, water heater installation, service and repair.</t>
+  </si>
+  <si>
+    <t>https://eykplumbing.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/eykplumbingllc</t>
+  </si>
+  <si>
+    <t>12 Leonard St NWGrand Rapids, MI 49503-1032</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/mi/kalamazoo/profile/mechanical-contractors/mall-city-mechanical-inc-0372-38000576</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:40:25Z</t>
+  </si>
+  <si>
+    <t>0372-38000576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mall City Mechanical, Inc. </t>
+  </si>
+  <si>
+    <t>Mechanical Contractors</t>
+  </si>
+  <si>
+    <t>(269) 349-3661</t>
+  </si>
+  <si>
+    <t>MCM provides mechanical contracting services.</t>
+  </si>
+  <si>
+    <t>https://mcm-team.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/Mall-City-Mechanical-101128122057313
+https://www.instagram.com/mallcitymechanical/</t>
+  </si>
+  <si>
+    <t>7184 Douglas AveKalamazoo, MI 49009-5217</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -544,308 +556,329 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2">
+        <v>1</v>
+      </c>
+      <c r="I2">
+        <v>2</v>
+      </c>
+      <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M2" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2">
+        <v>42.489582</v>
+      </c>
+      <c r="O2">
+        <v>-71.131065</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="G2">
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3">
+        <v>5</v>
+      </c>
+      <c r="I3">
         <v>1</v>
       </c>
-      <c r="H2">
+      <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3">
+        <v>42.869957</v>
+      </c>
+      <c r="O3">
+        <v>-85.62837</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4">
+        <v>44.79425</v>
+      </c>
+      <c r="O4">
+        <v>-93.53461</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5">
+        <v>5</v>
+      </c>
+      <c r="I5">
         <v>2</v>
       </c>
-      <c r="I2" t="s">
-[...15 lines deleted...]
-        <v>-71.131065</v>
+      <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5">
+        <v>42.984531</v>
+      </c>
+      <c r="O5">
+        <v>-85.66906</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
-[...18 lines deleted...]
-      <c r="H3">
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" t="s">
+        <v>59</v>
+      </c>
+      <c r="I6">
         <v>0</v>
       </c>
-      <c r="I3" t="s">
-[...124 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>44.1</v>
+        <v>62</v>
+      </c>
+      <c r="M6" t="s">
+        <v>63</v>
       </c>
       <c r="N6">
-        <v>-123.39</v>
+        <v>42.302274</v>
+      </c>
+      <c r="O6">
+        <v>-85.713334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">