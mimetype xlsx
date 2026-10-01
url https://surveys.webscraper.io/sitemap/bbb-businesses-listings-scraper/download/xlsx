--- v3 (2026-08-01)
+++ v4 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>bbb_rating</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
@@ -68,202 +68,198 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber</t>
   </si>
   <si>
-    <t>2026-07-27T12:36:57Z</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">Gem State Plumbing, Inc. </t>
+    <t>2026-09-30T06:04:45Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/il/south-elgin/profile/plumber/drainmaster-sewer-and-plumbing-llc-0654-90026343</t>
+  </si>
+  <si>
+    <t>0654-90026343</t>
+  </si>
+  <si>
+    <t>Drainmaster Sewer and Plumbing, LLC Better Business Bureau</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>Plumber</t>
   </si>
   <si>
-    <t>(208) 324-6571</t>
-[...11 lines deleted...]
-    <t>PO Box 5195Twin Falls, ID 83303-5195</t>
+    <t>(224) 704-6220</t>
+  </si>
+  <si>
+    <t>Drainmaster Sewer and Plumbing, LLC is a residential and commercial plumber. Services include plumbing, faucet installation, sewer inspection, cleaning &amp; repair, drain cleaning, renovation plumbing, leaky pipe repair, sump pump installation &amp; repair, water heater installation 7 repair and more. </t>
+  </si>
+  <si>
+    <t>https://drainmastersewerandplumbing.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=100031453286519</t>
+  </si>
+  <si>
+    <t>1302 Raymond StSouth Elgin, IL 60177-1322</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber?page=2</t>
   </si>
   <si>
-    <t>2026-07-27T12:37:48Z</t>
-[...81 lines deleted...]
-    <t>6639 Benz RdPayson, IL 62360-2052</t>
+    <t>2026-09-30T06:04:59Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/wi/west-allis/profile/plumber/morris-plumbing-llc-0694-1000008756</t>
+  </si>
+  <si>
+    <t>0694-1000008756</t>
+  </si>
+  <si>
+    <t>Morris Plumbing, LLC Better Business Bureau</t>
+  </si>
+  <si>
+    <t>(414) 640-0679</t>
+  </si>
+  <si>
+    <t>Morris Plumbing offers plumbing services to residential and commercial properties. Services include: installation, repair, maintenance, general plumbing, new construction, remodels, additions and fixture replacement.</t>
+  </si>
+  <si>
+    <t>https://morrisplumbing.net/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/morrisplumbingllc/?hc_ref=PAGES_TIMELINE</t>
+  </si>
+  <si>
+    <t>8811B W Greenfield AveWest Allis, WI 53214-2804</t>
+  </si>
+  <si>
+    <t>2026-09-30T06:05:12Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/ga/woodstock/profile/plumber/kenneth-black-plumbing-llc-0443-91828573</t>
+  </si>
+  <si>
+    <t>0443-91828573</t>
+  </si>
+  <si>
+    <t>Kenneth Black Plumbing, LLC Better Business Bureau</t>
+  </si>
+  <si>
+    <t>(404) 500-9105</t>
+  </si>
+  <si>
+    <t>Kenneth Black Plumbing, LLC offers residential and commercial plumbing company in the state of Georgia. </t>
+  </si>
+  <si>
+    <t>https://www.kennethblackplumbing.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/kennethblackplumbing/</t>
+  </si>
+  <si>
+    <t>604 Industrial Ct Ste BWoodstock, GA 30189-3557</t>
+  </si>
+  <si>
+    <t>2026-09-30T06:05:59Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/nj/ledgewood/profile/plumber/the-polite-plumber-0221-27003587</t>
+  </si>
+  <si>
+    <t>0221-27003587</t>
+  </si>
+  <si>
+    <t>The Polite Plumber Better Business Bureau</t>
+  </si>
+  <si>
+    <t>(973) 398-0875</t>
+  </si>
+  <si>
+    <t>This business offers residential plumbing repairs, water heater installations, well pump repairs and installation, water softeners and heating repairs. </t>
+  </si>
+  <si>
+    <t>https://www.thepoliteplumber.com</t>
+  </si>
+  <si>
+    <t>https://twitter.com/thepoliteplumb
+https://www.facebook.com/thepoliteplumber/
+https://www.instagram.com/thepoliteplumber/?hl=en
+https://www.youtube.com/user/thepoliteplumber/videos</t>
+  </si>
+  <si>
+    <t>124 Hillcrest AveLedgewood, NJ 07852-9731</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/category/plumber?page=3</t>
+  </si>
+  <si>
+    <t>2026-09-30T06:06:02Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/tx/needville/profile/plumber/ranger-plumbing-company-0915-90029235</t>
+  </si>
+  <si>
+    <t>0915-90029235</t>
+  </si>
+  <si>
+    <t>Ranger Plumbing Company Better Business Bureau</t>
+  </si>
+  <si>
+    <t>(832) 868-8065</t>
+  </si>
+  <si>
+    <t>This company provides plumbing services.</t>
+  </si>
+  <si>
+    <t>https://www.rangerplumbingco.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/rangerplumbingcompany/</t>
+  </si>
+  <si>
+    <t>PO Box 220Needville, TX 77461-0220</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -657,263 +653,284 @@
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2">
         <v>5</v>
       </c>
       <c r="J2">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
-        <v>41.47</v>
+        <v>42.010033</v>
       </c>
       <c r="P2">
-        <v>-82.83</v>
+        <v>-88.277763</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3">
+        <v>5</v>
+      </c>
+      <c r="J3">
+        <v>2</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
+      <c r="O3">
+        <v>43.05</v>
+      </c>
+      <c r="P3">
+        <v>-87.95</v>
+      </c>
+      <c r="Q3" t="s">
         <v>29</v>
-      </c>
-[...40 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
         <v>43</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4">
+        <v>3.67</v>
+      </c>
+      <c r="J4">
+        <v>3</v>
+      </c>
+      <c r="K4" t="s">
         <v>44</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="L4" t="s">
         <v>45</v>
       </c>
-      <c r="H4" t="s">
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="I4">
-[...5 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>47</v>
       </c>
-      <c r="L4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4">
-        <v>40.567783</v>
+        <v>34.12</v>
       </c>
       <c r="P4">
-        <v>-89.62513</v>
+        <v>-84.51</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>52</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5">
+        <v>3</v>
+      </c>
+      <c r="J5">
+        <v>2</v>
+      </c>
+      <c r="K5" t="s">
         <v>53</v>
       </c>
-      <c r="E5" t="s">
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="H5" t="s">
+      <c r="N5" t="s">
         <v>56</v>
       </c>
-      <c r="I5">
-[...5 lines deleted...]
-      <c r="K5" t="s">
+      <c r="O5">
+        <v>40.890266</v>
+      </c>
+      <c r="P5">
+        <v>-74.661674</v>
+      </c>
+      <c r="Q5" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>-88.25</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
         <v>60</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>61</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
         <v>62</v>
       </c>
-      <c r="E6" t="s">
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
         <v>63</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="L6" t="s">
         <v>64</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>65</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>66</v>
       </c>
-      <c r="M6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6">
-        <v>39.863525</v>
+        <v>29.39941</v>
       </c>
       <c r="P6">
-        <v>-91.31131</v>
+        <v>-95.83773</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">