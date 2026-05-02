--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,248 +12,238 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://www.bbb.org/us/category/plumber?page=2</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/ma/walpole/profile/heating-contractors/sinclaire-enterprises-inc-0021-85645</t>
   </si>
   <si>
     <t>0021-85645</t>
   </si>
   <si>
     <t xml:space="preserve">Sinclaire Enterprises Inc. </t>
   </si>
   <si>
     <t>Heating Contractors</t>
   </si>
   <si>
     <t>(508) 668-8200</t>
   </si>
   <si>
     <t>Sinclaire Home Services provides a range of heating, air conditioning, plumbing, electrical, and indoor air quality services. This includes heating repairs, installation, and maintenance, as well as air conditioning repairs, ductless systems, and tune-up services. The company also offers plumbing repairs, new construction services, and remodeling, alongside maintaining water heaters and providing drain cleaning. In the realm of electrical services, Sinclaire provides support through their team of licensed electricians. Indoor air quality services cover duct cleaning, humidification, dehumidifiers, and air cleaners and filters. The business provides services to residential and commercial customers.</t>
   </si>
   <si>
     <t>https://sinclairehomeservices.com/</t>
   </si>
   <si>
     <t>https://www.facebook.com/pages/Sinclaire-Enterprises/166590103353644
 https://www.youtube.com/channel/UCGNqaQi4Xsy594F9GZ-WInQ</t>
   </si>
   <si>
     <t>PO Box 167Walpole, MA 02081-0167</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/category/plumber?page=3</t>
+    <t>https://www.bbb.org/us/category/plumber?page=2</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/wa/chelan/profile/plumber/shaw-plumbing-inc-1296-56000979/addressId/385494</t>
+  </si>
+  <si>
+    <t>1296-56000979</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shaw Plumbing, Inc. </t>
+  </si>
+  <si>
+    <t>Plumber</t>
+  </si>
+  <si>
+    <t>(509) 682-5042</t>
+  </si>
+  <si>
+    <t>Shaw Plumbing, Inc. offers plumbing services. </t>
+  </si>
+  <si>
+    <t>https://shawplumbing.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/shawplumbingchelan/</t>
+  </si>
+  <si>
+    <t>PO Box 1269Chelan, WA 98816-1269</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/ny/amherst/profile/plumber/jeffrey-plumbing-0041-235991370</t>
+  </si>
+  <si>
+    <t>0041-235991370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeffrey Plumbing </t>
+  </si>
+  <si>
+    <t>(716) 444-2068</t>
+  </si>
+  <si>
+    <t>Plumbing Contractor, Tank And Tankless Water Heaters, Sewer Cleaning </t>
+  </si>
+  <si>
+    <t>https://jeffreyplumbing.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/jeffreyplumbingllc</t>
+  </si>
+  <si>
+    <t>743 Longmeadow RdAmherst, NY 14226-2503</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/category/plumber?page=5</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/nj/bayville/profile/general-contractor/chap-corp-0221-80001126</t>
   </si>
   <si>
     <t>0221-80001126</t>
   </si>
   <si>
     <t xml:space="preserve">Chap Corp </t>
   </si>
   <si>
     <t>General Contractor</t>
   </si>
   <si>
     <t>(732) 349-3223</t>
   </si>
   <si>
     <t>This business offers construction.</t>
   </si>
   <si>
     <t>https://chapconstruction.com</t>
   </si>
   <si>
     <t>https://facebook.com/pages/chap-construction/371786482952348
 https://twitter.com/chapconstruct</t>
   </si>
   <si>
     <t>26 Gladney AveBayville, NJ 08721-1208</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber?page=4</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/ma/rowley/profile/heating-and-air-conditioning/maffei-plumbing-and-hvac-llc-0021-123387</t>
-[...54 lines deleted...]
-    <t>https://www.bbb.org/us/category/plumber?page=7</t>
+    <t>https://www.bbb.org/us/ma/ashland/profile/plumber/saab-plumbing-and-heating-inc-0021-358093</t>
+  </si>
+  <si>
+    <t>0021-358093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.A.A.B. Plumbing And Heating, Inc. </t>
+  </si>
+  <si>
+    <t>(508) 960-7222</t>
+  </si>
+  <si>
+    <t>S.A.A.B. Plumbing and Heating provides plumbing and heating services for homes and businesses throughout Middlesex County. The company offers a range of services including plumbing repairs, heating system maintenance, water heater services, and installations. S.A.A.B. Plumbing and Heating handles various projects from general repairs to major tasks such as replacements, new installations, full plumbing remodels, and new construction buildouts. They work with diverse materials and provide assistance for water and drain lines, along with heating systems such as furnaces, heat pumps, and boilers. The business provides services to residential and commercial customers.</t>
+  </si>
+  <si>
+    <t>https://www.saabplumbingheating.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/SAABplumbingheating/</t>
+  </si>
+  <si>
+    <t>9 Summer St Ste RearAshland, MA 01721-1523</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -632,263 +622,263 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>21</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2">
-        <v>48.122045</v>
+        <v>42.148344</v>
       </c>
       <c r="N2">
-        <v>-120.617476</v>
+        <v>-71.258667</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3" t="s">
         <v>32</v>
       </c>
       <c r="K3" t="s">
         <v>33</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
       <c r="M3">
-        <v>42.148344</v>
+        <v>48.122045</v>
       </c>
       <c r="N3">
-        <v>-71.258667</v>
+        <v>-120.617476</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
         <v>38</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4">
+        <v>3</v>
+      </c>
+      <c r="H4">
+        <v>2</v>
+      </c>
+      <c r="I4" t="s">
         <v>39</v>
       </c>
-      <c r="F4" t="s">
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="G4">
-[...5 lines deleted...]
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>41</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>42</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4">
+        <v>42.97173</v>
+      </c>
+      <c r="N4">
+        <v>-78.79546</v>
+      </c>
+      <c r="O4" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" t="s">
         <v>46</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>47</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>48</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" t="s">
         <v>51</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>52</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5">
+        <v>39.905041</v>
+      </c>
+      <c r="N5">
+        <v>-74.177164</v>
+      </c>
+      <c r="O5" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" t="s">
         <v>56</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J6" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" t="s">
         <v>60</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>61</v>
       </c>
-      <c r="K6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M6">
-        <v>40.282616</v>
+        <v>42.25905</v>
       </c>
       <c r="N6">
-        <v>-79.583984</v>
+        <v>-71.46436</v>
       </c>
       <c r="O6" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">