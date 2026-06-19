--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,238 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/ma/walpole/profile/heating-contractors/sinclaire-enterprises-inc-0021-85645</t>
-[...24 lines deleted...]
-    <t>PO Box 167Walpole, MA 02081-0167</t>
+    <t>2026-06-15T05:11:37Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/ca/valencia/profile/plumbing-and-heating/conejo-services-llc-1216-1000060542/addressId/270702</t>
+  </si>
+  <si>
+    <t>1216-1000060542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conejo Services LLC </t>
+  </si>
+  <si>
+    <t>Plumbing and Heating</t>
+  </si>
+  <si>
+    <t>(833) 538-9788</t>
+  </si>
+  <si>
+    <t>Conejo Services offers residential and commercial services in heating and air conditioning, plumbing and rooter, electrical work and generators, insulation services, gutter installation, roof repair and replacement, pool maintenance, pool equipment repair and replacement, and garage door repair, maintenance, and installation.</t>
+  </si>
+  <si>
+    <t>https://www.conejoservices.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/conejoservices.com
+https://www.twitter.com/conejoservices.com/
+https://www.instagram.com/conejoservices.com/
+https://www.linkedin.com/company/conejoservices.com/
+https://www.youtube.com/@conejoservices.com/</t>
+  </si>
+  <si>
+    <t>27240 Turnberry Ln Ste 200Valencia, CA 91355</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber?page=2</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/wa/chelan/profile/plumber/shaw-plumbing-inc-1296-56000979/addressId/385494</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Shaw Plumbing, Inc. </t>
+    <t>2026-06-15T05:12:46Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/ca/ventura/profile/plumber/mr-rooter-plumbing-of-ventura-county-1236-92053130</t>
+  </si>
+  <si>
+    <t>1236-92053130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mr. Rooter Plumbing of Ventura County </t>
   </si>
   <si>
     <t>Plumber</t>
   </si>
   <si>
-    <t>(509) 682-5042</t>
-[...35 lines deleted...]
-    <t>743 Longmeadow RdAmherst, NY 14226-2503</t>
+    <t>(805) 650-6650</t>
+  </si>
+  <si>
+    <t>Mr. Rooter Plumbing is your trusted plumbing professional for courteous and reliable services. Plumbing issues can occur unexpectedly and when they emerge you want to ensure that you have a reliable plumber by your side.</t>
+  </si>
+  <si>
+    <t>https://www.mrrooter.com/ventura-county/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/mr.rooterventuraandsantabarbara/
+https://twitter.com/MrRooter/
+https://www.instagram.com/mrrooterllc/
+https://www.linkedin.com/company/mr-rooter-llc/
+https://www.youtube.com/c/mrrooter/</t>
+  </si>
+  <si>
+    <t>4517 Market StVentura, CA 93003</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:14:13Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/fl/dunnellon/profile/plumber/heart-plumbing-llc-0733-235961472</t>
+  </si>
+  <si>
+    <t>0733-235961472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heart Plumbing LLC </t>
+  </si>
+  <si>
+    <t>(352) 718-0588</t>
+  </si>
+  <si>
+    <t>RESIDENTIAL PLUMBING SERIVCES</t>
+  </si>
+  <si>
+    <t>https://heartplumbingcares.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/100973006337830</t>
+  </si>
+  <si>
+    <t>Dunnellon, FL 34431</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/category/plumber?page=4</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:15:20Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/pa/philadelphia/profile/commercial-plumber/city-plumbing-llc-0241-236029661</t>
+  </si>
+  <si>
+    <t>0241-236029661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">City Plumbing, LLC </t>
+  </si>
+  <si>
+    <t>Commercial Plumber</t>
+  </si>
+  <si>
+    <t>(215) 470-3638</t>
+  </si>
+  <si>
+    <t>Commercial Plumbing, Residential Plumbing, Heating, Air Conditioning, Drain Cleaning, Backflow Prevention</t>
+  </si>
+  <si>
+    <t>https://www.mycityplumbing.com</t>
+  </si>
+  <si>
+    <t>https://twitter.com/CityPlumbingPA
+https://www.facebook.com/City-Plumbing-249060995278883/
+https://www.facebook.com/CityPlumbingPA
+https://www.youtube.com/channel/UCS9iFSy9mi25UJvowfpZzrw</t>
+  </si>
+  <si>
+    <t>3383 Miller StPhiladelphia, PA 19134-5324</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:16:13Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/ct/new-milford/profile/plumber/mini-miracles-plumbing-heating-and-cooling-0111-110081828</t>
+  </si>
+  <si>
+    <t>0111-110081828</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mini Miracles Plumbing, Heating, and Cooling </t>
+  </si>
+  <si>
+    <t>(860) 960-6580</t>
+  </si>
+  <si>
+    <t>Mini Miracles LLC provides plumbing related repairs.</t>
+  </si>
+  <si>
+    <t>https://www.minimiraclesplumbing.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/MiniMiraclesPlumbing/</t>
+  </si>
+  <si>
+    <t>4 Brendon LnNew Milford, CT 06776-3148</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber?page=5</t>
-  </si>
-[...53 lines deleted...]
-    <t>9 Summer St Ste RearAshland, MA 01721-1523</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -547,338 +574,356 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>5</v>
+      </c>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2">
+        <v>34.443062</v>
+      </c>
+      <c r="O2">
+        <v>-118.611794</v>
+      </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
         <v>16</v>
       </c>
-      <c r="C2" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>32</v>
+      </c>
+      <c r="G3" t="s">
+        <v>33</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
-      <c r="I3" t="s">
-        <v>31</v>
+      <c r="I3">
+        <v>1</v>
       </c>
       <c r="J3" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3">
+        <v>34.257759</v>
+      </c>
+      <c r="O3">
+        <v>-119.232155</v>
+      </c>
+      <c r="P3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="K3" t="s">
-[...12 lines deleted...]
-        <v>25</v>
+      <c r="G4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4">
+        <v>5</v>
+      </c>
+      <c r="I4">
+        <v>1</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4">
+        <v>29.13</v>
+      </c>
+      <c r="O4">
+        <v>-82.51</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
-[...46 lines deleted...]
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>52</v>
+      </c>
+      <c r="G5" t="s">
+        <v>53</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
-      <c r="I5" t="s">
-        <v>49</v>
+      <c r="I5">
+        <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>39.905041</v>
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
+        <v>57</v>
       </c>
       <c r="N5">
-        <v>-74.177164</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>39.992219</v>
+      </c>
+      <c r="O5">
+        <v>-75.107863</v>
+      </c>
+      <c r="P5" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="G6">
+        <v>32</v>
+      </c>
+      <c r="G6" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6">
+        <v>5</v>
+      </c>
+      <c r="I6">
         <v>1</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L6" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>42.25905</v>
+        <v>65</v>
+      </c>
+      <c r="M6" t="s">
+        <v>66</v>
       </c>
       <c r="N6">
-        <v>-71.46436</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>41.5825</v>
+      </c>
+      <c r="O6">
+        <v>-73.371925</v>
+      </c>
+      <c r="P6" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">