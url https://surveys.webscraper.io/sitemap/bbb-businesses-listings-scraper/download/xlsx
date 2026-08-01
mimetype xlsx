--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,265 +12,258 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
+    <t>bbb_rating</t>
+  </si>
+  <si>
     <t>category</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>social_media_links</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber</t>
   </si>
   <si>
-    <t>2026-06-15T05:11:37Z</t>
-[...30 lines deleted...]
-    <t>27240 Turnberry Ln Ste 200Valencia, CA 91355</t>
+    <t>2026-07-27T12:36:57Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/oh/sandusky/profile/remodel-contractors/erie-builders-construction-llc-0422-211010771</t>
+  </si>
+  <si>
+    <t>0422-211010771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erie Builders &amp; Construction LLC </t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Remodel Contractors</t>
+  </si>
+  <si>
+    <t>(419) 357-2980</t>
+  </si>
+  <si>
+    <t>Erie Builders &amp; Construction provides home improvement and remodeling services, including electrical, plumbing, kitchen and bathroom updates, flooring, painting, and exterior and interior work. The company assists clients with residential and commercial projects in Sandusky, Ohio and surrounding areas. </t>
+  </si>
+  <si>
+    <t>https://eriebuildersconstructionllc.com/</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/eriebuilders</t>
+  </si>
+  <si>
+    <t>Sandusky, OH 44870</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:37:24Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/id/twin-falls/profile/plumber/gem-state-plumbing-inc-1296-1000079934/addressId/601876</t>
+  </si>
+  <si>
+    <t>1296-1000079934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gem State Plumbing, Inc. </t>
+  </si>
+  <si>
+    <t>A+</t>
+  </si>
+  <si>
+    <t>Plumber</t>
+  </si>
+  <si>
+    <t>(208) 324-6571</t>
+  </si>
+  <si>
+    <t>Gem State Plumbing, Inc. offers commercial, residential and medical gas plumbing services.</t>
+  </si>
+  <si>
+    <t>https://www.gemstateplumbinginc.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/gemstateplumbinginc</t>
+  </si>
+  <si>
+    <t>PO Box 5195Twin Falls, ID 83303-5195</t>
   </si>
   <si>
     <t>https://www.bbb.org/us/category/plumber?page=2</t>
   </si>
   <si>
-    <t>2026-06-15T05:12:46Z</t>
-[...123 lines deleted...]
-    <t>https://www.bbb.org/us/category/plumber?page=5</t>
+    <t>2026-07-27T12:37:48Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/il/pekin/profile/heating-contractors/covenant-heating-air-llc-0724-90011003</t>
+  </si>
+  <si>
+    <t>0724-90011003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Covenant Heating &amp; Air LLC </t>
+  </si>
+  <si>
+    <t>Heating Contractors</t>
+  </si>
+  <si>
+    <t>(309) 346-2714</t>
+  </si>
+  <si>
+    <t>Covenant Heating &amp; Air LLC's  mission is to bring glory and honor to our Father by being the premier HVAC (Heating, Ventilation, and Air Conditioning) and Plumbing contractor in their market.</t>
+  </si>
+  <si>
+    <t>https://yourcovenant.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/covenantheatingcoolingandplumbing
+https://www.instagram.com/accounts/login/?next=https%3A%2F%2Fwww.instagram.com%2Fcovenantheatingand_air%2F&amp;is_from_rle</t>
+  </si>
+  <si>
+    <t>412 Broadway Rd.Pekin, IL 61554</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:36:21Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/il/champaign/profile/backflow-testing/berner-plumbing-h2o-inc-0724-1000003172/addressId/76037</t>
+  </si>
+  <si>
+    <t>0724-1000003172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berner Plumbing &amp; H2O Inc. </t>
+  </si>
+  <si>
+    <t>Backflow Testing</t>
+  </si>
+  <si>
+    <t>(217) 239-0601</t>
+  </si>
+  <si>
+    <t>Berner Plumbing &amp; H20 Inc provides variety of specialized plumbing service needs Please see their website at: www.bernerplumbing.com for all of their capabilities.</t>
+  </si>
+  <si>
+    <t>https://bernerplumbing.com/</t>
+  </si>
+  <si>
+    <t>2001 N. Mattis Ave.Unit # 3052Champaign, IL 61826-9998</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:36:24Z</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/il/payson/profile/plumber/twaddle-plumbing-0734-310457208</t>
+  </si>
+  <si>
+    <t>0734-310457208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Twaddle Plumbing </t>
+  </si>
+  <si>
+    <t>(217) 430-1881</t>
+  </si>
+  <si>
+    <t>Twaddle Plumbing Inc. provides plumbing services for residential and commercial properties, including installation, repair, and maintenance of plumbing systems. The company assists clients with diagnosing plumbing issues, performing repairs, installing fixtures and piping, and handling sewer and water system work</t>
+  </si>
+  <si>
+    <t>https://twaddle-plumbing.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/Twaddle-Plumbing-137082399693713/</t>
+  </si>
+  <si>
+    <t>6639 Benz RdPayson, IL 62360-2052</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -574,356 +567,353 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2">
+        <v>5</v>
+      </c>
+      <c r="J2">
+        <v>15</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2">
+        <v>41.47</v>
+      </c>
+      <c r="P2">
+        <v>-82.83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
-[...14 lines deleted...]
-      <c r="H2">
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N3" t="s">
+        <v>39</v>
+      </c>
+      <c r="O3">
+        <v>42.556503</v>
+      </c>
+      <c r="P3">
+        <v>-114.472923</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4">
+        <v>1.5</v>
+      </c>
+      <c r="J4">
+        <v>2</v>
+      </c>
+      <c r="K4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O4">
+        <v>40.567783</v>
+      </c>
+      <c r="P4">
+        <v>-89.62513</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I5">
         <v>5</v>
       </c>
-      <c r="I2">
+      <c r="J5">
         <v>1</v>
       </c>
-      <c r="J2" t="s">
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="K5" t="s">
+        <v>57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>58</v>
+      </c>
+      <c r="N5" t="s">
+        <v>59</v>
+      </c>
+      <c r="O5">
+        <v>40.11</v>
+      </c>
+      <c r="P5">
+        <v>-88.25</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
-[...18 lines deleted...]
-      <c r="G3" t="s">
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="G6" t="s">
         <v>34</v>
       </c>
-      <c r="K3" t="s">
-[...147 lines deleted...]
-        <v>63</v>
+      <c r="H6" t="s">
+        <v>64</v>
+      </c>
+      <c r="J6">
+        <v>0</v>
       </c>
       <c r="K6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>41.5825</v>
+        <v>67</v>
+      </c>
+      <c r="N6" t="s">
+        <v>68</v>
       </c>
       <c r="O6">
-        <v>-73.371925</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>39.863525</v>
+      </c>
+      <c r="P6">
+        <v>-91.31131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">