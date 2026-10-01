--- v3 (2026-08-21)
+++ v4 (2026-10-01)
@@ -12,287 +12,318 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
-[...38 lines deleted...]
-    <t>Apartamento Wanda Ifema con Parking y Gym</t>
+    <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:44:07Z</t>
+  </si>
+  <si>
+    <t>Fantástica casa con jardín</t>
+  </si>
+  <si>
+    <t>Rated: Excellent 8.6 – based on 20 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Excellent</t>
   </si>
   <si>
-    <t>Host 9.3
-[...5 lines deleted...]
-Free Wifi 5.0</t>
+    <t>Staff, 8.8, Average rating out of 10Staff 8.8
+Facilities, 8.8, Average rating out of 10Facilities 8.8
+Cleanliness, 9.2, Average rating out of 10Cleanliness 9.2
+Comfort, 9.1, Average rating out of 10Comfort 9.1
+Value for money, 8.0, Average rating out of 10Value for money 8.0
+Location, 8.8, Average rating out of 10Location 8.8</t>
   </si>
   <si>
     <t>The entire place is yours
-538 ft² size
-[...44 lines deleted...]
-Private parking
+431 ft² size
 Private bathroom
 Free Wifi
 Air conditioning
 Non-smoking rooms
+Bath or shower
 Kitchen
-Fitness center
+Family rooms
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Calle del General Aranaz 54, 28027 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/855933488.jpg?k=e302c9d966001a17bb4cc6526297dbd09ba9e4e95ab49a76f0fef1a274a81c48&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Fantástica casa con jardín in Madrid offers a holiday home with one bedroom and one bathroom. The property features a sun terrace and a garden, providing a relaxing outdoor space.
+Modern Amenities: Guests enjoy free WiFi, air-conditioning, and a fully equipped kitchen with a refrigerator, microwave, and oven. Additional amenities include a dining area, TV, and private entrance.
+Convenient Location: Located 2.7 mi from IFEMA and 3.7 mi from Adolfo Suarez Madrid-Barajas Airport, the holiday home is close to attractions such as Santiago Bernabéu Stadium (3.7 mi) and Thyssen-Bornemisza Museum (4.3 mi).</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:44:15Z</t>
+  </si>
+  <si>
+    <t>Room Ventura</t>
+  </si>
+  <si>
+    <t>Rated: Very Good 8.3 – based on 5,769 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff, 9.0, Average rating out of 10Staff 9.0
+Facilities, 8.3, Average rating out of 10Facilities 8.3
+Cleanliness, 8.5, Average rating out of 10Cleanliness 8.5
+Comfort, 8.3, Average rating out of 10Comfort 8.3
+Value for money, 8.6, Average rating out of 10Value for money 8.6
+Location, 9.5, Average rating out of 10Location 9.5
+Free Wifi, 9.0, Average rating out of 10Free Wifi 9.0</t>
+  </si>
+  <si>
+    <t>Very Good Breakfast
+Restaurant
+Private bathroom
+Free Wifi
+Air conditioning
+Facilities for disabled guests
+Non-smoking rooms
+Shower
+Family rooms
 Terrace</t>
   </si>
   <si>
-    <t>Calle de Carlos Fernández Casado, 36, 28055 Madrid, Spain</t>
-[...28 lines deleted...]
-    <t>Apartments
+    <t>Ventura de la Vega, 5, Madrid City Center, 28014 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/695433522.jpg?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 1312 feet from Puerta del Sol, Room Ventura offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
+Rooms are decorated in white and feature cartoon-like drawings on the walls. All dorm rooms include individual lockers, reading lights and a bag for your belongings, while the double rooms also have a wardrobe and TV. Each room has its own bathroom with free toiletries. Bed linen and towels are provided, as well as a Nordic cover.
+Staff at the 24-hour reception can help with tourist information, luggage storage and airport transfers.
+Madrid’s vibrant La Latina district, with its winding streets and tapas bars, is located nearby. San Miguel Market offers a range of fresh Spanish delicacies and is a 15-minute walk away. Plaza Santa Ana and Gran Vía are also nearby. Located just 400 mtres from Puerta del Sol.
+Plaza Mayor, El Retiro Park and El Prado Museum, among other sights, are all within a 10-minute walk.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/toc-hostel-madrid.html</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:44:30Z</t>
+  </si>
+  <si>
+    <t>Toc Hostel Madrid</t>
+  </si>
+  <si>
+    <t>Rated: Excellent 8.7 – based on 6,016 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Staff, 9.2, Average rating out of 10Staff 9.2
+Facilities, 8.8, Average rating out of 10Facilities 8.8
+Cleanliness, 8.8, Average rating out of 10Cleanliness 8.8
+Comfort, 8.8, Average rating out of 10Comfort 8.8
+Value for money, 8.9, Average rating out of 10Value for money 8.9
+Location, 9.7, Average rating out of 10Location 9.7
+Free Wifi, 9.1, Average rating out of 10Free Wifi 9.1</t>
+  </si>
+  <si>
+    <t>Excellent Breakfast
+Shuttle service
+Private bathroom
+Free Wifi
+Air conditioning
+Facilities for disabled guests
+Non-smoking rooms
+Shower
+Family rooms
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Plaza de Celenque, 3 , Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/583303729.jpg?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
+  </si>
+  <si>
+    <t>Toc Hostel Madrid is located in central Madrid, just 394 feet from Puerta del Sol Square. This stylish, modern hostel offers smart, air-conditioned rooms with free WiFi.
+At Toc Hostel you can book private rooms or a bed in a shared dormitory. The rooms and dorms feature attractive décor with parquet floors and light wood furniture.
+The property has a bar where they hold themed parties, and there is a games room where you can play pool for free.
+Staff at the 24-hour reception can provide information about what to see and do in Madrid. There are numerous shops, bars and restaurants in the surrounding streets, and Plaza Mayor Square is 820 feet away.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/madrid-deluxe.html</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:45:26Z</t>
+  </si>
+  <si>
+    <t>Madrid Paseo de la Castellana - Piscina con Vistas</t>
+  </si>
+  <si>
+    <t>Rated: Good 7.8 – based on 57 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>Staff, 8.2, Average rating out of 10Staff 8.2
+Facilities, 8.5, Average rating out of 10Facilities 8.5
+Cleanliness, 8.3, Average rating out of 10Cleanliness 8.3
+Comfort, 8.6, Average rating out of 10Comfort 8.6
+Value for money, 7.9, Average rating out of 10Value for money 7.9
+Location, 8.9, Average rating out of 10Location 8.9
+Free Wifi, 8.8, Average rating out of 10Free Wifi 8.8</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+474 ft² size
+Pet friendly
 Private bathroom
 Balcony
 Free Wifi
-Air conditioning
-[...1 lines deleted...]
-Bath
+View
 Kitchen
-Family rooms
-[...41 lines deleted...]
-Hostal Maria Ronda is located 6 minutes’ walk from Carabanchel Metro Station. Atocha Train Station can be reached in around 30 minutes by Metro, and Madrid Barajas Airport is a 25-minute drive.</t>
+Private pool
+Terrace</t>
+  </si>
+  <si>
+    <t>Sor Ángela de la Cruz, Tetuan, 28020 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/125032587.jpg?k=be14f36f72ecabf8588da53262504a86ff8ac441e19a92bfef7b53f62ffaac10&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Madrid Paseo de la Castellana - Piscina con Vistas offers a comfortable apartment in Madrid. Guests enjoy free WiFi, a elevator, and a private pool. The property features a terrace, balcony, and parquet floors.
+Convenient Amenities: The apartment includes a kitchenette, washing machine, and dishwasher. Additional amenities include a work desk, dining area, and free toiletries. Reception staff speak English, Spanish, French, and Italian.
+Prime Location: Santiago Bernabéu Stadium is a 14-minute walk away. Nearby attractions include Chamartin Railway Station (1.6 mi), Gran Via (3.1 mi), and the Royal Palace of Madrid (4.3 mi). Adolfo Suarez Madrid-Barajas Airport is 8.7 mi from the property.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:43:33Z</t>
+  </si>
+  <si>
+    <t>Hostel 18</t>
+  </si>
+  <si>
+    <t>Rated: Fair 5.4 – based on 1,166 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff, 6.0, Average rating out of 10Staff 6.0
+Facilities, 5.9, Average rating out of 10Facilities 5.9
+Cleanliness, 6.1, Average rating out of 10Cleanliness 6.1
+Comfort, 5.9, Average rating out of 10Comfort 5.9
+Value for money, 6.5, Average rating out of 10Value for money 6.5
+Location, 7.3, Average rating out of 10Location 7.3
+Free Wifi, 7.3, Average rating out of 10Free Wifi 7.3</t>
+  </si>
+  <si>
+    <t>Calle Avila 18, Tetuan, Tetuan, 28020 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/348144180.jpg?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Hostel 18 in Madrid offers free WiFi, air-conditioning, and city views. Each room includes a work desk, walk-in shower, and shared bathroom.
+Convenient Facilities: Guests benefit from a 24-hour front desk, express check-in and check-out services, and a dining area with a table and kitchenware.
+Prime Location: Located less than 0.6 mi from Santiago Bernabéu Stadium, the hostel is close to Chamartin Railway Station (2.1 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi away.
+Nearby Attractions: Explore the Temple of Debod, Thyssen-Bornemisza Museum, and Plaza Mayor within 3.1 mi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -661,225 +692,240 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="D2">
-        <v>5.5</v>
+      <c r="D2" t="s">
+        <v>18</v>
       </c>
       <c r="E2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F2">
-        <v>1186</v>
+        <v>20</v>
       </c>
       <c r="G2">
-        <v>7.3</v>
+        <v>8.8</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="K2" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="L2" t="s">
+        <v>21</v>
       </c>
       <c r="M2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>8.8</v>
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F3">
-        <v>64</v>
+        <v>5769</v>
+      </c>
+      <c r="G3">
+        <v>9.5</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="O3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9.1</v>
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>38</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="F4">
-        <v>680</v>
+        <v>6016</v>
+      </c>
+      <c r="G4">
+        <v>9.7</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>5.4</v>
+        <v>46</v>
+      </c>
+      <c r="D5" t="s">
+        <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F5">
-        <v>40</v>
+        <v>57</v>
+      </c>
+      <c r="G5">
+        <v>8.9</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>8.9</v>
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="F6">
-        <v>1332</v>
+        <v>1166</v>
+      </c>
+      <c r="G6">
+        <v>7.3</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">