--- v4 (2026-10-01)
+++ v5 (2026-10-22)
@@ -12,312 +12,310 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
-[...8 lines deleted...]
-    <t>Rated: Excellent 8.6 – based on 20 reviews Expand ratings and reviews section</t>
+    <t>https://www.booking.com/hotel/es/apartamentos-wanda-airport-ifema.html</t>
+  </si>
+  <si>
+    <t>2026-10-12T08:53:03Z</t>
+  </si>
+  <si>
+    <t>Apartamento Wanda Ifema con Parking y Gym</t>
+  </si>
+  <si>
+    <t>Rated: Excellent 8.6 – based on 67 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Excellent</t>
   </si>
   <si>
-    <t>Staff, 8.8, Average rating out of 10Staff 8.8
-[...4 lines deleted...]
-Location, 8.8, Average rating out of 10Location 8.8</t>
+    <t>Cleanliness, 9.0, Average rating out of 10Cleanliness 9.0
+Comfort, 8.7, Average rating out of 10Comfort 8.7
+Facilities, 9.1, Average rating out of 10Facilities 9.1
+Location, 8.8, Average rating out of 10Location 8.8
+Staff, 8.8, Average rating out of 10Staff 8.8
+Value for money, 8.3, Average rating out of 10Value for money 8.3
+Free Wifi, 5.0, Average rating out of 10Free Wifi 5.0</t>
   </si>
   <si>
     <t>The entire place is yours
-431 ft² size
+538 ft² size
+Outdoor swimming pool
+Free on-site parking
 Private bathroom
 Free Wifi
 Air conditioning
-Non-smoking rooms
-[...14 lines deleted...]
-Convenient Location: Located 2.7 mi from IFEMA and 3.7 mi from Adolfo Suarez Madrid-Barajas Airport, the holiday home is close to attractions such as Santiago Bernabéu Stadium (3.7 mi) and Thyssen-Bornemisza Museum (4.3 mi).</t>
+View
+Adults only
+Non-smoking rooms</t>
+  </si>
+  <si>
+    <t>44 Calle de Pirra, San Blas, 28022 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/642973624.jpg?k=2a201d8e0af49da4e812f308e565f3fb6ccd7f9160c849ef512cc36d23199fb4&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Apartamento Wanda Ifema con Parking y Gym in Madrid offers a fitness center, seasonal outdoor swimming pool, and a lush garden. Guests enjoy free WiFi, a bar, and a games room.
+Convenient Facilities: The apartment features a minimarket, children's playground, and a 24-hour front desk. Additional amenities include a elevator, concierge service, and free on-site private parking.
+Prime Location: Located 3.1 mi from IFEMA and 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near attractions such as Santiago Bernabéu Stadium and Puerta del Sol. Guests appreciate the convenient location and nearby shops.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html</t>
   </si>
   <si>
-    <t>2026-10-01T11:44:15Z</t>
+    <t>2026-10-12T08:53:24Z</t>
   </si>
   <si>
     <t>Room Ventura</t>
   </si>
   <si>
-    <t>Rated: Very Good 8.3 – based on 5,769 reviews Expand ratings and reviews section</t>
+    <t>Rated: Very Good 8.3 – based on 5,744 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Very Good</t>
   </si>
   <si>
-    <t>Staff, 9.0, Average rating out of 10Staff 9.0
+    <t>Cleanliness, 8.5, Average rating out of 10Cleanliness 8.5
+Comfort, 8.3, Average rating out of 10Comfort 8.3
 Facilities, 8.3, Average rating out of 10Facilities 8.3
-Cleanliness, 8.5, Average rating out of 10Cleanliness 8.5
-Comfort, 8.3, Average rating out of 10Comfort 8.3
+Location, 9.5, Average rating out of 10Location 9.5
+Staff, 9.0, Average rating out of 10Staff 9.0
 Value for money, 8.6, Average rating out of 10Value for money 8.6
-Location, 9.5, Average rating out of 10Location 9.5
 Free Wifi, 9.0, Average rating out of 10Free Wifi 9.0</t>
   </si>
   <si>
     <t>Very Good Breakfast
 Restaurant
 Private bathroom
 Free Wifi
 Air conditioning
 Facilities for disabled guests
 Non-smoking rooms
 Shower
 Family rooms
 Terrace</t>
   </si>
   <si>
     <t>Ventura de la Vega, 5, Madrid City Center, 28014 Madrid, Spain</t>
   </si>
   <si>
     <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/695433522.jpg?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
   </si>
   <si>
     <t>Located just 1312 feet from Puerta del Sol, Room Ventura offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
 Rooms are decorated in white and feature cartoon-like drawings on the walls. All dorm rooms include individual lockers, reading lights and a bag for your belongings, while the double rooms also have a wardrobe and TV. Each room has its own bathroom with free toiletries. Bed linen and towels are provided, as well as a Nordic cover.
 Staff at the 24-hour reception can help with tourist information, luggage storage and airport transfers.
 Madrid’s vibrant La Latina district, with its winding streets and tapas bars, is located nearby. San Miguel Market offers a range of fresh Spanish delicacies and is a 15-minute walk away. Plaza Santa Ana and Gran Vía are also nearby. Located just 400 mtres from Puerta del Sol.
 Plaza Mayor, El Retiro Park and El Prado Museum, among other sights, are all within a 10-minute walk.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/toc-hostel-madrid.html</t>
   </si>
   <si>
-    <t>2026-10-01T11:44:30Z</t>
+    <t>2026-10-12T08:53:36Z</t>
   </si>
   <si>
     <t>Toc Hostel Madrid</t>
   </si>
   <si>
-    <t>Rated: Excellent 8.7 – based on 6,016 reviews Expand ratings and reviews section</t>
-[...2 lines deleted...]
-    <t>Staff, 9.2, Average rating out of 10Staff 9.2
+    <t>Rated: Excellent 8.7 – based on 6,055 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.8, Average rating out of 10Cleanliness 8.8
+Comfort, 8.8, Average rating out of 10Comfort 8.8
 Facilities, 8.8, Average rating out of 10Facilities 8.8
-Cleanliness, 8.8, Average rating out of 10Cleanliness 8.8
-Comfort, 8.8, Average rating out of 10Comfort 8.8
+Location, 9.7, Average rating out of 10Location 9.7
+Staff, 9.2, Average rating out of 10Staff 9.2
 Value for money, 8.9, Average rating out of 10Value for money 8.9
-Location, 9.7, Average rating out of 10Location 9.7
-Free Wifi, 9.1, Average rating out of 10Free Wifi 9.1</t>
+Free Wifi, 9.0, Average rating out of 10Free Wifi 9.0</t>
   </si>
   <si>
     <t>Excellent Breakfast
 Shuttle service
 Private bathroom
 Free Wifi
 Air conditioning
 Facilities for disabled guests
 Non-smoking rooms
 Shower
 Family rooms
 Flat-screen TV</t>
   </si>
   <si>
     <t>Plaza de Celenque, 3 , Madrid City Center, 28013 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/583303729.jpg?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/583303729.jpg?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
   </si>
   <si>
     <t>Toc Hostel Madrid is located in central Madrid, just 394 feet from Puerta del Sol Square. This stylish, modern hostel offers smart, air-conditioned rooms with free WiFi.
 At Toc Hostel you can book private rooms or a bed in a shared dormitory. The rooms and dorms feature attractive décor with parquet floors and light wood furniture.
 The property has a bar where they hold themed parties, and there is a games room where you can play pool for free.
 Staff at the 24-hour reception can provide information about what to see and do in Madrid. There are numerous shops, bars and restaurants in the surrounding streets, and Plaza Mayor Square is 820 feet away.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/madrid-deluxe.html</t>
   </si>
   <si>
-    <t>2026-10-01T11:45:26Z</t>
+    <t>2026-10-12T08:54:45Z</t>
   </si>
   <si>
     <t>Madrid Paseo de la Castellana - Piscina con Vistas</t>
   </si>
   <si>
-    <t>Rated: Good 7.8 – based on 57 reviews Expand ratings and reviews section</t>
-[...8 lines deleted...]
-Comfort, 8.6, Average rating out of 10Comfort 8.6
+    <t>Rated: Very Good 8.2 – based on 55 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.4, Average rating out of 10Cleanliness 8.4
+Comfort, 8.7, Average rating out of 10Comfort 8.7
+Facilities, 8.6, Average rating out of 10Facilities 8.6
+Location, 9.0, Average rating out of 10Location 9.0
+Staff, 8.3, Average rating out of 10Staff 8.3
 Value for money, 7.9, Average rating out of 10Value for money 7.9
-Location, 8.9, Average rating out of 10Location 8.9
 Free Wifi, 8.8, Average rating out of 10Free Wifi 8.8</t>
   </si>
   <si>
     <t>The entire place is yours
 474 ft² size
 Pet friendly
 Private bathroom
 Balcony
 Free Wifi
 View
 Kitchen
 Private pool
 Terrace</t>
   </si>
   <si>
     <t>Sor Ángela de la Cruz, Tetuan, 28020 Madrid, Spain</t>
   </si>
   <si>
     <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/125032587.jpg?k=be14f36f72ecabf8588da53262504a86ff8ac441e19a92bfef7b53f62ffaac10&amp;o=</t>
   </si>
   <si>
     <t>Modern Comforts: Madrid Paseo de la Castellana - Piscina con Vistas offers a comfortable apartment in Madrid. Guests enjoy free WiFi, a elevator, and a private pool. The property features a terrace, balcony, and parquet floors.
 Convenient Amenities: The apartment includes a kitchenette, washing machine, and dishwasher. Additional amenities include a work desk, dining area, and free toiletries. Reception staff speak English, Spanish, French, and Italian.
 Prime Location: Santiago Bernabéu Stadium is a 14-minute walk away. Nearby attractions include Chamartin Railway Station (1.6 mi), Gran Via (3.1 mi), and the Royal Palace of Madrid (4.3 mi). Adolfo Suarez Madrid-Barajas Airport is 8.7 mi from the property.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
   </si>
   <si>
-    <t>2026-10-01T11:43:33Z</t>
+    <t>2026-10-12T08:52:41Z</t>
   </si>
   <si>
     <t>Hostel 18</t>
   </si>
   <si>
-    <t>Rated: Fair 5.4 – based on 1,166 reviews Expand ratings and reviews section</t>
+    <t>Rated: Fair 5.4 – based on 1,172 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Fair</t>
   </si>
   <si>
-    <t>Staff, 6.0, Average rating out of 10Staff 6.0
+    <t>Cleanliness, 6.1, Average rating out of 10Cleanliness 6.1
+Comfort, 5.8, Average rating out of 10Comfort 5.8
 Facilities, 5.9, Average rating out of 10Facilities 5.9
-Cleanliness, 6.1, Average rating out of 10Cleanliness 6.1
-Comfort, 5.9, Average rating out of 10Comfort 5.9
+Location, 7.2, Average rating out of 10Location 7.2
+Staff, 5.9, Average rating out of 10Staff 5.9
 Value for money, 6.5, Average rating out of 10Value for money 6.5
-Location, 7.3, Average rating out of 10Location 7.3
-Free Wifi, 7.3, Average rating out of 10Free Wifi 7.3</t>
+Free Wifi, 6.6, Average rating out of 10Free Wifi 6.6</t>
   </si>
   <si>
     <t>Calle Avila 18, Tetuan, Tetuan, 28020 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/348144180.jpg?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/348144180.jpg?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
   </si>
   <si>
     <t>Comfortable Accommodations: Hostel 18 in Madrid offers free WiFi, air-conditioning, and city views. Each room includes a work desk, walk-in shower, and shared bathroom.
 Convenient Facilities: Guests benefit from a 24-hour front desk, express check-in and check-out services, and a dining area with a table and kitchenware.
 Prime Location: Located less than 0.6 mi from Santiago Bernabéu Stadium, the hostel is close to Chamartin Railway Station (2.1 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi away.
 Nearby Attractions: Explore the Temple of Debod, Thyssen-Bornemisza Museum, and Plaza Mayor within 3.1 mi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -699,233 +697,233 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="G2">
         <v>8.8</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>22</v>
       </c>
       <c r="N2" t="s">
         <v>23</v>
       </c>
       <c r="O2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3">
-        <v>5769</v>
+        <v>5744</v>
       </c>
       <c r="G3">
         <v>9.5</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4">
-        <v>6016</v>
+        <v>6055</v>
       </c>
       <c r="G4">
         <v>9.7</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
         <v>40</v>
       </c>
       <c r="M4" t="s">
         <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>42</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="F5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G5">
-        <v>8.9</v>
+        <v>9.0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
         <v>49</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>50</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>51</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
         <v>54</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>55</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>56</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>57</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="G6">
-        <v>7.3</v>
+        <v>7.2</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="K6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M6" t="s">
         <v>59</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>60</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">