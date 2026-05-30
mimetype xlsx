--- v0 (2026-05-02)
+++ v1 (2026-05-30)
@@ -12,281 +12,261 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
+  </si>
+  <si>
+    <t>Hostel 18</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff 6.2
+Facilities 6.0
+Cleanliness 6.3
+Comfort 6.1
+Value for money 6.6
+Location 7.3
+Free Wifi 6.9</t>
+  </si>
+  <si>
+    <t>Views
+Free Wifi
+Kitchen Facilities</t>
+  </si>
+  <si>
+    <t>Calle Avila 18, Tetuan, Tetuan, 28020 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/348144180.webp?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Hostel 18 in Madrid offers free WiFi, air-conditioning, and parquet floors. Each room includes a kitchenette, washing machine, and private entrance.
+Convenient Facilities: Guests benefit from private and express check-in and check-out services, a 24-hour front desk, and daily housekeeping. A shared kitchen and dining area enhance the stay.
+Prime Location: Santiago Bernabéu Stadium is a 12-minute walk away. Nearby attractions include Chamartin Railway Station (2.2 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi from the hostel.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
   </si>
   <si>
     <t>Fantástica casa con jardín</t>
   </si>
   <si>
     <t>Very Good</t>
   </si>
   <si>
     <t>Staff 8.4
 Facilities 8.4
 Cleanliness 8.9
 Comfort 8.8
 Value for money 8.2
 Location 8.8</t>
   </si>
   <si>
     <t>The entire place is yours
-431 ft² size
-Private bathroom
 Free Wifi
-Air conditioning
-[...4 lines deleted...]
-Terrace</t>
+Private kitchen</t>
   </si>
   <si>
     <t>Calle del General Aranaz 54, 28027 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/697069658.webp?k=32c21c05c854f703cea81d65df7bd8e65260eca73db70d19dafda7264f5c06a4&amp;o=</t>
-[...4 lines deleted...]
-Prime Location: Located 2.7 mi from IFEMA, 3.7 mi from Santiago Bernabéu Stadium and the Prado Museum, and 4.3 mi from El Retiro Park and the Thyssen-Bornemisza Museum. Adolfo Suarez Madrid-Barajas Airport is 3.7 mi away.</t>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/855933488.webp?k=e302c9d966001a17bb4cc6526297dbd09ba9e4e95ab49a76f0fef1a274a81c48&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Fantástica casa con jardín in Madrid offers a holiday home with one bedroom and one bathroom. The property features a sun terrace and a garden, providing a relaxing outdoor space.
+Modern Amenities: Guests enjoy free WiFi, air-conditioning, and a fully equipped kitchen with a refrigerator, microwave, oven, and stovetop. Additional amenities include a dining area, TV, and free toiletries.
+Convenient Location: Located 2.7 mi from IFEMA, 3.7 mi from Santiago Bernabéu Stadium and Adolfo Suarez Madrid-Barajas Airport, and 4.3 mi from the Prado Museum and El Retiro Park. Reception staff speak English and Spanish.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html</t>
   </si>
   <si>
-    <t>room00 Ventura Hostel</t>
+    <t>Room Ventura</t>
   </si>
   <si>
     <t>Staff 9.0
 Facilities 8.3
 Cleanliness 8.4
 Comfort 8.3
 Value for money 8.6
 Location 9.5
-Free Wifi 8.6</t>
-[...11 lines deleted...]
-Terrace</t>
+Free Wifi 8.8</t>
+  </si>
+  <si>
+    <t>Excellent breakfast
+Parking
+Wonderful free Wifi</t>
   </si>
   <si>
     <t>Ventura de la Vega, 5, Madrid City Center, 28014 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/695433522.webp?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
-[...2 lines deleted...]
-    <t>Located just 1312 feet from Puerta del Sol, room00 Ventura Hostel offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/695433522.webp?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 1312 feet from Puerta del Sol, Room Ventura offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
 Rooms are decorated in white and feature cartoon-like drawings on the walls. All dorm rooms include individual lockers, reading lights and a bag for your belongings, while the double rooms also have a wardrobe and TV. Each room has its own bathroom with free toiletries. Bed linen and towels are provided, as well as a Nordic cover.
 Staff at the 24-hour reception can help with tourist information, luggage storage and airport transfers.
 Madrid’s vibrant La Latina district, with its winding streets and tapas bars, is located nearby. San Miguel Market offers a range of fresh Spanish delicacies and is a 15-minute walk away. Plaza Santa Ana and Gran Vía are also nearby. Located just 400 mtres from Puerta del Sol.
 Plaza Mayor, El Retiro Park and El Prado Museum, among other sights, are all within a 10-minute walk.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/toc-hostel-madrid.html</t>
   </si>
   <si>
     <t>Toc Hostel Madrid</t>
   </si>
   <si>
     <t>Excellent</t>
   </si>
   <si>
     <t>Staff 9.1
 Facilities 8.7
-Cleanliness 8.8
+Cleanliness 8.7
 Comfort 8.7
 Value for money 8.8
 Location 9.7
 Free Wifi 9.2</t>
   </si>
   <si>
-    <t>Very Good Breakfast
-[...8 lines deleted...]
-Flat-screen TV</t>
+    <t>Excellent breakfast
+Parking
+Views
+Excellent free Wifi
+Accessibility
+Shuttle service</t>
   </si>
   <si>
     <t>Plaza de Celenque, 3 , Madrid City Center, 28013 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/583303729.webp?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/583303729.webp?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
   </si>
   <si>
     <t>Toc Hostel Madrid is located in central Madrid, just 394 feet from Puerta del Sol Square. This stylish, modern hostel offers smart, air-conditioned rooms with free WiFi.
 At Toc Hostel you can book private rooms or a bed in a shared dormitory. The rooms and dorms feature attractive décor with parquet floors and light wood furniture.
 The property has a bar where they hold themed parties, and there is a games room where you can play pool for free.
 Staff at the 24-hour reception can provide information about what to see and do in Madrid. There are numerous shops, bars and restaurants in the surrounding streets, and Plaza Mayor Square is 820 feet away.</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/madrid-deluxe.html</t>
-[...63 lines deleted...]
-Prime Location: Santiago Bernabéu Stadium is a 12-minute walk away. Nearby attractions include Chamartin Railway Station (2.2 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi from the hostel.</t>
+    <t>https://www.booking.com/hotel/es/dobo-madrid-rocio.html</t>
+  </si>
+  <si>
+    <t>Dobo Madrid Rocío</t>
+  </si>
+  <si>
+    <t>Exceptional</t>
+  </si>
+  <si>
+    <t>Staff 9.6
+Facilities 10
+Cleanliness 10
+Comfort 9.6
+Value for money 10
+Location 10</t>
+  </si>
+  <si>
+    <t>Free Wifi
+Kitchen Facilities</t>
+  </si>
+  <si>
+    <t>Calle Elfo, 65, 28027 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/840975713.webp?k=22f3d4e903c6ff9670a65d870fc13f8e1d062cb1e35f163d0efab34dbaf96960&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Dobo Madrid Rocío in Madrid offers a guest house with free WiFi, air-conditioning, and private bathrooms. Each unit includes a hairdryer, coffee machine, refrigerator, microwave, shower, TV, electric kettle, kitchenware, wardrobe, and toaster.
+Convenient Location: Located 2.9 mi from the Thyssen-Bornemisza Museum, 2.9 mi from El Retiro Park, and 3 mi from the Prado Museum. Gran Via Metro Station is 3 mi away, Santiago Bernabéu Stadium 3.1 mi, Puerta de Atocha - Almudena Grandes Train Station 3.7 mi, Reina Sofia Museum and IFEMA 3.7 mi, Puerta del Sol 4.3 mi, Chamartin Railway Station 5 mi. Adolfo Suarez Madrid-Barajas Airport is 4.3 mi from the property.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -650,227 +630,230 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2">
-        <v>8.1</v>
+        <v>5.5</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2">
-        <v>16</v>
+        <v>1206</v>
       </c>
       <c r="F2">
-        <v>8.8</v>
+        <v>7.3</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3">
-        <v>8.3</v>
+        <v>8.1</v>
       </c>
       <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3">
         <v>16</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>9.5</v>
+        <v>8.8</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C4">
-        <v>8.7</v>
+        <v>8.3</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E4">
-        <v>4827</v>
+        <v>5871</v>
       </c>
       <c r="F4">
-        <v>9.7</v>
+        <v>9.5</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4" t="s">
         <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>34</v>
       </c>
       <c r="M4" t="s">
         <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5">
-        <v>8.1</v>
+        <v>8.6</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E5">
-        <v>54</v>
+        <v>4944</v>
       </c>
       <c r="F5">
-        <v>8.9</v>
+        <v>9.7</v>
       </c>
       <c r="G5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C6">
-        <v>5.4</v>
+        <v>9.9</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E6">
-        <v>1213</v>
+        <v>7</v>
       </c>
       <c r="F6">
-        <v>7.3</v>
+        <v>10</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="K6" t="s">
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">