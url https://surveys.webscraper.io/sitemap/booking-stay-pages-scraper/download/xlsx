--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -12,261 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
+    <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
+  </si>
+  <si>
+    <t>2026-06-14T11:31:08Z</t>
+  </si>
+  <si>
+    <t>Fantástica casa con jardín</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff 8.6
+Facilities 8.6
+Cleanliness 9.0
+Comfort 8.9
+Value for money 7.9
+Location 8.9</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+Free Wifi
+Private kitchen</t>
+  </si>
+  <si>
+    <t>Calle del General Aranaz 54, 28027 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/855933488.webp?k=e302c9d966001a17bb4cc6526297dbd09ba9e4e95ab49a76f0fef1a274a81c48&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Fantástica casa con jardín in Madrid offers a holiday home with one bedroom and one bathroom. The property features a sun terrace and a garden, providing a relaxing outdoor space.
+Modern Amenities: Guests enjoy free WiFi, air-conditioning, and a fully equipped kitchen with a refrigerator, microwave, oven, and stovetop. Additional amenities include a dining area, TV, and free toiletries.
+Convenient Location: Located 2.7 mi from IFEMA, 3.7 mi from Santiago Bernabéu Stadium and Adolfo Suarez Madrid-Barajas Airport, and 4.3 mi from the Prado Museum and El Retiro Park. Reception staff speak English and Spanish.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/dobo-madrid-rocio.html</t>
+  </si>
+  <si>
+    <t>2026-06-14T11:31:38Z</t>
+  </si>
+  <si>
+    <t>Dobo Madrid Rocío</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Staff 8.1
+Facilities 8.9
+Cleanliness 9.1
+Comfort 8.9
+Value for money 8.5
+Location 8.5</t>
+  </si>
+  <si>
+    <t>Free Wifi
+Kitchen Facilities</t>
+  </si>
+  <si>
+    <t>Calle Elfo, 65, 28027 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/840975713.webp?k=22f3d4e903c6ff9670a65d870fc13f8e1d062cb1e35f163d0efab34dbaf96960&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Dobo Madrid Rocío in Madrid offers a guest house with free WiFi, air-conditioning, and private bathrooms. Each unit includes a hairdryer, coffee machine, refrigerator, microwave, shower, TV, electric kettle, kitchenware, wardrobe, and toaster.
+Convenient Location: Located 2.9 mi from the Thyssen-Bornemisza Museum, 2.9 mi from El Retiro Park, and 3 mi from the Prado Museum. Gran Via Metro Station is 3 mi away, Santiago Bernabéu Stadium 3.1 mi, Puerta de Atocha - Almudena Grandes Train Station 3.7 mi, Reina Sofia Museum and IFEMA 3.7 mi, Puerta del Sol 4.3 mi, Chamartin Railway Station 5 mi. Adolfo Suarez Madrid-Barajas Airport is 4.3 mi from the property.</t>
+  </si>
+  <si>
     <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
   </si>
   <si>
+    <t>2026-06-14T11:30:50Z</t>
+  </si>
+  <si>
     <t>Hostel 18</t>
   </si>
   <si>
     <t>Fair</t>
   </si>
   <si>
-    <t>Staff 6.2
-[...7 lines deleted...]
-  <si>
     <t>Views
-Free Wifi
+Good free Wifi
 Kitchen Facilities</t>
   </si>
   <si>
     <t>Calle Avila 18, Tetuan, Tetuan, 28020 Madrid, Spain</t>
   </si>
   <si>
     <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/348144180.webp?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
   </si>
   <si>
     <t>Comfortable Accommodations: Hostel 18 in Madrid offers free WiFi, air-conditioning, and parquet floors. Each room includes a kitchenette, washing machine, and private entrance.
 Convenient Facilities: Guests benefit from private and express check-in and check-out services, a 24-hour front desk, and daily housekeeping. A shared kitchen and dining area enhance the stay.
 Prime Location: Santiago Bernabéu Stadium is a 12-minute walk away. Nearby attractions include Chamartin Railway Station (2.2 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi from the hostel.</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
-[...13 lines deleted...]
-Location 8.8</t>
+    <t>https://www.booking.com/hotel/es/apartamentos-wanda-airport-ifema.html</t>
+  </si>
+  <si>
+    <t>2026-06-14T11:30:58Z</t>
+  </si>
+  <si>
+    <t>Apartamento Wanda Ifema con Parking y Gym</t>
+  </si>
+  <si>
+    <t>Staff 9.1
+Facilities 9.1
+Cleanliness 9.1
+Comfort 8.9
+Value for money 8.6
+Location 8.7
+Free Wifi 5.0</t>
   </si>
   <si>
     <t>The entire place is yours
+Free private parking
+Views
 Free Wifi
+Private kitchen
+Wellness
+Outdoor swimming pool</t>
+  </si>
+  <si>
+    <t>44 Calle de Pirra, San Blas, 28022 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/642973624.webp?k=2a201d8e0af49da4e812f308e565f3fb6ccd7f9160c849ef512cc36d23199fb4&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Apartamento Wanda Ifema con Parking y Gym in Madrid offers a fitness center, seasonal outdoor swimming pool, and a lush garden. Guests enjoy free WiFi, a bar, and a games room.
+Convenient Facilities: The apartment features a minimarket, children's playground, and a 24-hour front desk. Additional amenities include a elevator, concierge service, and free on-site private parking.
+Prime Location: Located 3.1 mi from IFEMA and 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near attractions such as the Prado Museum and El Retiro Park. Guests appreciate the convenient location and nearby shops.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/alojamiento-rocafort.html</t>
+  </si>
+  <si>
+    <t>2026-06-14T11:31:05Z</t>
+  </si>
+  <si>
+    <t>Salon privado</t>
+  </si>
+  <si>
+    <t>Staff 6.8
+Facilities 6.3
+Cleanliness 6.4
+Comfort 6.1
+Value for money 5.7
+Location 6.3
+Free Wifi 8.8</t>
+  </si>
+  <si>
+    <t>Views
+Wonderful free Wifi
 Private kitchen</t>
   </si>
   <si>
-    <t>Calle del General Aranaz 54, 28027 Madrid, Spain</t>
-[...109 lines deleted...]
-Convenient Location: Located 2.9 mi from the Thyssen-Bornemisza Museum, 2.9 mi from El Retiro Park, and 3 mi from the Prado Museum. Gran Via Metro Station is 3 mi away, Santiago Bernabéu Stadium 3.1 mi, Puerta de Atocha - Almudena Grandes Train Station 3.7 mi, Reina Sofia Museum and IFEMA 3.7 mi, Puerta del Sol 4.3 mi, Chamartin Railway Station 5 mi. Adolfo Suarez Madrid-Barajas Airport is 4.3 mi from the property.</t>
+    <t>Calle Riojanos 25, Puente de Vallecas, 28021 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/860655479.webp?k=b99464dfe77785f5e01c4efea8de4aa1b2d4bd69318190a7df0be88f958dcf93&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Salon privado in Madrid offers a spacious apartment with free WiFi, air-conditioning, and a elevator. Family rooms provide ample space for relaxation.
+Modern Amenities: The apartment features a kitchenette, balcony, and a fully equipped kitchen with a coffee machine, refrigerator, and oven. Additional amenities include a work desk, dining area, and a sofa bed.
+Convenient Location: Located 3.7 mi from Puerta de Atocha, Almudena Grandes Train Station, and Reina Sofia Museum, Salon privado is also close to El Retiro Park and the Prado Museum. Adolfo Suarez Madrid-Barajas Airport is 6.8 mi away.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -570,290 +574,299 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="E2">
-        <v>1206</v>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2">
+        <v>8.3</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
       </c>
       <c r="F2">
+        <v>18</v>
+      </c>
+      <c r="G2">
+        <v>8.9</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="K2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
+      </c>
+      <c r="N2" t="s">
+        <v>22</v>
+      </c>
+      <c r="O2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3">
+        <v>8.8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3">
+        <v>13</v>
+      </c>
+      <c r="G3">
+        <v>8.5</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
+        <v>5.4</v>
+      </c>
+      <c r="E4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4">
+        <v>1203</v>
+      </c>
+      <c r="G4">
         <v>7.3</v>
       </c>
-      <c r="G2">
+      <c r="H4">
         <v>0</v>
       </c>
-      <c r="J2" t="s">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
-[...18 lines deleted...]
-      <c r="G3">
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5">
+        <v>8.7</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5">
+        <v>64</v>
+      </c>
+      <c r="H5">
         <v>0</v>
       </c>
-      <c r="J3" t="s">
-[...12 lines deleted...]
-        <v>29</v>
+      <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
-[...33 lines deleted...]
-      <c r="N4" t="s">
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6">
+        <v>5.3</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="J5" t="s">
+      <c r="F6">
         <v>40</v>
       </c>
-      <c r="K5" t="s">
-[...31 lines deleted...]
-      <c r="G6">
+      <c r="H6">
         <v>0</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>52</v>
+        <v>55</v>
+      </c>
+      <c r="O6" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">