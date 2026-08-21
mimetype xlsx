--- v2 (2026-06-19)
+++ v3 (2026-08-21)
@@ -12,265 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
-[...16 lines deleted...]
-Location 8.9</t>
+    <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:42:02Z</t>
+  </si>
+  <si>
+    <t>Hostel 18</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff 6.1
+Facilities 6.0
+Cleanliness 6.3
+Comfort 6.0
+Value for money 6.6
+Location 7.3
+Free Wifi 7.2</t>
+  </si>
+  <si>
+    <t>Calle Avila 18, Tetuan, Tetuan, 28020 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/348144180.webp?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Hostel 18 in Madrid offers free WiFi, air-conditioning, and city views. Each room includes a work desk, walk-in shower, and shared bathroom.
+Convenient Facilities: Guests benefit from a 24-hour front desk, express check-in and check-out services, and a dining area with a table and kitchenware.
+Prime Location: Located less than 0.6 mi from Santiago Bernabéu Stadium, the hostel is near Chamartin Railway Station (2.1 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi away.
+Guest Favorites: Guests appreciate the convenient location and the ease of public transport options nearby.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-wanda-airport-ifema.html</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:42:11Z</t>
+  </si>
+  <si>
+    <t>Apartamento Wanda Ifema con Parking y Gym</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Host 9.3
+Facilities 9.3
+Cleanliness 9.3
+Comfort 9.0
+Value for money 8.6
+Location 8.8
+Free Wifi 5.0</t>
   </si>
   <si>
     <t>The entire place is yours
+538 ft² size
+Outdoor swimming pool
+Free on-site parking
+Private bathroom
 Free Wifi
-Private kitchen</t>
-[...99 lines deleted...]
-Outdoor swimming pool</t>
+Air conditioning
+View
+Adults only
+Non-smoking rooms</t>
   </si>
   <si>
     <t>44 Calle de Pirra, San Blas, 28022 Madrid, Spain</t>
   </si>
   <si>
     <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/642973624.webp?k=2a201d8e0af49da4e812f308e565f3fb6ccd7f9160c849ef512cc36d23199fb4&amp;o=</t>
   </si>
   <si>
     <t>Modern Comforts: Apartamento Wanda Ifema con Parking y Gym in Madrid offers a fitness center, seasonal outdoor swimming pool, and a lush garden. Guests enjoy free WiFi, a bar, and a games room.
 Convenient Facilities: The apartment features a minimarket, children's playground, and a 24-hour front desk. Additional amenities include a elevator, concierge service, and free on-site private parking.
-Prime Location: Located 3.1 mi from IFEMA and 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near attractions such as the Prado Museum and El Retiro Park. Guests appreciate the convenient location and nearby shops.</t>
+Prime Location: Located 3.1 mi from IFEMA and 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near attractions such as Santiago Bernabéu Stadium and Puerta del Sol. Guests appreciate the convenient location and nearby shops.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/calido-valdebebas.html</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:42:16Z</t>
+  </si>
+  <si>
+    <t>Calido Valdebebas</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>Host 9.5
+Facilities 9.3
+Cleanliness 9.3
+Comfort 9.3
+Value for money 9.0
+Location 8.5
+Free Wifi 9.1</t>
+  </si>
+  <si>
+    <t>Apartments
+Outdoor swimming pool
+Private parking
+Private bathroom
+Free Wifi
+Air conditioning
+Non-smoking rooms
+Kitchen
+Fitness center
+Terrace</t>
+  </si>
+  <si>
+    <t>Calle de Carlos Fernández Casado, 36, 28055 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/770698340.webp?k=0d1a9121819fae8e5c55804786492d36c3db12db4c8c3125e5e75e86cf6ef7e9&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Calido Valdebebas in Madrid offers aparthotel-style accommodations with air-conditioning, kitchenettes, private bathrooms, and modern amenities. Each unit includes a kitchen with a coffee machine, refrigerator, microwave, TV, sofa, and wardrobe.
+Exceptional Facilities: Guests can enjoy a rooftop swimming pool, terrace, and free WiFi. Additional facilities include a lounge, fitness room, elevator, concierge service, games room, and full-day security. Paid on-site private parking is available.
+Prime Location: Located 2.5 mi from IFEMA, 5.6 mi from Chamartin Railway Station and Santiago Bernabéu Stadium, and 1.9 mi from Adolfo Suarez Madrid-Barajas Airport. Nearby attractions include the Thyssen-Bornemisza Museum and Plaza Mayor.</t>
   </si>
   <si>
     <t>https://www.booking.com/hotel/es/alojamiento-rocafort.html</t>
   </si>
   <si>
-    <t>2026-06-14T11:31:05Z</t>
-[...9 lines deleted...]
-Value for money 5.7
+    <t>2026-08-05T06:42:21Z</t>
+  </si>
+  <si>
+    <t>Piso entero full aire aa</t>
+  </si>
+  <si>
+    <t>Host 6.8
+Facilities 6.4
+Cleanliness 6.5
+Comfort 6.2
+Value for money 5.8
 Location 6.3
 Free Wifi 8.8</t>
   </si>
   <si>
-    <t>Views
-[...1 lines deleted...]
-Private kitchen</t>
+    <t>Apartments
+Private bathroom
+Balcony
+Free Wifi
+Air conditioning
+Non-smoking rooms
+Bath
+Kitchen
+Family rooms
+Flat-screen TV</t>
   </si>
   <si>
     <t>Calle Riojanos 25, Puente de Vallecas, 28021 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/860655479.webp?k=b99464dfe77785f5e01c4efea8de4aa1b2d4bd69318190a7df0be88f958dcf93&amp;o=</t>
-[...4 lines deleted...]
-Convenient Location: Located 3.7 mi from Puerta de Atocha, Almudena Grandes Train Station, and Reina Sofia Museum, Salon privado is also close to El Retiro Park and the Prado Museum. Adolfo Suarez Madrid-Barajas Airport is 6.8 mi away.</t>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/860655479.webp?k=b99464dfe77785f5e01c4efea8de4aa1b2d4bd69318190a7df0be88f958dcf93&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Piso entero full aire aa in Madrid offers a spacious apartment with free WiFi, air-conditioning, and a elevator. Family rooms provide ample space for relaxation.
+Modern Amenities: The apartment features a kitchenette, balcony, and a fully equipped kitchen with a coffee machine, refrigerator, oven, and microwave. Additional amenities include a dishwasher, TV, and free toiletries.
+Convenient Location: Located 3.7 mi from Puerta de Atocha, Almudena Grandes Train Station, and Reina Sofia Museum, the property is also close to El Retiro Park and the Prado Museum. Adolfo Suarez Madrid-Barajas Airport is 6.8 mi away.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/hostal-maria-ronda.html</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:42:07Z</t>
+  </si>
+  <si>
+    <t>Hostal Maria Ronda</t>
+  </si>
+  <si>
+    <t>Host 9.5
+Facilities 8.9
+Cleanliness 9.3
+Comfort 9.1
+Value for money 8.6
+Location 8.9
+Free Wifi 8.3</t>
+  </si>
+  <si>
+    <t>Batalla de Torrijos, 26, Carabanchel, 28025 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/874415863.webp?k=54c7ba09b2c2a89692a6cd1f478f3e344cc7c759c9ce95e238967266dfb6ea5b&amp;o=</t>
+  </si>
+  <si>
+    <t>Hostal Maria Ronda guest house is located 10 minutes’ drive from the center of Madrid. The guest house features free internet access and rooms with private bathrooms.
+Rooms at the Maria Ronda are spacious and feature bright décor. Each room comes with a TV, phone and desk.
+Facilities at the Maria Ronda include air conditioning and heating.
+Hostal Maria Ronda is located 6 minutes’ walk from Carabanchel Metro Station. Atocha Train Station can be reached in around 30 minutes by Metro, and Madrid Barajas Airport is a 25-minute drive.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -640,233 +662,224 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>8.3</v>
+        <v>5.5</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2">
-        <v>18</v>
+        <v>1186</v>
       </c>
       <c r="G2">
-        <v>8.9</v>
+        <v>7.3</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>20</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>21</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" t="s">
         <v>24</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D3">
         <v>8.8</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F3">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8.5</v>
+        <v>64</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>29</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>30</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>34</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>9.1</v>
+      </c>
+      <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="D4">
-[...4 lines deleted...]
-      </c>
       <c r="F4">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>7.3</v>
+        <v>680</v>
       </c>
       <c r="H4">
         <v>0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
       </c>
       <c r="L4" t="s">
         <v>37</v>
       </c>
       <c r="M4" t="s">
         <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>39</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5">
-        <v>8.7</v>
+        <v>5.4</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F5">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="K5" t="s">
         <v>44</v>
       </c>
       <c r="L5" t="s">
         <v>45</v>
       </c>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>47</v>
       </c>
       <c r="O5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6">
-        <v>5.3</v>
+        <v>8.9</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F6">
-        <v>40</v>
+        <v>1332</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="K6" t="s">
         <v>52</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">