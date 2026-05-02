--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -71,207 +71,246 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=hotel&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;soz=1&amp;lang_changed=1&amp;nflt=price%3DUSD-min-200-1&amp;selected_currency=USD</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/los-arcos-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=4&amp;hapos=127&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=8ccb3b24cfff013d&amp;srepoch=1774340724&amp;all_sr_blocks=69197802_264045729_2_0_0&amp;highlighted_blocks=69197802_264045729_2_0_0&amp;matching_block_id=69197802_264045729_2_0_0&amp;sr_pri_blocks=69197802_264045729_2_0_0__80567&amp;from=searchresults</t>
-[...5 lines deleted...]
-    <t>Pleasant</t>
+    <t>https://www.booking.com/hotel/es/modern-bright-1-bedroom-1-bathroom-chamberi.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=12&amp;hapos=12&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823401&amp;all_sr_blocks=1538590902_427592355_2_0_0&amp;highlighted_blocks=1538590902_427592355_2_0_0&amp;matching_block_id=1538590902_427592355_2_0_0&amp;sr_pri_blocks=1538590902_427592355_2_0_0__86345&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Modern bright - 1 bedroom 1 bathroom - Chamberí</t>
+  </si>
+  <si>
+    <t>Good</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff 7.5
-[...97 lines deleted...]
-237 ft² size
+    <t>Staff 8.0
+Facilities 7.0
+Cleanliness 8.2
+Comfort 7.2
+Value for money 7.2
+Location 9.3
+Free Wifi 5.0</t>
+  </si>
+  <si>
+    <t>Apartments
+Private bathroom
+Free Wifi
+Air conditioning
+Kitchen
+Non-smoking rooms
+Washing machine
+City view
+Heating
+Elevator</t>
+  </si>
+  <si>
+    <t>Calle de Galileo 26, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/786850045.webp?k=dee3075a803389a89145fc96d68cddd86af42f53a1580d01f7168693dfdbe732&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Modern bright - 1 bedroom 1 bathroom - Chamberí in Madrid offers free WiFi and a elevator for easy access. The apartment includes a washing machine, private bathroom, and a fully equipped kitchen with a refrigerator, microwave, stovetop, toaster, and coffee machine.
+Convenient Amenities: Guests can enjoy air-conditioning, a dining table, and a wardrobe. Additional amenities include a hairdryer, electric kettle, and kitchenware. The property features a city view and is equipped with a washing machine and a private bathroom.
+Prime Location: Located 8.1 mi from Adolfo Suarez Madrid-Barajas Airport, the apartment is a short walk from Plaza de España Metro Station (14 minutes) and Temple of Debod (0.8 mi). Nearby attractions include Gran Via (16-minute walk) and Puerta del Sol (1.8 mi).</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-econostay-sol.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=5&amp;hapos=103&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823398&amp;all_sr_blocks=1362064302_408517185_0_0_0&amp;highlighted_blocks=1362064302_408517185_0_0_0&amp;matching_block_id=1362064302_408517185_0_0_0&amp;sr_pri_blocks=1362064302_408517185_0_0_0__85041&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamentos EconoStay Sol</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff 6.1
+Facilities 5.9
+Cleanliness 5.9
+Comfort 6.0
+Value for money 6.2
+Location 8.7
+Free Wifi 8.1</t>
+  </si>
+  <si>
+    <t>Apartments
+Balcony
 Private bathroom
 Free Wifi
 View
 Air conditioning
 Kitchen
-Shower
 Non-smoking rooms
-Family rooms</t>
-[...23 lines deleted...]
-Facilities 6.8
+Family rooms
+Washing machine</t>
+  </si>
+  <si>
+    <t>Calle de Barcelona, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/648507922.webp?k=f5063775954692a5d6f7c60216bf0f67a27473151379408c3c172f2df766dd93&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Apartamentos EconoStay Sol in Madrid offers family rooms with private bathrooms. Each apartment includes air-conditioning, a balcony, washing machine, kitchen, and TV. Free WiFi is available throughout the property.
+Convenient Location: Located in the city center, the apartment is a short walk from the Prado Museum (13-minute walk), Gran Via Metro Station (1969 feet), and Plaza Mayor (1640 feet). Nearby attractions include the Royal Palace of Madrid (0.9 mi) and Mercado San Miguel (8-minute walk).
+Additional Services: Reception staff speak English and Spanish, providing assistance to guests. The property is 8.1 mi from Adolfo Suarez Madrid-Barajas Airport.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/madrid-airport-apartments.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=6&amp;hapos=79&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823390&amp;all_sr_blocks=335927501_166965377_4_0_0&amp;highlighted_blocks=335927501_166965377_4_0_0&amp;matching_block_id=335927501_166965377_4_0_0&amp;sr_pri_blocks=335927501_166965377_4_0_0__93673&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Madrid Airport Apartments</t>
+  </si>
+  <si>
+    <t>Staff 7.1
+Facilities 7.3
 Cleanliness 7.6
-Comfort 7.4
+Comfort 7.5
 Value for money 7.2
-Location 9.3
-[...9 lines deleted...]
-    <t>Pensión Carrera is located at the heart of the historic center of Madrid, in one of the main streets, “Carrera de San Jeronimo “. The hostel is located at about a 15 minute walk from the most important sightseeing of the city: museums, historic buildings, churches, theaters, cinemas, parks &amp; monuments, so you will not need any means of transportation to discover the charms of the city.</t>
+Location 7.7
+Free Wifi 7.4</t>
+  </si>
+  <si>
+    <t>Apartments
+Private parking
+Outdoor swimming pool
+Private bathroom
+Free WifiIn all areas • 331 Mbps
+Air conditioning
+Kitchen
+Bathtub
+Private pool
+Non-smoking rooms</t>
+  </si>
+  <si>
+    <t>Calle de la Pirra 44, San Blas, 28022 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/153780257.webp?k=a2154628b5d39d031ce43fdd097899461479431016e797ce173143d3be717db3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Madrid Airport Apartments in Madrid offers a fitness center, garden, seasonal outdoor swimming pool, and free WiFi. Guests enjoy a public bath, fitness room, elevator, family rooms, and a children's playground.
+Modern Amenities: Each apartment features a private bathroom, air-conditioning, kitchenette, washing machine, and a dining area. Additional amenities include a coffee machine, dishwasher, microwave, TV, and sofa.
+Prime Location: Located 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near IFEMA (3.1 mi), Thyssen-Bornemisza Museum (7.5 mi), and El Retiro Park (7.5 mi). Guests appreciate the connectivity to the airport, nearby shops, and convenient location.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/myhousespain-con-parking-junto-a-ifema-y-barajas.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=58&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823375&amp;all_sr_blocks=1305888001_428304384_4_0_0&amp;highlighted_blocks=1305888001_428304384_4_0_0&amp;matching_block_id=1305888001_428304384_4_0_0&amp;sr_pri_blocks=1305888001_428304384_4_0_0__95268&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>MyHouseSpain - Con parking junto a IFEMA y Barajas</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff 8.9
+Facilities 8.8
+Cleanliness 9.0
+Comfort 8.8
+Value for money 8.4
+Location 8.9
+Free Wifi 7.5</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+Free on-site parking
+Swimming pool
+Private bathroom
+Free Wifi
+Air conditioning
+Kitchen
+Private pool
+Washing machine
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>59 Calle de Deyanira, San Blas, 28022 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/611431871.webp?k=1b89c51f4ef5b1ea6412ef34b673a37936e9c2f0ce2f17c77f148e3be0f04080&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: MyHouseSpain in Madrid offers a one-bedroom apartment with free WiFi, air-conditioning, and a private pool. The kitchenette includes a refrigerator, microwave, oven, stovetop, and tea and coffee maker.
+Convenient Facilities: Guests benefit from free on-site private parking, a elevator, and a washing machine. The apartment features a living room with a TV, work desk, and hairdryer.
+Prime Location: Located 3 mi from IFEMA and 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near attractions such as the Thyssen-Bornemisza Museum (7.5 mi) and El Retiro Park (7.5 mi). Highly rated by guests.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamento-2-dormitorios-cerca-del-wizink.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=106&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823398&amp;all_sr_blocks=892197601_359483143_2_0_0&amp;highlighted_blocks=892197601_359483143_2_0_0&amp;matching_block_id=892197601_359483143_2_0_0&amp;sr_pri_blocks=892197601_359483143_2_0_0__54347&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamento 2 dormitorios cerca del Wizink</t>
+  </si>
+  <si>
+    <t>Very Poor</t>
+  </si>
+  <si>
+    <t>Staff 3.9
+Facilities 3.6
+Cleanliness 3.6
+Comfort 3.8
+Value for money 3.8
+Location 5.8</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+431 ft² size
+Private bathroom
+Kitchen</t>
+  </si>
+  <si>
+    <t>5 Calle Concepción Bahamonde, Salamanca, 28028 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/383124145.webp?k=85874e611bd407f166b52aa41a758dd75120d2b33fb185729487380de87ced51&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Apartamento 2 dormitorios cerca del Wizink in Madrid offers a two-bedroom apartment with a kitchenette and a fully equipped kitchen. The property includes one bathroom, ensuring a pleasant stay for all guests.
+Convenient Location: Located 2 mi from the Thyssen-Bornemisza Museum, 2.1 mi from El Retiro Park and the Prado Museum, and 2.1 mi from the Gran Via Metro Station. Santiago Bernabéu Stadium and Gran Via are 2.5 mi away, while Puerta de Atocha and Reina Sofia Museum are 2.6 mi from the apartment.
+Local Attractions: Guests can explore nearby attractions such as Plaza Mayor (3.1 mi) and Puerta del Sol (3.7 mi). Adolfo Suarez Madrid-Barajas Airport is 6.2 mi from the property.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -650,272 +689,287 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>6.5</v>
+        <v>7.5</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2">
-        <v>1739</v>
+        <v>10</v>
       </c>
       <c r="G2">
-        <v>9.1</v>
+        <v>9.3</v>
       </c>
       <c r="H2">
-        <v>933</v>
+        <v>1009</v>
       </c>
       <c r="I2">
-        <v>1015</v>
+        <v>1207</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="N2" t="s">
         <v>23</v>
       </c>
+      <c r="O2" t="s">
+        <v>24</v>
+      </c>
       <c r="P2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D3">
-        <v>4.9</v>
+        <v>5.6</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F3">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G3">
-        <v>8.5</v>
+        <v>8.7</v>
       </c>
       <c r="H3">
-        <v>531</v>
+        <v>994</v>
       </c>
       <c r="I3">
-        <v>574</v>
+        <v>1080</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>31</v>
+      </c>
+      <c r="O3" t="s">
+        <v>32</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D4">
-        <v>8.3</v>
+        <v>7.1</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F4">
-        <v>4870</v>
+        <v>1491</v>
       </c>
       <c r="G4">
-        <v>9.1</v>
+        <v>7.7</v>
       </c>
       <c r="H4">
-        <v>522</v>
+        <v>1095</v>
       </c>
       <c r="I4">
-        <v>567</v>
+        <v>1190</v>
       </c>
       <c r="J4" t="s">
         <v>22</v>
       </c>
       <c r="K4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="O4" t="s">
+        <v>39</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="Q4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="R4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5">
-        <v>9.2</v>
+        <v>8.5</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F5">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G5">
+        <v>8.9</v>
       </c>
       <c r="H5">
-        <v>892</v>
+        <v>1113</v>
       </c>
       <c r="I5">
-        <v>966</v>
+        <v>1202</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="R5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D6">
-        <v>7.0</v>
+        <v>2.5</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F6">
-        <v>1406</v>
+        <v>66</v>
       </c>
       <c r="G6">
-        <v>9.3</v>
+        <v>5.8</v>
       </c>
       <c r="H6">
-        <v>1084</v>
+        <v>635</v>
       </c>
       <c r="I6">
-        <v>1178</v>
+        <v>690</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N6" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="O6" t="s">
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">