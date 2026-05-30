--- v1 (2026-05-02)
+++ v2 (2026-05-30)
@@ -68,249 +68,234 @@
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=hotel&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;soz=1&amp;lang_changed=1&amp;nflt=price%3DUSD-min-200-1&amp;selected_currency=USD</t>
-[...5 lines deleted...]
-    <t>Modern bright - 1 bedroom 1 bathroom - Chamberí</t>
+    <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-170-1</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/excelente-ubicacion-cerca-del-metro-para-2-personas-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=23&amp;hapos=173&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=a2955fb928a503e0&amp;srepoch=1778161086&amp;all_sr_blocks=1521583501_423819288_2_0_0&amp;highlighted_blocks=1521583501_423819288_2_0_0&amp;matching_block_id=1521583501_423819288_2_0_0&amp;sr_pri_blocks=1521583501_423819288_2_0_0__57592&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Excelente ubicación cerca del metro para 2 personas</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Staff 7.5
+Facilities 6.0
+Cleanliness 6.0
+Comfort 5.5
+Value for money 6.0
+Location 8.0</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+484 ft² size
+Free Wifi
+Private bathroom
+Air conditioning
+Kitchenette
+Washing machine</t>
+  </si>
+  <si>
+    <t>C. de Arriaga, 28017 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/772367263.webp?k=78a4ae2962fa2aadbac3f2e5e1783504d1efad4ebd6cce7bbea92cd57ac2e1da&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: The apartment offers free WiFi, air-conditioning, a kitchenette, washing machine, coffee machine, sofa, and kitchenware.
+Convenient Location: Located in Madrid, it is 3.1 mi from Thyssen-Bornemisza Museum, El Retiro Park, and Prado Museum. Gran Via Metro Station is 3.7 mi away, with Puerta de Atocha and Reina Sofia Museum 3.7 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 4.3 mi distant.
+Local Attractions: Guests can explore Plaza Mayor and Puerta del Sol, Santiago Bernabéu Stadium, and IFEMA within 4.3 mi.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/bluesock-hostels-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=21&amp;hapos=246&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=a2955fb928a503e0&amp;srepoch=1778161100&amp;all_sr_blocks=359056108_118487066_1_2_0%2C359056108_118487066_1_2_0&amp;highlighted_blocks=359056108_118487066_1_2_0%2C359056108_118487066_1_2_0&amp;matching_block_id=359056108_118487066_1_2_0&amp;sr_pri_blocks=359056108_118487066_1_2_0__17781%2C359056108_118487066_1_2_0__17781&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Gran Vía</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff 9.1
+Facilities 8.5
+Cleanliness 8.5
+Comfort 8.5
+Value for money 8.8
+Location 9.7
+Free Wifi 8.8</t>
+  </si>
+  <si>
+    <t>Good Breakfast
+Free Wifi
+Private bathroom
+Shower
+Air conditioning
+Family rooms
+Flat-screen TV
+City view
+24-hour front desk
+Key card access</t>
+  </si>
+  <si>
+    <t>6 Calle Gran Vía, Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/528781206.webp?k=2a48266ec519a4772a4070357579672a7e57a56fe7d36468d38c7f3aa2900c99&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Room Gran Vía in Madrid offers family rooms with private bathrooms, air-conditioning, and parquet floors. Each room includes a shower, hairdryer, TV, sofa, electric kettle, and wardrobe.
+Essential Facilities: Guests enjoy free WiFi, a elevator, 24-hour front desk, tour desk, and a buffet breakfast. Additional amenities include a city view, shared bathroom, and a tour desk.
+Prime Location: Located in the city center, the hostel is a 5-minute walk from Gran Via Metro Station and less than 0.6 mi from Gran Via. Nearby attractions include the Thyssen-Bornemisza Museum (2297 feet) and Prado Museum (12-minute walk). Adolfo Suarez Madrid-Barajas Airport is 7.5 mi away.
+Guest Satisfaction: Highly rated for its cleanliness, value for money, and safety of the location.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/rentalis-arguelles.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=11&amp;hapos=61&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=a2955fb928a503e0&amp;srepoch=1778161050&amp;all_sr_blocks=290191401_108904826_2_0_0&amp;highlighted_blocks=290191401_108904826_2_0_0&amp;matching_block_id=290191401_108904826_2_0_0&amp;sr_pri_blocks=290191401_108904826_2_0_0__61103&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Argüelles Apartment</t>
+  </si>
+  <si>
+    <t>Staff 8.2
+Facilities 8.2
+Cleanliness 8.6
+Comfort 7.7
+Value for money 7.5
+Location 9.5
+Free Wifi 8.9</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+Private kitchen
+Wonderful free Wifi
+Views</t>
+  </si>
+  <si>
+    <t>Calle Tutor, Moncloa-Aravaca, 28008 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/161618507.webp?k=7ae7e064cdffec73614ed9461156eca59430d54acf68649c052e05a56ff0f6c5&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Living Space: Argüelles Apartment in Madrid offers a one-bedroom apartment with a living room. The property features parquet floors, a sofa bed, and a dining table. Guests enjoy air-conditioning, a kitchenette, and a washing machine.
+Modern Amenities: The apartment includes free WiFi, a elevator, and a tour desk. Additional amenities include streaming services, a work desk, and a soundproofed environment. The kitchen is equipped with a refrigerator, microwave, dishwasher, and stovetop.
+Prime Location: Located less than 0.6 mi from Plaza de España Metro Station and a 10-minute walk to Temple of Debod. Gran Via is 0.7 mi away, while Mercado San Miguel is 1.2 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 12 mi distant.
+Guest Satisfaction: Highly rated for its convenient location, comfortable bed, and the location of the property.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/classy-xv-ferga-suites.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=22&amp;hapos=47&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=a2955fb928a503e0&amp;srepoch=1778161039&amp;all_sr_blocks=1513739701_423110797_2_0_0&amp;highlighted_blocks=1513739701_423110797_2_0_0&amp;matching_block_id=1513739701_423110797_2_0_0&amp;sr_pri_blocks=1513739701_423110797_2_0_0__63570&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Classy XV - Ferga Suites</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Staff 9.1
+Facilities 8.9
+Cleanliness 9.3
+Comfort 9.1
+Value for money 7.8
+Location 9.2
+Free Wifi 5.0</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+Private kitchen
+Free Wifi</t>
+  </si>
+  <si>
+    <t>de Fernando Garrido, 28015 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/766128257.webp?k=3112c594c70f2c4a4628ff75abca18035329674add453c8ee2161270b8aaf530&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Classy XV - Ferga Suites in Madrid offers a spacious apartment with free WiFi, air-conditioning, and a private bathroom. The kitchen is equipped with a coffee machine, refrigerator, microwave, electric kettle, and kitchenware.
+Convenient Facilities: Guests benefit from a elevator and reception staff who speak English, Spanish, and Italian. The apartment includes a TV, hairdryer, and shower facilities.
+Prime Location: Located less than 0.6 mi from Plaza de España Metro Station and a 13-minute walk to Temple of Debod, the property is close to Gran Via (0.7 mi) and Puerta del Sol (1.1 mi). Adolfo Suarez Madrid-Barajas Airport is 7.5 mi away.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/bnbholder-boutique-sol-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=7&amp;hapos=7&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=a2955fb928a503e0&amp;srepoch=1778161110&amp;all_sr_blocks=769676905_334752639_2_0_0&amp;highlighted_blocks=769676905_334752639_2_0_0&amp;matching_block_id=769676905_334752639_2_0_0&amp;sr_pri_blocks=769676905_334752639_2_0_0__53466&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Waou Boutique SOL</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
-    <t>usd</t>
-[...185 lines deleted...]
-Local Attractions: Guests can explore nearby attractions such as Plaza Mayor (3.1 mi) and Puerta del Sol (3.7 mi). Adolfo Suarez Madrid-Barajas Airport is 6.2 mi from the property.</t>
+    <t>Staff 7.5
+Facilities 7.8
+Cleanliness 8.3
+Comfort 8.5
+Value for money 7.7
+Location 9.4
+Free Wifi 7.1</t>
+  </si>
+  <si>
+    <t>Kitchen Facilities
+Good free Wifi</t>
+  </si>
+  <si>
+    <t>Calle de los Jardines, Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/748082316.webp?k=088a28d01f81161f05844a26e904638e1360f4ecdc7fa7e00f17a850e23ba70b&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Waou Boutique SOL in Madrid offers a guest house with free WiFi, air-conditioning, and private bathrooms. Each room includes a tea and coffee maker, hairdryer, coffee machine, shower, and TV.
+Convenient Location: Located in the city center, the property is a 4-minute walk from Gran Via Metro Station and less than 0.6 mi from Gran Via and Mercado San Miguel. Nearby attractions include the Prado Museum and Plaza Mayor.
+Guest Services: Reception staff speak English, Spanish, and French. Additional amenities include an electric kettle.
+Accessibility: Adolfo Suarez Madrid-Barajas Airport is 69 mi away.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,266 +674,266 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G2">
-        <v>9.3</v>
+        <v>8.0</v>
       </c>
       <c r="H2">
-        <v>1009</v>
+        <v>677</v>
       </c>
       <c r="I2">
-        <v>1207</v>
+        <v>731</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="N2" t="s">
         <v>23</v>
       </c>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>29</v>
       </c>
       <c r="D3">
-        <v>5.6</v>
+        <v>8.5</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3">
-        <v>61</v>
+        <v>16911</v>
       </c>
       <c r="G3">
-        <v>8.7</v>
+        <v>9.7</v>
       </c>
       <c r="H3">
-        <v>994</v>
+        <v>418</v>
       </c>
       <c r="I3">
-        <v>1080</v>
+        <v>489</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>31</v>
       </c>
       <c r="O3" t="s">
         <v>32</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>7.1</v>
+        <v>8.0</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F4">
-        <v>1491</v>
+        <v>62</v>
       </c>
       <c r="G4">
-        <v>7.7</v>
+        <v>9.5</v>
       </c>
       <c r="H4">
-        <v>1095</v>
+        <v>718</v>
       </c>
       <c r="I4">
-        <v>1190</v>
+        <v>853</v>
       </c>
       <c r="J4" t="s">
         <v>22</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
       <c r="O4" t="s">
         <v>39</v>
       </c>
       <c r="P4" t="s">
         <v>40</v>
       </c>
       <c r="Q4" t="s">
         <v>41</v>
       </c>
       <c r="R4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5">
-        <v>8.5</v>
+        <v>8.9</v>
       </c>
       <c r="E5" t="s">
         <v>45</v>
       </c>
       <c r="F5">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G5">
-        <v>8.9</v>
+        <v>9.2</v>
       </c>
       <c r="H5">
-        <v>1113</v>
+        <v>747</v>
       </c>
       <c r="I5">
-        <v>1202</v>
+        <v>812</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="N5" t="s">
         <v>46</v>
       </c>
       <c r="O5" t="s">
         <v>47</v>
       </c>
       <c r="P5" t="s">
         <v>48</v>
       </c>
       <c r="Q5" t="s">
         <v>49</v>
       </c>
       <c r="R5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6">
-        <v>2.5</v>
+        <v>7.7</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6">
-        <v>66</v>
+        <v>420</v>
       </c>
       <c r="G6">
-        <v>5.8</v>
+        <v>9.4</v>
       </c>
       <c r="H6">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="I6">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="N6" t="s">
         <v>54</v>
       </c>
       <c r="O6" t="s">
         <v>55</v>
       </c>
       <c r="P6" t="s">
         <v>56</v>
       </c>
       <c r="Q6" t="s">
         <v>57</v>
       </c>
       <c r="R6" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>