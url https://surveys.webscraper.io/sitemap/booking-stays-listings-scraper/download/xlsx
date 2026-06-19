--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_old</t>
   </si>
   <si>
     <t>currency</t>
@@ -71,231 +74,261 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-170-1</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/excelente-ubicacion-cerca-del-metro-para-2-personas-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=23&amp;hapos=173&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=a2955fb928a503e0&amp;srepoch=1778161086&amp;all_sr_blocks=1521583501_423819288_2_0_0&amp;highlighted_blocks=1521583501_423819288_2_0_0&amp;matching_block_id=1521583501_423819288_2_0_0&amp;sr_pri_blocks=1521583501_423819288_2_0_0__57592&amp;from=searchresults</t>
-[...5 lines deleted...]
-    <t>Fair</t>
+    <t>2026-06-15T05:19:11Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/la-paz-apartment-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=5&amp;hapos=106&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=507d252e438b166d&amp;srepoch=1781500698&amp;all_sr_blocks=1373146206_416512241_3_0_0&amp;highlighted_blocks=1373146206_416512241_3_0_0&amp;matching_block_id=1373146206_416512241_3_0_0&amp;sr_pri_blocks=1373146206_416512241_3_0_0__60440&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>La Paz Apartments</t>
+  </si>
+  <si>
+    <t>Good</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff 7.5
-[...8 lines deleted...]
-484 ft² size
+    <t>Staff 7.7
+Facilities 7.5
+Cleanliness 7.5
+Comfort 7.4
+Value for money 7.2
+Location 7.8
+Free Wifi 7.5</t>
+  </si>
+  <si>
+    <t>Apartments
 Free Wifi
 Private bathroom
+Kitchen
+Cable channels</t>
+  </si>
+  <si>
+    <t>Calle del Heliótropo 5, Tetuan, 28029 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/655556321.webp?k=11c1d0acc3ad5be74d313d9e66d3dde4708be92a363ae4f5aa747317917f3e32&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: La Paz Apartments in Madrid offers a comfortable apartment with a private bathroom. The kitchenette includes a refrigerator, microwave, dishwasher, stovetop, and kitchenware. A dining area provides a pleasant space for meals.
+Essential Facilities: Guests enjoy free WiFi in public areas, ensuring connectivity during their stay. The apartment features a TV, tea and coffee maker, and a hairdryer for added convenience.
+Prime Location: Located 12 minutes from Chamartin Railway Station, the apartment is 1.8 mi from Santiago Bernabéu Stadium and 4.3 mi from Gran Via and Thyssen-Bornemisza Museum. Adolfo Suarez Madrid-Barajas Airport is 7.5 mi away.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:19:45Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/alojamiento-temporal-en-centro-de-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=2&amp;hapos=172&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=507d252e438b166d&amp;srepoch=1781500709&amp;all_sr_blocks=1623307201_433090370_2_0_0&amp;highlighted_blocks=1623307201_433090370_2_0_0&amp;matching_block_id=1623307201_433090370_2_0_0&amp;sr_pri_blocks=1623307201_433090370_2_0_0__67620&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Alojamiento temporal en centro de Madrid</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff 7.5
+Facilities 7.5
+Cleanliness 7.5
+Comfort 10
+Value for money 7.5
+Location 10</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+344 ft² size
+Free Wifi
+Non-smoking rooms
+Private bathroom
+Kitchen
 Air conditioning
-Kitchenette
-[...26 lines deleted...]
-Comfort 8.5
+Shower</t>
+  </si>
+  <si>
+    <t>Calle Núñez de Arce, 10 3A2, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/857550738.webp?k=54b8c36e0493638e4070bb41d0c70b4c81f96ad36997ecf8cc115ee4eaf61ec2&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Alojamiento temporal en centro de Madrid offers a comfortable apartment in Madrid city center. The property features air-conditioning, a terrace, and free WiFi, ensuring a pleasant stay.
+Convenient Amenities: The apartment includes a fully equipped kitchen, a seating area, and a sofa. Additional amenities include a patio, shower, and hairdryer, catering to all guest needs.
+Prime Location: Located on Calle Núñez de Arce, the apartment is an 8-minute walk from Plaza Mayor and 0.6 mi from the Prado Museum. Nearby attractions include Mercado San Miguel and Gran Via Metro Station, each less than 0.6 mi away. Adolfo Suarez Madrid-Barajas Airport is 7.5 mi from the property.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:19:51Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/myhousespain-apartamento-con-parking-caja-magica.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=6&amp;hapos=151&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=507d252e438b166d&amp;srepoch=1781500705&amp;all_sr_blocks=1291865601_428304292_3_0_0&amp;highlighted_blocks=1291865601_428304292_3_0_0&amp;matching_block_id=1291865601_428304292_3_0_0&amp;sr_pri_blocks=1291865601_428304292_3_0_0__56482&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>MyHouseSpain - Apartamento con Parking Caja Mágica</t>
+  </si>
+  <si>
+    <t>Staff 7.5
+Facilities 6.8
+Cleanliness 7.4
+Comfort 7.4
+Value for money 6.3
+Location 8.2</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+Free on-site parking
+Free Wifi
+Private bathroom
+Kitchen
+Air conditioning
+Washing machine
+Flat-screen TV
+Free parking
+Elevator</t>
+  </si>
+  <si>
+    <t>10 Calle del Corindón, Usera, 28041 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/603595404.webp?k=d190d6d02547e6a9dfadcecf884a3828dad16eaecb6cfe6e57bc3645f86cbe41&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Living: MyHouseSpain - Apartamento con Parking Caja Mágica in Madrid offers a one-bedroom apartment with a living room. The property includes a kitchenette, air-conditioning, and a washing machine.
+Modern Amenities: Guests enjoy free WiFi, a elevator, and free on-site private parking. The apartment features a work desk, TV, and a fully equipped kitchen with a refrigerator, microwave, dishwasher, oven, and stovetop.
+Prime Location: Located 3.7 mi from Puerta de Atocha and Almudena Grandes Train Station, 4.3 mi from Reina Sofia Museum and El Retiro Park, and 5 mi from Prado Museum, Thyssen-Bornemisza Museum, and Plaza Mayor. Adolfo Suarez Madrid-Barajas Airport is 9.9 mi away.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:21:07Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-travelstep-la-latina.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=10&amp;hapos=229&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=507d252e438b166d&amp;srepoch=1781500719&amp;all_sr_blocks=1017674401_374248157_3_0_0&amp;highlighted_blocks=1017674401_374248157_3_0_0&amp;matching_block_id=1017674401_374248157_3_0_0&amp;sr_pri_blocks=1017674401_374248157_3_0_0__56275&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamentos TravelStep La Latina</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff 6.1
+Facilities 5.7
+Cleanliness 6.2
+Comfort 6.3
+Value for money 6.3
+Location 8.7
+Free Wifi 8.0</t>
+  </si>
+  <si>
+    <t>Apartments
+Free Wifi
+Balcony
+Private bathroom
+View
+Kitchen
+Air conditioning
+Washing machine
+Flat-screen TV
+Heating</t>
+  </si>
+  <si>
+    <t>7 Calle de los Estudios Cuarto Der, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/465223995.webp?k=f31177d95098443773a8bdba006b18cbab715038c66c043e8784dc9c7e4f8319&amp;o=</t>
+  </si>
+  <si>
+    <t>Central Location: Apartamentos TravelStep La Latina in Madrid offers a central location with Plaza Mayor a 6-minute walk away, Mercado San Miguel 1640 feet nearby, and Puerta del Sol less than 0.6 mi from the property.
+Comfortable Amenities: Guests enjoy free WiFi, a private bathroom, air-conditioning, a balcony, washing machine, kitchen, and TV. Reception staff speak English and Spanish.
+Nearby Attractions: The Reina Sofia Museum is 0.9 mi away, Gran Via a 15-minute walk, and the Prado Museum 1 mi from the apartment. Adolfo Suarez Madrid-Barajas Airport is 8.7 mi distant.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:25:59Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-chueca.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=20&amp;hapos=239&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-170-1&amp;srpvid=507d252e438b166d&amp;srepoch=1781500719&amp;all_sr_blocks=88240401_88211665_2_2_0&amp;highlighted_blocks=88240401_88211665_2_2_0&amp;matching_block_id=88240401_88211665_2_2_0&amp;sr_pri_blocks=88240401_88211665_2_2_0__69514&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Chueca</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Staff 9.4
+Facilities 8.6
+Cleanliness 8.7
+Comfort 8.6
 Value for money 8.8
-Location 9.7
+Location 9.6
 Free Wifi 8.8</t>
   </si>
   <si>
     <t>Good Breakfast
 Free Wifi
 Private bathroom
 Shower
 Air conditioning
 Family rooms
+Facilities for disabled guests
+Terrace
 Flat-screen TV
-City view
-[...114 lines deleted...]
-Accessibility: Adolfo Suarez Madrid-Barajas Airport is 69 mi away.</t>
+City view</t>
+  </si>
+  <si>
+    <t>Hortaleza, 74, Madrid City Center, 28004 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/265528339.webp?k=bb0c571b81104703babb46559afb25ea6d8a9215fa18f6109e603727ea1368cb&amp;o=</t>
+  </si>
+  <si>
+    <t>Room Chueca is set between Madrid’s fashionable Chueca and Malasaña neighborhoods. Located 328 feet from Chueca Metro Station, this hostel features free Wi-Fi.
+Dormitory rooms are equipped with bunk beds, while private rooms have single or double beds. Bed linen and towels are provided, as well as free toiletries. All rooms and dormitories include a bathroom with a shower.
+Breakfast, lunch and dinner are available at the bar-restaurant.
+The neighboring streets offer restaurants, stylish bars and shops. The lively pedestrian zone, Fuencarral Street, is a 2-minute walk from the property and San Anton Market is 820 feet away. Staff can advise you on activities in Madrid, and organize social activities for guests.
+Gran Via, famous for shopping and its theaters, is 1312 feet from the hostel. Chueca and Tribunal metro stations are within a 5-minute walk of the hostel.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -599,59 +632,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -662,299 +695,317 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E2">
+        <v>7.3</v>
+      </c>
+      <c r="F2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2">
+        <v>69</v>
+      </c>
+      <c r="H2">
+        <v>7.8</v>
+      </c>
+      <c r="I2">
+        <v>700</v>
+      </c>
+      <c r="J2">
+        <v>762</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="O2" t="s">
+        <v>25</v>
+      </c>
+      <c r="P2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" t="s">
+        <v>28</v>
+      </c>
+      <c r="S2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
         <v>19</v>
       </c>
-      <c r="C2" t="s">
-[...11 lines deleted...]
-      <c r="G2">
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3">
         <v>8.0</v>
       </c>
-      <c r="H2">
-[...8 lines deleted...]
-      <c r="K2">
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3">
+        <v>1</v>
+      </c>
+      <c r="H3">
+        <v>10</v>
+      </c>
+      <c r="I3">
+        <v>783</v>
+      </c>
+      <c r="J3">
+        <v>851</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>36</v>
+      </c>
+      <c r="R3" t="s">
+        <v>37</v>
+      </c>
+      <c r="S3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4">
+        <v>7.2</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="O2" t="s">
+      <c r="G4">
+        <v>19</v>
+      </c>
+      <c r="H4">
+        <v>8.2</v>
+      </c>
+      <c r="I4">
+        <v>654</v>
+      </c>
+      <c r="J4">
+        <v>711</v>
+      </c>
+      <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="P2" t="s">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>44</v>
+      </c>
+      <c r="R4" t="s">
+        <v>45</v>
+      </c>
+      <c r="S4" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
-[...30 lines deleted...]
-      <c r="K3">
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5">
+        <v>5.8</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5">
+        <v>178</v>
+      </c>
+      <c r="H5">
+        <v>8.7</v>
+      </c>
+      <c r="I5">
+        <v>651</v>
+      </c>
+      <c r="J5">
+        <v>713</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5">
+        <v>0</v>
+      </c>
+      <c r="O5" t="s">
+        <v>51</v>
+      </c>
+      <c r="P5" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>53</v>
+      </c>
+      <c r="R5" t="s">
+        <v>54</v>
+      </c>
+      <c r="S5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6">
+        <v>8.6</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6">
+        <v>8667</v>
+      </c>
+      <c r="H6">
+        <v>9.6</v>
+      </c>
+      <c r="I6">
+        <v>805</v>
+      </c>
+      <c r="J6">
+        <v>947</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6">
         <v>1</v>
       </c>
-      <c r="N3" t="s">
-[...31 lines deleted...]
-      <c r="F4">
+      <c r="O6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q6" t="s">
         <v>62</v>
       </c>
-      <c r="G4">
-[...125 lines deleted...]
-      </c>
       <c r="R6" t="s">
-        <v>58</v>
+        <v>63</v>
+      </c>
+      <c r="S6" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">