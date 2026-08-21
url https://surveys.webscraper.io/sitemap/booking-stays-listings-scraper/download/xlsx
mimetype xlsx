--- v3 (2026-06-19)
+++ v4 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
@@ -71,264 +71,237 @@
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-170-1</t>
-[...11 lines deleted...]
-    <t>Good</t>
+    <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
+  </si>
+  <si>
+    <t>2026-08-19T13:37:52Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/rooms-rayo.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=24&amp;hapos=122&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=0dfa5f5ea18a0348&amp;srepoch=1787146555&amp;all_sr_blocks=1298357703_402740414_2_0_0&amp;highlighted_blocks=1298357703_402740414_2_0_0&amp;matching_block_id=1298357703_402740414_2_0_0&amp;sr_pri_blocks=1298357703_402740414_2_0_0__37311&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Rooms Rayo</t>
+  </si>
+  <si>
+    <t>Fair</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff 7.7
-[...5 lines deleted...]
-Free Wifi 7.5</t>
+    <t>Staff, 6.4, Average rating out of 10Staff 6.4
+Facilities, 6.1, Average rating out of 10Facilities 6.1
+Cleanliness, 6.5, Average rating out of 10Cleanliness 6.5
+Comfort, 6.4, Average rating out of 10Comfort 6.4
+Value for money, 6.4, Average rating out of 10Value for money 6.4
+Location, 6.7, Average rating out of 10Location 6.7
+Free Wifi, 3.3, Average rating out of 10Free Wifi 3.3</t>
   </si>
   <si>
     <t>Apartments
 Free Wifi
+Non-smoking rooms
+Family rooms
 Private bathroom
-Kitchen
-[...20 lines deleted...]
-    <t>Alojamiento temporal en centro de Madrid</t>
+View
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>CALLE TENIENTE MUÑOZ DIAZ 8 LOC, 28018, Puente de Vallecas, 28031 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/608225326.webp?k=1904f2d38e3b21e6e322417247ae3b6dcad88aa9d11d2e2d3b277b136de52052&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Rooms Rayo in Madrid offers a spacious apartment with free WiFi, family rooms, and full-day security. Each unit includes a work desk and TV, ensuring a pleasant stay.
+Modern Amenities: Guests can enjoy a private bathroom or shared bathroom, providing added convenience. The property staff speak English, Spanish, and French, assisting with any needs.
+Prime Location: Located 2.5 mi from Puerta de Atocha and Almudena Grandes Train Station, the apartment is close to Reina Sofia Museum and El Retiro Park. Adolfo Suarez Madrid-Barajas Airport is 7.5 mi away.
+Nearby Attractions: Plaza Mayor and Gran Via Metro Station are 3.1 mi from the property. Other attractions include Thyssen-Bornemisza Museum and Mercado San Miguel, each 4.3 mi distant.</t>
+  </si>
+  <si>
+    <t>2026-08-19T13:40:39Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=20&amp;hapos=164&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=0dfa5f5ea18a0348&amp;srepoch=1787146574&amp;all_sr_blocks=47211911_88209751_0_2_0%2C47211911_88209751_0_2_0&amp;highlighted_blocks=47211911_88209751_0_2_0%2C47211911_88209751_0_2_0&amp;matching_block_id=47211911_88209751_0_2_0&amp;sr_pri_blocks=47211911_88209751_0_2_0__11781%2C47211911_88209751_0_2_0__11781&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Ventura</t>
   </si>
   <si>
     <t>Very Good</t>
   </si>
   <si>
-    <t>Staff 7.5
-[...8 lines deleted...]
-344 ft² size
+    <t>Staff, 9.0, Average rating out of 10Staff 9.0
+Facilities, 8.3, Average rating out of 10Facilities 8.3
+Cleanliness, 8.5, Average rating out of 10Cleanliness 8.5
+Comfort, 8.3, Average rating out of 10Comfort 8.3
+Value for money, 8.6, Average rating out of 10Value for money 8.6
+Location, 9.5, Average rating out of 10Location 9.5
+Free Wifi, 9.0, Average rating out of 10Free Wifi 9.0</t>
+  </si>
+  <si>
+    <t>Excellent Breakfast
+Restaurant
+Private bathroom
 Free Wifi
 Non-smoking rooms
-Private bathroom
-Kitchen
+Family rooms
 Air conditioning
-Shower</t>
-[...120 lines deleted...]
-Private bathroom
 Shower
-Air conditioning
-Family rooms
 Facilities for disabled guests
-Terrace
-[...14 lines deleted...]
-Gran Via, famous for shopping and its theaters, is 1312 feet from the hostel. Chueca and Tribunal metro stations are within a 5-minute walk of the hostel.</t>
+Terrace</t>
+  </si>
+  <si>
+    <t>Ventura de la Vega, 5, Madrid City Center, 28014 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/695433522.webp?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 1312 feet from Puerta del Sol, Room Ventura offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
+Rooms are decorated in white and feature cartoon-like drawings on the walls. All dorm rooms include individual lockers, reading lights and a bag for your belongings, while the double rooms also have a wardrobe and TV. Each room has its own bathroom with free toiletries. Bed linen and towels are provided, as well as a Nordic cover.
+Staff at the 24-hour reception can help with tourist information, luggage storage and airport transfers.
+Madrid’s vibrant La Latina district, with its winding streets and tapas bars, is located nearby. San Miguel Market offers a range of fresh Spanish delicacies and is a 15-minute walk away. Plaza Santa Ana and Gran Vía are also nearby. Located just 400 mtres from Puerta del Sol.
+Plaza Mayor, El Retiro Park and El Prado Museum, among other sights, are all within a 10-minute walk.</t>
+  </si>
+  <si>
+    <t>2026-08-19T13:38:39Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/ap-leganitos.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=21&amp;hapos=46&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=0dfa5f5ea18a0348&amp;srepoch=1787146484&amp;all_sr_blocks=1301568401_441173994_2_0_0_803553&amp;highlighted_blocks=1301568401_441173994_2_0_0_803553&amp;matching_block_id=1301568401_441173994_2_0_0_803553&amp;sr_pri_blocks=1301568401_441173994_2_0_0_803553_42515&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Password to Madrid Gran Vía</t>
+  </si>
+  <si>
+    <t>Pleasant</t>
+  </si>
+  <si>
+    <t>Staff, 6.6, Average rating out of 10Staff 6.6
+Facilities, 6.6, Average rating out of 10Facilities 6.6
+Cleanliness, 6.9, Average rating out of 10Cleanliness 6.9
+Comfort, 6.9, Average rating out of 10Comfort 6.9
+Value for money, 6.7, Average rating out of 10Value for money 6.7
+Location, 8.9, Average rating out of 10Location 8.9
+Free Wifi, 6.9, Average rating out of 10Free Wifi 6.9</t>
+  </si>
+  <si>
+    <t>25 Calle de Leganitos, Madrid City Center, 28015 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/625129756.webp?k=7ef34838c3849caeec3178252dc4a3ddbe44c694c68ed3f9ef77074cb2fb2940&amp;o=</t>
+  </si>
+  <si>
+    <t>Prime City Center Location: Password to Madrid Gran Vía in Madrid offers a convenient base with Gran Via just a 3-minute walk away. Nearby attractions include Plaza Mayor (10-minute walk) and Puerta del Sol (less than 0.6 mi). Adolfo Suarez Madrid-Barajas Airport is 12 mi from the hotel.
+Comfortable Accommodations: Rooms feature air-conditioning, private bathrooms with free toiletries, city views, and free WiFi. Additional amenities include hairdryers, showers, TVs, and dressing rooms.
+Exceptional Facilities: Guests can enjoy a sun terrace, outdoor seating area, picnic area, and shared kitchen. The hotel provides free WiFi, paid shuttle service, lounge, and express check-in and check-out.
+Guest Favorites: Visitors appreciate the convenient location, room cleanliness, and suitability for city trips.</t>
+  </si>
+  <si>
+    <t>2026-08-19T13:40:32Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/art-seven-hostel.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=16&amp;hapos=41&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=0dfa5f5ea18a0348&amp;srepoch=1787146484&amp;all_sr_blocks=621273111_348484205_2_0_0&amp;highlighted_blocks=621273111_348484205_2_0_0&amp;matching_block_id=621273111_348484205_2_0_0&amp;sr_pri_blocks=621273111_348484205_2_0_0__26704&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Art Seven Hostel Capsules</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>Staff, 9.0, Average rating out of 10Staff 9.0
+Facilities, 8.1, Average rating out of 10Facilities 8.1
+Cleanliness, 8.1, Average rating out of 10Cleanliness 8.1
+Comfort, 8.1, Average rating out of 10Comfort 8.1
+Value for money, 8.3, Average rating out of 10Value for money 8.3
+Location, 9.4, Average rating out of 10Location 9.4
+Free Wifi, 8.6, Average rating out of 10Free Wifi 8.6</t>
+  </si>
+  <si>
+    <t>Calle del Conde de Romanones 7 - Pie de Calle, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/346981807.webp?k=09b0e82f2e753c172b49feaa2027c609a64056472ad08ad489085fa5c4cb82e8&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Art Seven Hostel Capsules in Madrid offers capsule hotel rooms with air-conditioning, private entrances, and private bathrooms. Each room includes a walk-in shower and a shared bathroom option.
+Essential Facilities: Guests enjoy free WiFi, a bar, and a lounge. Additional amenities include a coffee shop, outdoor seating area, and live music. The property also features a 24-hour front desk, concierge service, daily housekeeping, and a tour desk.
+Prime Location: Located in the city center, the hostel is a short walk from Plaza Mayor (five minutes), Mercado San Miguel (about 0.4 miles), and Puerta del Sol (five minutes). Nearby attractions include the Prado Museum (about 0.7 miles) and Gran Via Metro Station (less than 0.6 miles). Adolfo Suarez Madrid-Barajas Airport is about 0.6 miles away.</t>
+  </si>
+  <si>
+    <t>2026-08-19T13:40:46Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/hostal-la-estrella.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=4&amp;hapos=102&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=0dfa5f5ea18a0348&amp;srepoch=1787146555&amp;all_sr_blocks=29252302_120002996_2_0_0&amp;highlighted_blocks=29252302_120002996_2_0_0&amp;matching_block_id=29252302_120002996_2_0_0&amp;sr_pri_blocks=29252302_120002996_2_0_0__36654&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Pensión Estrella</t>
+  </si>
+  <si>
+    <t>Staff, 6.6, Average rating out of 10Staff 6.6
+Facilities, 5.7, Average rating out of 10Facilities 5.7
+Cleanliness, 6.2, Average rating out of 10Cleanliness 6.2
+Comfort, 6.3, Average rating out of 10Comfort 6.3
+Value for money, 5.9, Average rating out of 10Value for money 5.9
+Location, 8.6, Average rating out of 10Location 8.6
+Free Wifi, 8.0, Average rating out of 10Free Wifi 8.0</t>
+  </si>
+  <si>
+    <t>Estrella, 5-2º Derecha, Madrid City Center, 28004 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/294091491.webp?k=6a097b5cdb08bfa763e4fe3b59dcd381174f283e2a85dce98c1f4ef34d5c15ed&amp;o=</t>
+  </si>
+  <si>
+    <t>Pension Estrella is located less than 10 minutes’ walk from Madrid’s Royal Palace and Puerta del Sol, right next to Gran Vía. It offers modern rooms with free Wi-Fi and a flat-screen TV.
+Rooms at the Estrella feature parquet floors and smart décor. The private bathrooms include a hairdryer.
+Staff at reception can provide information about what to see and do in Madrid.
+The lively Chueca district is around 10 minutes’ walk from the Estrella. Located 2 minutes’ walk away, Callao Metro Station connects you with the rest of the city.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -713,299 +686,290 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>7.3</v>
+        <v>5.7</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>69</v>
+        <v>382</v>
       </c>
       <c r="H2">
-        <v>7.8</v>
+        <v>6.7</v>
       </c>
       <c r="I2">
-        <v>700</v>
+        <v>432</v>
       </c>
       <c r="J2">
-        <v>762</v>
+        <v>475</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>8.0</v>
+        <v>8.3</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>5766</v>
       </c>
       <c r="H3">
-        <v>10</v>
+        <v>9.5</v>
       </c>
       <c r="I3">
-        <v>783</v>
+        <v>273</v>
       </c>
       <c r="J3">
-        <v>851</v>
+        <v>358</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
       <c r="Q3" t="s">
         <v>36</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>41</v>
       </c>
       <c r="E4">
-        <v>7.2</v>
+        <v>6.6</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G4">
-        <v>19</v>
+        <v>970</v>
       </c>
       <c r="H4">
-        <v>8.2</v>
+        <v>8.9</v>
       </c>
       <c r="I4">
-        <v>654</v>
+        <v>492</v>
       </c>
       <c r="J4">
-        <v>711</v>
+        <v>545</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="P4" t="s">
         <v>43</v>
       </c>
       <c r="Q4" t="s">
         <v>44</v>
       </c>
       <c r="R4" t="s">
         <v>45</v>
       </c>
       <c r="S4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>48</v>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5">
-        <v>5.8</v>
+        <v>7.8</v>
       </c>
       <c r="F5" t="s">
         <v>50</v>
       </c>
       <c r="G5">
-        <v>178</v>
+        <v>4803</v>
       </c>
       <c r="H5">
-        <v>8.7</v>
+        <v>9.4</v>
       </c>
       <c r="I5">
-        <v>651</v>
+        <v>309</v>
       </c>
       <c r="J5">
-        <v>713</v>
+        <v>378</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>53</v>
       </c>
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
         <v>56</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>5.5</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6">
+        <v>572</v>
+      </c>
+      <c r="H6">
         <v>8.6</v>
       </c>
-      <c r="F6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I6">
-        <v>805</v>
+        <v>425</v>
       </c>
       <c r="J6">
-        <v>947</v>
+        <v>467</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>59</v>
+      </c>
+      <c r="R6" t="s">
         <v>60</v>
       </c>
-      <c r="P6" t="s">
+      <c r="S6" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">