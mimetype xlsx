--- v4 (2026-08-21)
+++ v5 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
@@ -74,234 +74,277 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
   </si>
   <si>
-    <t>2026-08-19T13:37:52Z</t>
-[...8 lines deleted...]
-    <t>Fair</t>
+    <t>2026-09-08T12:54:27Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/generator-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=20&amp;hapos=167&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871803&amp;all_sr_blocks=309284401_139595413_0_2_0%2C309284401_139595413_0_2_0&amp;highlighted_blocks=309284401_139595413_0_2_0%2C309284401_139595413_0_2_0&amp;matching_block_id=309284401_139595413_0_2_0&amp;sr_pri_blocks=309284401_139595413_0_2_0__11421%2C309284401_139595413_0_2_0__11421&amp;from_sustainable_property_sr=1&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Generator Madrid</t>
+  </si>
+  <si>
+    <t>Very Good</t>
   </si>
   <si>
     <t>usd</t>
+  </si>
+  <si>
+    <t>Staff, 8.7, Average rating out of 10Staff 8.7
+Facilities, 8.1, Average rating out of 10Facilities 8.1
+Cleanliness, 8.2, Average rating out of 10Cleanliness 8.2
+Comfort, 8.2, Average rating out of 10Comfort 8.2
+Value for money, 8.1, Average rating out of 10Value for money 8.1
+Location, 9.6, Average rating out of 10Location 9.6
+Free Wifi, 8.3, Average rating out of 10Free Wifi 8.3</t>
+  </si>
+  <si>
+    <t>Good Breakfast
+Restaurant
+Private parking
+Private bathroom
+Free Wifi
+Pet friendly
+Non-smoking rooms
+Family rooms
+Air conditioning
+Bath</t>
+  </si>
+  <si>
+    <t>Calle San Bernardo, 2, Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/335022959.webp?k=57e9b021c36789d4ed89dc8798da8d9f458e2610d928b5803b05f69f71ad612f&amp;o=</t>
+  </si>
+  <si>
+    <t>Generator Madrid offers accommodations 1-minute walk from Gran Via. It features a roof-top terrace with a bar and 2 hot tubs.
+The hostel features an industrial décor at the shared areas such as the lounge where guests can watch TV, read or listen to the daily Deejay sessions.
+Bright rooms in Generator Madrid have an avant-garde style mixing classic and modern elements, they offer dormitory or private rooms. They all include an private bathroom with shower and air-conditioning.
+Dormitory rooms feature bunk beds with USB port, night light, a stocking net and a private locker. Bed linen are included and towels can be rented at the reception.
+Standard Twin and Family rooms come with different bed configurations and a private bathroom with free toiletries, towels and hairdryer.
+Breakfast is served every day at the property, different options are available. There is an American- Mexican restaurant at the property where cultural activities take place daily.
+Other facilities include a private parking and a luggage storage for a surcharge.
+Plaza Mayor is 2461 feet from Generator Madrid while the Royal Palace is 984 feet away.
+The nearest metro station is Santo Domingo, metro line 2. Madrid- Barajas airport is 14 mi away.</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:54:32Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/mundo-pepe.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=3&amp;hapos=150&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871803&amp;all_sr_blocks=1517469503_423464882_3_0_0&amp;highlighted_blocks=1517469503_423464882_3_0_0&amp;matching_block_id=1517469503_423464882_3_0_0&amp;sr_pri_blocks=1517469503_423464882_3_0_0__37227&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Mundo Pepe Vallecas</t>
+  </si>
+  <si>
+    <t>Very Poor</t>
+  </si>
+  <si>
+    <t>Staff, 4.1, Average rating out of 10Staff 4.1
+Facilities, 3.6, Average rating out of 10Facilities 3.6
+Cleanliness, 3.8, Average rating out of 10Cleanliness 3.8
+Comfort, 3.8, Average rating out of 10Comfort 3.8
+Value for money, 4.2, Average rating out of 10Value for money 4.2
+Location, 4.3, Average rating out of 10Location 4.3</t>
+  </si>
+  <si>
+    <t>Apartments
+Balcony
+Free Wifi
+Air conditioning
+Kitchen
+Terrace
+Washing machine
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>C. del Puerto del Rey, 3 Calle Puerto del Rey 3, Segunda Planta, 28038 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/769042610.webp?k=7e75136a56588b3c190196df93a70bf1b99642ace5ba8bdc21c53c518ad5dbf3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Living Space: Mundo Pepe Vallecas in Madrid offers a spacious apartment with a terrace and free WiFi. The property includes air conditioning, a kitchenette, balcony, washing machine, and TV.
+Convenient Facilities: Guests can enjoy a shared bathroom and parking. The apartment is located about 7 miles from Adolfo Suarez Madrid-Barajas Airport.
+Local Attractions: Puerta de Atocha and Almudena Grandes Train Station are about 2.4 miles away, while the Reina Sofia Museum and El Retiro Park are about 2.5 miles distant. Other points of interest include the Prado Museum (about 2.6 miles) and Plaza Mayor (about 3.7 miles).</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:57:05Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-econostay-sol.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=25&amp;hapos=50&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871725&amp;all_sr_blocks=1362064302_408517185_0_0_0&amp;highlighted_blocks=1362064302_408517185_0_0_0&amp;matching_block_id=1362064302_408517185_0_0_0&amp;sr_pri_blocks=1362064302_408517185_0_0_0__31701&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamentos EconoStay Sol</t>
+  </si>
+  <si>
+    <t>Pleasant</t>
   </si>
   <si>
     <t>Staff, 6.4, Average rating out of 10Staff 6.4
 Facilities, 6.1, Average rating out of 10Facilities 6.1
-Cleanliness, 6.5, Average rating out of 10Cleanliness 6.5
-[...3 lines deleted...]
-Free Wifi, 3.3, Average rating out of 10Free Wifi 3.3</t>
+Cleanliness, 6.1, Average rating out of 10Cleanliness 6.1
+Comfort, 6.5, Average rating out of 10Comfort 6.5
+Value for money, 6.3, Average rating out of 10Value for money 6.3
+Location, 8.6, Average rating out of 10Location 8.6
+Free Wifi, 8.5, Average rating out of 10Free Wifi 8.5</t>
   </si>
   <si>
     <t>Apartments
+Balcony
+Private bathroom
 Free Wifi
+View
 Non-smoking rooms
 Family rooms
-Private bathroom
-[...38 lines deleted...]
-Restaurant
+Air conditioning
+Kitchen
+Washing machine</t>
+  </si>
+  <si>
+    <t>Calle de Barcelona, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/648507922.webp?k=f5063775954692a5d6f7c60216bf0f67a27473151379408c3c172f2df766dd93&amp;o=</t>
+  </si>
+  <si>
+    <t>Central Madrid Location: Apartamentos EconoStay Sol in Madrid offers a city center location with Plaza Mayor a 6-minute walk away, Mercado San Miguel 2297 feet nearby, and Gran Via Metro Station a 7-minute walk. The Royal Palace of Madrid is 0.9 mi from the property.
+Comfortable Accommodations: The apartment features family rooms with private bathrooms, air-conditioning, balconies, washing machines, kitchens, and TVs. Free WiFi is available throughout the stay.
+Nearby Attractions: Guests can explore the Thyssen-Bornemisza Museum less than 0.6 mi away, Puerta del Sol a 2-minute walk, and Gran Via less than 0.6 mi. Santiago Bernabéu Stadium is 3.1 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 8.1 mi distant.</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:57:50Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-chueca.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=14&amp;hapos=161&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871803&amp;all_sr_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;highlighted_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;matching_block_id=88240410_88211665_0_2_0&amp;sr_pri_blocks=88240410_88211665_0_2_0__8708%2C88240410_88211665_0_2_0__8708&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Chueca</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Staff, 9.4, Average rating out of 10Staff 9.4
+Facilities, 8.6, Average rating out of 10Facilities 8.6
+Cleanliness, 8.7, Average rating out of 10Cleanliness 8.7
+Comfort, 8.7, Average rating out of 10Comfort 8.7
+Value for money, 8.9, Average rating out of 10Value for money 8.9
+Location, 9.6, Average rating out of 10Location 9.6
+Free Wifi, 8.8, Average rating out of 10Free Wifi 8.8</t>
+  </si>
+  <si>
+    <t>Good Breakfast
 Private bathroom
 Free Wifi
-Non-smoking rooms
 Family rooms
 Air conditioning
 Shower
 Facilities for disabled guests
-Terrace</t>
-[...54 lines deleted...]
-    <t>Art Seven Hostel Capsules</t>
+Terrace
+Flat-screen TV
+City view</t>
+  </si>
+  <si>
+    <t>Hortaleza, 74, Madrid City Center, 28004 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/265528339.webp?k=bb0c571b81104703babb46559afb25ea6d8a9215fa18f6109e603727ea1368cb&amp;o=</t>
+  </si>
+  <si>
+    <t>Room Chueca is set between Madrid’s fashionable Chueca and Malasaña neighborhoods. Located 328 feet from Chueca Metro Station, this hostel features free Wi-Fi.
+Dormitory rooms are equipped with bunk beds, while private rooms have single or double beds. Bed linen and towels are provided, as well as free toiletries. All rooms and dormitories include a bathroom with a shower.
+Breakfast, lunch and dinner are available at the bar-restaurant.
+The neighboring streets offer restaurants, stylish bars and shops. The lively pedestrian zone, Fuencarral Street, is a 2-minute walk from the property and San Anton Market is 820 feet away. Staff can advise you on activities in Madrid, and organize social activities for guests.
+Gran Via, famous for shopping and its theaters, is 1312 feet from the hostel. Chueca and Tribunal metro stations are within a 5-minute walk of the hostel.</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:50:28Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/estudio-de-tres-camas-con-2-ventanas-al-exterior.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=58&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871743&amp;all_sr_blocks=1395310401_411438185_2_2_0&amp;highlighted_blocks=1395310401_411438185_2_2_0&amp;matching_block_id=1395310401_411438185_2_2_0&amp;sr_pri_blocks=1395310401_411438185_2_2_0__37960&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>habitación de 2 camas con 2 ventanas al exterior y TV en casa compartida</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
-    <t>Staff, 9.0, Average rating out of 10Staff 9.0
-[...46 lines deleted...]
-The lively Chueca district is around 10 minutes’ walk from the Estrella. Located 2 minutes’ walk away, Callao Metro Station connects you with the rest of the city.</t>
+    <t>Staff, 8.5, Average rating out of 10Staff 8.5
+Facilities, 7.4, Average rating out of 10Facilities 7.4
+Cleanliness, 7.7, Average rating out of 10Cleanliness 7.7
+Comfort, 7.9, Average rating out of 10Comfort 7.9
+Value for money, 7.9, Average rating out of 10Value for money 7.9
+Location, 8.8, Average rating out of 10Location 8.8
+Free Wifi, 10, Average rating out of 10Free Wifi 10</t>
+  </si>
+  <si>
+    <t>Apartments
+Breakfast
+Free Wifi
+Pet friendly
+Non-smoking rooms
+Family rooms
+View
+Air conditioning
+Terrace
+Kitchen</t>
+  </si>
+  <si>
+    <t>Calle del Laurel, 15, Arganzuela, 28005 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/671458647.webp?k=65f2e5f69e339d54a39a5ddb00201f3c644dc1874c9ff6a80abbbaaeac139ee3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: The apartment offers two bedrooms and two windows facing the garden and terrace. Guests enjoy free WiFi, air-conditioning, and a fully equipped kitchen.
+Modern Amenities: The property includes a washing machine, sofa bed, and a shared bathroom. Additional features include a terrace, kitchenette, and TV.
+Convenient Location: Located in Madrid, the apartment is a 17-minute walk from Puerta de Atocha and 0.9 mi from Reina Sofia Museum. Nearby attractions include Plaza Mayor and Mercado San Miguel.
+Nearby Transport: Adolfo Suarez Madrid-Barajas Airport is 8.7 mi away. Gran Via Metro Station is 2.4 mi from the property.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -686,290 +729,296 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>5.7</v>
+        <v>8.1</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>382</v>
+        <v>12049</v>
       </c>
       <c r="H2">
-        <v>6.7</v>
+        <v>9.6</v>
       </c>
       <c r="I2">
-        <v>432</v>
+        <v>266</v>
       </c>
       <c r="J2">
-        <v>475</v>
+        <v>324</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>8.3</v>
+        <v>2.7</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
-        <v>5766</v>
+        <v>73</v>
       </c>
       <c r="H3">
-        <v>9.5</v>
+        <v>4.3</v>
       </c>
       <c r="I3">
-        <v>273</v>
+        <v>433</v>
       </c>
       <c r="J3">
-        <v>358</v>
+        <v>476</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
       <c r="Q3" t="s">
         <v>36</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>41</v>
       </c>
       <c r="E4">
-        <v>6.6</v>
+        <v>6.0</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4">
-        <v>970</v>
+        <v>85</v>
       </c>
       <c r="H4">
-        <v>8.9</v>
+        <v>8.6</v>
       </c>
       <c r="I4">
-        <v>492</v>
+        <v>369</v>
       </c>
       <c r="J4">
-        <v>545</v>
+        <v>405</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
       <c r="Q4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E5">
-        <v>7.8</v>
+        <v>8.6</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G5">
-        <v>4803</v>
+        <v>8551</v>
       </c>
       <c r="H5">
-        <v>9.4</v>
+        <v>9.6</v>
       </c>
       <c r="I5">
-        <v>309</v>
+        <v>203</v>
       </c>
       <c r="J5">
-        <v>378</v>
+        <v>266</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
       </c>
       <c r="Q5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="R5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E6">
-        <v>5.5</v>
+        <v>7.6</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="G6">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>8.6</v>
+        <v>78</v>
       </c>
       <c r="I6">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="J6">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="P6" t="s">
+        <v>62</v>
       </c>
       <c r="Q6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="R6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="S6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">