--- v5 (2026-09-11)
+++ v6 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
@@ -74,277 +74,265 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
   </si>
   <si>
-    <t>2026-09-08T12:54:27Z</t>
-[...8 lines deleted...]
-    <t>Very Good</t>
+    <t>2026-10-01T11:41:14Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/rooms-chima.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=5&amp;hapos=129&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=368a51f2c1e3057e&amp;srepoch=1790854824&amp;all_sr_blocks=1297035504_443333610_2_0_0&amp;highlighted_blocks=1297035504_443333610_2_0_0&amp;matching_block_id=1297035504_443333610_2_0_0&amp;sr_pri_blocks=1297035504_443333610_2_0_0__24968&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Rooms Chima</t>
+  </si>
+  <si>
+    <t>Rated: Pleasant 6.1 – based on 20 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Pleasant</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff, 8.7, Average rating out of 10Staff 8.7
-[...11 lines deleted...]
-Private bathroom
+    <t>Staff, 7.3, Average rating out of 10Staff 7.3
+Facilities, 6.8, Average rating out of 10Facilities 6.8
+Cleanliness, 7.9, Average rating out of 10Cleanliness 7.9
+Comfort, 7.5, Average rating out of 10Comfort 7.5
+Value for money, 7.6, Average rating out of 10Value for money 7.6
+Location, 7.6, Average rating out of 10Location 7.6</t>
+  </si>
+  <si>
+    <t>Apartments
 Free Wifi
-Pet friendly
-[...178 lines deleted...]
-Pet friendly
 Non-smoking rooms
 Family rooms
 View
+Bath or shower
+Flat-screen TV
+Heating</t>
+  </si>
+  <si>
+    <t>2 Calle Chima, Hortaleza, 28033 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/903757626.jpg?k=db0ea3ac680ace61d36926267a62fb9f0947d64aa9c9b5f050b185507beb9561&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Rooms Chima in Madrid offers a spacious apartment with family rooms. Guests enjoy free WiFi, garden views, and a work desk.
+Modern Amenities: Each room features a TV, hairdryer, and free toiletries. Shared bathrooms include bath or shower facilities.
+Convenient Location: Located 1.9 mi from IFEMA and 5 mi from Adolfo Suarez Madrid-Barajas Airport. Nearby attractions include Chamartin Railway Station and Santiago Bernabéu Stadium, each 3.7 mi away.
+Guest Satisfaction: Guests appreciate the room cleanliness and convenient location.</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:41:29Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/toc-hostel-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=9&amp;hapos=154&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=368a51f2c1e3057e&amp;srepoch=1790854828&amp;all_sr_blocks=105886308_88507416_0_2_0%2C105886308_88507416_0_2_0&amp;highlighted_blocks=105886308_88507416_0_2_0%2C105886308_88507416_0_2_0&amp;matching_block_id=105886308_88507416_0_2_0&amp;sr_pri_blocks=105886308_88507416_0_2_0__13105%2C105886308_88507416_0_2_0__13105&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Toc Hostel Madrid</t>
+  </si>
+  <si>
+    <t>Rated: Excellent 8.7 – based on 6,016 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Staff, 9.2, Average rating out of 10Staff 9.2
+Facilities, 8.8, Average rating out of 10Facilities 8.8
+Cleanliness, 8.8, Average rating out of 10Cleanliness 8.8
+Comfort, 8.8, Average rating out of 10Comfort 8.8
+Value for money, 8.9, Average rating out of 10Value for money 8.9
+Location, 9.7, Average rating out of 10Location 9.7
+Free Wifi, 9.1, Average rating out of 10Free Wifi 9.1</t>
+  </si>
+  <si>
+    <t>Excellent Breakfast
+Free Wifi
+Non-smoking rooms
+Shuttle service
+Facilities for disabled guests
+Family rooms
+Private bathroom
 Air conditioning
-Terrace
-[...12 lines deleted...]
-Nearby Transport: Adolfo Suarez Madrid-Barajas Airport is 8.7 mi away. Gran Via Metro Station is 2.4 mi from the property.</t>
+Shower
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Plaza de Celenque, 3 , Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/583303729.jpg?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
+  </si>
+  <si>
+    <t>Toc Hostel Madrid is located in central Madrid, just 394 feet from Puerta del Sol Square. This stylish, modern hostel offers smart, air-conditioned rooms with free WiFi.
+At Toc Hostel you can book private rooms or a bed in a shared dormitory. The rooms and dorms feature attractive décor with parquet floors and light wood furniture.
+The property has a bar where they hold themed parties, and there is a games room where you can play pool for free.
+Staff at the 24-hour reception can provide information about what to see and do in Madrid. There are numerous shops, bars and restaurants in the surrounding streets, and Plaza Mayor Square is 820 feet away.</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:41:34Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/habitaciones-en-luisa.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=13&amp;hapos=208&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=368a51f2c1e3057e&amp;srepoch=1790854835&amp;all_sr_blocks=1432044904_414767300_1_0_0%2C1432044902_414767300_1_0_0&amp;highlighted_blocks=1432044904_414767300_1_0_0%2C1432044902_414767300_1_0_0&amp;matching_block_id=1432044904_414767300_1_0_0&amp;sr_pri_blocks=1432044904_414767300_1_0_0__20481%2C1432044902_414767300_1_0_0__20481&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Habitaciones en Luisa</t>
+  </si>
+  <si>
+    <t>Rated: Pleasant 6.4 – based on 56 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Staff, 7.4, Average rating out of 10Staff 7.4
+Facilities, 6.9, Average rating out of 10Facilities 6.9
+Cleanliness, 7.0, Average rating out of 10Cleanliness 7.0
+Comfort, 7.3, Average rating out of 10Comfort 7.3
+Value for money, 6.8, Average rating out of 10Value for money 6.8
+Location, 8.6, Average rating out of 10Location 8.6
+Free Wifi, 7.5, Average rating out of 10Free Wifi 7.5</t>
+  </si>
+  <si>
+    <t>Apartments
+Free Wifi
+Shower
+Washing machine
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Calle de Luisa Fernanda, 20, Moncloa-Aravaca, 28008 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/694134651.jpg?k=ff7147e9cc82973a99d2ed61888fbd20b82e73e5807ed0b8c180bf10cffcbcd3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Habitaciones en Luisa in Madrid offers aparthotel-style accommodations with free WiFi, a shared kitchen, and a dining area. Each unit includes a washing machine, tea and coffee maker, hairdryer, refrigerator, microwave, shower, and a work desk.
+Convenient Facilities: Guests can enjoy a shared bathroom, electric kettle, kitchenware, stovetop, toaster, and a TV. Additional amenities include a wardrobe, ensuring a comfortable stay.
+Prime Location: Located 1969 feet from Plaza de España Metro Station and less than 0.6 mi from Gran Via, the aparthotel is a short walk from Temple of Debod (3 minutes) and Royal Palace of Madrid (0.9 mi). Adolfo Suarez Madrid-Barajas Airport is 13 walk away.</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:41:21Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/madrid-alcala.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=13&amp;hapos=63&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=368a51f2c1e3057e&amp;srepoch=1790854795&amp;all_sr_blocks=1345838201_406938192_2_2_0&amp;highlighted_blocks=1345838201_406938192_2_2_0&amp;matching_block_id=1345838201_406938192_2_2_0&amp;sr_pri_blocks=1345838201_406938192_2_2_0__34040&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>easyHotel Madrid Alcala</t>
+  </si>
+  <si>
+    <t>Rated: Very Good 8.2 – based on 1,487 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff, 9.0, Average rating out of 10Staff 9.0
+Facilities, 8.3, Average rating out of 10Facilities 8.3
+Cleanliness, 8.7, Average rating out of 10Cleanliness 8.7
+Comfort, 8.6, Average rating out of 10Comfort 8.6
+Value for money, 8.2, Average rating out of 10Value for money 8.2
+Location, 8.0, Average rating out of 10Location 8.0
+Free Wifi, 8.2, Average rating out of 10Free Wifi 8.2</t>
+  </si>
+  <si>
+    <t>Breakfast
+Free Wifi
+Private parking
+Pet friendly
+Non-smoking rooms
+Facilities for disabled guests
+Family rooms
+Private bathroom
+Air conditioning
+Shower</t>
+  </si>
+  <si>
+    <t>Calle de Miguel Fleta, 4, San Blas, 28037 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/677652837.jpg?k=4a9b558fcbbc9561453e6c9223d1502d3bc360013b3d518e56e766adc18eb6ac&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: easyHotel Madrid Alcala in Madrid offers family rooms with air-conditioning, private bathrooms, and free WiFi. Each room includes a work desk, TV, and free toiletries.
+Convenient Facilities: Guests benefit from a elevator, 24-hour front desk, electric vehicle charging station, outdoor seating area, and paid on-site private parking.
+Breakfast and Dining: A continental buffet breakfast is served with juice, fresh pastries, cheese, and fruits.
+Local Attractions: Located 3.1 mi from IFEMA, 3.7 mi from Adolfo Suarez Madrid-Barajas Airport, and near attractions such as Thyssen-Bornemisza Museum (3.7 mi) and Santiago Bernabéu Stadium (4.3 mi).</t>
+  </si>
+  <si>
+    <t>2026-10-01T11:41:40Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/habitacion-gran-via.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=21&amp;hapos=96&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=368a51f2c1e3057e&amp;srepoch=1790854818&amp;all_sr_blocks=1672707001_439036930_2_0_0&amp;highlighted_blocks=1672707001_439036930_2_0_0&amp;matching_block_id=1672707001_439036930_2_0_0&amp;sr_pri_blocks=1672707001_439036930_2_0_0__40136&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>habitación Gran Vía</t>
+  </si>
+  <si>
+    <t>Rated: Good 7.3 – based on 3 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>Staff, 7.5, Average rating out of 10Staff 7.5
+Facilities, 6.7, Average rating out of 10Facilities 6.7
+Cleanliness, 7.5, Average rating out of 10Cleanliness 7.5
+Comfort, 6.7, Average rating out of 10Comfort 6.7
+Value for money, 7.5, Average rating out of 10Value for money 7.5
+Location, 10, Average rating out of 10Location 10</t>
+  </si>
+  <si>
+    <t>C. de la Montera, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/886915643.jpg?k=a04c327abc5be7aa4cb54efd6ba4bd76e51d15ee3bd8522d23dc8fa82f3577b6&amp;o=</t>
+  </si>
+  <si>
+    <t>Central Location: Habitación Gran Vía in Madrid offers a central base with Gran Via Metro Station a 2-minute walk away and Gran Via 2297 feet nearby. The Royal Palace of Madrid lies 0.9 mi from the property.
+Comfortable Amenities: Guests enjoy free WiFi, a tea and coffee maker, hairdryer, refrigerator, work desk, seating area, free toiletries, bath or shower, TV, and electric kettle.
+Nearby Attractions: The Thyssen-Bornemisza Museum is less than 0.6 mi away, Plaza Mayor 2297 feet, Puerta del Sol a 3-minute walk, and Mercado San Miguel a 9-minute walk. Santiago Bernabéu Stadium is 3.1 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 7.5 mi distant.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -728,297 +716,294 @@
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="E2">
-        <v>8.1</v>
+      <c r="E2" t="s">
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G2">
-        <v>12049</v>
+        <v>20</v>
       </c>
       <c r="H2">
-        <v>9.6</v>
+        <v>7.6</v>
       </c>
       <c r="I2">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="J2">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="P2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>2.7</v>
+        <v>33</v>
+      </c>
+      <c r="E3" t="s">
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G3">
-        <v>73</v>
+        <v>6016</v>
       </c>
       <c r="H3">
-        <v>4.3</v>
+        <v>9.7</v>
       </c>
       <c r="I3">
-        <v>433</v>
+        <v>298</v>
       </c>
       <c r="J3">
-        <v>476</v>
+        <v>387</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="Q3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="R3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="S3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="G4">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="H4">
         <v>8.6</v>
       </c>
       <c r="I4">
-        <v>369</v>
+        <v>465</v>
       </c>
       <c r="J4">
-        <v>405</v>
+        <v>501</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>8.6</v>
+        <v>52</v>
+      </c>
+      <c r="E5" t="s">
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G5">
-        <v>8551</v>
-[...2 lines deleted...]
-        <v>9.6</v>
+        <v>1487</v>
       </c>
       <c r="I5">
-        <v>203</v>
+        <v>387</v>
       </c>
       <c r="J5">
-        <v>266</v>
+        <v>420</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="S5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>7.6</v>
+        <v>62</v>
+      </c>
+      <c r="E6" t="s">
+        <v>63</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G6">
-        <v>78</v>
+        <v>3</v>
+      </c>
+      <c r="H6">
+        <v>10</v>
       </c>
       <c r="I6">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="J6">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="Q6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="R6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="S6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">