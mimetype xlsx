--- v6 (2026-10-01)
+++ v7 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
@@ -74,265 +74,257 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
   </si>
   <si>
-    <t>2026-10-01T11:41:14Z</t>
-[...8 lines deleted...]
-    <t>Rated: Pleasant 6.1 – based on 20 reviews Expand ratings and reviews section</t>
+    <t>2026-10-12T08:41:27Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/abra-cadabra-suites.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=3&amp;hapos=3&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=b02d3ce4f0b9005d&amp;srepoch=1791794461&amp;all_sr_blocks=154242401_88177067_2_0_0&amp;highlighted_blocks=154242401_88177067_2_0_0&amp;matching_block_id=154242401_88177067_2_0_0&amp;sr_pri_blocks=154242401_88177067_2_0_0__34845&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>AbraCadabra Suites</t>
+  </si>
+  <si>
+    <t>Rated: Good 7.5 – based on 1,815 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Staff, 8.0, Average rating out of 10Staff 8.0
+Facilities, 7.4, Average rating out of 10Facilities 7.4
+Cleanliness, 7.8, Average rating out of 10Cleanliness 7.8
+Comfort, 7.9, Average rating out of 10Comfort 7.9
+Value for money, 7.7, Average rating out of 10Value for money 7.7
+Location, 9.0, Average rating out of 10Location 9.0
+Free Wifi, 7.6, Average rating out of 10Free Wifi 7.6</t>
+  </si>
+  <si>
+    <t>Parking
+Parking garage
+Good free Wifi
+Rated 7.6 by guests</t>
+  </si>
+  <si>
+    <t>Bailen, 39, Madrid City Center, 28005 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/855355943.jpg?k=fceb5f9996c7a8402d82a282fbd0a8f7730769da1c22e20e282095c3dcfb1e77&amp;o=</t>
+  </si>
+  <si>
+    <t>Abra Cadabra Suites is located in the Madrid City Center district in Madrid, 2297 feet from Plaza Mayor Madrid and 1148 feet from Madrid Cathedral and Royal Palace. Free WiFi is available.
+Every room at this guest house is air conditioned and is fitted with a flat-screen TV. A balcony or patio are featured in certain rooms. For your comfort, you will find 3 shared bathrooms and a hair dryer.
+You will find a tour desk at the property.
+Puerta de Toledo is 2297 feet from Abra Cadabra Suites, while Puerta del Sol is 0.6 mi away. Adolfo Suarez Madrid-Barajas Airport is 8.7 mi from the property.</t>
+  </si>
+  <si>
+    <t>2026-10-12T08:42:03Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/a-amp-z-juan-de-mena.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=7&amp;hapos=57&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=b02d3ce4f0b9005d&amp;srepoch=1791794414&amp;all_sr_blocks=318929203_376565984_2_0_0&amp;highlighted_blocks=318929203_376565984_2_0_0&amp;matching_block_id=318929203_376565984_2_0_0&amp;sr_pri_blocks=318929203_376565984_2_0_0__37427&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>AYZ Juan de Mena - Auto check-in property</t>
+  </si>
+  <si>
+    <t>Rated: Pleasant 6.8 – based on 868 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Pleasant</t>
   </si>
   <si>
-    <t>usd</t>
+    <t>Staff, 6.4, Average rating out of 10Staff 6.4
+Facilities, 6.8, Average rating out of 10Facilities 6.8
+Cleanliness, 7.5, Average rating out of 10Cleanliness 7.5
+Comfort, 7.4, Average rating out of 10Comfort 7.4
+Value for money, 7.3, Average rating out of 10Value for money 7.3
+Location, 9.0, Average rating out of 10Location 9.0
+Free Wifi, 7.2, Average rating out of 10Free Wifi 7.2</t>
+  </si>
+  <si>
+    <t>Good free Wifi
+Rated 7.2 by guests</t>
+  </si>
+  <si>
+    <t>19 Calle Juan de Mena, Retiro, 28014 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/254105149.jpg?k=799a679cdee538a8091a12b6dc665279b8bc66619dbaf668f90907d7bc404bcc&amp;o=</t>
+  </si>
+  <si>
+    <t>Offering free WiFi, AYZ Juan de Mena - Auto check-in property offers a Semi-Basement accommodations in Madrid, 984 feet from Puerta de Alcalá. The property is around 1312 feet from Museo del Prado, 1312 feet from Paseo del Prado and 1640 feet from Retiro Park. Some rooms at the property feature a patio with a city view.
+At the guest house, the rooms come with a desk, a heater and a fan.
+Puerta del Sol is 0.7 mi from AYZ Juan de Mena - Auto check-in property. The nearest airport is Adolfo Suarez Madrid-Barajas Airport, 7.5 mi from the property.</t>
+  </si>
+  <si>
+    <t>2026-10-12T08:42:22Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/the-hat.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=6&amp;hapos=176&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=b02d3ce4f0b9005d&amp;srepoch=1791794454&amp;all_sr_blocks=78440110_233904026_0_2_0%2C78440110_233904026_0_2_0&amp;highlighted_blocks=78440110_233904026_0_2_0%2C78440110_233904026_0_2_0&amp;matching_block_id=78440110_233904026_0_2_0&amp;sr_pri_blocks=78440110_233904026_0_2_0__13875%2C78440110_233904026_0_2_0__13875&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>The Hat Madrid</t>
+  </si>
+  <si>
+    <t>Rated: Wonderful 9 – based on 3,890 reviews Expand ratings and reviews section</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>Staff, 9.6, Average rating out of 10Staff 9.6
+Facilities, 9.1, Average rating out of 10Facilities 9.1
+Cleanliness, 9.1, Average rating out of 10Cleanliness 9.1
+Comfort, 9.1, Average rating out of 10Comfort 9.1
+Value for money, 9.1, Average rating out of 10Value for money 9.1
+Location, 9.8, Average rating out of 10Location 9.8
+Free Wifi, 9.3, Average rating out of 10Free Wifi 9.3</t>
+  </si>
+  <si>
+    <t>Very good breakfast
+Continental
+Excellent free Wifi
+Rated 9.3 by guests</t>
+  </si>
+  <si>
+    <t>Calle Imperial, 9, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/1200x630/740747511.jpg?k=afa2764bc9e9370b8e13299989646398e27456c2b84a28eb1119509210175e91&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 492 feet from Plaza Mayor Square, The Hat Madrid is a stylish hostel with air conditioning, free Wi-Fi and a rooftop bar with city and sunset views.
+Offering a variety of private rooms and single beds in both mixed and female dormitories, the hostel also caters for families and groups of friends. The bright rooms come with either a private or shared bathroom, and some have a small balcony.
+There is a supermarket opposite the hostel. The hostel has a restaurant and a variety of cafés and bars are within a 5-minute walk.
+With its medieval origins and vibrant nightlife, La Latina District is under a 10-minute walk away. Puerta del Sol and La Latina Metro Stations are within 1640 feet.
+The Hat Madrid has a 24-hour front desk, offers free activities and can provide a nightlife guide. Bicycles can also be hired.</t>
+  </si>
+  <si>
+    <t>2026-10-12T08:42:46Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/eliseo-livingcoworking-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=10&amp;hapos=180&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=b02d3ce4f0b9005d&amp;srepoch=1791794454&amp;all_sr_blocks=1253710503_397887004_0_2_0%2C1253710503_397887004_0_2_0&amp;highlighted_blocks=1253710503_397887004_0_2_0%2C1253710503_397887004_0_2_0&amp;matching_block_id=1253710503_397887004_0_2_0&amp;sr_pri_blocks=1253710503_397887004_0_2_0__11735%2C1253710503_397887004_0_2_0__11735&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>elíseo - livingCoworking - Malasaña</t>
+  </si>
+  <si>
+    <t>Rated: Pleasant 6.8 – based on 1,960 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Staff, 7.3, Average rating out of 10Staff 7.3
-Facilities, 6.8, Average rating out of 10Facilities 6.8
-[...1 lines deleted...]
-Comfort, 7.5, Average rating out of 10Comfort 7.5
+Facilities, 7.0, Average rating out of 10Facilities 7.0
+Cleanliness, 7.2, Average rating out of 10Cleanliness 7.2
+Comfort, 7.3, Average rating out of 10Comfort 7.3
 Value for money, 7.6, Average rating out of 10Value for money 7.6
-Location, 7.6, Average rating out of 10Location 7.6</t>
-[...120 lines deleted...]
-    <t>Rated: Very Good 8.2 – based on 1,487 reviews Expand ratings and reviews section</t>
+Location, 8.8, Average rating out of 10Location 8.8
+Free Wifi, 8.4, Average rating out of 10Free Wifi 8.4</t>
+  </si>
+  <si>
+    <t>Breakfast
+Continental, American
+Wonderful free Wifi
+Rated 8.4 by guests</t>
+  </si>
+  <si>
+    <t>Calle de la Ballesta, 12 3ra planta, Madrid City Center, 28004 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/587049004.jpg?k=b22776183f6540edcebaf82b400d54f62c1be137a0d84de3c1d1ff0ebca156c2&amp;o=</t>
+  </si>
+  <si>
+    <t>Prime Location: elíseo - livingCoworking - Malasaña is located in Madrid city center, offering easy access to key attractions. Gran Via Metro Station is a 4-minute walk away, while Gran Via lies 1969 feet nearby.
+Comfortable Accommodations: The hostel features adults-only rooms with air-conditioning, work desks, and shared bathrooms. Guests enjoy free WiFi, private and express check-in and check-out services, and a lounge area.
+Dining Experience: A bar and games room provide entertainment, while breakfast options include continental, American, à la carte, and vegan. Fresh pastries, pancakes, and local specialties are served alongside champagne and juice.
+Nearby Attractions: Mercado San Miguel is less than 0.6 mi away, while the Thyssen-Bornemisza Museum is a 15-minute walk. Other points of interest include Plaza Mayor and Puerta del Sol, each within 0.6 mi. Adolfo Suarez Madrid-Barajas Airport is 8.1 mi from the property.</t>
+  </si>
+  <si>
+    <t>2026-10-12T08:43:27Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=24&amp;hapos=170&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=b02d3ce4f0b9005d&amp;srepoch=1791794450&amp;all_sr_blocks=47211911_88209751_0_2_0%2C47211911_88209751_0_2_0&amp;highlighted_blocks=47211911_88209751_0_2_0%2C47211911_88209751_0_2_0&amp;matching_block_id=47211911_88209751_0_2_0&amp;sr_pri_blocks=47211911_88209751_0_2_0__12069%2C47211911_88209751_0_2_0__12069&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Ventura</t>
+  </si>
+  <si>
+    <t>Rated: Very Good 8.3 – based on 5,744 reviews Expand ratings and reviews section</t>
   </si>
   <si>
     <t>Very Good</t>
   </si>
   <si>
     <t>Staff, 9.0, Average rating out of 10Staff 9.0
 Facilities, 8.3, Average rating out of 10Facilities 8.3
-Cleanliness, 8.7, Average rating out of 10Cleanliness 8.7
-[...61 lines deleted...]
-Nearby Attractions: The Thyssen-Bornemisza Museum is less than 0.6 mi away, Plaza Mayor 2297 feet, Puerta del Sol a 3-minute walk, and Mercado San Miguel a 9-minute walk. Santiago Bernabéu Stadium is 3.1 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 7.5 mi distant.</t>
+Cleanliness, 8.5, Average rating out of 10Cleanliness 8.5
+Comfort, 8.3, Average rating out of 10Comfort 8.3
+Value for money, 8.6, Average rating out of 10Value for money 8.6
+Location, 9.5, Average rating out of 10Location 9.5
+Free Wifi, 9.0, Average rating out of 10Free Wifi 9.0</t>
+  </si>
+  <si>
+    <t>Very good breakfast
+Breakfast
+Excellent free Wifi
+Rated 9.0 by guests</t>
+  </si>
+  <si>
+    <t>Ventura de la Vega, 5, Madrid City Center, 28014 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/1200x630/695433522.jpg?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 1312 feet from Puerta del Sol, Room Ventura offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
+Rooms are decorated in white and feature cartoon-like drawings on the walls. All dorm rooms include individual lockers, reading lights and a bag for your belongings, while the double rooms also have a wardrobe and TV. Each room has its own bathroom with free toiletries. Bed linen and towels are provided, as well as a Nordic cover.
+Staff at the 24-hour reception can help with tourist information, luggage storage and airport transfers.
+Madrid’s vibrant La Latina district, with its winding streets and tapas bars, is located nearby. San Miguel Market offers a range of fresh Spanish delicacies and is a 15-minute walk away. Plaza Santa Ana and Gran Vía are also nearby. Located just 400 mtres from Puerta del Sol.
+Plaza Mayor, El Retiro Park and El Prado Museum, among other sights, are all within a 10-minute walk.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -723,287 +715,293 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2">
-        <v>20</v>
+        <v>1815</v>
       </c>
       <c r="H2">
-        <v>7.6</v>
+        <v>9.0</v>
       </c>
       <c r="I2">
-        <v>284</v>
+        <v>390</v>
       </c>
       <c r="J2">
-        <v>306</v>
+        <v>476</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="R2" t="s">
         <v>29</v>
       </c>
       <c r="S2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>6016</v>
+        <v>868</v>
       </c>
       <c r="H3">
-        <v>9.7</v>
+        <v>9.0</v>
       </c>
       <c r="I3">
-        <v>298</v>
+        <v>419</v>
       </c>
       <c r="J3">
-        <v>387</v>
+        <v>880</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G4">
-        <v>56</v>
+        <v>3890</v>
       </c>
       <c r="H4">
-        <v>8.6</v>
+        <v>9.8</v>
       </c>
       <c r="I4">
-        <v>465</v>
+        <v>311</v>
       </c>
       <c r="J4">
-        <v>501</v>
+        <v>345</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="G5">
-        <v>1487</v>
+        <v>1960</v>
+      </c>
+      <c r="H5">
+        <v>8.8</v>
       </c>
       <c r="I5">
-        <v>387</v>
+        <v>263</v>
       </c>
       <c r="J5">
-        <v>420</v>
+        <v>321</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O5" t="s">
         <v>55</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
       <c r="Q5" t="s">
         <v>57</v>
       </c>
       <c r="R5" t="s">
         <v>58</v>
       </c>
       <c r="S5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
         <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>63</v>
       </c>
       <c r="F6" t="s">
         <v>64</v>
       </c>
       <c r="G6">
-        <v>3</v>
+        <v>5744</v>
       </c>
       <c r="H6">
-        <v>10</v>
+        <v>9.5</v>
       </c>
       <c r="I6">
-        <v>456</v>
+        <v>270</v>
       </c>
       <c r="J6">
-        <v>493</v>
+        <v>355</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O6" t="s">
         <v>65</v>
       </c>
+      <c r="P6" t="s">
+        <v>66</v>
+      </c>
       <c r="Q6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="S6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">