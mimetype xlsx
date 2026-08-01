--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
@@ -95,526 +95,426 @@
   <si>
     <t>features_rating</t>
   </si>
   <si>
     <t>pricing_html</t>
   </si>
   <si>
     <t>pricing_rating</t>
   </si>
   <si>
     <t>integrations</t>
   </si>
   <si>
     <t>support_html</t>
   </si>
   <si>
     <t>support_rating</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.capterra.com/network-monitoring-software/</t>
   </si>
   <si>
-    <t>2026-06-15T05:22:37Z</t>
-[...2 lines deleted...]
-    <t>https://www.capterra.com/p/13803/N-central/</t>
+    <t>2026-07-17T10:32:07Z</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/170236/OpsGenie/</t>
   </si>
   <si>
     <t>Network Monitoring Software</t>
   </si>
   <si>
-    <t>N-central</t>
-[...11 lines deleted...]
-MSP360 Backup
+    <t>OpsGenie</t>
+  </si>
+  <si>
+    <t>OpsGenie Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Opsgenie is a modern incident management and response solution for operating always-on services. We empower Dev and Ops teams to plan for service disruptions and stay in control during incidents. Opsgenie centralizes alerts, notifies the right people reliably, and enables them to take rapid action. Our deep integrations with 200+ ITSM tools enable you to break down silos between Dev and IT Teams, correlate incidents to code deployments, and easily measure the full impact of a major incident.Read more</t>
+  </si>
+  <si>
+    <t>Site24x7
 Atera
+N-central
 NinjaOne</t>
   </si>
   <si>
-    <t>Shortlist</t>
-[...1 lines deleted...]
-  <si>
     <t>Per User, Per Month</t>
-  </si>
-[...4 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust remote management capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;85%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;66&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate remote support and management offers reliable monitoring, automation, patching, and secure remote access, simplifying IT tasks and improving operational efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Kevin M. Russell" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Kevin R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Senior IT Administrator&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;N-Central is great from a standpoint of having one central location to remote support, update, and manage computers for your business and clients.  &lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent and slow customer support&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;49%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers indicate customer support is difficult to reach, slow to resolve issues, and lacks consistent technical expertise, leading to frustration and prolonged downtimes.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Sisselman" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David S&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;President&lt;!-- --&gt;, &lt;!-- --&gt;1 employee.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Additionally, working with N-Able is a miserable experience, whether it's on the sales, provisioning, customer service, or technical support side.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Centralized and scalable management platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe service and account management as highly flexible, scalable, and easy to configure, enabling streamlined operations, centralized oversight, and efficient administration across diverse client environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Christopher Rendon" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Christopher R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Tier Two&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Coming from other, more complex RMMs without the same usability, and also from simpler, more user-friendly RMMs without the needed complexity, N-central has been the perfect middle of the road where you can do everything you need and easily figure out how to get it done.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Persistent unresolved software issues&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;57%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;35&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers report bugs and issues often remain unresolved for extended periods, with slow fixes and lack of clear accountability from support.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Christian Pavez" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Christian P&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Sys Admin&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Instead of developing AI to solve "non-issues," the development team needs to prioritize fixing the long-standing bugs and workflow limitations that partners deal with every single day.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive client support tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;27&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find client support effective for managing multiple clients, enabling proactive assistance, customization, and efficient daily operations for both small and large client bases.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Robert Guy" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Robert G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Managed Services Administrator&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;It's the core of our managed service offerings and provides our support staff with valuable client environment data.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Limited and outdated reporting features&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;64%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;33&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe reporting as inflexible, slow, and difficult to customize, requiring manual work or external tools for detailed insights and comprehensive reports.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Zachary Herberger" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Zachary H&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Systems Administrator&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Certain administrative tasks or simple reports are also non-existent and/or require manual work to produce.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;143&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;97.90% of 143 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;N-central offers efficient remote troubleshooting, automation, and device management across environments. Users think it saves significant time, is easy to deploy, and provides valuable metrics. Some reviewers note setup can be clunky and occasional agent connectivity issues.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;96.45% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you secure, easy remote access to client devices, streamlining support. Reviewers indicate it’s reliable, simple to deploy, and reduces travel. Some users report occasional agent issues and wish for better mobile access and performance.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;90.78% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;You benefit from automated, customizable patch deployment and reporting. Reviewers highlight its reliability, ease of automation, and time savings. Some users report confusing setup, inconsistent reporting, and third-party patching limitations.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;88.98% of 118 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;This aspect helps you stay proactive by providing customizable alerts and notifications for critical events. Reviewers appreciate robust configuration, integration with PSA tools, and timely notifications, though some mention initial setup complexity and occasional alert noise.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.4&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;103&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.15% of 103 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you gain detailed visibility into server health, hardware, and critical services. Reviewers appreciate customizable templates, real-time monitoring, and Dell PowerEdge integration. Some users mention occasional false positives and limited cloud monitoring options.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Maintenance Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;99&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.88% of 99 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 142 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;N-central 142 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;24&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;70.83% of 24 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;17&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;88.24% of 17 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;11&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.73% of 11 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;On Call Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and organize on-call shifts&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Service Level Agreement (SLA) Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;90.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Set and monitor service level agreements to ensure timely response and resolution&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Mobile Access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;9&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;55.56% of 9 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Access software remotely via mobile devices&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 57 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;OpsGenie 57 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;This aspect helps you stay proactive by providing customizable alerts and notifications for critical events. Reviewers appreciate robust configuration, integration with PSA tools, and timely notifications, though some mention initial setup complexity and occasional alert noise.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-pl</t>
-[...8 lines deleted...]
-Automox
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Calendar Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage schedules and meetings via an integrated calendar&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Chat/Messaging&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Communicate using direct chat or messages within the system&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Collaboration Tools&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Provides a channel for team members to share AI models, media files, communicate, and work together&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Communications Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Record and track all relevant internal and external communications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Contact Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage, organize, and store contact information&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Corrective and Preventive Actions (CAPA)&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Investigate and take action at root cause or error in processes to prevent recurring issues&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;CPU Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor performance details involving CPU/memory utilization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Fields&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Customize data fields to support various needs and use cases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard Creation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Creation and customization of dashboards&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Disaster Recovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan and implement business continuity measures in case of unforeseen events&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Email Alerts&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;123&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Version&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/170236/OpsGenie/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Essentials&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;11.55&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;6f4366fc-52c5-44db-a2a3-a6d200b58406&amp;quot;]}" event-name="/leads/create" product-id="6f4366fc-52c5-44db-a2a3-a6d200b58406" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Alerting &amp;amp; incident management&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Standard&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;24.15&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;6f4366fc-52c5-44db-a2a3-a6d200b58406&amp;quot;]}" event-name="/leads/create" product-id="6f4366fc-52c5-44db-a2a3-a6d200b58406" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Incident Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Unlimited Alerting&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;38.50&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;6f4366fc-52c5-44db-a2a3-a6d200b58406&amp;quot;]}" event-name="/leads/create" product-id="6f4366fc-52c5-44db-a2a3-a6d200b58406" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Advanced Incident Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Business Visibility&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Enterprise Collaboration&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;123&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 123 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Airbrake
+AlertSite Website Performance
+Amazon CloudWatch
+Amazon EC2
+Amazon RDS
+Amazon SES
+Apica
+AppDynamics
+AppOptics
+AppSignal
+Atatus
+Auvik
+Bamboo
+BigPanda
+Bitbucket
+Catchpoint
+Cherwell Service Management
+CircleCI
+Circonus
+Codeship
+ConnectWise Automate
+Crashlytics
+Datadog
+Dynatrace
+Flock
+Freshdesk
+Freshservice
+Ghost Inspector
+GitHub
+GitLab
+Google Cloud Operations Suite
+Graylog
+Honeybadger
+Honeycomb
+Humio
+Icinga
+Jenkins
+Jira
+JIRA Service Management
+Kayako
+Kore
+Librato
+Loggly
+LogicMonitor
+Looker
+Magentrix
+Mattermost
+Microsoft Azure
+Microsoft Entra ID
+Microsoft Teams
+MongoDB
+Nagios Core
+Network Performance Monitor
+New Relic
+Observium
+Opsview Enterprise
+Panopta
+Papertrail
+Pingdom
+Planio
+Prometheus
+PRTG
+Raygun
+Redmine
+Rigor
+RingCX
+Rollbar
+Runscope
+Salesforce Platform
+Sensu
+Sentry
+ServiceNow
+SignalFx
+Site24x7
+Slack
+Splunk Enterprise
+StatusCake
+StatusHub
+Sumo Logic
+Sysdig
+ThousandEyes
+Track-It!
+Travis CI
+Twilio
+Uptrends
+ValueOps
+WhatsUp Gold
+Workato
+Zabbix
+Zapier
+Zendesk Suite
+Zenoss</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 118 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:32:14Z</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/184229/NinjaOne/</t>
+  </si>
+  <si>
+    <t>NinjaOne</t>
+  </si>
+  <si>
+    <t>NinjaOne Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>NinjaOne is the leading Unified IT Operations platform, providing a seamless, single-pane solution to manage endpoints and support end-users. NinjaOne includes multiple secure one-click remote control options as well as behind-the-scenes remote management tools, including a remote terminal, task manager, Windows services manager, file explorer, and registry editor. Pairing remote support tools with proactive monitoring and other features provides a complete solution for endpoint support.Read more</t>
+  </si>
+  <si>
+    <t>Iru
+ManageEngine Endpoint Central
+Action1
+Atera</t>
+  </si>
+  <si>
+    <t>Shortlist
+Best ease of use</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;NinjaOne&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 3 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;119&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:74%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:18%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:8%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;119&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;57&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 56.99999999999999%, #006FC1 56.99999999999999% 69%, #44AEFF 69% 75%, #79C7FF 75% 80%, #B9E4FF 80% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;57&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;12&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;6&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Marketing&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;5&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;20&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;119&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 58%, #006FC1 58% 75%, #44AEFF 75% 84%, #79C7FF 84% 93%, #B9E4FF 93% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;58&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;17&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Hospital &amp;amp; Health Care&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;7&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.8&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;98&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.63% of 98 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can remotely access and control devices across Windows, Mac, and Linux easily, using integrations like TeamViewer and Splashtop. Reviewers appreciate the reliability, speed, and simplicity, though some mention occasional connection issues with Splashtop.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;81&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;85.19% of 81 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;NinjaOne offers automated, centralized patch management that saves time and ensures systems stay secure. Users think it’s easy to configure, reliable, and flexible, but some mention inconsistent performance and lack of Linux server patching support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;62&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.10% of 62 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;61&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.61% of 61 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;57&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;92.98% of 57 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Remotely monitor and manage client networks, endpoints, systems, and devices via locally installed applications&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;55&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.82% of 55 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 264 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;NinjaOne 264 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Action Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Detailed plan including steps, milestones, assignments, and timeline needed to complete a project, strategy or goal&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI/Machine Learning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Software program that continuously adjusts its behavior based on observed data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Annotations&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Highlight content and/or make notations about parts of content&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify unusual behavior&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to security threats to developed applications		
+&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" </t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div class="mb-8"&gt;&lt;div&gt;&lt;div class="relative lg:hidden lg:mx-0 mb-6 w-full"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;279&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-6 md:flex-row xl:justify-between"&gt;&lt;div class="flex flex-col w-full"&gt;&lt;div class="flex justify-center mt-8"&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 px-6 py-3 text-base" href="/p/184229/NinjaOne/pricing/"&gt;View all Pricing Plans&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-[40%] hidden xl:block xl:pl-6"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;279&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 279 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Accelo
 Autotask PSA
-Auvik
+Bitdefender GravityZone
 BrightGauge
-Cisco Meraki
-CloudBlue
+Cisco Duo
 Computicate PSA
 ConnectWise PSA
+CrowdStrike
 DeskDay
-DNSFilter
+Drata
+Gradient
 HaloPSA
-Hudu
-[...1 lines deleted...]
-ilert
 IT Glue
-ITBoost
+IT Portal
 Liongard
-Microsoft 365
+Microsoft Entra Verified ID
 Microsoft Intune
-MSP Manager
-ScalePad Backup Radar
+MSP360 Backup
+Nanitor
+Okta
+OneLogin
+OpenText Core Endpoint Protection​
+PagerDuty
+Passportal
+PROMYS
+RepairShopr
 ScalePad Lifecycle Manager
+ScreenConnect
 SentinelOne
-SIGNL4
-[...33 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Streamlined software deployment workflow&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find deployment simple, rapid, and manageable, enabling easy rollout and minimal training needs.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent platform responsiveness&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;66%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers describe performance and speed issues, including slow interface loading, laggy remote access, and delayed responses.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="SUNATHA JAIMUNG" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;SUNATHA J&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;General Manager&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;There are drawbacks such as delay in the performance of the remote access when connected to some networks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive IT process automation&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;24&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers appreciate automation for reducing manual tasks, saving time, and boosting operational efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Sydney Bernice" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Sydney B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Information Technology Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Atera uses AI technology to automate and streamline IT operations thus saving time and eliminating manual work and repetitive tasks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Effortless initial configuration process&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;21&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe setup as fast, intuitive, and straightforward across various devices and company environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Allegra Wegesin" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Allegra W&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Managing several companies at once is simpler with the way the site is setup, it's all really clear.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+ServiceNow
+SherpaDesk
+Slack
+Splashtop
+Vanta
+Webroot SecureAnywhere
+Zendesk Suite</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.7&lt;!-- --&gt; (&lt;!-- --&gt;284&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;284&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 284 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:32:21Z</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/201216/germain-APM/</t>
+  </si>
+  <si>
+    <t>Germain UX</t>
+  </si>
+  <si>
+    <t>Germain UX Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Top Rated Alerts, Insights and Automation Customizable Platform to improve User Experience, 24x7, real-time, which in turns will lead to better Adoption, Conversion and Retention, and at a fraction of the cost. 
+Strong features (all customizable): Real User Session Recording and User Replay, Behavior Insights, Process Monitoring/Insights and Technology Monitoring/Insights, Proactive Issue Detection (via synthetic and prediction), Automatic Issue Resolution (via automation) and Alerting. 
+Read more</t>
+  </si>
+  <si>
+    <t>ManageEngine Applications Manager
+Datadog
+Dynatrace
+Google Cloud</t>
+  </si>
+  <si>
+    <t>Usage Based, One Time</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;164&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.88% of 164 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you multiple options for connecting to remote devices, supporting tools like Splashtop, AnyDesk, TeamViewer, and ConnectWise Control. Reviewers appreciate the flexibility, ease of use, and integrations, though some report occasional connection issues or limited multi-monitor support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Ticket Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;111&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;64.86% of 111 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;You get a customizable and integrated system for tracking and managing support requests. Reviewers appreciate the automation, easy setup, and Office 365 integration. Some users say the interface could be cleaner, but most find it effective for organizing and tracking tickets.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;87&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;77.01% of 87 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;This aspect helps you automate software and security updates across devices. Reviewers indicate it’s reliable, easy to use, and reduces manual work. Some mention it lacks OEM updates for brands like Dell or Lenovo, but most find it convenient for maintaining security.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Unattended Access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;61&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;67.21% of 61 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Atera offers you the flexibility to access devices anytime, which helps with after-hours maintenance and reduces disruptions. Users think the integration with Splashtop is smooth, access is secure, and it saves time and travel. Some mention it requires an agent or subscription.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Screen Sharing&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;42&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;57.14% of 42 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can quickly demonstrate tasks to clients or educate users remotely. Reviewers appreciate the easy setup, the ability to show both technician and user screens, and integrations with Splashtop and AnyDesk. Some wish for better multi-monitor support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;83&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;61.45% of 83 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 147 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Atera 147 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;5.0&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;5&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 5 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;5.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;2&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 2 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Visualization&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;5.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;2&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 2 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Graphical representation of data&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Performance Metrics&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;5.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;2&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 2 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;A set of indicators that tracks the performance of networks, applications, systems, teams, etc.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Reporting/Analytics&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;5.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;2&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 2 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;View and track pertinent metrics to find patterns and gain insights from data&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Resource Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;5.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;2&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 2 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Process of planning, scheduling and executing the optimal and effective use of human capital across projects&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 138 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Germain UX 138 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Accounting Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrate with a third-party accounting system&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI Copilot&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A virtual assistant that uses AI to pursue goals and complete tasks on behalf of users&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Routing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tickets are automatically assigned to specific agents based on predefined rules&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Patch Deployment&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/p</t>
-[...161 lines deleted...]
-Microsoft 365
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Ad hoc Query&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;One-off queries made on an as-needed basis&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Ad hoc Reporting&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Generate one-off reports that meet information requirements&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify unusual behavior&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application-Level Analysis&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, monitor and analyse information pertaining to specific applications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Discovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify systems to be monitored&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Availability Testing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Test the availability of websites and/or browsers&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Baseline Manager&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define network parameters and threshold settings to monitor network health and take necessary precautions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Behavior Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track visitors'/audience's responses across web pages and other optimized content&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Benchmarking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;di</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.8&lt;!-- --&gt; (&lt;!-- --&gt;108&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/201216/germain-APM/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Starter&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;460.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Usage Based&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;One Time&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;4de7e632-815f-4424-a557-d51338abe420&amp;quot;]}" event-name="/leads/create" product-id="4de7e632-815f-4424-a557-d51338abe420" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Automation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Business Process Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Code Profiling for Almost Every Language&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Plugins for All Major Platforms&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Predictive Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Real UX Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Technology Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Website Monitoring&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Silver&lt;/span&gt;&lt;div&gt;&lt;span class="text-typo-30 mb-5 block"&gt;Contact Vendor for Pricing&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;4de7e632-815f-4424-a557-d51338abe420&amp;quot;]}" event-name="/leads/create" product-id="4de7e632-815f-4424-a557-d51338abe420" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Automation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Business Process Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Code Profiling for Almost Every Language&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Plugins for All Major Platforms&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Predictive Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Real UX Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Technology Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Website Monitoring&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Unlimited&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;11,995&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;4de7e632-815f-4424-a557-d51338abe420&amp;quot;]}" event-name="/leads/create" product-id="4de7e632-815f-4424-a557-d51338abe420" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Automation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Business Process Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Code Profiling for Almost Every Language&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Plugins for All Major Platforms&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Predictive Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Real UX Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Technology Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Website Monitoring&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.8&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;108&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.8 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.8&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 108 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Angular
 Microsoft Azure
-Microsoft Entra ID
-[...38 lines deleted...]
-Sentry
+NetSuite
+React2
+Salesforce Starter
+Salesforce.org Education Cloud
 ServiceNow
-SIGNL4
-[...117 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Extensive evolving feature set&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;95%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;57&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe features as comprehensive, frequently updated, and essential for streamlining daily operations.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Joseph DAmore" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Joseph D&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;President&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;So much of our business is now fully reliant on the feature set available too us. While some may think this is a negative, this has been a major positive for us.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Occasional bugs and inconsistencies&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;42%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;48&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some users report inconsistent updates, unreliable integrations, and sporadic technical issues affecting reliability and performance.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Lerato Motholo" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Lerato M&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Security&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Lately there seem to be issues with Bitdefender where pulseway will show that a unit does not have and Agent installed where else there is an agent installed, this is making hard to reliably track which Units have AV on them&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust and flexible security management&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;90%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;31&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find security and access control reliable, easy to configure, and effective for safeguarding infrastructure.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Mark Benson" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Mark B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Manager&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The endpoint client is simple to setup, the web client is easy to use and allows a lot of fine-grained control and it also provides a lot of peace of mind.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Responsive dedicated account management&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;92%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;26&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate account managers are proactive, approachable, and consistently provide helpful, personalized assistance.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Glenn Rogers" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Glenn R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;General Manager&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Pulseway simplifies our support services, and [sensitive content hidden], our account manager, has been incredibly helpful.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+Shopify
+Siebel CRM
+Vue.ai
+WordPress</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.8&lt;!-- --&gt; (&lt;!-- --&gt;110&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fd869a6f1-f9c3-457e-8a8e-b3ebdf56d409.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.8&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;110&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.8 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.8&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 110 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:31:59Z</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/164872/Netwrix-Auditor/</t>
+  </si>
+  <si>
+    <t>Netwrix Auditor</t>
+  </si>
+  <si>
+    <t>Netwrix Auditor Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Netwrix Auditor is a visibility platform that enables control over changes, configurations and access in hybrid IT environments and eliminates the stress of your next compliance audit.
+See who has access to what, how often changes are made, which systems are affected and whose actions are causing downtime. Address compliance auditors questions faster and with far less effort from your limited staff.Read more</t>
+  </si>
+  <si>
+    <t>Onspring
+AuditBoard
+TeamMate Audit
+SafetyCulture</t>
+  </si>
+  <si>
+    <t>Shortlist</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;103&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.61% of 103 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you the ability to access and control systems remotely from anywhere. Users think it’s reliable, easy to use, and supports multiple platforms, but some mention occasional lag, UI design, and file transfer could be improved.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;78&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.77% of 78 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can manage Windows and third-party updates across remote systems. Reviewers appreciate its ease of setup, comprehensive coverage, and improved reporting, though some want more control, Linux support, and custom title options.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;81&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.48% of 81 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;69&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.71% of 69 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;69&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;76.81% of 69 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Remotely monitor and manage client networks, endpoints, systems, and devices via locally installed applications&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;57&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.44% of 57 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 164 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Pulseway 164 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;45&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;77.78% of 45 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Compliance Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;38&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;86.84% of 38 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and manage adherence to policies for any service, product, process, or supplier&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Audit Trail&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.5&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;37&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;97.30% of 37 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;36&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;66.67% of 36 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Activity Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;29&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.86% of 29 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;25&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;96.00% of 25 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 64 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Netwrix Auditor 64 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Authentication&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Verify the identity of users/devices to enable secure access&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Data is backed up automatically to prevent data loss&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Patch Deployment&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Set a time to deploy patches automatically&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Scans&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox=</t>
-[...6 lines deleted...]
-Bitdefender GravityZone
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Archiving &amp;amp; Retention&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Moving and separately storing data that is not actively used or continuous storage of data for compliance purposes&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Planning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Create a targeted plan, schedule resources, and determine long-term goals for the audit process&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Behavioral Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and analyse user behavior within a system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Change Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and monitor efficient handling of all changes/transitions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Compliance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage adherence to policies for any service, product, process, or supplier&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Compliance Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report regulatory data to either internal management or external stakeholders&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Reports&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alter the layout and content of reports&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Mapping&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track the management and flow of data throughout the organization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Visualization&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h1</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div class="mb-8"&gt;&lt;div&gt;&lt;div class="relative lg:hidden lg:mx-0 mb-6 w-full"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.4&lt;!-- --&gt; (&lt;!-- --&gt;201&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-6 md:flex-row xl:justify-between"&gt;&lt;div class="flex flex-col w-full"&gt;&lt;/div&gt;&lt;div class="w-[40%] hidden xl:block xl:pl-6"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;201&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.4 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.4&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 201 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Ctera
+CyberArk Privileged Access Management Solutions
+IBM QRadar Incident Forensics
+LogRhythm SIEM
+Nasuni
+Okta
+OpenText Core Behavioral Signals</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.4&lt;!-- --&gt; (&lt;!-- --&gt;198&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;198&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.4 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.4&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 198 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:31:52Z</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/239557/ConnectWise-RMM/</t>
+  </si>
+  <si>
+    <t>ConnectWise RMM</t>
+  </si>
+  <si>
+    <t>ConnectWise RMM Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>ConnectWise RMM is a new remote monitoring and management solution built from the ground up to reinvent how MSPs adopt, interact with, and manage their RMM solution. ConnectWise RMM is built upon the infinitely scalable ConnectWise Platform that combines the best of the both worlds: out-of-the-box automation coupled with the robust automation needed to deliver customized services to your customers.Read more</t>
+  </si>
+  <si>
+    <t>NinjaOne
+N-central
+Cove Data Protection
+N-sight RMM</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;49&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;89.80% of 49 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Install software updates and bug fixes remotely&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;43&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.72% of 43 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;41&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.12% of 41 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Access work applications remotely, for when working away from the office and/or traveling&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;38&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;92.11% of 38 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Remotely monitor and manage client networks, endpoints, systems, and devices via locally installed applications&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Maintenance Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;28&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;82.14% of 28 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Reporting&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;28&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;92.86% of 28 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active reporting of data and metrics&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 29 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;ConnectWise RMM 29 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Backup and Recovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Create backups and provide methods to recover deleted/lost data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Branding&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Add customized logos and colors to align with company branding&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Import/Export&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Import and export data to and from software applications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Event Logs&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A chronological record of actions or occurrences within a network, software, or process&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Incident Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage and track all disruptions and incidents &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Inventory Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage inventory levels to maintain proper supply&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Issue Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to unexpected problems or failures (ie. "negative events")&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;IT Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the movement of one or more IT assets throughout the organization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Maintenance Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Mapping&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Network topology maps providing infrastructure visualization for devices, connections, configurations, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Patch Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Install software updates and bug fixes remotely&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Metrics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A set of indicators that tracks the performance of networks, applications, systems, teams, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Active monitoring of systems, applications, or networks &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Reporting&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 m</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div class="mb-8"&gt;&lt;div&gt;&lt;div class="relative lg:hidden lg:mx-0 mb-6 w-full"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;71&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-6 md:flex-row xl:justify-between"&gt;&lt;div class="flex flex-col w-full"&gt;&lt;/div&gt;&lt;div class="w-[40%] hidden xl:block xl:pl-6"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;71&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 71 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Auvik
+BrightGauge
+ConnectWise CPQ
 ConnectWise PSA
 IT Glue
-OpenText Core Endpoint Protection​
-[...7 lines deleted...]
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.7&lt;!-- --&gt; (&lt;!-- --&gt;280&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;280&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 280 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+Ninite Pro
+OpenText Core DNS Protection
+ScreenConnect
+SentinelOne</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.7&lt;!-- --&gt; (&lt;!-- --&gt;71&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F85149ded-8c41-408d-9033-03d9e2fc6116.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;71&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 71 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1026,383 +926,329 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2">
-        <v>4.2</v>
+        <v>4.6</v>
       </c>
       <c r="H2">
-        <v>253</v>
+        <v>155</v>
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2">
+        <v>11.55</v>
+      </c>
+      <c r="M2" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
-      <c r="O2" t="s">
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2">
+        <v>4.5</v>
+      </c>
+      <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="P2" t="s">
+      <c r="V2">
+        <v>4.3</v>
+      </c>
+      <c r="W2" t="s">
         <v>37</v>
       </c>
-      <c r="S2" t="s">
+      <c r="X2" t="s">
         <v>38</v>
       </c>
-      <c r="T2">
-[...13 lines deleted...]
-      </c>
       <c r="Y2">
-        <v>3.9</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3">
+        <v>4.7</v>
+      </c>
+      <c r="H3">
+        <v>294</v>
+      </c>
+      <c r="I3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" t="s">
         <v>44</v>
       </c>
-      <c r="F3" t="s">
+      <c r="K3" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T3">
+        <v>4.5</v>
+      </c>
+      <c r="U3" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="V3">
         <v>4.6</v>
       </c>
       <c r="W3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="X3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Y3">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4">
+        <v>4.8</v>
+      </c>
+      <c r="H4">
+        <v>129</v>
+      </c>
+      <c r="I4" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4" t="s">
         <v>56</v>
       </c>
-      <c r="F4" t="s">
+      <c r="L4">
+        <v>460</v>
+      </c>
+      <c r="M4" t="s">
         <v>57</v>
       </c>
-      <c r="G4">
-[...5 lines deleted...]
-      <c r="I4" t="s">
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="S4" t="s">
         <v>58</v>
       </c>
-      <c r="J4" t="s">
+      <c r="T4">
+        <v>4.8</v>
+      </c>
+      <c r="U4" t="s">
         <v>59</v>
       </c>
-      <c r="K4" t="s">
-[...5 lines deleted...]
-      <c r="M4" t="s">
+      <c r="V4">
+        <v>4.8</v>
+      </c>
+      <c r="W4" t="s">
         <v>60</v>
       </c>
-      <c r="N4">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="X4" t="s">
         <v>61</v>
       </c>
-      <c r="P4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y4">
-        <v>4.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="G5">
         <v>4.5</v>
       </c>
       <c r="H5">
-        <v>294</v>
+        <v>212</v>
       </c>
       <c r="I5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N5">
+        <v>0</v>
+      </c>
+      <c r="S5" t="s">
+        <v>69</v>
+      </c>
+      <c r="T5">
+        <v>4.4</v>
+      </c>
+      <c r="U5" t="s">
+        <v>70</v>
+      </c>
+      <c r="V5">
+        <v>4.4</v>
+      </c>
+      <c r="W5" t="s">
         <v>71</v>
       </c>
-      <c r="J5" t="s">
+      <c r="X5" t="s">
         <v>72</v>
       </c>
-      <c r="K5" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="F6" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="G6">
-        <v>4.7</v>
+        <v>4.2</v>
       </c>
       <c r="H6">
-        <v>310</v>
+        <v>72</v>
       </c>
       <c r="I6" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="J6" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
-      <c r="O6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S6" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="T6">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="U6" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="V6">
-        <v>4.7</v>
+        <v>3.9</v>
       </c>
       <c r="W6" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="Y6">
-        <v>4.7</v>
+        <v>3.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">