--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>top_alternatives</t>
   </si>
   <si>
     <t>recognitions</t>
   </si>
   <si>
     <t>starting_price</t>
   </si>
   <si>
     <t>price_terms</t>
   </si>
   <si>
     <t>Free_trial_available</t>
@@ -80,257 +83,470 @@
   <si>
     <t>features_html</t>
   </si>
   <si>
     <t>features_rating</t>
   </si>
   <si>
     <t>pricing_html</t>
   </si>
   <si>
     <t>pricing_rating</t>
   </si>
   <si>
     <t>integrations</t>
   </si>
   <si>
     <t>support_html</t>
   </si>
   <si>
     <t>support_rating</t>
   </si>
   <si>
     <t>https://www.capterra.com/p/135453/Datadog-Cloud-Monitoring/</t>
   </si>
   <si>
+    <t>2026-06-12T11:32:27Z</t>
+  </si>
+  <si>
     <t>Datadog Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
   </si>
   <si>
-    <t>ManageEngine Log360
-[...2 lines deleted...]
-ManageEngine EventLog Analyzer</t>
+    <t>Datadog is a SaaS-based monitoring, security, and analytics platform for cloud-scale infrastructure, applications, logs, and more. The platform assists organizations in improving agility, increasing efficiency and providing end-to-end visibility across dynamic or high-scale infrastructures. By collecting metrics and events from 400+ out of the box services and technologies, Datadog enables Dev, Sec, and Ops teams to ensure application uptime and accelerate go-to-market efforts.Read more</t>
+  </si>
+  <si>
+    <t>Site24x7
+ManageEngine EventLog Analyzer
+ManageEngine Log360
+ManageEngine Applications Manager</t>
+  </si>
+  <si>
+    <t>Shortlist</t>
   </si>
   <si>
     <t>Other, Per Month</t>
   </si>
   <si>
-    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;Datadog&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden  mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-1  w-full h-full transition-all duration-300 shadow-none"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full select-none font-sans group" style="height: 240px;"&gt;&lt;svg width="100%" height="100%" class="overflow-visible" aria-label="Company size chart"&gt;&lt;g&gt;&lt;text x="37" y="200" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="155" x2="100%" y2="155" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="155" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;25%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="110" x2="100%" y2="110" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="110" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;50%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="65" x2="100%" y2="65" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="65" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;75%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="20" x2="100%" y2="20" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="20" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;100%&lt;/text&gt;&lt;/g&gt;&lt;svg x="45" y="0" width="calc(100% - 55px)" height="240"&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="0%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="16.666666666666668%" overflow="visible"&gt;&lt;rect y="20" width="8" height="88.2" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="108.2" width="8" height="91.8" fill="#44AEFF"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="16.666666666666668%" y="220" text-anchor="middle" font-size="12" font-weight="600" fill="hsl(var(--neutral-99))" class="fill-neutral-900"&gt;&lt;tspan x="16.666666666666668%" dy="0"&gt;Small&lt;/tspan&gt;&lt;tspan x="16.666666666666668%" dy="16"&gt;business&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="33.333333333333336%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="50%" overflow="visible"&gt;&lt;rect y="20" width="8" height="140.4" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="160.4" width="8" height="39.6" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="50%" y="220" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="50%" dy="0"&gt;Midsize&lt;/tspan&gt;&lt;tspan x="50%" dy="16"&gt;businesses&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="66.66666666666667%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="83.33333333333334%" overflow="visible"&gt;&lt;rect y="20" width="8" height="131.4" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="151.4" width="8" height="48.6" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="83.33333333333334%" y="228" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="83.33333333333334%" dy="0"&gt;Enterprise&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;Engineering&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;42%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-6"&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative"&gt;&lt;svg width="156" height="156" viewBox="0 0 156 156"&gt;&lt;defs&gt;&lt;filter id="shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="0" stdDeviation="2" flood-opacity="0.3"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 78 0 A 78 78 0 0 1 115.57678657993381 146.35192104342136 L 89.24091906237337 98.44715586769014 A 23.33333333333333 23.33333333333333 0 0 0 78 54.66666666666667 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 115.57678657993381 146.35192104342136 A 78 78 0 0 1 3.817591728978016 53.89667443875411 L 55.808681286446415 70.78960346458456 A 23.33333333333333 23.33333333333333 0 0 0 89.24091906237337 98.44715586769014 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.817591728978016 53.89667443875411 A 78 78 0 0 1 14.89667443875409 32.152750321187106 L 59.122936797917895 64.2850107798423 A 23.33333333333333 23.33333333333333 0 0 0 55.808681286446415 70.78960346458456 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 14.89667443875409 32.152750321187106 A 78 78 0 0 1 24.60532573756229 21.140447061129898 L 62.02723419499727 60.99073202683373 A 23.33333333333333 23.33333333333333 0 0 0 59.122936797917895 64.2850107798423 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 24.60532573756229 21.140447061129898 A 78 78 0 0 1 77.99999999999999 0 L 78 54.66666666666667 A 23.33333333333333 23.33333333333333 0 0 0 62.02723419499727 60.99073202683373 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="78" cy="78" r="23.33333333333333" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 111.075px; top: 49.3997px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Engineering&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;42.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 29.7039px; top: 101.039px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;38.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 16.8557px; top: 38.9978px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 23.9944px; top: 28.4935px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Research &amp;amp; Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;3.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 43.3484px; top: 14.8913px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;12.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 600;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 60, 110); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;42%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Engineering&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;42.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 111, 193); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;38%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;38.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(68, 174, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;5%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(121, 199, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Research &amp;amp; Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;3%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Research &amp;amp; Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;3.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(185, 228, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;12%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;12.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Frequency of use&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;Use the software Daily&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;73%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center"&gt;&lt;div class="w-[136px] h-[136px] mb-2 relative"&gt;&lt;canvas width="138" height="138" class="w-full h-full" style="width: 138px; height: 138px;"&gt;&lt;/canvas&gt;&lt;/div&gt;&lt;div class="flex flex-wrap justify-center gap-4"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(68, 174, 255);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Daily&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(103, 103, 103);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Weekly&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(163, 163, 163);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Monthly&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full relative"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;div class="text-typo-10 font-semibold"&gt;Top use cases&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="space-y-3"&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99 font-semibold text-right"&gt;Log Analysis&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 44%; background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Log Analysis&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;44% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 font-semibold"&gt;44%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Dashboard&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 39%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Dashboard&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;39% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;39%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Observability&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 34%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Observability&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;34% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;34%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Server Monitoring&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 31%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Server Monitoring&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;31% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;31%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Cloud Management&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 27%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Cloud Management&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;27% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;27%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-2"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full "&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 lg:grid-cols-12 gap-6 h-full"&gt;&lt;div class="lg:col-span-7 relative flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative flex-shrink-0"&gt;&lt;svg width="140" height="140" viewBox="0 0 140 140"&gt;&lt;defs&gt;&lt;filter id="desktop-shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="2" stdDeviation="4" flood-opacity="0.1"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 70 0 A 70 70 0 0 1 126.631 111.145 A 10 10 0 0 1 110.451 99.389 A 50 50 0 0 0 70 20 A 10 10 0 0 1 70 0 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 126.631 111.145 A 70 70 0 0 1 13.369 111.145 A 10 10 0 0 1 29.549 99.389 A 50 50 0 0 0 110.451 99.389 A 10 10 0 0 1 126.631 111.145 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 13.369 111.145 A 70 70 0 0 1 13.369 28.855 A 10 10 0 0 1 29.549 40.611 A 50 50 0 0 0 29.549 99.389 A 10 10 0 0 1 13.369 111.145 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 13.369 28.855 A 70 70 0 0 1 40.195 6.662 A 10 10 0 0 1 48.711 24.759 A 50 50 0 0 0 29.549 40.611 A 10 10 0 0 1 13.369 28.855 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 40.195 6.662 A 70 70 0 0 1 70 0 A 10 10 0 0 1 70 20 A 50 50 0 0 0 48.711 24.759 A 10 10 0 0 1 40.195 6.662 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="70" cy="70" r="50" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 60, 110); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;35%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 111, 193); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Financial Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;30%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(68, 174, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-</t>
-[...8 lines deleted...]
-    <t>&lt;div class="flex gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-4 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Key features&lt;/h2&gt;&lt;div class=""&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;Datadog&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;121&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:53%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:21%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:26%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;121&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;Engineering&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;43&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 42.57425742574257%, #006FC1 42.57425742574257% 79.20792079207921%, #44AEFF 79.20792079207921% 85.14851485148515%, #79C7FF 85.14851485148515% 88.11881188118812%, #B9E4FF 88.11881188118812% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;43&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;37&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;6&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Research &amp;amp; Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;3&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;12&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;121&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 33%, #006FC1 33% 64%, #44AEFF 64% 85%, #79C7FF 85% 93%, #B9E4FF 93% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;33&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Financial Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;31&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;21&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Health, Wellness and Fitness&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;8&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;7&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Extensive third-party integrations ecosystem&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;87%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers report integrations are broad, easy to set up, and enhance visibility across diverse systems and tools.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Pankaj Borhade" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Pankaj B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Software Engineer&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Datadog provides many third party tools integration, we did many integration and monitored many services.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Complex and expensive pricing model&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;66%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;71&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate pricing is high, difficult to predict, and challenging for smaller organizations to manage effectively.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Amol Goel" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Amol G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Team Lead&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Cost, i think most of the customer might feel the same, for some organisation this becomes an burning issue. As when organisations try to cut cost they first go for any expensive tools they have and as far as i know the pricing model and cost is on a higher end in datadog&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Highly customizable visual dashboards&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;89%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find dashboards easy to customize, visually clear, and helpful for tracking key metrics efficiently.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Vivien Nkirote" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Vivien N&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Software Engineer&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Offer powerful dashboards and visualizations that allow detailed reporting.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive real-time performance insights&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;92%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;26&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe insights and analytics as detailed, real-time, and essential for troubleshooting and monitoring.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Brennan Gutierrez" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Ffdb76bb2cb7bbdb43bad6673041dcecd3bd04fcccef40b9e0a5c94ed9faa03d7.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Ffdb76bb2cb7bbdb43bad6673041dcecd3bd04fcccef40b9e0a5c94ed9faa03d7.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Ffdb76bb2cb7bbdb43bad6673041dcecd3bd04fcccef40b9e0a5c94ed9faa03d7.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Brennan G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;System Admin I&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;It offers deep insights, great integrations, and real-time alerting, though it can be a bit complex and pricey at scale&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div dir="ltr" data-orientation="horizontal" class="w-full"&gt;&lt;div class="flex flex-col lg:flex-row lg:gap-8"&gt;&lt;div class="lg:max-w-[823px]"&gt;&lt;div class="mb-2 lg:mb-6"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center gap-3"&gt;&lt;div class="flex items-center gap-1 lg:hidden"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-question-mark h-3 w-3 text-neutral-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M9.09 9a3 3 0 0 1 5.83 1c0 2-3 3-3 3"&gt;&lt;/path&gt;&lt;path d="M12 17h.01"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-0 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md"&gt;&lt;p&gt;These features have been rated as most important by users based on their reviews.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="hidden lg:flex lg:items-center lg:gap-3"&gt;&lt;span class="text-typo-20 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/div&gt;&lt;div class="w-full overflow-x-auto pb-4 no-scrollbar lg:pb-0"&gt;&lt;div dir="ltr" class="relative overflow-hidden max-w-[600px] w-[90vw] !overflow-visible" style="position: relative; --radix-scroll-area-corner-width: 0px; --radix-scroll-area-corner-height: 0px;"&gt;&lt;style&gt;[data-radix-scroll-area-viewport]{scrollbar-width:none;-ms-overflow-style:none;-webkit-overflow-scrolling:touch;}[data-radix-scroll-area-viewport]::-webkit-scrollbar{display:none}&lt;/style&gt;&lt;div data-radix-scroll-area-viewport="" class="h-full w-full rounded-[inherit] !overflow-visible" style="overflow: hidden scroll;"&gt;&lt;div style="min-width: 100%; display: table;"&gt;&lt;div role="tablist" aria-orientation="horizontal" class="items-center justify-center rounded-md text-muted-foreground bg-transparent p-0 h-auto inline-flex min-w-max" tabindex="0" data-orientation="horizontal" style="outline: none;"&gt;&lt;button type="button" role="tab" aria-selected="true" aria-controls="highest-tab" data-state="active" id="highest-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="1496856634" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Highest Rated&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="advanced-tab" data-state="inactive" id="advanced-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-32992851" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Advanced Features&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="new-tab" data-state="inactive" id="new-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-1426658143" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;New Features&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mb-6 mt-4 lg:hidden"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 bg-[#ffffff] border border-[#e6e6e6] text-base cursor-pointer mb-8" data-evt-id="1012289269" data-evt-name="ppl_cta"&gt;&lt;div class="px-4 py-4 space-y-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="text-[#1c6fd1] font-medium cursor-pointer"&gt;Get Advice&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-phone w-4 h-4 text-[#1c6fd1]" aria-hidden="true"&gt;&lt;path d="M13.832 16.568a1 1 0 0 0 1.213-.303l.355-.465A2 2 0 0 1 17 15h3a2 2 0 0 1 2 2v3a2 2 0 0 1-2 2A18 18 0 0 1 2 4a2 2 0 0 1 2-2h3a2 2 0 0 1 2 2v3a2 2 0 0 1-.8 1.6l-.468.351a1 1 0 0 0-.292 1.233 14 14 0 0 0 6.392 6.384"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;p class="text-[#585858]"&gt;We can help you find the software with the features you need.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="David Jani" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;David Jani&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;Datadog’s top-rated features streamline incident response and observability. Fast log querying, real-time alerts, and multi-channel notifications help teams stay ahead of disruptions and maintain visibility across complex cloud environments.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;341&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 341 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden lg:block text-typo-10 text-neutral-80 mb-8 max-w-4xl mx-auto"&gt;The Datadog features below were rated the highest by our reviewers. Our commentary is based on reviewer sentiment and collective feedback from reviews published on Capterra.&lt;/p&gt;&lt;div class="mt-0 block" role="tabpanel" id="highest-tab" aria-labelledby="highest-trigger" aria-hidden="false"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.4&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;65&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;65 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Real-time notifications in Datadog deliver immediate alerts when thresholds are exceeded, helping teams respond quickly to incidents. Reviewers value integrations with PagerDuty, Slack, Teams, and email, plus the ability to target users and embed alerts into workflows.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Log Analysis &lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;37&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;37 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Datadog supports debugging and incident investigation by aggregating logs and connecting them with APM traces. Reviewers value fast querying and filtering without needing specialized syntax.  &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring &lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;83&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Teams can use Datadog to track performance changes across applications, servers, and cloud environments in real time to catch issues instantly and reduce downtime. Reviewers mention Live Tailing and Core Web Vitals tracking as useful, though some note delays for specific metrics.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 159 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="advanced-tab" aria-labelledby="advanced-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Workflow automation  &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Automate recurring tasks and incident responses using predefined logic. Teams can trigger actions based on alerts or thresholds, reducing manual effort and improving response time across cloud-native environments.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Custom events&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Enables deeper correlation and alerting by allowing teams to define and track custom events. This supports more granular observability and helps surface issues that standard metrics may overlook.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;File integrity monitoring &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track changes to critical files and directories to detect unauthorized modifications. This feature supports compliance efforts and helps identify potential security breaches in real time.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Workload protection &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Secure workloads across Linux, Windows, Kubernetes, Docker, and AWS Fargate. It provides runtime threat detection and visibility into containerized environments, helping teams maintain secure operations.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 159 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="new-tab" aria-labelledby="new-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;LLM observability &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Visualizes the execution flow of AI agents, showing decision paths, tool usage, and retrieval steps. Helps teams debug non-deterministic agent behavior across frameworks like LangGraph and CrewAI. (Released June 2025)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Automated analysis &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Surfaces performance issues in real time using continuous profiling. Offers actionable insights without requiring deep code expertise, helping teams resolve problems faster. (Released June 2025)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Longer term log centralization &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Data Dog’s Flex Frozen tier stores logs for up to seven years in fully managed storage. This supports in-place searchability, without data rehydration, streamlining audits and long-term analytics. (Released June 2025)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 159 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-xl bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto translate-x-full"&gt;&lt;div class="pb-6 pt-8 px-6"&gt;&lt;p class="text-left text-lg font-semibold text-foreground"&gt;All key features (159)&lt;/p&gt;&lt;/div&gt;&lt;div class="px-6"&gt;&lt;div class="mb-6"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;82.98% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With Datadog’s alerting, you can set flexible thresholds, customize notifications, and route alerts to Slack, email, Teams, Jira, and webhooks. Reviewers appreciate the real-time, multi-channel alerts, easy setup, and integrations, though some want even more customization options.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Visualization&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;108&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.00% of 108 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you customizable dashboards and a wide range of built-in visualizations for metrics, logs, and traces. Reviewers appreciate the clarity, ease of use, and recent dashboard improvements, though some mention a desire for more customization and simpler widget configuration.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;97&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.38% of 97 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Datadog offers real-time monitoring that helps you instantly detect issues and track performance across applications, servers, and cloud services. Users think the minimal latency, anomaly detection, and ability to compare real-time with historical data are especially valuable.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Search/Filter&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;101&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.28% of 101 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Search and filter data across systems to locate required information by entering keywords or certain criteria&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;71&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.28% of 71 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;56&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.00% of 56 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 155 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Datadog 155 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search key features" aria-label="Search key features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="item-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left hover:no-underline py-4" aria-expanded="true"&gt;&lt;h3 class="text-typo-30 font-medium text-neutral-100 pr-2"&gt;Access Controls/Permissions&lt;/h3&gt;&lt;svg</t>
-[...42 lines deleted...]
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.5&lt;!-- --&gt; (&lt;!-- --&gt;411&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;411&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 411 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Ad hoc Reporting&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Generate one-off reports that meet information requirements&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;With Datadog’s alerting, you can set flexible thresholds, customize notifications, and route alerts to Slack, email, Teams, Jira, and webhooks. Reviewers appreciate the real-time, multi-channel alerts, easy setup, and integrations, though some want even more customization options.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify unusual behavior&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to security threats to developed applications		
+&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application-Level Analysis&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, monitor and analyse information pertaining to specific applications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Archiving &amp;amp; Retention&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Moving and separately storing data that is not actively used or continuous storage of data for compliance purposes&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Discovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify systems to be monitored&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Availability Testing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div </t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.1&lt;!-- --&gt; (&lt;!-- --&gt;299&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Version&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/135453/Datadog-Cloud-Monitoring/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Pro&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;15.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;26a4979f-0a09-4cc5-bdc7-a6d200b37696&amp;quot;]}" event-name="/leads/create" product-id="26a4979f-0a09-4cc5-bdc7-a6d200b37696" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;500+ Integrations Included&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Container Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Events&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Single sign-on with SAML&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Testing for Outliers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SCIM&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Metrics&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;23.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;26a4979f-0a09-4cc5-bdc7-a6d200b37696&amp;quot;]}" event-name="/leads/create" product-id="26a4979f-0a09-4cc5-bdc7-a6d200b37696" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Machine Learning&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Anomaly Detection&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt; Forecast Insights&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;IP Allowlist&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Unlimited Alerts&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Insights and Correlation Engine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;DevSecOps Pro&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;22.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;26a4979f-0a09-4cc5-bdc7-a6d200b37696&amp;quot;]}" event-name="/leads/create" product-id="26a4979f-0a09-4cc5-bdc7-a6d200b37696" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Cloud Security Posture Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vulnerability Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Case Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Workflow&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;DevSecOps Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;34.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;26a4979f-0a09-4cc5-bdc7-a6d200b37696&amp;quot;]}" event-name="/leads/create" product-id="26a4979f-0a09-4cc5-bdc7-a6d200b37696" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;System File Integrity Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data Security&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Monitor cloud workloads&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex items-center justify-center gap-4 mt-6"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-9 text-[14px] leading-[20px] text-primary-80 p-2" disabled="" aria-label="Previous page"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-chevron-left h-4 w-4 text-neutral-40" aria-hidden="true"&gt;&lt;path d="m15 18-6-6 6-6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="flex gap-2" role="tablist"&gt;&lt;button class="w-8 h-8 flex items-center justify-center focus:outline-none rounded-sm transition-all bg-neutral-0 border border-neutral-99" role="tab" aria-selected="true" aria-label="Go to page 1"&gt;&lt;div class="w-1.5 h-1.5 rounded-full transition-colors bg-neutral-99"&gt;&lt;/div&gt;&lt;/button&gt;&lt;button class="w-8 h-8 flex items-center justify-center focus:outline-none rounded-sm transition-all hover:bg-neutral-10" role="tab" aria-selected="false" aria-label="Go to page 2"&gt;&lt;div class="w-1.5 h-1.5 rounded-full transition-colors bg-neutral-60"&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-9 text-[14px] leading-[20px] text-primary-80 p-2" aria-label="Next page"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-chevron-right h-4 w-4 text-neutral-99" aria-hidden="true"&gt;&lt;path d="m9 18 6-6-6-6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;299&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.1 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 299 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Adobe Experience Manager
+Aerospike
+Airbrake
+Akka
+Alibaba Cloud
+Amazon Cloud Search
+Amazon CloudFront
+Amazon Cognito
+Amazon DocumentDB
+Amazon DynamoDB
+Amazon EC2
+Amazon EC2 Spot
+Amazon ElastiCache
+Amazon RDS
+Amazon Redshift
+Amazon Rekognition
+Amazon S3
+Amazon WorkSpaces
+Apache Cassandra
+Apache CouchDB
+Apache Hive
+Apache Ignite
+Apache Kafka
+Apache Solr
+Apache Tomcat
+Apigee Edge
+ASP.NET Zero
+Auth0
+AWS CloudTrail
+AWS IoT Analytics
+AWS Lambda
+AWS Step Functions
+AWS X-Ray
+Azure Application Gateway
+Azure Cosmos DB
+Azure DevOps Server
+Azure Firewall
+Azure Key Vault
+Azure Machine Learning
+BigPanda
+Bitbucket
+Blue Matador
+Bonsai.io
+Buddy
+BugSnag
+Cacti
+Catchpoint
+Chatwork
+Chef Enterprise Automation Stack
+CircleCI
+Cisco Meraki
+Cloudability
+CloudCheckr
+Cloudflare
+CloudHealth Automation
+ConfigCat
+Confluent Platform
+Couchbase Server
+Databricks
+DingTalk
+Docker
+Elastic Stack
+Fairwinds Insights
+Fastly
+Flagsmith
+Git
+GitHub
+GitLab
+Google Cloud
+Google Cloud IoT
+Google Workspace
+HashiCorp Consul
+Hazelcast
+HiveMQ
+IBM Db2
+IBM WebSphere Application Server
+ilert
+JBoss EAP
+Jenkins
+Jira
+Kong Konnect
+Lacework
+LaunchDarkly
+Logz.io
+MarkLogic
+Microsoft 365
+Microsoft Azure
+Microsoft Entra ID
+Microsoft SQL Server
+Microsoft Teams
+MongoDB
+Moogsoft
+Moxo
+mParticle
+mPulse
+MySQL
+Nagios Core
+Nagios Log Server
+Nagios Network Analyzer
+Nagios XI
+Neo4j Graph Database
+New Relic
+Nextcloud
+Okta
+OpenShift
+OpenStack
+OpenText Analytics Database
+OpsGenie
+Oracle Cloud Infrastructure (OCI)
+PagerDuty
+Papertrail
+Pingdom
+Pivotal Tracker
+PostgreSQL
+Postman
+Prometheus
+Puppet Enterprise
+Redis Enterprise
+Retool
+Riak
+Rigor
+Rollbar
+Rookout
+SAP HANA Cloud
+ScyllaDB
+Segment
+Sentry
+ServiceNow
+SIGNL4
+Slack
+Sleuth
+Snowflake
+Snyk
+SonarQube
+Split
+Splunk Enterprise
+Splunk On-Call
+Squadcast
+Statsig
+Statuspage
+Sumo Logic
+Syslog-ng
+TeamCity
+Tenable Vulnerability Management
+Terraform
+Traefik
+Travis CI
+Uptime.com
+ValueOps
+Varnish Enterprise
+Vault
+Volt Active Data
+vSphere
+xMatters
+Zabbix
+Zendesk Suite</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;292&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;292&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 292 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.capterra.com/p/13803/N-central/</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:31Z</t>
   </si>
   <si>
     <t>N-central Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
   </si>
   <si>
     <t>N-central is a remote monitoring and management (RMM) platform that helps manage, automate, and secure IT infrastructure at scale. It features endpoint management, patching capabilities, and advanced security operations with a security-first approach. The platform's Infinity Core technology allows for customization, faster endpoint targeting, and streamlined policy deployment.
 N-central includes built-in vulnerability management alongside patching and advanced security capabilities including EDR, XDR, and MDR to address cyber threats. The system supports cloud asset management and AI-driven automation with drag-and-drop scripting functionality.
 The platform maintains an open ecosystem with integrations across various software partners, enabling users to create custom workflows. N-central delivers unified endpoint management, patch and vulnerability management, security management, and automation tools that work together to provide IT management with flexibility and precision.Read more</t>
   </si>
   <si>
-    <t>NinjaOne
-[...8 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive remote support capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;86%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;35&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe remote access as reliable, facilitating seamless troubleshooting, automation, and support for distributed users.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Peter Graham" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe2f2b32e8990d0b746255561c8d02f5dd9493a96b8ed6e4eba01b28d089372f9.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe2f2b32e8990d0b746255561c8d02f5dd9493a96b8ed6e4eba01b28d089372f9.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe2f2b32e8990d0b746255561c8d02f5dd9493a96b8ed6e4eba01b28d089372f9.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Peter G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Service Delivery Manager&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;A rock solid and dependable platform for the management of systems, a robust remote access system with is stable and secure&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent and slow customer support&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;52%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;46&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some users report customer support is difficult to reach, slow to resolve issues, and often lacks effective communication.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Sisselman" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David S&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;President&lt;!-- --&gt;, &lt;!-- --&gt;1 employee.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Additionally, working with N-Able is a miserable experience, whether it's on the sales, provisioning, customer service, or technical support side.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Centralized multi-device management platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;92%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;25&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate device management is streamlined, enabling efficient oversight of diverse client environments and assets.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Carlos Barrueto" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F4ca792cdb87b34ed176fe16facec30fcaf94e1ababf895039e7e0d1df43d3576.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F4ca792cdb87b34ed176fe16facec30fcaf94e1ababf895039e7e0d1df43d3576.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F4ca792cdb87b34ed176fe16facec30fcaf94e1ababf895039e7e0d1df43d3576.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Carlos B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Technitian&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Excellent choice for MSP that want managing of servers, clients, network devices alike with intune, backup, 365 integration.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Limited and complex reporting tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;76%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find reporting features insufficient, with slow performance, limited customization, and difficult report creation processes.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Zachary Herberger" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Zachary H&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Systems Administrator&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Certain administrative tasks or simple reports are also non-existent and/or require manual work to produce.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>Action1
+Atera
+MSP360 Backup
+NinjaOne</t>
+  </si>
+  <si>
+    <t>Per User, Per Month</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;N-central&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;208&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:77%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:16%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:7%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;208&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;47&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 47%, #006FC1 47% 66%, #44AEFF 66% 75%, #79C7FF 75% 81%, #B9E4FF 81% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;47&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;19&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Consulting&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;6&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;19&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;208&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 62%, #006FC1 62% 83%, #44AEFF 83% 91%, #79C7FF 91% 96%, #B9E4FF 96% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;62&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;21&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer Networking&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;8&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Information Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;5&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;4&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust remote management capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;85%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;66&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate remote support and management offers reliable monitoring, automation, patching, and secure remote access, simplifying IT tasks and improving operational efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Kevin M. Russell" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Kevin R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Senior IT Administrator&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;N-Central is great from a standpoint of having one central location to remote support, update, and manage computers for your business and clients.  &lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent and slow customer support&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;49%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers indicate customer support is difficult to reach, slow to resolve issues, and lacks consistent technical expertise, leading to frustration and prolonged downtimes.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Sisselman" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David S&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;President&lt;!-- --&gt;, &lt;!-- --&gt;1 employee.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Additionally, working with N-Able is a miserable experience, whether it's on the sales, provisioning, customer service, or technical support side.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Centralized and scalable management platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe service and account management as highly flexible, scalable, and easy to configure, enabling streamlined operations, centralized oversight, and efficient administration across diverse client environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Christopher Rendon" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Christopher R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Tier Two&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Coming from other, more complex RMMs without the same usability, and also from simpler, more user-friendly RMMs without the needed complexity, N-central has been the perfect middle of the road where you can do everything you need and easily figure out how to get it done.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Persistent unresolved software issues&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;57%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;35&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers report bugs and issues often remain unresolved for extended periods, with slow fixes and lack of clear accountability from support.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Christian Pavez" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Christian P&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Sys Admin&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Instead of developing AI to solve "non-issues," the development team needs to prioritize fixing the long-standing bugs and workflow limitations that partners deal with every single day.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive client support tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;27&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find client support effective for managing multiple clients, enabling proactive assistance, customization, and efficient daily operations for both small and large client bases.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Robert Guy" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Robert G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Managed Services Administrator&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;It's the core of our managed service offerings and provides our support staff with valuable client environment data.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Limited and outdated reporting features&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;64%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;33&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe reporting as inflexible, slow, and difficult to customize, requiring manual work or external tools for detailed insights and comprehensive reports.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Zachary Herberger" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Zachary H&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Systems Administrator&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Certain administrative tasks or simple reports are also non-existent and/or require manual work to produce.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;107&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;99.07% of 107 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;N-central offers robust remote monitoring and management, helping you track device health and spot issues quickly. Reviewers appreciate its reliability, time-saving nature, and comprehensive metrics, though some mention setup complexity and occasional alerting or agent problems.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;105&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.24% of 105 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With remote access/control, you can easily support users from anywhere. Users think it’s reliable, simple to deploy, and packed with helpful tools, but some report occasional connectivity issues and wish for smoother agent performance and mobile device access.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;104&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;91.35% of 104 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Patch management gives you flexible, automated control over updates for Windows and third-party apps. Reviewers appreciate its reliability, customization, and automation, but some mention inconsistent reporting, missed patches, and a need for better labeling and third-party support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;86&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.21% of 86 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Maintenance Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;81&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;86.42% of 81 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.2&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;65&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;93.85% of 65 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 142 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;N-central 142 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;143&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;97.90% of 143 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;N-central offers efficient remote troubleshooting, automation, and device management across environments. Users think it saves significant time, is easy to deploy, and provides valuable metrics. Some reviewers note setup can be clunky and occasional agent connectivity issues.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;96.45% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you secure, easy remote access to client devices, streamlining support. Reviewers indicate it’s reliable, simple to deploy, and reduces travel. Some users report occasional agent issues and wish for better mobile access and performance.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;90.78% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;You benefit from automated, customizable patch deployment and reporting. Reviewers highlight its reliability, ease of automation, and time savings. Some users report confusing setup, inconsistent reporting, and third-party patching limitations.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;88.98% of 118 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;This aspect helps you stay proactive by providing customizable alerts and notifications for critical events. Reviewers appreciate robust configuration, integration with PSA tools, and timely notifications, though some mention initial setup complexity and occasional alert noise.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.4&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;103&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.15% of 103 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you gain detailed visibility into server health, hardware, and critical services. Reviewers appreciate customizable templates, real-time monitoring, and Dell PowerEdge integration. Some users mention occasional false positives and limited cloud monitoring options.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Maintenance Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;99&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.88% of 99 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 142 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;N-central 142 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Data is backed up automatically to prevent data loss&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="</t>
-[...2 lines deleted...]
-    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;183&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Basic&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;1.75&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;183&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 183 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;This aspect helps you stay proactive by providing customizable alerts and notifications for critical events. Reviewers appreciate robust configuration, integration with PSA tools, and timely notifications, though some mention initial setup complexity and occasional alert noise.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-pl</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;239&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Basic&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;1.75&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;239&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 239 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>1Password
 Acronis Cyber Protect Cloud
 AlertOps
 Automox
 Autotask PSA
 Auvik
 BrightGauge
 Cisco Meraki
 CloudBlue
 Computicate PSA
 ConnectWise PSA
 DeskDay
 DNSFilter
 HaloPSA
 Hudu
 Huntress
 ilert
 IT Glue
 ITBoost
 Liongard
 Microsoft 365
 Microsoft Intune
 MSP Manager
 ScalePad Backup Radar
 ScalePad Lifecycle Manager
 SentinelOne
 SIGNL4
 ThreatLocker
 TOPdesk
 vCIOToolbox
 Xurrent</t>
   </si>
   <si>
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;185&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;185&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 185 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...24 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Consistent stability and reliability&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;34&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users report stability and reliability deliver minimal downtime, dependable performance, and strong support for critical workloads.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Ilario Magni" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Ilario M&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;ICT Infrastructure Manager&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Stability, options, features, wide knowledge base on 3rd party partner&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;High overall pricing&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;69%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;77&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users comment pricing is steep, with extra costs for features and add-ons, limiting accessibility for smaller businesses.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust cluster management capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find cluster management simplifies high availability, resource balancing, and centralized control for complex environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="jesus venegas" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;jesus V&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Server Administrator&lt;!-- --&gt;, &lt;!-- --&gt;501 - 1,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The dashboard to management our clusters is very easy to see and very light to load a lot of data in the dashboards.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Sluggish and incomplete web client&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;52%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;52&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers report the web client is slow, buggy, and lacks full functionality compared to previous desktop versions.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive datacenter virtualization platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;31&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe cloud and datacenter as enabling efficient virtualization, centralized management, and flexible resource allocation.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Complex and costly licensing&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;82%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;33&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate licensing is expensive, confusing, and difficult to manage, especially for smaller organizations.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Owen Mettam" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe5e2ef5a505d900afd3462c665ca2a4fc270295183574690d7f8a85b6875a7ef.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe5e2ef5a505d900afd3462c665ca2a4fc270295183574690d7f8a85b6875a7ef.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe5e2ef5a505d900afd3462c665ca2a4fc270295183574690d7f8a85b6875a7ef.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Owen M&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Technical Consulting Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The new pricing and licensing scheme makes it difficult to use this product.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;242&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;242&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 242 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/251336/ManageEngine-OpManager/</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:41Z</t>
+  </si>
+  <si>
+    <t>ManageEngine OpManager Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>ManageEngine OpManager is a comprehensive network monitoring solution that helps you keep track of the health and performance of your network devices, servers, and applications. It helps large enterprises, service providers, and SMEs manage their data centers &amp; IT infrastructure efficiently and cost effectively. OpManager provides real-time monitoring, alerting, and reporting capabilities, allowing you to proactively identify and resolve potential issues before they impact your business.Read more</t>
+  </si>
+  <si>
+    <t>Atera
+NinjaOne
+Site24x7
+ManageEngine OpManager Plus</t>
+  </si>
+  <si>
+    <t>Flat Rate, Per Year</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;ManageEngine OpManager&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;196&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:32%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:39%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:30%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;196&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;49&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 49%, #006FC1 49% 69%, #44AEFF 69% 78%, #79C7FF 78% 81%, #B9E4FF 81% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;49&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;20&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Consulting&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;3&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;19&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;196&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 32%, #006FC1 32% 59%, #44AEFF 59% 77%, #79C7FF 77% 91%, #B9E4FF 91% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;32&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Financial Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;27&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Education Management&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;18&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Banking&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;14&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive real-time monitoring tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;91%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;93&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe network monitoring as robust, offering centralized, real-time visibility and proactive issue detection across devices.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Jitendra Tippat" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Jitendra T&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;It analysts&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The tool offers comprehensive network monitoring with an intuitive interface, making it easy to manage devices, track performance, and detect issues proactively.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Recurring bugs and maintenance issues&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;50%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;42&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers report persistent bugs, patch-related errors, and maintenance inconsistencies that occasionally disrupt workflows and reliability.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Hassan" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David H&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Administrator&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;How many patches there can be and I sometimes run into installation errors with patches.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Highly customizable visual dashboards&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;90%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;48&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers appreciate the dashboard’s flexibility, enabling quick visualization of network health and efficient troubleshooting.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Ajit Shinde" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Ajit S&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Services Manager&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The customizable, user-friendly dashboard lets you quickly visualize key network metrics and alerts, streamlining the monitoring process across networks, servers, and applications, with proactive notifications that help preemptively address issues.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Streamlined deployment and configuration&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;42&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find setup and deployment straightforward, with intuitive configuration and rapid onboarding for diverse environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Milind Naik" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Milind N&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;CTO&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Simple and easy to manage Dashboard and Easy to configure , Installation is simple alternatively SAAS on Cloud Model helps to get it onboarded very fast.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;147&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;89.12% of 147 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you flexible, real-time notifications through email, SMS, and integrations like Netcool. Users think the alerts are fast, reliable, and easy to customize, helping you respond quickly to issues and reduce downtime with timely, actionable information.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;140&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;92.14% of 140 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can easily track server health, performance, and resource usage across platforms like Windows and Linux. Reviewers appreciate the structured templates, quick setup, and proactive monitoring that helps prevent outages and keeps critical services running smoothly.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;133&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;93.23% of 133 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;ManageEngine OpManager offers real-time visibility into network and server status, with customizable dashboards and instant alerts. Reviewers indicate this helps you detect problems immediately, minimize downtime, and maintain infrastructure stability with up-to-the-minute information.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;102&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;85.29% of 102 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;90&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;91.11% of 90 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Remotely monitor and manage client networks, endpoints, systems, and devices via locally installed applications&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Data&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;66&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.45% of 66 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Receive data and information in real time&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 134 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;ManageEngine OpManager 134 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI/Machine Learning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Software program that continuously adjusts its behavior based on observed data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;It gives you flexible, real-time notifications through email, SMS, and integrations like Netcool. Users think the alerts are fast, reliable, and easy to customize, helping you respond quickly to issues and reduce downtime with timely, actionable information.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Archiving &amp;amp; Retention&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Moving and separately storing data that is not actively used or continuous storage of data for compliance purposes&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Authentication&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Verify the identity of users/devices to enable secure access&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Data is backed up automatically to prevent data loss&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Configuration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatic configuration of devices/instances without manual intervention&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Backup and Recovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Create backups and provide methods to recover deleted/lost data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bug/Issue Capture&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;The creation of a bug/issue ticket, submitted by a </t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;262&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Version&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/251336/ManageEngine-OpManager/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Standard Edition&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;95.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Availability Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;CSV Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Interface Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Network Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Single Node Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SNMP Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;WMI Monitoring and CLI Monitoring&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Professional Edition&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;145.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Availability Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;CSV Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Hyper-V Monitoring and CLI Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Interface Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Layer 2 Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Network Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Schedule Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Single Node Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SNMP Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;WMI Monitoring&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Enterprise (Base Product)&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;4,595&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Availability Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;CSV Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Discovery of Virtual Environment&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Hyper-V Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Interface Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Layer 2 Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;MS SQL Monitoring and CLI Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Multi-Site/ Distributed Network Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Network Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Schedule Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Single Node Discovery&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SNMP Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;WMI Monitoring&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;262&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 262 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Ansible Tower
+Freshdesk
+Grafana
+Jira
+ManageEngine Applications Manager
+ManageEngine Log360
+Microsoft Teams
+ServiceNow
+Slack</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.5&lt;!-- --&gt; (&lt;!-- --&gt;281&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb423d1be-4a4f-4549-a2f8-b3d3f4d53b3c.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;281&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 281 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/144309/Atera/</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:49Z</t>
+  </si>
+  <si>
+    <t>Atera Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Atera’s Remote Support enables IT teams and MSPs to quickly connect to endpoints via built-in integrations with AnyDesk and Splashtop, or third-parties like TeamViewer and ScreenConnect. Troubleshoot issues, deploy updates, and maintain control from anywhere. Secure, multi-platform access allows instant remote control, file transfer, and real-time collaboration. Automation and AI-driven insights streamline repetitive tasks and accelerate resolution, improving first-contact fix rates and overall efficiency. End users enjoy fast, seamless support with minimal downtime, while IT leaders get visibility and reporting to optimize team performance. Atera's autonomous AI agent, Robin, learns from previous remote sessions to craft solutions when new issues come up, reducing incoming tickets and keeping systems running smoothly 24/7, letting teams focus on strategic initiatives and high-value work.Read more</t>
+  </si>
+  <si>
+    <t>Action1
+JIRA Service Management
+ManageEngine Endpoint Central
+JumpCloud Directory Platform</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;Atera&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 3 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;165&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:65%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:17%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:18%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;165&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;47&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 47%, #006FC1 47% 59%, #44AEFF 59% 67%, #79C7FF 67% 73%, #B9E4FF 73% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;47&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;12&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Marketing&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;8&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Customer Services &amp;amp; Support&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;6&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;27&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;165&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 73%, #006FC1 73% 83%, #44AEFF 83% 90%, #79C7FF 90% 95%, #B9E4FF 95% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;73&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;10&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Hospital &amp;amp; Health Care&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;7&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;5&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;5&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Streamlined software deployment workflow&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find deployment simple, rapid, and manageable, enabling easy rollout and minimal training needs.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent platform responsiveness&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;66%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers describe performance and speed issues, including slow interface loading, laggy remote access, and delayed responses.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="SUNATHA JAIMUNG" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;SUNATHA J&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;General Manager&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;There are drawbacks such as delay in the performance of the remote access when connected to some networks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive IT process automation&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;24&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers appreciate automation for reducing manual tasks, saving time, and boosting operational efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Sydney Bernice" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Sydney B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Information Technology Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Atera uses AI technology to automate and streamline IT operations thus saving time and eliminating manual work and repetitive tasks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Effortless initial configuration process&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;21&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe setup as fast, intuitive, and straightforward across various devices and company environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Allegra Wegesin" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Allegra W&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Managing several companies at once is simpler with the way the site is setup, it's all really clear.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Virtual Machine Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;57&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;78.95% of 57 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and manage virtual machines (VMs) running on physical host machines&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Migration&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;50&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;76.00% of 50 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Move from one database to another, or upgrade the version of database software being used&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;50&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.00% of 50 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Configuration Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;42&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.95% of 42 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Version Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;34&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;55.88% of 34 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track revisions and updates made to files and navigate between different versions&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Namespace Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;26&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;50.00% of 26 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Prevent naming collisions across files, folders and systems&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 23 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;vSphere 23 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;164&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.88% of 164 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you multiple options for connecting to remote devices, supporting tools like Splashtop, AnyDesk, TeamViewer, and ConnectWise Control. Reviewers appreciate the flexibility, ease of use, and integrations, though some report occasional connection issues or limited multi-monitor support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Ticket Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;111&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;64.86% of 111 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;You get a customizable and integrated system for tracking and managing support requests. Reviewers appreciate the automation, easy setup, and Office 365 integration. Some users say the interface could be cleaner, but most find it effective for organizing and tracking tickets.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;87&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;77.01% of 87 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;This aspect helps you automate software and security updates across devices. Reviewers indicate it’s reliable, easy to use, and reduces manual work. Some mention it lacks OEM updates for brands like Dell or Lenovo, but most find it convenient for maintaining security.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Unattended Access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;61&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;67.21% of 61 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Atera offers you the flexibility to access devices anytime, which helps with after-hours maintenance and reduces disruptions. Users think the integration with Splashtop is smooth, access is secure, and it saves time and travel. Some mention it requires an agent or subscription.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Screen Sharing&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;42&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;57.14% of 42 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can quickly demonstrate tasks to clients or educate users remotely. Reviewers appreciate the easy setup, the ability to show both technician and user screens, and integrations with Splashtop and AnyDesk. Some wish for better multi-monitor support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;83&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;61.45% of 83 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 147 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Atera 147 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Cleansing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Removes data that is incomplete, inaccurate, or irrelevant from a dataset&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Discovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Discover and connect variety of data sources to the application for analysis&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Ability to handle large datasets&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Migration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Move from one database to another, or upgrade the version of database software being used&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dedicated Virtual Resources&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Offers dedicated resources like RAM, CPU, bandwidth, and storage for managing hosting, software installation, and other operations.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;High Volume Processing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process and analyze large volume of data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Load Balancing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of distributing a set of tasks over a set of resources, with the aim of making their overall processing more efficient&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;ML Algorithm Library&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Share, track, and store machine learning models and data.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Model Training&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of testing an ML algorithm by feeding it training data to learn from&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Namespace Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevent naming collisions across files, folders and systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Organize and manage the accomplishments and development of employees or performance of applications or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Server Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Templates&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Sample files or documents that could be customized as needed or used as is&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Version Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hid</t>
-[...5 lines deleted...]
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;342&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;342&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 342 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Accounting Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrate with a third-party accounting system&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI Copilot&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A virtual assistant that uses AI to pursue goals and complete tasks on behalf of users&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Routing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tickets are automatically assigned to specific agents based on predefined rules&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Patch Deployment&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/p</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;402&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/144309/Atera/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Pro &lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;129.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Management, Automations &amp;amp; Scripting&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Windows Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Monitoring and Alerts&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Patch Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Access Using Splashtop (up to 2 concurrent sessions)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;API Access&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Reports&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Helpdesk &amp;amp; Ticket Automation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Support Addresses (up to 5)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Customer Support Portal&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SLA and Automated Time Tracking&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;File View&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Contracts &amp;amp; Invoicing&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Azure AD Integration&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Audit Log&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Mobile App (iOS &amp;amp; Android)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Growth&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;179.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Mac and Linux Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Access&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Splashtop Concurrent Sessions (unlimited)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Support Addresses (up to 10)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Advanced Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Asset Types (up to 5)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;File Transfer (up to 15GB per month)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Extended Retention Audit Log&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Integrations with QuickBooks Online &amp;amp; Xero&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;CSV QuickBooks Desktop Export&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Power&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;209.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Support Addresses (unlimited)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Asset Types (up to 20)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;File Transfer (up to 50GB per month)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Audit Log - 1 Year Retention&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data Recovery&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;402&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 402 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>AnyDesk
+Bitdefender GravityZone
+Chocolatey
+Cisco Duo
+Domotz
+Emsisoft Business Security
+Google Calendar
+IRONSCALES
+IT Glue
+Keeper Security
+LogMeIn Miradore
+Ninite Pro
+Okta
+OpenText Core DNS Protection
+QuickBooks Desktop
+QuickBooks Online
+ScalePad Lifecycle Manager
+Splashtop
+TeamViewer ONE
+Xero
+Zapier</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.5&lt;!-- --&gt; (&lt;!-- --&gt;414&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;414&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 414 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.capterra.com/p/118128/New-Relic/</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:36Z</t>
+  </si>
+  <si>
     <t>New Relic Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
   </si>
   <si>
-    <t>New Relic Application Performance Monitoring simplifies application performance management with a unified platform that delivers real-time insights across your entire tech stack. Designed for enterprise needs, it empowers leaders to monitor app performance, improve reliability, and enhance end-user satisfaction. With features like code-level visibility, AI-powered alerts, and customizable dashboards, teams can proactively identify and resolve issues before they impact users. Streamline performance tracking, optimize resource use, and confidently drive digital transformation. Upgrade to New Relic APM today and stay ahead of application challenges.
-Read more</t>
+    <t>New Relic's enterprise-grade Server Monitoring solutions offer a comprehensive platform for monitoring and optimizing your server infrastructure. Designed for large-scale operations, our unified data platform aggregates telemetry data from servers, providing powerful full-stack analysis tools that deliver deep insights into server performance, health, and utilization. With real-time monitoring, automated alerts, and customizable dashboards, New Relic enables you to proactively monitor and manage your servers, optimize resource allocation, and ensure peak performance and reliability. Simplify server monitoring, enhance operational efficiency, and gain actionable insights with New Relic's advanced Server Monitoring solutions.Read more</t>
   </si>
   <si>
     <t>Site24x7
 ManageEngine Applications Manager
 ManageEngine OpManager
-PRTG</t>
-[...2 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Actionable performance optimization insights&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;88%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;42&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find performance and speed features help pinpoint bottlenecks, enabling continuous optimization and faster troubleshooting.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Arjun Kannan" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fcdn0.capterra-static.com%2Fprofile-images%2Flinkedin%2F483b83fbd18a50f428b51eebd901929c.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fcdn0.capterra-static.com%2Fprofile-images%2Flinkedin%2F483b83fbd18a50f428b51eebd901929c.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fcdn0.capterra-static.com%2Fprofile-images%2Flinkedin%2F483b83fbd18a50f428b51eebd901929c.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Arjun K&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Founder&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;New Relic's streamlined setup process and Heroku integration allowed me to start monitoring and optimizing my application's performance almost instantly.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;High and complex pricing structure&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;60%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;53&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers report pricing as expensive, unpredictable, and challenging for smaller businesses or scaling environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="James Bell" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F46f1a61ea8459e83487d53ec1beb4083adb5f332f52fa281601072c688b6acd3.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F46f1a61ea8459e83487d53ec1beb4083adb5f332f52fa281601072c688b6acd3.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F46f1a61ea8459e83487d53ec1beb4083adb5f332f52fa281601072c688b6acd3.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;James B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Head Of Development&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The pay as you go pricing continues to increase on at least a quarterly basis, which is a little annoying.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive real-time observability platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;36&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe monitoring as robust, enabling real-time tracking across entire stacks and rapid issue detection.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+N-central</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Actionable performance optimization insights&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;88%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;42&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate performance and speed tools help identify bottlenecks, monitor metrics, and improve application efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;High and complex pricing structure&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;60%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;53&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find pricing expensive, unpredictable, and challenging for smaller businesses or distributed server environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="James Bell" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F46f1a61ea8459e83487d53ec1beb4083adb5f332f52fa281601072c688b6acd3.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F46f1a61ea8459e83487d53ec1beb4083adb5f332f52fa281601072c688b6acd3.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F46f1a61ea8459e83487d53ec1beb4083adb5f332f52fa281601072c688b6acd3.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;James B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Head Of Development&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The pay as you go pricing continues to increase on at least a quarterly basis, which is a little annoying.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive real-time observability suite&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;36&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe monitoring as robust, enabling real-time tracking across full tech stacks and rapid issue detection.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
 pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;38&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;76.32% of 38 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;31&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.87% of 31 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;23&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;82.61% of 23 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Performance Metrics&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;19&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;84.21% of 19 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;A set of indicators that tracks the performance of networks, applications, systems, teams, etc.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Visualization&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;12&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;58.33% of 12 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Graphical representation of data&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Root Cause Analysis&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;12&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.33% of 12 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Identify and analyse the reasons behind accidents&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 86 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;New Relic 86 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
 pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;@mentions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;An @mention is a way to tag or notify a specific person about a message/post&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify unusual behavior&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to security threats to developed applications		
 &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Testing &lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Execution of software tests by leveraging automation tools&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Availability Testing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Test the availability of websites and/or browsers&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Backlog Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;The process of evaluating, scheduling, and assigning tasks that have been put on the back burner in favor of higher priority items.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Baseline Manager&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define network parameters and threshold settings to monitor network health and take necessary precautions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bug Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor and track bugs and issues in the system.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Collaboration Tools&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div cla</t>
   </si>
   <si>
     <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.0&lt;!-- --&gt; (&lt;!-- --&gt;155&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Version&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/118128/New-Relic/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt; Standard&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;10.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Limited to 5 Full Platform Users&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Ticketed Support Availability&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;2 Business Days Support Response SLA&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SAML Single-Sign-On&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;$10/first user, $99/additional user (max of 5)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data ingest - $0.35/GB beyond free 100 GB limit&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data Plus data ingest - $0.55/GB beyond free 100 GB&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt; Pro&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;49.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Unlimited full platform users&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Commitment Options&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;2 Hour Critical Initial Support Response SLA&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data Plus Eligibility&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;$349/user (for annual commitments)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;$418/user (for monthly pay as you go)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt; Data Plus data ingest - $0.55/GB beyond free 100 GB limit&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data ingest - $0.35/GB beyond free 100 GB limit&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;155&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.0&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 155 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>AlertOps
 Amazon API Gateway
 Amazon CloudFront
 Amazon Connect
 Amazon DocumentDB
 Amazon DynamoDB
 Amazon EC2
 Amazon ECS
@@ -785,59 +1001,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -857,322 +1073,358 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2">
         <v>4.6</v>
       </c>
-      <c r="D2">
-        <v>357</v>
+      <c r="E2">
+        <v>360</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H2">
+        <v>25</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
-[...2 lines deleted...]
-      <c r="J2">
+      <c r="J2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K2">
         <v>1</v>
       </c>
-      <c r="K2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2">
+        <v>4.5</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+      <c r="S2">
+        <v>4.1</v>
+      </c>
+      <c r="T2" t="s">
+        <v>33</v>
+      </c>
+      <c r="U2" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3">
+        <v>4.2</v>
+      </c>
+      <c r="E3">
+        <v>253</v>
+      </c>
+      <c r="F3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H3" t="s">
         <v>27</v>
       </c>
-      <c r="N2">
+      <c r="I3">
+        <v>1.75</v>
+      </c>
+      <c r="J3" t="s">
+        <v>40</v>
+      </c>
+      <c r="K3">
+        <v>1</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q3">
+        <v>4.2</v>
+      </c>
+      <c r="R3" t="s">
+        <v>44</v>
+      </c>
+      <c r="S3">
+        <v>3.9</v>
+      </c>
+      <c r="T3" t="s">
+        <v>45</v>
+      </c>
+      <c r="U3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4">
+        <v>4.5</v>
+      </c>
+      <c r="E4">
+        <v>291</v>
+      </c>
+      <c r="F4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4">
+        <v>95</v>
+      </c>
+      <c r="J4" t="s">
+        <v>52</v>
+      </c>
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q4">
+        <v>4.6</v>
+      </c>
+      <c r="R4" t="s">
+        <v>56</v>
+      </c>
+      <c r="S4">
+        <v>4.6</v>
+      </c>
+      <c r="T4" t="s">
+        <v>57</v>
+      </c>
+      <c r="U4" t="s">
+        <v>58</v>
+      </c>
+      <c r="V4">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5">
+        <v>4.5</v>
+      </c>
+      <c r="E5">
+        <v>449</v>
+      </c>
+      <c r="F5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" t="s">
+        <v>63</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5">
+        <v>129</v>
+      </c>
+      <c r="J5" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5">
+        <v>1</v>
+      </c>
+      <c r="L5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5" t="s">
+        <v>65</v>
+      </c>
+      <c r="P5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q5">
         <v>4.3</v>
       </c>
-      <c r="O2" t="s">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="R5" t="s">
+        <v>67</v>
+      </c>
+      <c r="S5">
+        <v>4.6</v>
+      </c>
+      <c r="T5" t="s">
+        <v>68</v>
+      </c>
+      <c r="U5" t="s">
+        <v>69</v>
+      </c>
+      <c r="V5">
         <v>4.5</v>
       </c>
-      <c r="Q2" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:21">
-[...6 lines deleted...]
-      <c r="C3">
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6">
         <v>4.5</v>
       </c>
-      <c r="D3">
-[...11 lines deleted...]
-      <c r="J3">
+      <c r="E6">
+        <v>195</v>
+      </c>
+      <c r="F6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G6" t="s">
+        <v>74</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6">
+        <v>10</v>
+      </c>
+      <c r="J6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6">
         <v>1</v>
       </c>
-      <c r="K3" t="s">
-[...26 lines deleted...]
-      <c r="U3">
+      <c r="M6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P6" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q6">
         <v>4.5</v>
       </c>
-    </row>
-[...149 lines deleted...]
-      <c r="R6">
+      <c r="R6" t="s">
+        <v>77</v>
+      </c>
+      <c r="S6">
         <v>4.0</v>
       </c>
-      <c r="S6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T6" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="U6">
+        <v>78</v>
+      </c>
+      <c r="U6" t="s">
+        <v>79</v>
+      </c>
+      <c r="V6">
         <v>4.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>