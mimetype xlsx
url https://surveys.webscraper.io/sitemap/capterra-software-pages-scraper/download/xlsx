--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>top_alternatives</t>
   </si>
   <si>
     <t>recognitions</t>
   </si>
   <si>
@@ -80,624 +80,395 @@
   <si>
     <t>interface_rating</t>
   </si>
   <si>
     <t>features_html</t>
   </si>
   <si>
     <t>features_rating</t>
   </si>
   <si>
     <t>pricing_html</t>
   </si>
   <si>
     <t>pricing_rating</t>
   </si>
   <si>
     <t>integrations</t>
   </si>
   <si>
     <t>support_html</t>
   </si>
   <si>
     <t>support_rating</t>
   </si>
   <si>
-    <t>https://www.capterra.com/p/135453/Datadog-Cloud-Monitoring/</t>
-[...13 lines deleted...]
-ManageEngine Log360
+    <t>https://www.capterra.com/p/93512/VMware-Horizon/</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:33:43Z</t>
+  </si>
+  <si>
+    <t>vSphere Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Cloud-based virtualization platform which helps enterprises with data consolidation, infrastructure security and remote support.
+VMware streamlines the journey for organizations to become digital businesses that deliver better experiences to their customers and empower employees to do their best work. Our software spans App Modernization, Cloud, Networking &amp; Security and Digital Workspace.Read more</t>
+  </si>
+  <si>
+    <t>Inuvika OVD Enterprise
+ManageEngine OpManager
+ManageEngine OpManager Plus
 ManageEngine Applications Manager</t>
   </si>
   <si>
-    <t>Shortlist</t>
-[...8 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Extensive third-party integrations ecosystem&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;87%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers report integrations are broad, easy to set up, and enhance visibility across diverse systems and tools.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Pankaj Borhade" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Pankaj B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Software Engineer&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Datadog provides many third party tools integration, we did many integration and monitored many services.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Complex and expensive pricing model&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;66%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;71&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate pricing is high, difficult to predict, and challenging for smaller organizations to manage effectively.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Amol Goel" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Amol G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Team Lead&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Cost, i think most of the customer might feel the same, for some organisation this becomes an burning issue. As when organisations try to cut cost they first go for any expensive tools they have and as far as i know the pricing model and cost is on a higher end in datadog&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Highly customizable visual dashboards&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;89%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find dashboards easy to customize, visually clear, and helpful for tracking key metrics efficiently.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Vivien Nkirote" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Vivien N&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Software Engineer&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Offer powerful dashboards and visualizations that allow detailed reporting.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive real-time performance insights&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;92%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;26&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe insights and analytics as detailed, real-time, and essential for troubleshooting and monitoring.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Brennan Gutierrez" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Ffdb76bb2cb7bbdb43bad6673041dcecd3bd04fcccef40b9e0a5c94ed9faa03d7.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Ffdb76bb2cb7bbdb43bad6673041dcecd3bd04fcccef40b9e0a5c94ed9faa03d7.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Ffdb76bb2cb7bbdb43bad6673041dcecd3bd04fcccef40b9e0a5c94ed9faa03d7.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Brennan G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;System Admin I&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;It offers deep insights, great integrations, and real-time alerting, though it can be a bit complex and pricey at scale&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>Per User, Per Year</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;vSphere&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 6 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;116&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:51%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:19%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:30%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;116&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;60&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 60%, #006FC1 60% 73%, #44AEFF 73% 81%, #79C7FF 81% 87%, #B9E4FF 87% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;60&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;13&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;8&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Consulting&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;6&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;13&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;116&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 64%, #006FC1 64% 74%, #44AEFF 74% 84%, #79C7FF 84% 92%, #B9E4FF 92% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;64&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;10&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;10&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Education Management&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;8&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;8&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Consistent performance and uptime&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;34&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users report stability and reliability ensure minimal downtime, smooth operations, and dependable server environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;High and unpredictable pricing&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;70%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;79&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users report pricing is steep, especially for smaller businesses, with recent changes causing budgeting and affordability challenges.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Efficient cluster resource management&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users comment cluster management enables high availability, easy scaling, centralized control, and seamless maintenance.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Web client usability issues&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;52%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;52&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers find the web client slow, occasionally buggy, missing features, and less responsive than previous applications.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive datacenter virtualization&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate cloud and datacenter features simplify management, centralize resources, and support flexible infrastructure.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="jesus V." loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;jesus V.&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Server Administrator&lt;!-- --&gt;, &lt;!-- --&gt;501 - 1,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Amazing management to discover datastores created in  the physical storages.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Complex and costly licensing&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;82%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;34&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe licensing as expensive, confusing, frequently changing, and difficult for organizations to navigate or renew.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Anonymous User" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Anonymous User&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Technical Consulting Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The new pricing and licensing scheme makes it difficult to use this product.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Virtual Machine Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;59&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.66% of 59 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and manage virtual machines (VMs) running on physical host machines&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Migration&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;52&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;76.92% of 52 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Move from one database to another, or upgrade the version of database software being used&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;50&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.00% of 50 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Configuration Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;44&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.82% of 44 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Version Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;35&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;54.29% of 35 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track revisions and updates made to files and navigate between different versions&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Namespace Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;27&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;48.15% of 27 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Prevent naming collisions across files, folders and systems&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 23 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;vSphere 23 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Cleansing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Removes data that is incomplete, inaccurate, or irrelevant from a dataset&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Discovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Discover and connect variety of data sources to the application for analysis&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Ability to handle large datasets&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Migration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Move from one database to another, or upgrade the version of database software being used&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dedicated Virtual Resources&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Offers dedicated resources like RAM, CPU, bandwidth, and storage for managing hosting, software installation, and other operations.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;High Volume Processing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process and analyze large volume of data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Load Balancing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of distributing a set of tasks over a set of resources, with the aim of making their overall processing more efficient&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;ML Algorithm Library&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Share, track, and store machine learning models and data.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Model Training&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of testing an ML algorithm by feeding it training data to learn from&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Namespace Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevent naming collisions across files, folders and systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Organize and manage the accomplishments and development of employees or performance of applications or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Server Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Templates&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Sample files or documents that could be customized as needed or used as is&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Version Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hid</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.2&lt;!-- --&gt; (&lt;!-- --&gt;362&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/93512/VMware-Horizon/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;vSphere Essential Kit&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;576.96&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b&amp;quot;]}" event-name="/leads/create" product-id="7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;All-in One Solution&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Server Virtualization and Consolidation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Simplify Software Upgrades&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Hypervisor (Esxi) and Vcenter Server Essentials&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;vSphere Essential Plus Kit&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;5,596&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b&amp;quot;]}" event-name="/leads/create" product-id="7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Business Continuity and Always-Available IT&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Cross Switch Vmotion&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Improve Service Levels and Application Quality&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Save on IT Hardware Costs&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Strengthen Security and Data Protection&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vcenter Server Essentials. Vsphere Data Protection. Vsphere High Availability (HA)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Hypervisor (Esxi)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Vmotion&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Vshield Endpoint and Vsphere Replication&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;vSphere Standard&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;1,268&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b&amp;quot;]}" event-name="/leads/create" product-id="7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Entry-Level Solution&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;High Availability&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Next-Gen Infrastructure Image Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Reduce Hardware Cost&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vshield Endpoint and Vsphere Replication&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Hypervisor (Esxi) Vmotion&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;vSphere Enterprise Plus&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;4,350&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Flat Rate&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b&amp;quot;]}" event-name="/leads/create" product-id="7fa37b4a-5dd2-4ff4-a0c5-ee201cd9ed5b" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data-at-Rest Encryption&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;High Availability&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Run Modern Applications&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;VM Encryption and Vsphere Replication&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vmotion&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vshield Endpoint&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Hypervisor (Esxi)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vsphere Trust Authority&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex items-center justify-center gap-4 mt-6"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-9 text-[14px] leading-[20px] text-primary-80 p-2" disabled="" aria-label="Previous page"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-chevron-left h-4 w-4 text-neutral-40" aria-hidden="true"&gt;&lt;path d="m15 18-6-6 6-6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="flex gap-2" role="tablist"&gt;&lt;button class="w-8 h-8 flex items-center justify-center focus:outline-none rounded-sm transition-all bg-neutral-0 border border-neutral-99" role="tab" aria-selected="true" aria-label="Go to page 1"&gt;&lt;div class="w-1.5 h-1.5 rounded-full transition-colors bg-neutral-99"&gt;&lt;/div&gt;&lt;/button&gt;&lt;button class="w-8 h-8 flex items-center justify-center focus:outline-none rounded-sm transition-all hover:bg-neutral-10" role="tab" aria-selected="false" aria-label="Go to page 2"&gt;&lt;div class="w-1.5 h-1.5 rounded-full transition-colors bg-neutral-60"&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-9 text-[14px] leading-[20px] text-primary-80 p-2" aria-label="Next page"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-chevron-right h-4 w-4 text-neutral-99" aria-hidden="true"&gt;&lt;path d="m9 18 6-6-6-6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;362&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.2 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 362 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;344&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1583026c-3bcb-4bb8-bac7-a7f6cc89e7b9.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;344&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 344 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/170236/OpsGenie/</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:34:03Z</t>
+  </si>
+  <si>
+    <t>OpsGenie Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Opsgenie is a modern incident management and response solution for operating always-on services. We empower Dev and Ops teams to plan for service disruptions and stay in control during incidents. Opsgenie centralizes alerts, notifies the right people reliably, and enables them to take rapid action. Our deep integrations with 200+ ITSM tools enable you to break down silos between Dev and IT Teams, correlate incidents to code deployments, and easily measure the full impact of a major incident.Read more</t>
+  </si>
+  <si>
+    <t>Atera
+Site24x7
+N-central
+ManageEngine OpManager</t>
+  </si>
+  <si>
+    <t>Per User, Per Month</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;24&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;70.83% of 24 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;17&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;88.24% of 17 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;11&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.73% of 11 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;On Call Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and organize on-call shifts&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Service Level Agreement (SLA) Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;90.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Set and monitor service level agreements to ensure timely response and resolution&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Mobile Access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;9&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;55.56% of 9 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Access software remotely via mobile devices&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 57 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;OpsGenie 57 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
+focus:outline-none
+disabled:cursor-not-allowed disabled:opacity-50 
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Calendar Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage schedules and meetings via an integrated calendar&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Chat/Messaging&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Communicate using direct chat or messages within the system&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Collaboration Tools&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Provides a channel for team members to share AI models, media files, communicate, and work together&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Communications Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Record and track all relevant internal and external communications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Contact Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage, organize, and store contact information&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Corrective and Preventive Actions (CAPA)&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Investigate and take action at root cause or error in processes to prevent recurring issues&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;CPU Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor performance details involving CPU/memory utilization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Fields&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Customize data fields to support various needs and use cases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard Creation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Creation and customization of dashboards&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Disaster Recovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan and implement business continuity measures in case of unforeseen events&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Email Alerts&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;123&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Version&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/170236/OpsGenie/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Essentials&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;11.55&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;6f4366fc-52c5-44db-a2a3-a6d200b58406&amp;quot;]}" event-name="/leads/create" product-id="6f4366fc-52c5-44db-a2a3-a6d200b58406" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Alerting &amp;amp; incident management&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Standard&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;24.15&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;6f4366fc-52c5-44db-a2a3-a6d200b58406&amp;quot;]}" event-name="/leads/create" product-id="6f4366fc-52c5-44db-a2a3-a6d200b58406" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Incident Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Unlimited Alerting&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;38.50&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;buyer-intent-click data-buyer-intent="{&amp;quot;productIds&amp;quot;:[&amp;quot;6f4366fc-52c5-44db-a2a3-a6d200b58406&amp;quot;]}" event-name="/leads/create" product-id="6f4366fc-52c5-44db-a2a3-a6d200b58406" data-event-name="/leads/create" data-trigger="click"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" aria-label="Get price information" data-evt-id="537197611" data-evt-name="ppl_cta"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Get Price&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-dollar-sign w-4 h-4" aria-hidden="true"&gt;&lt;line x1="12" x2="12" y1="2" y2="22"&gt;&lt;/line&gt;&lt;path d="M17 5H9.5a3.5 3.5 0 0 0 0 7h5a3.5 3.5 0 0 1 0 7H6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/buyer-intent-click&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Advanced Incident Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Business Visibility&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Enterprise Collaboration&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;123&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 123 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Airbrake
+AlertSite Website Performance
+Amazon CloudWatch
+Amazon EC2
+Amazon RDS
+Amazon SES
+Apica
+AppDynamics
+AppOptics
+AppSignal
+Atatus
+Auvik
+Bamboo
+BigPanda
+Bitbucket
+Catchpoint
+Cherwell Service Management
+CircleCI
+Circonus
+Codeship
+ConnectWise Automate
+Crashlytics
+Datadog
+Dynatrace
+Flock
+Freshdesk
+Freshservice
+Ghost Inspector
+GitHub
+GitLab
+Google Cloud Operations Suite
+Graylog
+Honeybadger
+Honeycomb
+Humio
+Icinga
+Jenkins
+Jira
+JIRA Service Management
+Kayako
+Kore
+Librato
+Loggly
+LogicMonitor
+Looker
+Magentrix
+Mattermost
+Microsoft Azure
+Microsoft Entra ID
+Microsoft Teams
+MongoDB
+Nagios Core
+Network Performance Monitor
+New Relic
+Observium
+Opsview Enterprise
+Panopta
+Papertrail
+Pingdom
+Planio
+Prometheus
+PRTG
+Raygun
+Redmine
+Rigor
+RingCX
+Rollbar
+Runscope
+Salesforce Platform
+Sensu
+Sentry
+ServiceNow
+SignalFx
+Site24x7
+Slack
+Splunk Enterprise
+StatusCake
+StatusHub
+Sumo Logic
+Sysdig
+ThousandEyes
+Track-It!
+Travis CI
+Twilio
+Uptrends
+ValueOps
+WhatsUp Gold
+Workato
+Zabbix
+Zapier
+Zendesk Suite
+Zenoss</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F1b94ce5d-0304-46c4-b60f-8df253d58c43.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 118 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/184229/NinjaOne/</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:34:10Z</t>
+  </si>
+  <si>
+    <t>NinjaOne Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>NinjaOne is the leading Unified IT Operations platform, providing a seamless, single-pane solution to manage endpoints and support end-users. NinjaOne includes multiple secure one-click remote control options as well as behind-the-scenes remote management tools, including a remote terminal, task manager, Windows services manager, file explorer, and registry editor. Pairing remote support tools with proactive monitoring and other features provides a complete solution for endpoint support.Read more</t>
+  </si>
+  <si>
+    <t>Action1
+ManageEngine Endpoint Central
+Freshservice
+JumpCloud</t>
+  </si>
+  <si>
+    <t>Shortlist
+Best ease of use</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;NinjaOne&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 3 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;119&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full h-[240px]"&gt;&lt;div class="absolute inset-0 flex flex-col justify-between pt-5 pb-10 pl-11 pr-2"&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;100%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;75%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;50%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;div class="absolute left-0 right-0 border-t border-dashed border-neutral-20"&gt;&lt;/div&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;25%&lt;/span&gt;&lt;/div&gt;&lt;div class="relative flex items-center"&gt;&lt;span class="absolute -left-10 text-typo-0 text-neutral-99"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute inset-0 pt-5 pb-10 pl-11 pr-2 flex items-end justify-around"&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:74%;background-color:#44AEFF"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;Small&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 font-semibold text-neutral-99"&gt;business&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:18%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Midsize&lt;/span&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;businesses&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center gap-2 flex-1"&gt;&lt;div class="relative w-2 rounded-sm overflow-hidden" style="height:160px"&gt;&lt;div class="absolute bottom-0 left-0 right-0 bg-[#E6E6E6]" style="height:100%"&gt;&lt;/div&gt;&lt;div class="absolute bottom-0 left-0 right-0 transition-all duration-300" style="height:8%;background-color:#666666"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="text-center"&gt;&lt;span class="block text-typo-0 leading-4 text-neutral-70"&gt;Enterprise&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;119&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;57&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative w-[156px] h-[156px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 56.99999999999999%, #006FC1 56.99999999999999% 69%, #44AEFF 69% 75%, #79C7FF 75% 80%, #B9E4FF 80% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[35px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:600;line-height:20px"&gt;57&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;12&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;6&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Marketing&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;5&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center justify-between"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size:12px;font-weight:400;line-height:20px"&gt;20&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on &lt;!-- --&gt;119&lt;!-- --&gt; reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative w-[140px] h-[140px] flex-shrink-0"&gt;&lt;div class="absolute inset-0 rounded-full" style="background:conic-gradient(#003C6E 0% 58%, #006FC1 58% 75%, #44AEFF 75% 84%, #79C7FF 84% 93%, #B9E4FF 93% 100%)"&gt;&lt;/div&gt;&lt;div class="absolute inset-[20px] rounded-full bg-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#003C6E"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:600;line-height:20px"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:600;line-height:20px"&gt;58&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#006FC1"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;17&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#44AEFF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#79C7FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Hospital &amp;amp; Health Care&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;9&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 mt-[2px]" style="background-color:#B9E4FF"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words " style="font-size:12px;font-weight:400;line-height:20px"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size:12px;font-weight:400;line-height:20px"&gt;7&lt;!-- --&gt;%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;82.98% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With Datadog’s alerting, you can set flexible thresholds, customize notifications, and route alerts to Slack, email, Teams, Jira, and webhooks. Reviewers appreciate the real-time, multi-channel alerts, easy setup, and integrations, though some want even more customization options.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Visualization&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;108&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.00% of 108 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you customizable dashboards and a wide range of built-in visualizations for metrics, logs, and traces. Reviewers appreciate the clarity, ease of use, and recent dashboard improvements, though some mention a desire for more customization and simpler widget configuration.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;97&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.38% of 97 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Datadog offers real-time monitoring that helps you instantly detect issues and track performance across applications, servers, and cloud services. Users think the minimal latency, anomaly detection, and ability to compare real-time with historical data are especially valuable.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Search/Filter&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;101&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.28% of 101 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Search and filter data across systems to locate required information by entering keywords or certain criteria&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;71&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.28% of 71 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;56&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.00% of 56 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 155 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Datadog 155 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.8&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;98&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.63% of 98 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can remotely access and control devices across Windows, Mac, and Linux easily, using integrations like TeamViewer and Splashtop. Reviewers appreciate the reliability, speed, and simplicity, though some mention occasional connection issues with Splashtop.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;81&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;85.19% of 81 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;NinjaOne offers automated, centralized patch management that saves time and ensures systems stay secure. Users think it’s easy to configure, reliable, and flexible, but some mention inconsistent performance and lack of Linux server patching support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;62&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.10% of 62 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;61&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.61% of 61 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;57&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;92.98% of 57 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Remotely monitor and manage client networks, endpoints, systems, and devices via locally installed applications&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;55&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.82% of 55 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 264 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;NinjaOne 264 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Ad hoc Reporting&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Generate one-off reports that meet information requirements&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;With Datadog’s alerting, you can set flexible thresholds, customize notifications, and route alerts to Slack, email, Teams, Jira, and webhooks. Reviewers appreciate the real-time, multi-channel alerts, easy setup, and integrations, though some want even more customization options.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify unusual behavior&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to security threats to developed applications		
-[...108 lines deleted...]
-Nextcloud
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Action Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Detailed plan including steps, milestones, assignments, and timeline needed to complete a project, strategy or goal&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI/Machine Learning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Software program that continuously adjusts its behavior based on observed data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Annotations&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Highlight content and/or make notations about parts of content&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify unusual behavior&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to security threats to developed applications		
+&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" </t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div class="mb-8"&gt;&lt;div&gt;&lt;div class="relative lg:hidden lg:mx-0 mb-6 w-full"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;279&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-6 md:flex-row xl:justify-between"&gt;&lt;div class="flex flex-col w-full"&gt;&lt;div class="flex justify-center mt-8"&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 px-6 py-3 text-base" href="/p/184229/NinjaOne/pricing/"&gt;View all Pricing Plans&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-[40%] hidden xl:block xl:pl-6"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;279&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 279 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Accelo
+Autotask PSA
+Bitdefender GravityZone
+BrightGauge
+Cisco Duo
+Computicate PSA
+ConnectWise PSA
+CrowdStrike
+DeskDay
+Drata
+Gradient
+HaloPSA
+IT Glue
+IT Portal
+Liongard
+Microsoft Entra Verified ID
+Microsoft Intune
+MSP360 Backup
+Nanitor
 Okta
-OpenShift
-[...3 lines deleted...]
-Oracle Cloud Infrastructure (OCI)
+OneLogin
+OpenText Core Endpoint Protection​
 PagerDuty
-Papertrail
-[...15 lines deleted...]
-Sentry
+Passportal
+PROMYS
+RepairShopr
+ScalePad Lifecycle Manager
+ScreenConnect
+SentinelOne
 ServiceNow
-SIGNL4
+SherpaDesk
 Slack
-Sleuth
-[...23 lines deleted...]
-Zabbix
+Splashtop
+Vanta
+Webroot SecureAnywhere
 Zendesk Suite</t>
   </si>
   <si>
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;292&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;292&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 292 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...28 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust remote management capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;85%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;66&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate remote support and management offers reliable monitoring, automation, patching, and secure remote access, simplifying IT tasks and improving operational efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Kevin M. Russell" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F74eb1b50633e62781a9d13ef88068f7a9963edebbcd7587d49e745656bbc90c2.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Kevin R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Senior IT Administrator&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;N-Central is great from a standpoint of having one central location to remote support, update, and manage computers for your business and clients.  &lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent and slow customer support&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;49%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;55&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers indicate customer support is difficult to reach, slow to resolve issues, and lacks consistent technical expertise, leading to frustration and prolonged downtimes.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Sisselman" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David S&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;President&lt;!-- --&gt;, &lt;!-- --&gt;1 employee.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Additionally, working with N-Able is a miserable experience, whether it's on the sales, provisioning, customer service, or technical support side.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Centralized and scalable management platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe service and account management as highly flexible, scalable, and easy to configure, enabling streamlined operations, centralized oversight, and efficient administration across diverse client environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Christopher Rendon" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Christopher R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Tier Two&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Coming from other, more complex RMMs without the same usability, and also from simpler, more user-friendly RMMs without the needed complexity, N-central has been the perfect middle of the road where you can do everything you need and easily figure out how to get it done.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Persistent unresolved software issues&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;57%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;35&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers report bugs and issues often remain unresolved for extended periods, with slow fixes and lack of clear accountability from support.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Christian Pavez" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Christian P&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Sys Admin&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Instead of developing AI to solve "non-issues," the development team needs to prioritize fixing the long-standing bugs and workflow limitations that partners deal with every single day.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive client support tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;93%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;27&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find client support effective for managing multiple clients, enabling proactive assistance, customization, and efficient daily operations for both small and large client bases.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Robert Guy" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Robert G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Managed Services Administrator&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;It's the core of our managed service offerings and provides our support staff with valuable client environment data.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Limited and outdated reporting features&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;64%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;33&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe reporting as inflexible, slow, and difficult to customize, requiring manual work or external tools for detailed insights and comprehensive reports.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Zachary Herberger" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Zachary H&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Systems Administrator&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Certain administrative tasks or simple reports are also non-existent and/or require manual work to produce.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.7&lt;!-- --&gt; (&lt;!-- --&gt;284&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;284&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 284 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/164872/Netwrix-Auditor/</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:33:56Z</t>
+  </si>
+  <si>
+    <t>Netwrix Auditor Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Netwrix Auditor is a visibility platform that enables control over changes, configurations and access in hybrid IT environments and eliminates the stress of your next compliance audit.
+See who has access to what, how often changes are made, which systems are affected and whose actions are causing downtime. Address compliance auditors questions faster and with far less effort from your limited staff.Read more</t>
+  </si>
+  <si>
+    <t>MasterControl Quality Excellence
+Onspring
+SiteDocs
+TeamMate Risk &amp; Compliance</t>
+  </si>
+  <si>
+    <t>Shortlist</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;143&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;97.90% of 143 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;N-central offers efficient remote troubleshooting, automation, and device management across environments. Users think it saves significant time, is easy to deploy, and provides valuable metrics. Some reviewers note setup can be clunky and occasional agent connectivity issues.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;96.45% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you secure, easy remote access to client devices, streamlining support. Reviewers indicate it’s reliable, simple to deploy, and reduces travel. Some users report occasional agent issues and wish for better mobile access and performance.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;90.78% of 141 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;You benefit from automated, customizable patch deployment and reporting. Reviewers highlight its reliability, ease of automation, and time savings. Some users report confusing setup, inconsistent reporting, and third-party patching limitations.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;118&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;88.98% of 118 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;This aspect helps you stay proactive by providing customizable alerts and notifications for critical events. Reviewers appreciate robust configuration, integration with PSA tools, and timely notifications, though some mention initial setup complexity and occasional alert noise.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.4&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;103&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.15% of 103 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you gain detailed visibility into server health, hardware, and critical services. Reviewers appreciate customizable templates, real-time monitoring, and Dell PowerEdge integration. Some users mention occasional false positives and limited cloud monitoring options.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Maintenance Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;99&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.88% of 99 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 142 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;N-central 142 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;45&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;77.78% of 45 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Compliance Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;38&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;86.84% of 38 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and manage adherence to policies for any service, product, process, or supplier&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Audit Trail&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.5&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;37&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;97.30% of 37 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;36&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;66.67% of 36 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Activity Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;29&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.86% of 29 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;25&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;96.00% of 25 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 64 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Netwrix Auditor 64 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;This aspect helps you stay proactive by providing customizable alerts and notifications for critical events. Reviewers appreciate robust configuration, integration with PSA tools, and timely notifications, though some mention initial setup complexity and occasional alert noise.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-pl</t>
-[...55 lines deleted...]
-Site24x7
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Archiving &amp;amp; Retention&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Moving and separately storing data that is not actively used or continuous storage of data for compliance purposes&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Planning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Create a targeted plan, schedule resources, and determine long-term goals for the audit process&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Behavioral Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and analyse user behavior within a system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Change Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and monitor efficient handling of all changes/transitions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Compliance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage adherence to policies for any service, product, process, or supplier&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Compliance Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report regulatory data to either internal management or external stakeholders&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Reports&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alter the layout and content of reports&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Mapping&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track the management and flow of data throughout the organization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Visualization&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h1</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div class="mb-8"&gt;&lt;div&gt;&lt;div class="relative lg:hidden lg:mx-0 mb-6 w-full"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.4&lt;!-- --&gt; (&lt;!-- --&gt;201&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-6 md:flex-row xl:justify-between"&gt;&lt;div class="flex flex-col w-full"&gt;&lt;/div&gt;&lt;div class="w-[40%] hidden xl:block xl:pl-6"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;201&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.4 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.4&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 201 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Ctera
+CyberArk Privileged Access Management Solutions
+IBM QRadar Incident Forensics
+LogRhythm SIEM
+Nasuni
+Okta
+OpenText Core Behavioral Signals</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.4&lt;!-- --&gt; (&lt;!-- --&gt;198&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Faa9469ea-1d2c-4fc5-a0da-56d5cf1273d3.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;198&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.4 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.4&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 198 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/10018792/Preseem/</t>
+  </si>
+  <si>
+    <t>2026-07-17T10:33:49Z</t>
+  </si>
+  <si>
+    <t>Preseem Software Review 2026: Features, Reviews, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Preseem is Proactive Growth, Customer Support, and Network Operations for ISPs. With Preseem, you get one platform with dozens of pre-built integrations to extract information from the access network, B/OSS systems, CPE equipment, and more. Preseem delivers actionable access network and subscriber insight for all your teams, all in one place.
+Preseem proactively measures dynamic conditions across the network, backhaul, and subscriber CPEs. Our proactive platform mitigates congestion precisely to improve subscriber QoE, prevent churn, drive growth, reduce support calls, and increase operational efficiency. This leads to higher customer satisfaction, lower operational costs, and increased revenue. Read more</t>
+  </si>
+  <si>
+    <t>Site24x7
+N-sight RMM
+ManageEngine OpManager
 ManageEngine OpManager Plus</t>
-  </si>
-[...59 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Streamlined software deployment workflow&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find deployment simple, rapid, and manageable, enabling easy rollout and minimal training needs.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent platform responsiveness&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;66%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers describe performance and speed issues, including slow interface loading, laggy remote access, and delayed responses.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="SUNATHA JAIMUNG" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;SUNATHA J&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;General Manager&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;There are drawbacks such as delay in the performance of the remote access when connected to some networks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive IT process automation&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;24&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers appreciate automation for reducing manual tasks, saving time, and boosting operational efficiency.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Sydney Bernice" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Sydney B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Information Technology Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Atera uses AI technology to automate and streamline IT operations thus saving time and eliminating manual work and repetitive tasks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Effortless initial configuration process&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;21&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe setup as fast, intuitive, and straightforward across various devices and company environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Allegra Wegesin" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Allegra W&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Managing several companies at once is simpler with the way the site is setup, it's all really clear.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;164&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.88% of 164 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you multiple options for connecting to remote devices, supporting tools like Splashtop, AnyDesk, TeamViewer, and ConnectWise Control. Reviewers appreciate the flexibility, ease of use, and integrations, though some report occasional connection issues or limited multi-monitor support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Ticket Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;111&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;64.86% of 111 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;You get a customizable and integrated system for tracking and managing support requests. Reviewers appreciate the automation, easy setup, and Office 365 integration. Some users say the interface could be cleaner, but most find it effective for organizing and tracking tickets.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;87&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;77.01% of 87 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;This aspect helps you automate software and security updates across devices. Reviewers indicate it’s reliable, easy to use, and reduces manual work. Some mention it lacks OEM updates for brands like Dell or Lenovo, but most find it convenient for maintaining security.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Unattended Access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;61&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;67.21% of 61 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Atera offers you the flexibility to access devices anytime, which helps with after-hours maintenance and reduces disruptions. Users think the integration with Splashtop is smooth, access is secure, and it saves time and travel. Some mention it requires an agent or subscription.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Screen Sharing&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;42&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;57.14% of 42 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With this capability, you can quickly demonstrate tasks to clients or educate users remotely. Reviewers appreciate the easy setup, the ability to show both technician and user screens, and integrations with Splashtop and AnyDesk. Some wish for better multi-monitor support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;83&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;61.45% of 83 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 147 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Atera 147 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Access Controls/Permissions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Define levels of authorization for access to specific files or systems&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Activity Dashboard&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;API&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Application programming interface that allows for integration with other systems/databases&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Capacity Management&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Monitor service demand and performance to plan for adequate resources that meet business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 23 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Preseem 23 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Accounting Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrate with a third-party accounting system&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI Copilot&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A virtual assistant that uses AI to pursue goals and complete tasks on behalf of users&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tools for the systematic analysis of various types of data or statistics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Routing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tickets are automatically assigned to specific agents based on predefined rules&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Patch Deployment&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/p</t>
-[...200 lines deleted...]
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.2&lt;!-- --&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Ffaa86e5c-3e51-4e63-867a-8ccc633fc886.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;141&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.2 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 141 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Capacity Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor service demand and performance to plan for adequate resources that meet business needs&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Visualization&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Graphical representation of data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Multi-Location Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor networks, websites, or other assets across multiple locations&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Analysis&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Run tests on a network to find the root cause of network issues&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Mapping&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Network topology maps providing infrastructure visualization for devices, connections, configurations, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tracks and makes accessible data on the health of servers and other network components.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Resource Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor and manage resource utilization for network infrastructure&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Organize and manage the accomplishments and development of employees or performance of applications or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Metrics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A set of indicators that tracks the performance of networks, applications, systems, teams, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Data&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Receive data and information in real time&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Active monitoring of systems, applications, or networks &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Reporting &amp;amp; Statistics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Collection, analysis, and representation of numerical data and generation of reports to understand various patterns&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-19"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Search/Filter&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Search and filter data across systems to locate required information by entering keywords or certain criteria&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-20"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Third-Party Integrations&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Set up connections to third-party platforms to improve business processes&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-21"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Troubleshooting&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Take actions to troubleshoot issues for networks, devices, etc. &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-22"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;User Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage user accounts, profiles, roles, permissions, and other details across applications, devices or networks&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex-1 order-1 lg:order-2"&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div class="mb-8"&gt;&lt;div&gt;&lt;div class="flex gap-6 flex-col md:flex-row md:justify-start"&gt;&lt;div class="flex flex-col w-full"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Aradial
+Splynx
+SwiftFox</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1088,344 +859,287 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
         <v>24</v>
       </c>
       <c r="D2">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="E2">
-        <v>360</v>
+        <v>433</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2">
+        <v>576.96</v>
+      </c>
+      <c r="J2" t="s">
         <v>27</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2" t="s">
         <v>28</v>
       </c>
-      <c r="K2">
-[...2 lines deleted...]
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>29</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P2" t="s">
         <v>30</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2">
+        <v>4.6</v>
+      </c>
+      <c r="R2" t="s">
         <v>31</v>
       </c>
-      <c r="Q2">
-[...2 lines deleted...]
-      <c r="R2" t="s">
+      <c r="S2">
+        <v>4.2</v>
+      </c>
+      <c r="U2" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="V2">
         <v>4.3</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3">
+        <v>4.6</v>
+      </c>
+      <c r="E3">
+        <v>155</v>
+      </c>
+      <c r="F3" t="s">
         <v>36</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>37</v>
       </c>
-      <c r="D3">
-[...5 lines deleted...]
-      <c r="F3" t="s">
+      <c r="I3">
+        <v>11.55</v>
+      </c>
+      <c r="J3" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
-      <c r="L3" t="s">
+      <c r="P3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q3">
+        <v>4.5</v>
+      </c>
+      <c r="R3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S3">
+        <v>4.3</v>
+      </c>
+      <c r="T3" t="s">
         <v>41</v>
       </c>
-      <c r="M3" t="s">
+      <c r="U3" t="s">
         <v>42</v>
       </c>
-      <c r="P3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="V3">
-        <v>3.9</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4">
+        <v>4.7</v>
+      </c>
+      <c r="E4">
+        <v>294</v>
+      </c>
+      <c r="F4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" t="s">
         <v>47</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4" t="s">
         <v>48</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="P4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="Q4">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="R4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="S4">
         <v>4.6</v>
       </c>
       <c r="T4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="U4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="V4">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D5">
         <v>4.5</v>
       </c>
       <c r="E5">
-        <v>449</v>
+        <v>212</v>
       </c>
       <c r="F5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H5" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5">
+        <v>0</v>
+      </c>
+      <c r="P5" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q5">
+        <v>4.4</v>
+      </c>
+      <c r="R5" t="s">
+        <v>61</v>
+      </c>
+      <c r="S5">
+        <v>4.4</v>
+      </c>
+      <c r="T5" t="s">
         <v>62</v>
       </c>
-      <c r="G5" t="s">
+      <c r="U5" t="s">
         <v>63</v>
       </c>
-      <c r="H5" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="V5">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D6">
-        <v>4.5</v>
+        <v>0.0</v>
       </c>
       <c r="E6">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="F6" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G6" t="s">
-        <v>74</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>4.5</v>
+        <v>69</v>
       </c>
       <c r="R6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>70</v>
       </c>
       <c r="T6" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="U6" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>4.2</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">