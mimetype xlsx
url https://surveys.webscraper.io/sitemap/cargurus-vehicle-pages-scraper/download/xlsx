--- v0 (2026-05-02)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
@@ -110,242 +110,461 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
+    <t>https://www.cargurus.com/details/441569543?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzAIx6AGwYejNeICgA5vreAK57U+jWdHpQdNZ6YgC061gUt3QzN2ByABzXuBRYb9BQGLgZhAAOySbZgdAUJIAKVIAA1oQg6I17HwAFpiFpIADyACsMjM2jFoQB3ACaAHU6CwkABJJZUXGNDCDAZAA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>Bronco</t>
+  </si>
+  <si>
+    <t>Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>SUV / Crossover</t>
+  </si>
+  <si>
+    <t>Gray Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray W/Black Onyx</t>
+  </si>
+  <si>
+    <t>Ford Blue Certification</t>
+  </si>
+  <si>
+    <t>1FMDE7BH3SLA64559</t>
+  </si>
+  <si>
+    <t>V69295</t>
+  </si>
+  <si>
+    <t>Mileage 16,113
+Drivetrain Four-Wheel Drive
+Exterior color Gray Metallic
+Interior color Dark Gray W/Black Onyx
+MPG 18 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 18 MPG
+City gas mileage: 17 MPG
+Highway gas mileage: 19 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 38 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth
+Heated Seats
+Navigation System</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Backup Camera
+Blind Spot Monitoring
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Parking Sensors
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441569543&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6526677702061843931-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6526677702061843931-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6964026570066595786-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6207926612299503549-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5834965176057302144-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-8296057655463238909-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-450081434865546381-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6993949591575977865-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-3718613366888232246-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-7840816934458146412-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-974783993499801490-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5782232131532030473-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5960063147169589334-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5806902432700357292-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5734891440677086641-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2057336446503568300-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-4988629210089204723-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-1982330509217089305-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2637374337058852102-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-9012282490722431650-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-9179764369291109984-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-1066783451175123973-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-931890075380673676-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5530960220054270558-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-3988819537048455836-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5629233324926347148-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-8475513186975902926-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-4716506839684820823-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-4225185715777772951-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-7664961757085477359-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2532668890053923327-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2644534052295707577-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford Fontana</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordfontana.com/</t>
+  </si>
+  <si>
+    <t>Call (909) 473-4759Call</t>
+  </si>
+  <si>
+    <t>16005 Valley Blvd.
+Fontana
+CA
+92335</t>
+  </si>
+  <si>
     <t>https://www.cargurus.com/details/442170953?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzYgCMAOxYGHpeICgA5rPeAK57U+jWdHpQdNZ6YgC0M7hYFLd089dgcgAc17gUWO-QUBhcDMIEtJNswOgKEkAFKkAAa0IQdEa9j4AC0xC0kAB5ABWGRmbRi0IA7gBNADqdBYSAAkgA2Ki4xoYQYDIA</t>
   </si>
   <si>
-    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
-[...17 lines deleted...]
-    <t>SUV / Crossover</t>
+    <t>Fair Deal</t>
   </si>
   <si>
     <t>Oxford White</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dark Gray W/Black Onyx</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
     <t>1FMDE7BHXSLB06466</t>
   </si>
   <si>
     <t>B06466L</t>
   </si>
   <si>
     <t>Mileage 4,563
 Drivetrain Four-Wheel Drive
 Exterior color Oxford White
 Interior color Dark Gray W/Black Onyx
 MPG 18 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
-  </si>
-[...17 lines deleted...]
-Cargo volume: 38 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Android Auto
 Appearance Package
 Bluetooth
 CarPlay
 Graphics Package
 Heated Seats
 Multi Zone Climate Control
 Navigation System
 Remote Start
 Tow Package</t>
   </si>
   <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_1aa8hd35_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-7792597530592034928-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-7792597530592034928-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-7925543326869472027-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-662575386175239060-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-6362698851219357339-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4665924246052861634-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-601799984937285815-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4376724824067536548-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-3646577806080269032-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-3814646793905244337-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4861285477323315153-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-8674614776460091527-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-725227630300918957-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-8209873087065625085-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-3062230682049316947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-3967803990646545384-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4251120299697434256-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4040118054527024947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-1769694879115987602-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-2560784025914923677-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4001841452541608756-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-17055942899484245-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-5981896355699088026-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-5992576846900712052-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-4616654104414978266-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-7092148607330989214-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-2442933120146329693-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-950884196708866032-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-7205789357490013725-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-63277476065705662-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-2265936626077843721-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Caruso Ford</t>
+  </si>
+  <si>
+    <t>https://www.carusoford.com/</t>
+  </si>
+  <si>
+    <t>Call (562) 568-9094Call</t>
+  </si>
+  <si>
+    <t>3500 Cherry Ave
+Long Beach
+CA
+90807</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/442457013?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzYjN6AOxYAIxeICgA5nCrhiACAK6HU+jWdHpQdNZ6YgC0M7hYFA9083dgcgAcd7gUWF9oFAMLgZhAlpJtmB0BQkgApUgADThCDojXsfAAWmIWkgAPIAKwyMzaMThAHcAJoAdToLCQAEkAGxUAmNDCDAZAA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Hot Pepper Red Metallic Tinted Clearcoat</t>
+  </si>
+  <si>
+    <t>Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMEE5DP6PLA86138</t>
+  </si>
+  <si>
+    <t>RP12998-AT</t>
+  </si>
+  <si>
+    <t>Mileage 22,320
+Drivetrain Four-Wheel Drive
+Exterior color Hot Pepper Red Metallic Tinted Clearcoat
+Interior color Black Onyx
+MPG 20 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 35 cu ft</t>
+  </si>
+  <si>
+    <t>Bluetooth
+Navigation System</t>
+  </si>
+  <si>
     <t>ABS Brakes
+Adaptive Cruise Control
 Backup Camera
-Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_1aa8hd35_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...46 lines deleted...]
-    <t>3500 Cherry Ave, Long Beach, CA 90807</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=442457013&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-5648718121966857144-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-5648718121966857144-1024x768.jpeg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/d0e300c1-8187-4762-abb1-d5f501e13432.jpg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6705648771791936463-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-1920844160548763127-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6141446414120172711-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8147691862878670179-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8091635069685118086-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-1564112833773520225-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-1006591766003946502-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2052805806567090169-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-326261097624320667-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-9112263893713455722-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8145908556745303328-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7222457143044205427-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7305225563864623163-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2265150783349807702-1024x768.jpeg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/a2404fce-61a6-4da7-b433-360da9945921.png
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-1159665095868498505-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-3929540272625461608-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7001169671447893598-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-4725999249675885056-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-559999263953609258-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6459220617968132927-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2613252140534071352-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-5134693720756846926-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-9128808707639882771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8499106478982360775-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6122960548407374864-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-9080953518071688360-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8407034134942951508-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6765895478853851320-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7791041844109685608-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6000783533042217067-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2188183419319482447-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2812448080649129937-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-84617092206499430-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-4297081744252412628-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7334139434247448727-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-1121320896582876440-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6314716283510384485-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6294443873780666736-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-3651010922816633140-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-4545095169077563974-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6729391153861183236-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-975243799460112148-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-6566731486165036848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-3006703978362781448-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7777929996741930588-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8641533760509641653-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-5518366991212147865-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-7899096834379843992-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-635651146722466014-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-8336782011614623416-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-979749792730269642-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2087147001110643176-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/16/05/17/2023_ford_bronco-pic-2087147001110643176-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Ken Grody Ford of Redlands</t>
+  </si>
+  <si>
+    <t>https://www.kengrodyfordinlandempire.com/inventory/used-1FMEE5DP6PLA86138/</t>
+  </si>
+  <si>
+    <t>Call (833) 659-7499Call</t>
+  </si>
+  <si>
+    <t>1121 West Colton Avenue
+Redlands
+CA
+92374</t>
   </si>
   <si>
     <t>https://www.cargurus.com/details/435262216?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACy4emIAbGJiAIyLRCgA5nBi3gCu+1Po1nR6UHTWCwC0c1gUt3QzYtdgcgAc17gUWO-QUBhcDMIAB2STbMDoChJABSpAAGjCEHRGvY+AAtMQtJAAeQAVhkZm0YjCAO4ATQA6nQWEgAJKLKh4xoYQYDIA</t>
   </si>
   <si>
     <t>2022 Ford Bronco Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>Great Deal</t>
   </si>
   <si>
     <t>Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>Cactus</t>
-  </si>
-[...1 lines deleted...]
-    <t>Black Onyx</t>
   </si>
   <si>
     <t>1FMEE5DP8NLB64108</t>
   </si>
   <si>
     <t>226029A</t>
   </si>
   <si>
     <t>Mileage 46,890
 Drivetrain Four-Wheel Drive
 Exterior color Cactus
 Interior color Black Onyx
 MPG 17 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 17 MPG
 Fuel type: Gasoline</t>
-  </si>
-[...10 lines deleted...]
-Cargo volume: 35 cu ft</t>
   </si>
   <si>
     <t>Bluetooth</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
     <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=435262216&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-771976437847694338-1024x768.jpeg</t>
   </si>
   <si>
     <t>https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-771976437847694338-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-1135433481185245811-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2046770961525428444-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2333402791157176361-1024x768.jpeg
@@ -356,361 +575,148 @@
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6039902663614683353-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-4828573896130035768-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2119694105615946443-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-3963189081357688399-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-5886182178335062240-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-1689643867008402432-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-8621943076678934725-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6285026766046928360-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-792708272614309900-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-4121439187791521645-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2946503403176905848-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-8354673618450127003-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6307274204671607988-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-5195198121955723493-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-3559056464909653007-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-7128818424966856774-1024x768.jpeg
 https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-7568738721889769995-1024x768.jpeg</t>
   </si>
   <si>
     <t>Huntington Beach Ford</t>
   </si>
   <si>
     <t>http://www.huntingtonbeachford.com/index.htm</t>
   </si>
   <si>
-    <t>(218) 616-8949</t>
-[...14 lines deleted...]
-    <t>Mileage 3,341
+    <t>Call (218) 616-8949Call</t>
+  </si>
+  <si>
+    <t>18255 Beach Boulevard
+Huntington Beach
+CA
+92648</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/441630767?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=17&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzAIwAbLhYAOyLq0QoAOZwGN4ArgdT6NZ0elB01npiALQzKxT3dDN3YHIAHLe4FFgf0FAMLgZhBVpIdmB0BQkgApUgADRhCDojXsfAAWmIWkgAPIAKwyMzaMRhAHcAJoAdToLCQAElFlQ8Y0MIMBkA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Badlands 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Badlands 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>1FMEE9BP1SLA67290</t>
+  </si>
+  <si>
+    <t>00778071</t>
+  </si>
+  <si>
+    <t>Mileage 12,843
 Drivetrain Four-Wheel Drive
 Exterior color Oxford White
-Interior color Dark Gray W/Black Onyx
-[...81 lines deleted...]
-Exterior color Cactus Gray
 Interior color Black Onyx
-MPG 17 MPG
-[...104 lines deleted...]
-MPG 20 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
-Transmission Automatic</t>
+Transmission Manual
+Bluetooth</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
-Combined gas mileage: 20 MPG
-[...1 lines deleted...]
-Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Bluetooth
-Navigation System</t>
+    <t>Transmission: Manual
+Drivetrain: Four-Wheel Drive
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth
+Heated Seats</t>
   </si>
   <si>
     <t>ABS Brakes
-Adaptive Cruise Control
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
-Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=442457013&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...75 lines deleted...]
-    <t>6211 Beach Blvd., Buena Park, CA 90621</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441630767&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-3538227704121513213-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-3538227704121513213-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-7507834516901527859-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-1081682736694284465-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-5039413305011148897-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-1384237734615929648-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-5402236507171841138-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-863453845058474494-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-709921864265795938-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-5948899100620890722-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-6876785601448441373-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-4094212893126217494-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-1877644628178291765-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-1607348639161654337-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-4184524706404116611-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-604591881107919077-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-8706084999456026194-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-1547722810202998135-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-5137496925983442618-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-7686613158587920027-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/14/13/51/2025_ford_bronco-pic-5311446536401899029-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Fritts Ford</t>
+  </si>
+  <si>
+    <t>https://www.frittsford.com/inventory/-1FMEE9BP1SLA67290</t>
+  </si>
+  <si>
+    <t>Call (585) 541-3177Call</t>
+  </si>
+  <si>
+    <t>8000 Auto Drive
+Riverside
+CA
+92504</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1128,518 +1134,530 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2">
-        <v>43275</v>
+        <v>38385</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>44975</v>
+        <v>39885</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
         <v>2025</v>
       </c>
       <c r="J2" t="s">
         <v>38</v>
       </c>
       <c r="K2" t="s">
         <v>39</v>
       </c>
       <c r="L2" t="s">
         <v>40</v>
       </c>
       <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2">
-        <v>4563</v>
+        <v>16113</v>
       </c>
       <c r="O2" t="s">
         <v>42</v>
       </c>
       <c r="P2" t="s">
         <v>43</v>
       </c>
       <c r="Q2" t="s">
         <v>44</v>
       </c>
       <c r="R2" t="s">
         <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
       <c r="Y2" t="s">
         <v>52</v>
       </c>
       <c r="Z2" t="s">
         <v>53</v>
       </c>
       <c r="AA2">
-        <v>5</v>
+        <v>3.5</v>
       </c>
       <c r="AB2">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="AC2" t="s">
         <v>54</v>
       </c>
       <c r="AD2" t="s">
         <v>55</v>
       </c>
       <c r="AE2" t="s">
         <v>56</v>
       </c>
       <c r="AF2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C3">
-        <v>37990</v>
+        <v>42960</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
+      <c r="E3">
+        <v>45060</v>
+      </c>
       <c r="F3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G3" t="s">
         <v>36</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J3" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="K3" t="s">
         <v>39</v>
       </c>
       <c r="L3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3">
+        <v>4563</v>
+      </c>
+      <c r="O3" t="s">
+        <v>61</v>
+      </c>
+      <c r="P3" t="s">
         <v>62</v>
       </c>
-      <c r="M3" t="s">
+      <c r="Q3" t="s">
         <v>63</v>
       </c>
-      <c r="N3">
-[...5 lines deleted...]
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>64</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="S3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T3" t="s">
+        <v>47</v>
+      </c>
+      <c r="U3" t="s">
+        <v>48</v>
+      </c>
+      <c r="V3" t="s">
         <v>65</v>
       </c>
-      <c r="R3" t="s">
+      <c r="W3" t="s">
+        <v>50</v>
+      </c>
+      <c r="X3" t="s">
         <v>66</v>
       </c>
-      <c r="S3" t="s">
+      <c r="Y3" t="s">
         <v>67</v>
       </c>
-      <c r="T3" t="s">
+      <c r="Z3" t="s">
         <v>68</v>
       </c>
-      <c r="U3" t="s">
+      <c r="AA3">
+        <v>5</v>
+      </c>
+      <c r="AB3">
+        <v>6</v>
+      </c>
+      <c r="AC3" t="s">
         <v>69</v>
       </c>
-      <c r="V3" t="s">
+      <c r="AD3" t="s">
         <v>70</v>
       </c>
-      <c r="W3" t="s">
+      <c r="AE3" t="s">
         <v>71</v>
       </c>
-      <c r="X3" t="s">
+      <c r="AF3" t="s">
         <v>72</v>
-      </c>
-[...22 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="C4">
-        <v>43288</v>
+        <v>50907</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
+      <c r="E4">
+        <v>51885</v>
+      </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G4" t="s">
         <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="N4">
-        <v>3341</v>
+        <v>22320</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="P4" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>79</v>
+      </c>
+      <c r="R4" t="s">
         <v>80</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="S4" t="s">
         <v>81</v>
       </c>
-      <c r="R4" t="s">
+      <c r="T4" t="s">
         <v>82</v>
       </c>
-      <c r="S4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U4" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="V4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W4" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="X4" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="Y4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA4">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="AB4">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AC4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AD4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AE4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AF4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="C5">
-        <v>41995</v>
+        <v>36990</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
+      <c r="E5">
+        <v>42990</v>
+      </c>
       <c r="F5" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
         <v>2022</v>
       </c>
       <c r="J5" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M5" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="N5">
-        <v>14521</v>
+        <v>46890</v>
       </c>
       <c r="O5" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="P5" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="Q5" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="R5" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="S5" t="s">
-        <v>67</v>
+        <v>101</v>
       </c>
       <c r="T5" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="U5" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="V5" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="W5" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="X5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="Y5" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="Z5" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="AA5">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="AB5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AC5" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="AD5" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="AE5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="AF5" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B6" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C6">
-        <v>49800</v>
+        <v>55164</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
+      <c r="E6">
+        <v>57548</v>
+      </c>
       <c r="F6" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="J6" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="K6" t="s">
         <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="N6">
-        <v>22232</v>
+        <v>12843</v>
       </c>
       <c r="O6" t="s">
         <v>42</v>
       </c>
       <c r="P6" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="Q6" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="R6" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="S6" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="T6" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="U6" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="V6" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="W6" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="X6" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="Y6" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="Z6" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="AA6">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="AB6">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="AC6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="AD6" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AE6" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AF6" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">