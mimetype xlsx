--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>trim</t>
@@ -110,613 +113,574 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/441569543?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzAIx6AGwYejNeICgA5vreAK57U+jWdHpQdNZ6YgC061gUt3QzN2ByABzXuBRYb9BQGLgZhAAOySbZgdAUJIAKVIAA1oQg6I17HwAFpiFpIADyACsMjM2jFoQB3ACaAHU6CwkABJJZUXGNDCDAZAA</t>
+    <t>https://www.cargurus.com/details/446815348?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwA2AA4ARj1cLyWiFABzOBWxXwBXI5n0CC9rPTCvKABaOmsxFbuvAHZrCDuwFbAMb7efwoCzeGGsb1wS0kuzA6AoKQAUqQABoIhB0Zr2PgALTEbSQAHkAFZZLwdOIIgDuAE0AOp0FhIACSCyoROaGGGQyAA</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:04:14Z</t>
   </si>
   <si>
     <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Good Deal</t>
+    <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
     <t>Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
-    <t>Gray Metallic</t>
+    <t>Shadow Black</t>
   </si>
   <si>
     <t>Dark Gray W/Black Onyx</t>
   </si>
   <si>
     <t>Ford Blue Certification</t>
   </si>
   <si>
-    <t>1FMDE7BH3SLA64559</t>
-[...5 lines deleted...]
-    <t>Mileage 16,113
+    <t>1FMDE7BH8SLA63715</t>
+  </si>
+  <si>
+    <t>FA63715</t>
+  </si>
+  <si>
+    <t>Mileage 21,178
 Drivetrain Four-Wheel Drive
-Exterior color Gray Metallic
+Exterior color Shadow Black
 Interior color Dark Gray W/Black Onyx
 MPG 18 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 18 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 19 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 275 hp 2.3L I4
 Horsepower: 275 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 38 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Bluetooth
 Heated Seats
 Navigation System</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441569543&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...129 lines deleted...]
-https://static.cargurus.com/images/forsale/2026/05/18/23/35/2025_ford_bronco-pic-2265936626077843721-1024x768.jpeg</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_1aa8hd35_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-8048009750112729833-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-8048009750112729833-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-8117441791582730128-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-5735731640813175131-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-1785358411818294479-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-6528397507580332138-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-1487350853735141230-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-1868358385755874272-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-4536102838497773656-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-1317518572915384535-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-2224595142575310422-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-2118231013430749525-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-342164354321047691-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-6974088813397757706-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-2366040046371058876-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-4948172636148215318-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7794873978228454369-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-4689525247857310982-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-2114325336152403385-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7639905292008128996-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-1841060331728880783-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7631851799685630216-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7451193915361737636-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-2683130727245284978-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7436171325523781376-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7359790488164429885-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-7642082191737723096-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-4642891367486157079-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-738797246076886766-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-5216267373864139663-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-6498434422537887987-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-5413702871623387787-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/18/23/36/2025_ford_bronco-pic-2980700980658337224-1024x768.jpeg</t>
   </si>
   <si>
     <t>Caruso Ford</t>
   </si>
   <si>
     <t>https://www.carusoford.com/</t>
   </si>
   <si>
-    <t>Call (562) 568-9094Call</t>
+    <t>(562) 568-9094</t>
   </si>
   <si>
     <t>3500 Cherry Ave
 Long Beach
 CA
 90807</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/442457013?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzYjN6AOxYAIxeICgA5nCrhiACAK6HU+jWdHpQdNZ6YgC0M7hYFA9083dgcgAcd7gUWF9oFAMLgZhAlpJtmB0BQkgApUgADThCDojXsfAAWmIWkgAPIAKwyMzaMThAHcAJoAdToLCQAEkAGxUAmNDCDAZAA</t>
-[...5 lines deleted...]
-    <t>Wildtrak Advanced 4-Door 4WD</t>
+    <t>https://www.cargurus.com/details/450478752?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=16&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvAy8AdgAORb0xIhQAczhl3wBXfZn0CC9rPTCvKABaOmsxAEZrpesIa7AHsAx3xa%2BKADZFhhrItcMtJNswOgKCkAFKkAAasIQdGa9j4AC0xG0kAB5ABWWS8HTisIA7gBNADqdBYSAAkv8qPjmhhhkMgA</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:04:29Z</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>4-Door 4WD</t>
   </si>
   <si>
     <t>Hot Pepper Red Metallic Tinted Clearcoat</t>
   </si>
   <si>
-    <t>Black Onyx</t>
-[...8 lines deleted...]
-    <t>Mileage 22,320
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMDE5BH8PLA88545</t>
+  </si>
+  <si>
+    <t>PF10594</t>
+  </si>
+  <si>
+    <t>Mileage 49,581
 Drivetrain Four-Wheel Drive
 Exterior color Hot Pepper Red Metallic Tinted Clearcoat
-Interior color Black Onyx
+Interior color Dark Gray W/Black Onyx
 MPG 20 MPG
-Engine 315 hp 2.7L V6
+Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 20 MPG
-City gas mileage: 19 MPG
+City gas mileage: 20 MPG
 Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
-  </si>
-[...4 lines deleted...]
-Horsepower: 315 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 35 cu ft</t>
   </si>
   <si>
-    <t>Bluetooth
-[...228 lines deleted...]
-Heated Seats</t>
+    <t>101A Mid Equipment Group
+Heat Package</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441630767&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...37 lines deleted...]
-Riverside
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=450478752&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-4302449255324309618-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-4302449255324309618-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-468949328779655302-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-3732197101616851137-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-6487091411631318886-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-9196654085683281420-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-4210283694499538647-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-849111816773525923-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-9037153898632684987-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Chino Hills Ford</t>
+  </si>
+  <si>
+    <t>https://www.chinohillsford.com/used/-/1FMDE5BH8PLA88545.htm</t>
+  </si>
+  <si>
+    <t>(844) 629-1368</t>
+  </si>
+  <si>
+    <t>4480 Chino Hills Pkwy
+Chino
 CA
-92504</t>
+91710</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/450087764?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvAywADgB2ZYA2HxAUAHM4XF8AVwOZ9Agvaz0wrygAWjprMQBGG69l6wgbsEewDE-ln4oa2WGGsy1wi0kOzA6AoKQAUqQABpwhB0Zr2PgALTEbSQAHkAFZZLwdOJwgDuAE0AOp0FhIACSayoBOaGGGQyAA</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:07:26Z</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Badlands 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>Badlands 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Green Metallic</t>
+  </si>
+  <si>
+    <t>Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMEE9BP0SLA97283</t>
+  </si>
+  <si>
+    <t>LF10559</t>
+  </si>
+  <si>
+    <t>Mileage 5,713
+Drivetrain Four-Wheel Drive
+Exterior color Green Metallic
+Interior color Black Onyx
+MPG 17 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 17 MPG
+City gas mileage: 17 MPG
+Highway gas mileage: 18 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=450087764&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/13/14/35/2025_ford_bronco-pic-4508374493775937744-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/13/14/35/2025_ford_bronco-pic-4508374493775937744-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-5621856954593043243-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/13/14/35/2025_ford_bronco-pic-7687287352842294487-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-529887782539534227-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-36302408825836287-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-308458512494720437-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-7231482287376059948-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-187486906733624783-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-2069923016182243538-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-5775154186734652302-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-447948667997284284-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-2884060405601422435-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-3913685375185401167-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-1460368842689568656-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-722993120206818260-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-523828982682508715-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-8858776051570788074-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-1094840940944256423-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-1971667703313414304-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-6929227235053725541-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-4829713277934844644-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-1188721687046419485-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-8150961330273238995-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-249851823205131885-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-6264967732341147311-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-6396065058938199224-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-8944151926113870832-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-8180124631600693696-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-4232865544213350213-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-1670304307327951873-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-3891578322242816632-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-1598053011040712377-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-8355736884445262564-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-6218807120222201059-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-4779577349575518368-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-4685473677964738712-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-8064584454456831476-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-2521205377109305917-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/11/57/2025_ford_bronco-pic-304231465380261959-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://www.chinohillsford.com/used/-/1FMEE9BP0SLA97283.htm</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/449156219?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=15&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwwARj0ANjFFjCIUAHM4XF8AVwOZ9Agvaz0wrygAWjprdZuvAHZrCBuwRbAMD%2BfvihWzww1meuAAHJIdmB0BQUgApUgADThCDozXsfAAWmI2kgAPIAKyyXg6cThAHcAJoAdToLCQAEkVlQCc0MMMhkA</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:08:25Z</t>
+  </si>
+  <si>
+    <t>2021 Ford Bronco First Edition Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>First Edition Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Cactus Gray</t>
+  </si>
+  <si>
+    <t>1FMEE5EP5MLA43209</t>
+  </si>
+  <si>
+    <t>5319B</t>
+  </si>
+  <si>
+    <t>Mileage 51,246
+Drivetrain Four-Wheel Drive
+Exterior color Cactus Gray
+Interior color Black Onyx
+MPG 19 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 18 MPG
+Highway gas mileage: 20 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Heated Seats
+Navigation System</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 accident reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=449156219&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-3139777278813026282-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-3139777278813026282-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-1221262043117591466-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-6897368878732298018-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-7812992622292411649-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-6182854359264172874-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-44730039130862698-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-7061918549064629214-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-8835527538816161910-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-2878204963965004388-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-7786863443670246957-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-5973473935226085751-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/12/13/35/2021_ford_bronco-pic-3877885682921238546-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-3453500066742145374-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-1038761269039877468-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-5305649423098675157-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-7527220728661269191-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-9065926231359090597-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-2110027912096982849-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-1136566814682137565-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-6243320876774667195-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-4272796677954184149-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-1446551077313727490-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-1787177202246313800-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-1987774190114661019-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-7862248033847423152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-7044149279821541822-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-5947140425990240718-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-2503459494209203431-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-5689948566434577235-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-8531860295187890318-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-8347971845422709606-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-6049303374799381100-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-5370677390764098980-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-3363574908088512135-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/10/10/11/2021_ford_bronco-pic-4514169236928886105-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Toyota of Glendora</t>
+  </si>
+  <si>
+    <t>https://www.toyotaofglendora.com/</t>
+  </si>
+  <si>
+    <t>(626) 869-2197</t>
+  </si>
+  <si>
+    <t>1949 Auto Centre Drive
+Glendora
+CA
+91740</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/443077883?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=22&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvL1wsAHYlgA5V3CIUAHM4Jd8AVwOZ9Agvaz0wrygAWjprMQBGG68l6wgbsEewDE%2Bln4oADYlhhrEtcKtJDswOgKCkAFKkAAa8IQdGa9j4AC0xG0kAB5ABWWS8HTi8IA7gBNADqdBYSAAkoCqITmhhhkMgA</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:08:56Z</t>
+  </si>
+  <si>
+    <t>Ruby Red Metallic</t>
+  </si>
+  <si>
+    <t>Smoked Truffle</t>
+  </si>
+  <si>
+    <t>1FMDE7BHXSLA83951</t>
+  </si>
+  <si>
+    <t>HP0056</t>
+  </si>
+  <si>
+    <t>Mileage 20,355
+Drivetrain Four-Wheel Drive
+Exterior color Ruby Red Metallic
+Interior color Smoked Truffle
+MPG 18 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443077883&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/09/15/51/2025_ford_bronco-pic-2931517309144202148-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/09/15/51/2025_ford_bronco-pic-2931517309144202148-1024x768.jpeg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/909564c6-b363-4a35-afbb-7386e68a8ecc.jpg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-1404187641580977919-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-4275077119018134248-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-6915238036219263112-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-1326958237439520059-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-5289657837674781032-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-4624335573258555379-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-7520312642440744615-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-7410137923069410062-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-6355146834091653951-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-1495655783231382990-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-5879596880278362291-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-8852950016717874990-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-8719399945372021448-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-9148395256293522464-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-1329421164679291332-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-8031313861947041763-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-5033128726076061367-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-5281619795995454386-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-8097366136265147168-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-8276600568952781667-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-3331575514300573558-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-8142003202120581741-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-2927255843794316163-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-6529374904389269040-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-3145243942388028936-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-3646994960982808951-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-5405392234425529164-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-439941714184376813-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-2659488586825761889-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/19/08/31/2025_ford_bronco-pic-5423766811318843469-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford of North Hollywood</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordnoho.com/</t>
+  </si>
+  <si>
+    <t>(270) 713-9394</t>
+  </si>
+  <si>
+    <t>5500 Lankershim Blvd.
+North Hollywood
+CA
+91601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1020,59 +984,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF6"/>
+  <dimension ref="A1:AG6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1125,539 +1089,557 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="D2" t="s">
         <v>34</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="C2" t="s">
         <v>35</v>
       </c>
+      <c r="D2">
+        <v>40060</v>
+      </c>
+      <c r="E2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F2">
+        <v>40660</v>
+      </c>
       <c r="G2" t="s">
+        <v>37</v>
+      </c>
+      <c r="H2" t="s">
+        <v>38</v>
+      </c>
+      <c r="I2" t="s">
+        <v>39</v>
+      </c>
+      <c r="J2">
+        <v>2025</v>
+      </c>
+      <c r="K2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L2" t="s">
+        <v>41</v>
+      </c>
+      <c r="M2" t="s">
+        <v>42</v>
+      </c>
+      <c r="N2" t="s">
+        <v>43</v>
+      </c>
+      <c r="O2">
+        <v>21178</v>
+      </c>
+      <c r="P2" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>45</v>
+      </c>
+      <c r="R2" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2" t="s">
+        <v>47</v>
+      </c>
+      <c r="T2" t="s">
+        <v>48</v>
+      </c>
+      <c r="U2" t="s">
+        <v>49</v>
+      </c>
+      <c r="V2" t="s">
+        <v>50</v>
+      </c>
+      <c r="W2" t="s">
+        <v>51</v>
+      </c>
+      <c r="X2" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB2">
+        <v>5.0</v>
+      </c>
+      <c r="AC2">
+        <v>5</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3">
+        <v>33100</v>
+      </c>
+      <c r="E3" t="s">
         <v>36</v>
       </c>
-      <c r="H2" t="s">
+      <c r="F3">
+        <v>34600</v>
+      </c>
+      <c r="G3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3">
+        <v>2023</v>
+      </c>
+      <c r="K3" t="s">
+        <v>64</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3">
+        <v>49581</v>
+      </c>
+      <c r="P3" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>67</v>
+      </c>
+      <c r="R3" t="s">
+        <v>68</v>
+      </c>
+      <c r="S3" t="s">
+        <v>69</v>
+      </c>
+      <c r="T3" t="s">
+        <v>70</v>
+      </c>
+      <c r="U3" t="s">
+        <v>49</v>
+      </c>
+      <c r="V3" t="s">
+        <v>71</v>
+      </c>
+      <c r="W3" t="s">
+        <v>72</v>
+      </c>
+      <c r="X3" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB3">
+        <v>3.0</v>
+      </c>
+      <c r="AC3">
+        <v>15</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4">
+        <v>50600</v>
+      </c>
+      <c r="E4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4">
+        <v>50800</v>
+      </c>
+      <c r="G4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4">
+        <v>2025</v>
+      </c>
+      <c r="K4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O4">
+        <v>5713</v>
+      </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R4" t="s">
+        <v>89</v>
+      </c>
+      <c r="S4" t="s">
+        <v>90</v>
+      </c>
+      <c r="T4" t="s">
+        <v>91</v>
+      </c>
+      <c r="U4" t="s">
+        <v>92</v>
+      </c>
+      <c r="V4" t="s">
+        <v>50</v>
+      </c>
+      <c r="W4" t="s">
+        <v>51</v>
+      </c>
+      <c r="X4" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB4">
+        <v>3.0</v>
+      </c>
+      <c r="AC4">
+        <v>15</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5" t="s">
+        <v>98</v>
+      </c>
+      <c r="C5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D5">
+        <v>43505</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
+        <v>44035</v>
+      </c>
+      <c r="G5" t="s">
         <v>37</v>
       </c>
-      <c r="I2">
+      <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5">
+        <v>2021</v>
+      </c>
+      <c r="K5" t="s">
+        <v>100</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>101</v>
+      </c>
+      <c r="N5" t="s">
+        <v>87</v>
+      </c>
+      <c r="O5">
+        <v>51246</v>
+      </c>
+      <c r="P5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>102</v>
+      </c>
+      <c r="R5" t="s">
+        <v>103</v>
+      </c>
+      <c r="S5" t="s">
+        <v>104</v>
+      </c>
+      <c r="T5" t="s">
+        <v>105</v>
+      </c>
+      <c r="U5" t="s">
+        <v>92</v>
+      </c>
+      <c r="V5" t="s">
+        <v>71</v>
+      </c>
+      <c r="W5" t="s">
+        <v>106</v>
+      </c>
+      <c r="X5" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB5">
+        <v>5.0</v>
+      </c>
+      <c r="AC5">
+        <v>3</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6">
+        <v>38102</v>
+      </c>
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6">
+        <v>39253</v>
+      </c>
+      <c r="G6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6">
         <v>2025</v>
       </c>
-      <c r="J2" t="s">
-[...5 lines deleted...]
-      <c r="L2" t="s">
+      <c r="K6" t="s">
         <v>40</v>
       </c>
-      <c r="M2" t="s">
+      <c r="L6" t="s">
         <v>41</v>
       </c>
-      <c r="N2">
-[...8 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="M6" t="s">
+        <v>117</v>
+      </c>
+      <c r="N6" t="s">
+        <v>118</v>
+      </c>
+      <c r="O6">
+        <v>20355</v>
+      </c>
+      <c r="P6" t="s">
         <v>44</v>
       </c>
-      <c r="R2" t="s">
-[...8 lines deleted...]
-      <c r="U2" t="s">
+      <c r="Q6" t="s">
+        <v>119</v>
+      </c>
+      <c r="R6" t="s">
+        <v>120</v>
+      </c>
+      <c r="S6" t="s">
+        <v>121</v>
+      </c>
+      <c r="T6" t="s">
         <v>48</v>
       </c>
-      <c r="V2" t="s">
+      <c r="U6" t="s">
         <v>49</v>
       </c>
-      <c r="W2" t="s">
+      <c r="V6" t="s">
         <v>50</v>
       </c>
-      <c r="X2" t="s">
+      <c r="W6" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="X6" t="s">
         <v>52</v>
-      </c>
-[...387 lines deleted...]
-        <v>121</v>
       </c>
       <c r="Y6" t="s">
         <v>122</v>
       </c>
       <c r="Z6" t="s">
         <v>123</v>
       </c>
-      <c r="AA6">
-        <v>3.5</v>
+      <c r="AA6" t="s">
+        <v>124</v>
       </c>
       <c r="AB6">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>5.0</v>
+      </c>
+      <c r="AC6">
+        <v>1</v>
       </c>
       <c r="AD6" t="s">
         <v>125</v>
       </c>
       <c r="AE6" t="s">
         <v>126</v>
       </c>
       <c r="AF6" t="s">
         <v>127</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">