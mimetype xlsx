--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
@@ -113,574 +113,615 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/446815348?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwA2AA4ARj1cLyWiFABzOBWxXwBXI5n0CC9rPTCvKABaOmsxFbuvAHZrCDuwFbAMb7efwoCzeGGsb1wS0kuzA6AoKQAUqQABoIhB0Zr2PgALTEbSQAHkAFZZLwdOIIgDuAE0AOp0FhIACSCyoROaGGGQyAA</t>
-[...2 lines deleted...]
-    <t>2026-06-18T08:04:14Z</t>
+    <t>https://www.cargurus.com/details/453221072?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=15&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsenJiHlheYkQoAOZwuEQCAK4Hs%2BgAbF5guNa4GAAcALTYdB73i2J099bQuPceEFjzaxiPTWMBeCi6TZbMDoCipABSpAAGvCEHQWvY%2BAAtMTtJAAeQAVtl5p14vCAO4ATQA6nQWEgAJKnKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2026-07-29T09:11:56Z</t>
   </si>
   <si>
     <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
     <t>Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
-    <t>Shadow Black</t>
+    <t>Ruby Red Metallic</t>
   </si>
   <si>
     <t>Dark Gray W/Black Onyx</t>
   </si>
   <si>
     <t>Ford Blue Certification</t>
   </si>
   <si>
-    <t>1FMDE7BH8SLA63715</t>
-[...5 lines deleted...]
-    <t>Mileage 21,178
+    <t>1FMDE7BH5SLB14930</t>
+  </si>
+  <si>
+    <t>LB14930P</t>
+  </si>
+  <si>
+    <t>Mileage 2,109
 Drivetrain Four-Wheel Drive
-Exterior color Shadow Black
+Exterior color Ruby Red Metallic
 Interior color Dark Gray W/Black Onyx
 MPG 18 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 18 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 19 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 275 hp 2.3L I4
 Horsepower: 275 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 38 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Bluetooth
 Heated Seats
 Navigation System</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_1aa8hd35_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...49 lines deleted...]
-Long Beach
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453221072&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1116314619742288541-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1116314619742288541-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4303625708127076971-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-590711605673473696-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3855693987964676610-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4414100482970344778-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-8985853410168909294-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3955671781944810695-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-2176053142535646108-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6666463115608742402-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-148397750074952002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7920618069872245989-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3816363003458560415-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3342971514227100663-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3439250030430905137-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-8467450463521701010-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-239568954206894556-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1834477652303026504-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5509376523288464302-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7094240891340616474-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-366472972701819547-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1770273633133606978-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-983489366918006807-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4135438121361974366-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-2898097999789562081-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1354186776467791152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7022241570300832126-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-589438612248737802-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3019219209850148176-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6804523241747302636-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6317181471919385457-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6501568437034169211-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1628374594166318680-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3566999206380693885-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7814380820151284563-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-665715534542084773-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1711529984948740361-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6062749291964695150-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5482075557352660161-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5767177513337672024-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4906176065742292766-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4762413739089885527-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5761180172972381319-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6167484852684999421-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5100134916771961608-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-965669151239994703-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Envision Ford Lincoln Duarte</t>
+  </si>
+  <si>
+    <t>https://www.fordofduarte.com</t>
+  </si>
+  <si>
+    <t>(626) 986-3464</t>
+  </si>
+  <si>
+    <t>1031 Central Ave
+Duarte
 CA
-90807</t>
-[...8 lines deleted...]
-    <t>2023 Ford Bronco 4-Door 4WD</t>
+91010</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/453279430?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=12&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsenJeGPO4vigA5gtEAgCue7PoAGxeYLjWuBgAHAC02HQet4tidLfW0Li3HhBY89ZiPTWMBeCi6IhbMDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJLHKj4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2026-07-29T09:12:20Z</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Black Diamond 2-Door 4WD</t>
   </si>
   <si>
     <t>Good Deal</t>
   </si>
   <si>
-    <t>4-Door 4WD</t>
-[...2 lines deleted...]
-    <t>Hot Pepper Red Metallic Tinted Clearcoat</t>
+    <t>Black Diamond 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Velocity Blue Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray w/Black Onyx</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>1FMDE5BH8PLA88545</t>
-[...5 lines deleted...]
-    <t>Mileage 49,581
+    <t>1FMDE5AH5PLB03715</t>
+  </si>
+  <si>
+    <t>PLB03715</t>
+  </si>
+  <si>
+    <t>Mileage 23,538
 Drivetrain Four-Wheel Drive
-Exterior color Hot Pepper Red Metallic Tinted Clearcoat
-[...1 lines deleted...]
-MPG 20 MPG
+Exterior color Velocity Blue Metallic
+Interior color Dark Gray w/Black Onyx
+MPG 17 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
-Transmission Automatic</t>
-[...5 lines deleted...]
-Highway gas mileage: 21 MPG
+Transmission 7-Speed Manual</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 17 MPG
+City gas mileage: 16 MPG
+Highway gas mileage: 18 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Doors: 4 doors
+    <t>Transmission: 7-Speed Manual
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 2 doors
 Front legroom: 43 in
-Back legroom: 36 in
-[...4 lines deleted...]
-Heat Package</t>
+Back legroom: 35 in
+Cargo volume: 22 cu ft</t>
+  </si>
+  <si>
+    <t>Bluetooth</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=450478752&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...12 lines deleted...]
-https://static.cargurus.com/images/forsale/2026/06/13/10/17/2023_ford_bronco-pic-9037153898632684987-1024x768.jpeg</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453279430&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-704194300355021967-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-704194300355021967-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8943747830792551506-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-1973504893712129061-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3976790900274727119-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-1793320082818705731-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7726186082157015145-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-371462374175369871-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-4569190418738766370-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-4221719146612282433-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8351094861961016152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8597675238998031761-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7593915611523482690-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3643674990115580575-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3798014670752113314-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8085505289113277833-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-9110260023296203414-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3966766705518088309-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7518884930012400848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7735316883132267094-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-4838347865116273494-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-595118065529782241-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-9035461101419589388-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-564594289222294243-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>AutoNation Acura South Bay</t>
+  </si>
+  <si>
+    <t>https://www.autonationacurasouthbay.com</t>
+  </si>
+  <si>
+    <t>(424) 305-3778</t>
+  </si>
+  <si>
+    <t>25341 Crenshaw Boulevard
+Torrance
+CA
+90505</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/450478752?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=18&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsBvNeABxeemJEKADmcLhEAgCuh7PoAGxeYLjWuBgrALTYdB73i2J099bQuPceEFjzaxiPTWMBeCi6LbbMDoCipABSpAAGvCEHQWvY%2BAAtMTtJAAeQAVtl5p14vCAO4ATQA6nQWEgAJJnKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2026-07-29T09:12:32Z</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Hot Pepper Red Tinted Clearcoat</t>
+  </si>
+  <si>
+    <t>Dark Space Gray w/ Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE5BH8PLA88545</t>
+  </si>
+  <si>
+    <t>PF10594</t>
+  </si>
+  <si>
+    <t>Mileage 49,581
+Drivetrain Four-Wheel Drive
+Exterior color Hot Pepper Red Tinted Clearcoat
+Interior color Dark Space Gray w/ Black Onyx
+MPG 20 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 20 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 35 cu ft</t>
+  </si>
+  <si>
+    <t>101A Mid Equipment Group
+Android Auto
+Bluetooth
+CarPlay
+Heat Package</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=450478752&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5938940341078162309-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5938940341078162309-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7471812149954519947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6967892177100866550-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4416144177148032832-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8265178665829822099-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5744622042478701039-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7389347335858888478-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-467568002501587819-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2922582016282626748-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1757643895334599299-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7321680699760659328-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4218544657609605857-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5249890052859060136-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2186404353010397514-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8491685191690038467-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1640985958829806637-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6854680859108896953-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7876791528613860462-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1157726608597660320-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6686004306495797214-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7883684808380608515-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6149406811862881666-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1770050516110618962-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8946538025604789916-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3929280255824523545-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2708766611086295890-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6328488922194107404-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3172689248196324369-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4418440670449285180-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1112189754757925732-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2641504155512834661-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6856506222877941177-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4021273969488262652-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3811460302111075508-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3934168849337722435-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8011136193413986700-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-799794006660339021-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8435980693079185626-1024x768.jpeg</t>
   </si>
   <si>
     <t>Chino Hills Ford</t>
   </si>
   <si>
     <t>https://www.chinohillsford.com/used/-/1FMDE5BH8PLA88545.htm</t>
   </si>
   <si>
     <t>(844) 629-1368</t>
   </si>
   <si>
     <t>4480 Chino Hills Pkwy
 Chino
 CA
 91710</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/450087764?resultSetId=f7b29228-f82c-4548-a21c-87764faa6fe4&amp;searchUuid=f4b5ec4c-db21-47bf-a1a9-a7a9e679b738&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GLEAWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvAywADgB2ZYA2HxAUAHM4XF8AVwOZ9Agvaz0wrygAWjprMQBGG69l6wgbsEewDE-ln4oa2WGGsy1wi0kOzA6AoKQAUqQABpwhB0Zr2PgALTEbSQAHkAFZZLwdOJwgDuAE0AOp0FhIACSayoBOaGGGQyAA</t>
-[...26 lines deleted...]
-    <t>Mileage 5,713
+    <t>https://www.cargurus.com/details/453706844?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=15&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAserg%2BAGwAHPPzRCgA5nAYRAIArkez6CteYLjWuBhrALTYdB73i2J099bQuPceEFjzaxiPTWMBeCi6bY7MDoCipABSpAAGvCEHQWvY%2BAAtMTtJAAeQAVtl5p14vCAO4ATQA6nQWEgAJIrKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2026-07-29T09:12:44Z</t>
+  </si>
+  <si>
+    <t>2024 Ford Bronco Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Hot Pepper Red Metallic Tinted Clearcoat</t>
+  </si>
+  <si>
+    <t>1FMDE7BH9RLB43759</t>
+  </si>
+  <si>
+    <t>RLB43759</t>
+  </si>
+  <si>
+    <t>Mileage 10,660
 Drivetrain Four-Wheel Drive
-Exterior color Green Metallic
-[...2 lines deleted...]
-Engine 315 hp 2.7L V6
+Exterior color Hot Pepper Red Metallic Tinted Clearcoat
+Interior color Dark Gray w/Black Onyx
+MPG 20 MPG
+Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>Fuel tank size: 20 gal
-[...99 lines deleted...]
-  <si>
     <t>Alloy Wheels
+Bluetooth
 Heated Seats
-Navigation System</t>
-[...2 lines deleted...]
-    <t>ABS Brakes
+Navigation System
+Remote Start</t>
+  </si>
+  <si>
+    <t>NHTSA frontal crash rating:
+NHTSA rollover rating:
+ABS Brakes
+Backup Camera
+Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
+Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 accident reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=449156219&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...52 lines deleted...]
-Glendora
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453706844&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-915995597006656009-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-915995597006656009-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-3985330226879855771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-1606344767969116-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-3385992115499089363-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-5227687566952669646-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-3382748841325459771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-2415652735505580807-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-2690540837099921162-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-1163400636708685254-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-2548391818658467393-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-1542644626389920360-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-1904815767919021451-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-7699733730970334477-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-3487294335320149560-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-8142397413168618389-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-2843346158614145992-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-683799660690678245-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-9071566927950211939-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-6744760209055538547-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-1282458931807131724-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-3379017967659740483-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-5885719253541297451-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-7652005796622944793-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/27/09/03/2024_ford_bronco-pic-4583963400894284429-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>AutoNation Toyota Buena Park</t>
+  </si>
+  <si>
+    <t>https://www.autonation.com/cars-for-sale?hid=2563</t>
+  </si>
+  <si>
+    <t>(812) 993-4403</t>
+  </si>
+  <si>
+    <t>6400 Beach Blvd
+Buena Park
 CA
-91740</t>
-[...26 lines deleted...]
-Fuel type Gasoline
+90621</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/447349765?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=4&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAs81648xheAGx6RCgA5nAYRAIArkez6OteYLjWuBgAHAC02HQeD-N6YnQP1tC4Dx4QLDzaxiPTWMBeCi6bY7MDoCipABSpAAGoiEHQWvY%2BAAtMTtJAAeQAVtl5p14oiAO4ATQA6nQWEgAJLrKjEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2026-07-29T09:12:08Z</t>
+  </si>
+  <si>
+    <t>1968 Ford Bronco</t>
+  </si>
+  <si>
+    <t>000000U15NLC01286</t>
+  </si>
+  <si>
+    <t>Mileage 2,237
 Transmission Automatic</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443077883&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...49 lines deleted...]
-North Hollywood
+    <t>Transmission: Automatic</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconRed_1cpm2_26" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;No history info&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No vehicle history report available for this vehicle&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4183468346081584577-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4183468346081584577-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-1683336691753438373-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4900626107777849710-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4750153952547398731-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6504602245579985704-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-8699959654362689143-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6062586081754630394-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-2730537231465327880-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-8203122879769763803-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6475434424302632102-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-1792292581977155324-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6002750120842112434-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-9009429131220625022-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-2485814546345491467-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4532520145208160696-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-1520899632616066056-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-7808701941726652076-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-157372636439821496-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-8269739039455530462-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-2538389094603206352-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6729963399531265458-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-2641265232053778493-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4626733302494272945-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-255209673090992439-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-9064772095128629798-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4266844400273855893-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6877662453525497459-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-1729707938261293677-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-2797998175301981327-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-6941089452048014277-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-491748885692982601-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-231333093518321152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-3790243376876438761-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-660712652621010459-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-5108219263681637261-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-5552512807955643418-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-5084987689592846897-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-696122932873551542-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-1929038605192449328-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-1882124357408686351-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-4362754388962195644-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/06/09/41/1968_ford_bronco-pic-5828457120272388605-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Iconic Dealer Consultants</t>
+  </si>
+  <si>
+    <t>https://joshtheautobuyer.com/</t>
+  </si>
+  <si>
+    <t>(949) 528-4373</t>
+  </si>
+  <si>
+    <t>26181 Avenida Aeropuerto
+San Juan Capistrano
 CA
-91601</t>
+92675</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1104,542 +1145,509 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>40060</v>
+        <v>44463</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
-        <v>40660</v>
+        <v>44664</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s">
         <v>39</v>
       </c>
       <c r="J2">
         <v>2025</v>
       </c>
       <c r="K2" t="s">
         <v>40</v>
       </c>
       <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2">
-        <v>21178</v>
+        <v>2109</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" t="s">
         <v>53</v>
       </c>
       <c r="Z2" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2">
-        <v>5.0</v>
+        <v>4.5</v>
       </c>
       <c r="AC2">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="AD2" t="s">
         <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>57</v>
       </c>
       <c r="AF2" t="s">
         <v>58</v>
       </c>
       <c r="AG2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>60</v>
       </c>
       <c r="B3" t="s">
         <v>61</v>
       </c>
       <c r="C3" t="s">
         <v>62</v>
       </c>
       <c r="D3">
-        <v>33100</v>
+        <v>36445</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
-        <v>34600</v>
+        <v>37999</v>
       </c>
       <c r="G3" t="s">
         <v>63</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>39</v>
       </c>
       <c r="J3">
         <v>2023</v>
       </c>
       <c r="K3" t="s">
         <v>64</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
         <v>65</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="O3">
-        <v>49581</v>
+        <v>23538</v>
       </c>
       <c r="P3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="R3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="S3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="V3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="W3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="X3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Y3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="Z3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AA3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AB3">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="AC3">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="AD3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AE3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AF3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="AG3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D4">
-        <v>50600</v>
+        <v>31100</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>50800</v>
+        <v>31300</v>
       </c>
       <c r="G4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4" t="s">
         <v>39</v>
       </c>
       <c r="J4">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="K4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O4">
-        <v>5713</v>
+        <v>49581</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="Q4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="R4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="S4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="T4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="U4" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="V4" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="W4" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="X4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="Y4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="Z4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AA4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AB4">
-        <v>3.0</v>
+        <v>2.9</v>
       </c>
       <c r="AC4">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="AD4" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="AE4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF4" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="AG4" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C5" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D5">
-        <v>43505</v>
+        <v>41827</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="K5" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N5" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="O5">
-        <v>51246</v>
+        <v>10660</v>
       </c>
       <c r="P5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q5" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="R5" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="S5" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="T5" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="U5" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="V5" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="W5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="X5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="Y5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="Z5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AA5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AB5">
-        <v>5.0</v>
+        <v>4.4</v>
       </c>
       <c r="AC5">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="AD5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AE5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="AF5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AG5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B6" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="D6">
-        <v>38102</v>
+        <v>215065</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
       <c r="J6">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>1968</v>
       </c>
       <c r="L6" t="s">
         <v>41</v>
       </c>
-      <c r="M6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6">
-        <v>20355</v>
+        <v>2237</v>
       </c>
       <c r="P6" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="Q6" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>122</v>
+      </c>
+      <c r="R6">
+        <v>1134</v>
       </c>
       <c r="S6" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="U6" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>124</v>
       </c>
       <c r="Y6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Z6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AA6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB6">
-        <v>5.0</v>
+        <v>4.8</v>
       </c>
       <c r="AC6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AD6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">