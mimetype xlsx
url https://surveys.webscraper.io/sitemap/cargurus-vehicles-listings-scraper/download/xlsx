--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
@@ -116,661 +116,628 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/439347682?resultSetId=2fa28594-98f1-4c4f-8c32-0dafee39f813&amp;searchUuid=d11fb9e9-03d6-47e3-86cf-1a9c5b8f11be&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=1&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PIBsRATVY8AESRWCigeJBN0AEFTAGFJX39mAE8UdxB7AFFTZgB9KijmWIAJBNYUADUwdl4IzXQAzIAxKIBVABk800yogCUSkABfIjCADzhQRiQ6OAAWXAxcWYB2TwAOMSIUAHM4TZABAFdD6fQ6AEZziGsMCgwAWixcOk97lYpce7XPKAh787AGCgemsawgl2sui22zA6AoyQAUqQABoIhB0Jr2PgALTErSQAHkAFaZWbtWIIgDuAE0AOp0FhIACSnioRKaGCGgyAA</t>
+    <t>https://www.cargurus.com/details/441630770?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=18&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjnPADZcLAB2NcMQFABzOB8QAQBXI5n0TzE9CgvPCgBaXAgKCDvFsCW7sFwDO6WIOYAHGsLnowGtrDAiLswOgKCkAFKkAAa8IQdGa9j4AC0xG0kAB5ABWWTmHTi8IA7gBNADqdBYSAAkksqITmhhhkMgA</t>
   </si>
   <si>
     <t>2023 Ford Bronco Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Great Deal</t>
+    <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
     <t>Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
     <t>Carbonized Gray Metallic</t>
   </si>
   <si>
     <t>Black Onyx</t>
   </si>
   <si>
-    <t>Used</t>
-[...8 lines deleted...]
-    <t>Mileage 20,880
+    <t>Ford Blue Certification</t>
+  </si>
+  <si>
+    <t>1FMEE5DP0PLB95128</t>
+  </si>
+  <si>
+    <t>0078038A</t>
+  </si>
+  <si>
+    <t>Mileage 16,400
 Drivetrain Four-Wheel Drive
 Exterior color Carbonized Gray Metallic
 Interior color Black Onyx
 MPG 17 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 17 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 315 hp 2.7L V6
 Horsepower: 315 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 35 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Bluetooth
-Heated Seats
 Navigation System</t>
   </si>
   <si>
     <t>ABS Brakes
-Backup Camera
-[...135 lines deleted...]
-Adaptive Cruise Control
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=440702668&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...84 lines deleted...]
-    <t>Mileage 42,908
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441630770&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-7494699757797336265-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-7494699757797336265-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-4317584816554968580-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2211704703907451369-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3950659978457805556-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3542746062490586977-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3257978987156627435-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-8370280549758939859-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2289474099094830587-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-1239750644472677249-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-6402931953921358615-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2517966909577222399-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2706414439806922129-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-5209575115214321236-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3471526720193579359-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-6285331834219990682-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-5110417135819955274-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-6006603299829271105-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-9133165521479052909-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-7662008344221001550-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3060474159436123007-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Fritts Ford</t>
+  </si>
+  <si>
+    <t>https://www.frittsford.com/inventory/-1FMEE5DP0PLB95128</t>
+  </si>
+  <si>
+    <t>(585) 541-3177</t>
+  </si>
+  <si>
+    <t>8000 Auto Drive, Riverside, CA 92504</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/445098203?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=13&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjmDDAAOeVwiFABzOGXfAFc9mfRPMT0KE88KAFpcCAoIK7nPMAA2K7BcAyuXiDnlgHYTnowP9rDANpswOgKCkAFKkAAasIQdGa9j4AC0xG0kAB5ABWWTmHTisIA7gBNADqdBYSAAki8qPjmhhhkMgA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Big Bend Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>Big Bend Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>[M7] Carbonized Gray</t>
+  </si>
+  <si>
+    <t>Dark Space Gray w/ Black Onyx</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMDE5CHXNLB23078</t>
+  </si>
+  <si>
+    <t>AARX_nam2022FordBroncoBigBend</t>
+  </si>
+  <si>
+    <t>Mileage 104,151
 Drivetrain Four-Wheel Drive
-Exterior color Area 51
-[...2 lines deleted...]
-Engine 315 hp 2.7L V6
+Exterior color [M7] Carbonized Gray
+Interior color Dark Space Gray w/ Black Onyx
+MPG 20 MPG
+Engine 275 hp 2.3L I4
 Fuel type Gasoline
-Transmission Automatic</t>
-[...107 lines deleted...]
-    <t>Fuel tank size: 20 gal
+Transmission Manual</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
 Combined gas mileage: 20 MPG
-City gas mileage: 19 MPG
+City gas mileage: 20 MPG
 Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Manual
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 2 doors
+Front legroom: 43 in
+Back legroom: 35 in
+Cargo volume: 22 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Android Auto
 Bluetooth
 CarPlay
 Heated Seats
 Leather Seats
+Multi Zone Climate Control
 Navigation System
-Remote Start</t>
+Remote Start
+Tow Package</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=435542101&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...64 lines deleted...]
-    <t>Mileage 21,088
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=445098203&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5024309932708512281-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5024309932708512281-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-563723628493276080-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5932790067453764749-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1795759309233897050-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5020745547581223646-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-742100720123316243-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1806602577888786417-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3455865701367816708-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4387945730846580161-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5648280786000889592-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3420548993257008847-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-973572249924352771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3580979284411796616-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-451885056094911562-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4096779775815185667-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4747978938159962804-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-6470293379458403650-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-2685345435240906631-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1650260003460231128-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1805323532716230692-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8182957435014688003-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3894331987036022295-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8168160613997113363-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5513253454891937376-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3768025363110834755-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8038935162394514324-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-2923508969204141000-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-6721101846548060403-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1783720934328707070-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-340813899548640759-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4078991729773255167-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4968737126025036558-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1181123818644709502-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-9017499100727343371-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3930744330694369507-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-2385381461610522248-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5036430340978219993-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-480526247887990569-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8232886178126528771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1474423447802741540-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Stellar Auto</t>
+  </si>
+  <si>
+    <t>http://www.stellarautoinc.com/</t>
+  </si>
+  <si>
+    <t>(818) 809-8676</t>
+  </si>
+  <si>
+    <t>15001 Raymer Street, Van nuys, CA 91405</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/444601924?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=10&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFgWANixPDDE5ohQAc31fAFc9mfRPMT0KE88KAFpcCAoIK7nPMEWrsFwDK8WIOYAOAHYTnowP9rDBNlswOgKCkAFKkAAasIQdGa9j4AC0xG0kAB5ABWWTmHTisIA7gBNADqdBYSAAkosqPjmhhhkMgA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Gray Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray W/Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE7BH5SLA44829</t>
+  </si>
+  <si>
+    <t>FR6132</t>
+  </si>
+  <si>
+    <t>Mileage 31,769
 Drivetrain Four-Wheel Drive
-Exterior color Desert Sand
-Interior color Black
+Exterior color Gray Metallic
+Interior color Dark Gray W/Black Onyx
 MPG 18 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 18 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 19 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 275 hp 2.3L I4
 Horsepower: 275 hp</t>
   </si>
   <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 38 cu ft</t>
+  </si>
+  <si>
     <t>Alloy Wheels
 Bluetooth
 Heated Seats
-Leather Seats
-[...4 lines deleted...]
-    <t>ABS Brakes
+Navigation System</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=444601924&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-1385905773419153289-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-1385905773419153289-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-1038120719844192766-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-9206854599107569285-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-4556572617805618710-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-5323885353728609394-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-7687223212860862858-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-7297958601815408121-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-7504576277598641985-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-6586165492759851884-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-5392197029977975575-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Knight Claremont Chrysler Dodge Jeep RAM</t>
+  </si>
+  <si>
+    <t>https://www.claremontcdjr.com/inventory/used-1FMDE7BH5SLA44829/</t>
+  </si>
+  <si>
+    <t>(909) 646-4652</t>
+  </si>
+  <si>
+    <t>620 Auto Center Dr, Claremont, CA 91711</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/441023102?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=13&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjnPLDFcJbEiFABzOAB2XwBXfZn0TzE9ClPPCgBaXAgKCGvFsAA2a7BcA2uXiDmADh2pz0YB21hgG02YHQFBSAClSAANWEIOjNex8ABaYjaSAA8gArLJzDpxWEAdwAmgB1OgsJAASReVHxzQwwyGQA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Wildtrak Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Race Red</t>
+  </si>
+  <si>
+    <t>Medium Sandstone</t>
+  </si>
+  <si>
+    <t>1FMDE5CP0NLB75780</t>
+  </si>
+  <si>
+    <t>B50309A</t>
+  </si>
+  <si>
+    <t>Mileage 39,346
+Drivetrain Four-Wheel Drive
+Exterior color Race Red
+Interior color Medium Sandstone
+MPG 19 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 20 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Bluetooth</t>
+  </si>
+  <si>
+    <t>NHTSA frontal crash rating:
+NHTSA rollover rating:
+ABS Brakes
 Backup Camera
-Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441579868&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...54 lines deleted...]
-    <t>4480 Chino Hills Pkwy, Chino, CA 91710</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441023102&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-998541473062301092-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-998541473062301092-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/12/14/17/2022_ford_bronco-pic-6911785134948001920-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4875938902252110042-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-6714885917820336695-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-7162397600224164821-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-133867776742675544-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2938517585076685409-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-3103554236290400593-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5359931340123606118-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2549236652354595664-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-6615431165546994059-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-7656287006682293966-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-909029381087645964-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5243950063511368531-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5812149678083828811-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4716273195728786970-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-3365454634878741101-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2996607622890537352-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-1097265386344615585-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4219545600572991773-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2834113281070415686-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-9177673506902405694-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8387887748289380030-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4872478921797287137-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2145544719573207550-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8055287732095303090-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5808231966963303676-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8203428442406568848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8350925323946206234-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-560476297650660664-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford of North Hollywood</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordnoho.com/</t>
+  </si>
+  <si>
+    <t>(270) 713-9394</t>
+  </si>
+  <si>
+    <t>5500 Lankershim Blvd., North Hollywood, CA 91601</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/442394327?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=12&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjmxXAw5uQB2IhQAczgxXwBXfZn0TzE9ClPPCgBaXAgKCGu5zzAANmuwXANr14g5gA41qc9GA1tYYJstmB0BQUgApUgADThCDozXsfAAWmI2kgAPIAKyycw6cThAHcAJoAdToLCQAElXlQCc0MMMhkA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Medium Sandstone w/Black</t>
+  </si>
+  <si>
+    <t>1FMEE5DP5NLB23550</t>
+  </si>
+  <si>
+    <t>NLB23550</t>
+  </si>
+  <si>
+    <t>Mileage 54,911
+Drivetrain Four-Wheel Drive
+Exterior color Race Red
+Interior color Medium Sandstone w/Black
+MPG 19 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 20 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp
+Save this listing2022 Jeep Wrangler Unlimited Willys 4WDMileage 55,342Good Deal$27,380
+Save this listing
+2022 Jeep Wrangler Unlimited Willys 4WDMileage 55,342Good Deal$27,380
+Mileage 55,342Good Deal$27,380
+Good Deal
+Save this listing2017 Jeep Wrangler Unlimited Sport 4WDMileage 89,133Overpriced$21,662
+Save this listing
+2017 Jeep Wrangler Unlimited Sport 4WDMileage 89,133Overpriced$21,662
+Mileage 89,133Overpriced$21,662
+Overpriced
+Save this listing2025 Lexus RZ 300e Premium FWD with 18 inch WheelsMileage 11,556Fair Deal$35,495
+Save this listing
+2025 Lexus RZ 300e Premium FWD with 18 inch WheelsMileage 11,556Fair Deal$35,495
+Mileage 11,556Fair Deal$35,495
+Fair Deal
+Save this listing2026 Lexus NX Hybrid 350h Premium AWDMileage 10$55,824
+Save this listing
+2026 Lexus NX Hybrid 350h Premium AWDMileage 10$55,824
+Mileage 10$55,824
+Save this listing2026 Lexus RX 350 Premium FWDMileage 10$58,839
+Save this listing
+2026 Lexus RX 350 Premium FWDMileage 10$58,839
+Mileage 10$58,839
+Save this listing2026 Lexus NX Hybrid 450h+ Premium AWDMileage 10$63,074
+Save this listing
+2026 Lexus NX Hybrid 450h+ Premium AWDMileage 10$63,074
+Mileage 10$63,074
+Save this listing2026 Lexus TX Hybrid 500h F SPORT Performance Premium AWDMileage 10$76,112
+Save this listing
+2026 Lexus TX Hybrid 500h F SPORT Performance Premium AWDMileage 10$76,112
+Mileage 10$76,112
+Save this listing2026 Lexus NX Hybrid 350h F SPORT Handling AWDMileage 10$61,184
+Save this listing
+2026 Lexus NX Hybrid 350h F SPORT Handling AWDMileage 10$61,184
+Mileage 10$61,184</t>
+  </si>
+  <si>
+    <t>Bluetooth
+Heated Seats
+Navigation System</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;3 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 3 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=442394327&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2545410740779800247-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2545410740779800247-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-7626961964788816136-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-7753960539592287437-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2710429020798602528-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-1040315081924566972-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2102258654896056036-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-1248624354283088261-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-8690205944064718666-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-1526325308827331185-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3556251656535743947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2520506390160790080-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-8739905145003169661-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-5562396108736424016-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-4510737952129995853-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-7211446310260117690-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-8701075630977680246-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3844942913834142577-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2951062645393172431-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-4912897579426323721-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2060595286228302485-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2303858865351544618-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3464808419875635097-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-6001217296336380217-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-9112407977454888941-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-6828260269785691817-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3455063024974359457-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Lexus of Cerritos</t>
+  </si>
+  <si>
+    <t>http://www.cerritoslexus.com/</t>
+  </si>
+  <si>
+    <t>(424) 379-3834</t>
+  </si>
+  <si>
+    <t>18800 Studebaker Rd, Cerritos, CA 90703</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1194,542 +1161,542 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>41987</v>
+        <v>48969</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
-        <v>47590</v>
+        <v>52621</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s">
         <v>39</v>
       </c>
       <c r="J2">
         <v>2023</v>
       </c>
       <c r="K2" t="s">
         <v>40</v>
       </c>
       <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2">
-        <v>20880</v>
+        <v>16400</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" t="s">
         <v>53</v>
       </c>
       <c r="Z2" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2">
         <v>3.5</v>
       </c>
       <c r="AC2">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AD2" t="s">
         <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>57</v>
       </c>
       <c r="AF2" t="s">
         <v>58</v>
       </c>
       <c r="AG2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
-        <v>49007</v>
+        <v>25900</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
-        <v>49888</v>
+        <v>26950</v>
       </c>
       <c r="G3" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>39</v>
       </c>
       <c r="J3">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="K3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="O3">
-        <v>25322</v>
+        <v>104151</v>
       </c>
       <c r="P3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="Q3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="S3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="T3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="V3" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="W3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="X3" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Y3" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="Z3" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="AA3" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="AB3">
         <v>4</v>
       </c>
       <c r="AC3">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="AD3" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="AE3" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="AF3" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="AG3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D4">
-        <v>34498</v>
+        <v>36995</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>36819</v>
+        <v>40395</v>
       </c>
       <c r="G4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4" t="s">
         <v>39</v>
       </c>
       <c r="J4">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="K4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O4">
-        <v>42908</v>
+        <v>31769</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="R4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="S4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="T4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="U4" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="V4" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="W4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="X4" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="Y4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="Z4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AA4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AB4">
         <v>3</v>
       </c>
       <c r="AC4">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="AD4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AE4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AF4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AG4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C5" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D5">
-        <v>52897</v>
+        <v>41100</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>53998</v>
+        <v>42000</v>
       </c>
       <c r="G5" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="K5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="N5" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="O5">
-        <v>6042</v>
+        <v>39346</v>
       </c>
       <c r="P5" t="s">
         <v>44</v>
       </c>
       <c r="Q5" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>28040307</v>
+        <v>107</v>
+      </c>
+      <c r="R5" t="s">
+        <v>108</v>
       </c>
       <c r="S5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="T5" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="U5" t="s">
         <v>49</v>
       </c>
       <c r="V5" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="W5" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="X5" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="Y5" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="Z5" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="AA5" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="AB5">
         <v>3.5</v>
       </c>
       <c r="AC5">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="AD5" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="AE5" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="AF5" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="AG5" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C6" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D6">
-        <v>43500</v>
+        <v>38367</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
-        <v>44100</v>
+        <v>39952</v>
       </c>
       <c r="G6" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
       <c r="J6">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="K6" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="L6" t="s">
         <v>41</v>
       </c>
       <c r="M6" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="N6" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="O6">
-        <v>21088</v>
+        <v>54911</v>
       </c>
       <c r="P6" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="Q6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="R6" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="S6" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="T6" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="U6" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="V6" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="W6" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="X6" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="Y6" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="Z6" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AA6" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AB6">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="AC6">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="AD6" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AE6" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="AF6" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">