--- v1 (2026-05-02)
+++ v2 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
@@ -116,628 +116,550 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/441630770?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=18&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjnPADZcLAB2NcMQFABzOB8QAQBXI5n0TzE9CgvPCgBaXAgKCDvFsCW7sFwDO6WIOYAHGsLnowGtrDAiLswOgKCkAFKkAAa8IQdGa9j4AC0xG0kAB5ABWWTmHTi8IA7gBNADqdBYSAAkksqITmhhhkMgA</t>
-[...2 lines deleted...]
-    <t>2023 Ford Bronco Badlands Advanced 4-Door 4WD</t>
+    <t>https://www.cargurus.com/details/447629509?resultSetId=5a755c32-0aa6-42bd-b204-5ea9f6590680&amp;searchUuid=896f46ad-e95d-432b-bf48-aa4d44ef056c&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GL0AWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwB2ADYxDAMMIhQAczgARl8AVwOZ9AAODCWILyWwOgBaCjX7rzlrO%2Bsr07uwMC86eYoECweiWME2WzA6AoKQAUqQABowhB0Zr2PgALTEbSQAHkAFZZLwdOIwgDuAE0AOp0FhIACSSyoeOaGGGQyAA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Fair Deal</t>
+    <t>Good Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
-    <t>Badlands Advanced 4-Door 4WD</t>
+    <t>Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
-    <t>Carbonized Gray Metallic</t>
-[...14 lines deleted...]
-    <t>Mileage 16,400
+    <t>Shadow Black</t>
+  </si>
+  <si>
+    <t>Dark Space Gray w/Black Onyx</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMDE7BH0SLB47009</t>
+  </si>
+  <si>
+    <t>0R225577</t>
+  </si>
+  <si>
+    <t>Mileage 3,970
 Drivetrain Four-Wheel Drive
-Exterior color Carbonized Gray Metallic
-[...2 lines deleted...]
-Engine 315 hp 2.7L V6
+Exterior color Shadow Black
+Interior color Dark Space Gray w/Black Onyx
+MPG 18 MPG
+Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
-Combined gas mileage: 17 MPG
+Combined gas mileage: 18 MPG
 City gas mileage: 17 MPG
-Highway gas mileage: 17 MPG
+Highway gas mileage: 19 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
-Engine: 315 hp 2.7L V6
-Horsepower: 315 hp</t>
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
-Cargo volume: 35 cu ft</t>
+Cargo volume: 38 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
+Android Auto
 Bluetooth
-Navigation System</t>
+CarPlay
+Heated Seats
+Navigation System
+Remote Start
+SE Package
+Sunroof/Moonroof</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441630770&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...66 lines deleted...]
-    <t>Mileage 104,151
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=447629509&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-5839617469497833983-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-5839617469497833983-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-3184468090778715215-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-3557342908623017518-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-1386379363229886510-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-5039993083119752487-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-844056880776536101-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-6581427704247731951-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-3608497078089720345-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-5567353955429101722-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-3013458987591760642-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-3176217931078364012-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-7148873604779947019-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-3841004429325892455-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-7680801730746144717-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-1234241079846459419-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-2472578133264194910-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-577862061764511812-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-5316907648253952657-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-428078418352361801-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-658226232217909675-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-7612116034512755107-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-2479785226733942565-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-2662594100528483524-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-5336105391219020068-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/08/23/25/2025_ford_bronco-pic-8964926069363185350-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Price Ford of Simi Valley</t>
+  </si>
+  <si>
+    <t>https://www.pricefordofsimivalley.com/inventory/-1FMDE7BH0SLB47009</t>
+  </si>
+  <si>
+    <t>(805) 900-3704</t>
+  </si>
+  <si>
+    <t>2440 1st St
+Simi Valley
+CA
+93065</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/443378783?resultSetId=5a755c32-0aa6-42bd-b204-5ea9f6590680&amp;searchUuid=896f46ad-e95d-432b-bf48-aa4d44ef056c&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=3&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GL0AWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvL1xcAHYADlXcIhQAc31fAFc9mfQVjAA2CC9TsDoAWgoMPVuFsWsb6wuVm7AwLzp5iggWD0pxgmy2YHQFBSAClSAANaEIOjNex8ABaYjaSAA8gArLJeDpxaEAdwAmgB1OgsJAASVOVFxzQwwyGQA</t>
+  </si>
+  <si>
+    <t>2024 Ford Bronco Wildtrak 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Fair Deal</t>
+  </si>
+  <si>
+    <t>Wildtrak 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Oxford White</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>Ford Blue Certification</t>
+  </si>
+  <si>
+    <t>1FMEE2BP1RLA86133</t>
+  </si>
+  <si>
+    <t>V69034</t>
+  </si>
+  <si>
+    <t>Mileage 13,380
 Drivetrain Four-Wheel Drive
-Exterior color [M7] Carbonized Gray
-Interior color Dark Space Gray w/ Black Onyx
+Exterior color Oxford White
+Interior color Black
 MPG 20 MPG
-Engine 275 hp 2.3L I4
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
-Transmission Manual</t>
-[...2 lines deleted...]
-    <t>Fuel tank size: 16 gal
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
 Combined gas mileage: 20 MPG
-City gas mileage: 20 MPG
+City gas mileage: 19 MPG
 Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Transmission: Manual
+    <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
-Engine: 275 hp 2.3L I4
-[...3 lines deleted...]
-    <t>Doors: 2 doors
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
 Front legroom: 43 in
-Back legroom: 35 in
-Cargo volume: 22 cu ft</t>
+Back legroom: 36 in
+Cargo volume: 35 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
-Android Auto
 Bluetooth
-CarPlay
 Heated Seats
 Leather Seats
-Multi Zone Climate Control
 Navigation System
-Remote Start
-Tow Package</t>
+Remote Start</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
+Adaptive Cruise Control
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=445098203&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...68 lines deleted...]
-    <t>Big Bend 4-Door 4WD</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443378783&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/05/07/05/2024_ford_bronco-pic-3352460720037596839-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/05/07/05/2024_ford_bronco-pic-3352460720037596839-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-3604601709919095981-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-1594808899740816962-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6557867728011767103-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-9133528148058106357-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-1927199706595907009-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-1810036749895649108-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-7695531527015255433-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6386274996053143236-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-3342535424658221136-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-7123253755812739527-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-2515928574778654310-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-5375409074737331139-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-1122962314698022605-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6040332956298505017-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6901787799493810897-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6441711496333579127-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6415653020412727503-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-1148217759663481547-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-3474094551657556059-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-381307293221769022-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-2526360479581844952-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-7517540040193537465-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-4736990168474785374-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-2785138754178081615-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-6025631806053585031-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-4623694981122455040-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-5011386474604374961-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/09/25/2024_ford_bronco-pic-3470946372330202863-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford Fontana</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordfontana.com/</t>
+  </si>
+  <si>
+    <t>Call dealer</t>
+  </si>
+  <si>
+    <t>16005 Valley Blvd.
+Fontana
+CA
+92335</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/447200273?resultSetId=5a755c32-0aa6-42bd-b204-5ea9f6590680&amp;searchUuid=896f46ad-e95d-432b-bf48-aa4d44ef056c&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=10&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GL0AWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwB2eSwxBdwiFABzOAAOXwBXfZn0HYwANggvM7A6AFoKDD07rzlrW%2BtLnduwMC86eYoECwejOMA2mzA6AoKQAUqQABowhB0Zr2PgALTEbSQAHkAFZZLwdOIwgDuAE0AOp0FhIACSZyoeOaGGGQyAA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Outer Banks 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Outer Banks 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE8BH1SLA90454</t>
+  </si>
+  <si>
+    <t>HP0162</t>
+  </si>
+  <si>
+    <t>Mileage 16,978
+Drivetrain Four-Wheel Drive
+Exterior color Oxford White
+Interior color Black Onyx
+MPG 18 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Backup Camera
+Blind Spot Monitoring
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=447200273&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/15/05/13/2025_ford_bronco-pic-3961519110287257867-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/05/15/05/13/2025_ford_bronco-pic-3961519110287257867-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/14/06/01/2025_ford_bronco-pic-4351534751980353190-1024x768.jpeg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/7e151716-4a95-47f5-89d2-f5f0dd366d8b.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/6d5aa114-150b-4758-a2f5-005107462f76.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/abbcd112-fced-4bfa-9b36-7af5f7ff6420.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/6e960269-904f-4c4f-9a8a-89658cff118e.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/d8a55b9d-b562-4636-8b6e-e64925b4591c.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/fd3e40a5-cff5-498b-9011-16d36ea48898.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/1ec5ad58-c49f-438a-aaf8-412e6a1a57af.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/7cccad42-49c8-4051-bfc8-e0ed45f901a5.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/9ef0b897-ae0a-432b-a9aa-2cc9d9e7e914.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/70d86434-3e63-4f19-8000-c16a9f9058d6.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/10c686bb-b502-4521-8631-5d7612a7b8dc.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/12083132-1f70-4d8f-8ac3-a8205f69d04c.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/119e2a02-f14c-44ac-aeba-fba8a0c7302e.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/9556b297-012b-49d1-a9a0-f5337cdfef03.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/b70bce49-2ff8-4d40-aae4-21790583ef5f.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/a430783a-909f-4007-9fb9-7d428a098c52.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/c260f435-192c-48cf-b887-502704ab84fa.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/cb521cde-c3c1-4ad1-8af1-506057825e8a.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/6b68653e-252b-4817-b0d2-079ef6b1c563.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/47d0e544-9671-421a-a7fc-a89cd5c9336d.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/29ce9a98-1554-43b4-9d65-65199ebd5434.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/1087e5b1-179c-47e6-bac0-c52499a0466b.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/5a75c745-5d67-4c49-8ad1-0180ff7b7228.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/3a872c9f-bb10-46d3-9e24-778f58547a09.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/87de2de0-724a-4b64-b0f9-40f3037f2efa.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/e9ac84ce-0da6-4040-9b66-9752583b32f8.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/b23b877a-1646-4601-928e-be99021f34f4.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/e695e926-e464-4a92-a2ed-a57f84e3275a.jpg
+https://assets.cai-media-management.com/resize/1024x1024/common-vehicle-media/9731fcc8-206b-48d8-a595-6a8ec87dedc0.jpg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford of North Hollywood</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordnoho.com/</t>
+  </si>
+  <si>
+    <t>5500 Lankershim Blvd.
+North Hollywood
+CA
+91601</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/441653767?resultSetId=5a755c32-0aa6-42bd-b204-5ea9f6590680&amp;searchUuid=896f46ad-e95d-432b-bf48-aa4d44ef056c&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GL0AWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwBGADY9XAB2JbWiFABzfV8AVwOZ9AAODCWILyWwOgBaCgw9e685azvrK9O7sDAvOnmFAgWD0Sxg2x2YHQFBSAClSAANWEIOjNex8ABaYjaSAA8gArLJeDpxWEAdwAmgB1OgsJAASSWVHxzQwwyGQA</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>1FMDE7BH8SLA45084</t>
+  </si>
+  <si>
+    <t>F68221</t>
+  </si>
+  <si>
+    <t>Mileage 18,660
+Drivetrain Four-Wheel Drive
+Exterior color Gray
+Interior color Gray
+MPG 18 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Backup Camera
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441653767&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-5271059642497873055-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-5271059642497873055-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-6602566014401429167-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-19355123224789092-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-3097742573319200230-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-4395951647385366152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-3963457780153226198-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-7105850783929177636-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-6063345495164368892-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-8068577764162364079-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-6362582369548193714-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-8118546921645899855-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-5288992784814066622-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-2429730310240826205-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-265404774276341438-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-5289517239118941899-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-6986355327153453705-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-6359437049032253344-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-3120756145316049105-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-1108042143404765914-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-5832014856005446406-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/05/20/51/2025_ford_bronco-pic-4311375168663568425-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>STG Auto Group of Bellflower</t>
+  </si>
+  <si>
+    <t>http://www.stgautogroup.com</t>
+  </si>
+  <si>
+    <t>8625 Artesia Blvd
+Bellflower
+CA
+90706</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/441569543?resultSetId=5a755c32-0aa6-42bd-b204-5ea9f6590680&amp;searchUuid=896f46ad-e95d-432b-bf48-aa4d44ef056c&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GL0AWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwBGPQA2DG9cIhQAczgF3wBXfZn0AA4MZYgvZbA6AFoKNbuvOWtb60uT27AwLzp5iggWBWME2WzA6AoKQAUqQABpQhB0Zr2PgALTEbSQAHkAFZZLwdOJQgDuAE0AOp0FhIACSyyoOOaGGGQyAA</t>
   </si>
   <si>
     <t>Gray Metallic</t>
   </si>
   <si>
     <t>Dark Gray W/Black Onyx</t>
   </si>
   <si>
-    <t>1FMDE7BH5SLA44829</t>
-[...5 lines deleted...]
-    <t>Mileage 31,769
+    <t>1FMDE7BH3SLA64559</t>
+  </si>
+  <si>
+    <t>V69295</t>
+  </si>
+  <si>
+    <t>Mileage 16,113
 Drivetrain Four-Wheel Drive
 Exterior color Gray Metallic
 Interior color Dark Gray W/Black Onyx
 MPG 18 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>Fuel tank size: 20 gal
-[...17 lines deleted...]
-  <si>
     <t>Alloy Wheels
 Bluetooth
 Heated Seats
 Navigation System</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=444601924&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...254 lines deleted...]
-    <t>18800 Studebaker Rd, Cerritos, CA 90703</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441569543&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6526677702061843931-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6526677702061843931-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6964026570066595786-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6207926612299503549-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5834965176057302144-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-8296057655463238909-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-450081434865546381-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-6993949591575977865-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-3718613366888232246-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-7840816934458146412-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-974783993499801490-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5782232131532030473-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5960063147169589334-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5806902432700357292-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5734891440677086641-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2057336446503568300-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-4988629210089204723-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-1982330509217089305-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2637374337058852102-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-9012282490722431650-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-9179764369291109984-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-1066783451175123973-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-931890075380673676-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5530960220054270558-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-3988819537048455836-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-5629233324926347148-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-8475513186975902926-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-4716506839684820823-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-4225185715777772951-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-7664961757085477359-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2532668890053923327-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2644534052295707577-1024x768.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1161,542 +1083,542 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>48969</v>
+        <v>43571</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
-        <v>52621</v>
+        <v>48404</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s">
         <v>39</v>
       </c>
       <c r="J2">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="K2" t="s">
         <v>40</v>
       </c>
       <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2">
-        <v>16400</v>
+        <v>3970</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" t="s">
         <v>53</v>
       </c>
       <c r="Z2" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="AC2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD2" t="s">
         <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>57</v>
       </c>
       <c r="AF2" t="s">
         <v>58</v>
       </c>
       <c r="AG2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
-        <v>25900</v>
+        <v>53485</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
-        <v>26950</v>
+        <v>54885</v>
       </c>
       <c r="G3" t="s">
         <v>62</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>39</v>
       </c>
       <c r="J3">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="K3" t="s">
         <v>63</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
         <v>64</v>
       </c>
       <c r="N3" t="s">
         <v>65</v>
       </c>
       <c r="O3">
-        <v>104151</v>
+        <v>13380</v>
       </c>
       <c r="P3" t="s">
         <v>66</v>
       </c>
       <c r="Q3" t="s">
         <v>67</v>
       </c>
       <c r="R3" t="s">
         <v>68</v>
       </c>
       <c r="S3" t="s">
         <v>69</v>
       </c>
       <c r="T3" t="s">
         <v>70</v>
       </c>
       <c r="U3" t="s">
         <v>71</v>
       </c>
       <c r="V3" t="s">
         <v>72</v>
       </c>
       <c r="W3" t="s">
         <v>73</v>
       </c>
       <c r="X3" t="s">
         <v>74</v>
       </c>
       <c r="Y3" t="s">
         <v>75</v>
       </c>
       <c r="Z3" t="s">
         <v>76</v>
       </c>
       <c r="AA3" t="s">
         <v>77</v>
       </c>
       <c r="AB3">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="AC3">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="AD3" t="s">
         <v>78</v>
       </c>
       <c r="AE3" t="s">
         <v>79</v>
       </c>
       <c r="AF3" t="s">
         <v>80</v>
       </c>
       <c r="AG3" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4">
-        <v>36995</v>
+        <v>46118</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>40395</v>
+        <v>46618</v>
       </c>
       <c r="G4" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4" t="s">
         <v>39</v>
       </c>
       <c r="J4">
         <v>2025</v>
       </c>
       <c r="K4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="N4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="O4">
-        <v>31769</v>
+        <v>16978</v>
       </c>
       <c r="P4" t="s">
         <v>66</v>
       </c>
       <c r="Q4" t="s">
+        <v>86</v>
+      </c>
+      <c r="R4" t="s">
+        <v>87</v>
+      </c>
+      <c r="S4" t="s">
         <v>88</v>
       </c>
-      <c r="R4" t="s">
+      <c r="T4" t="s">
+        <v>48</v>
+      </c>
+      <c r="U4" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4" t="s">
+        <v>50</v>
+      </c>
+      <c r="W4" t="s">
+        <v>73</v>
+      </c>
+      <c r="X4" t="s">
         <v>89</v>
       </c>
-      <c r="S4" t="s">
+      <c r="Y4" t="s">
         <v>90</v>
       </c>
-      <c r="T4" t="s">
+      <c r="Z4" t="s">
         <v>91</v>
       </c>
-      <c r="U4" t="s">
+      <c r="AA4" t="s">
         <v>92</v>
       </c>
-      <c r="V4" t="s">
+      <c r="AB4">
+        <v>3.5</v>
+      </c>
+      <c r="AC4">
+        <v>13</v>
+      </c>
+      <c r="AD4" t="s">
         <v>93</v>
       </c>
-      <c r="W4" t="s">
+      <c r="AE4" t="s">
         <v>94</v>
       </c>
-      <c r="X4" t="s">
-[...2 lines deleted...]
-      <c r="Y4" t="s">
+      <c r="AF4" t="s">
+        <v>80</v>
+      </c>
+      <c r="AG4" t="s">
         <v>95</v>
-      </c>
-[...22 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C5" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="D5">
-        <v>41100</v>
+        <v>37870</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>42000</v>
+        <v>38533</v>
       </c>
       <c r="G5" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="K5" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="N5" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="O5">
-        <v>39346</v>
+        <v>18660</v>
       </c>
       <c r="P5" t="s">
         <v>44</v>
       </c>
       <c r="Q5" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="R5" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="S5" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="T5" t="s">
-        <v>110</v>
+        <v>48</v>
       </c>
       <c r="U5" t="s">
         <v>49</v>
       </c>
       <c r="V5" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="W5" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="X5" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="Y5" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="Z5" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="AA5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="AB5">
         <v>3.5</v>
       </c>
       <c r="AC5">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="AD5" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="AE5" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="AF5" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="AG5" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C6" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>38367</v>
+        <v>38385</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
-        <v>39952</v>
+        <v>39885</v>
       </c>
       <c r="G6" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
       <c r="J6">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="K6" t="s">
-        <v>122</v>
+        <v>40</v>
       </c>
       <c r="L6" t="s">
         <v>41</v>
       </c>
       <c r="M6" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N6" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="O6">
-        <v>54911</v>
+        <v>16113</v>
       </c>
       <c r="P6" t="s">
         <v>66</v>
       </c>
       <c r="Q6" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="R6" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="S6" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="T6" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="U6" t="s">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="V6" t="s">
         <v>50</v>
       </c>
       <c r="W6" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="X6" t="s">
-        <v>112</v>
+        <v>52</v>
       </c>
       <c r="Y6" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="Z6" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="AA6" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="AB6">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="AC6">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="AD6" t="s">
-        <v>133</v>
+        <v>78</v>
       </c>
       <c r="AE6" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="AF6" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="AG6" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">