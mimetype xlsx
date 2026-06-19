--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
@@ -116,550 +119,498 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/447629509?resultSetId=5a755c32-0aa6-42bd-b204-5ea9f6590680&amp;searchUuid=896f46ad-e95d-432b-bf48-aa4d44ef056c&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GL0AWIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgvLwB2ADYxDAMMIhQAczgARl8AVwOZ9AAODCWILyWwOgBaCjX7rzlrO%2Bsr07uwMC86eYoECweiWME2WzA6AoKQAUqQABowhB0Zr2PgALTEbSQAHkAFZZLwdOIwgDuAE0AOp0FhIACSSyoeOaGGGQyAA</t>
-[...2 lines deleted...]
-    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
+    <t>2026-06-18T08:01:54Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/439829796?resultSetId=8cb6c20a-ae50-464d-b1e3-f21cb02ee080&amp;searchUuid=7d30ecfd-6c44-43bd-85db-983754630236&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=12&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMANiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsuBgAHGIYAOwYviAoAOZwGH4Arkez6OuyWOEQdAC03lDz87eL1nfLenTWtyu463rzby4LBiXDeSR7MDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJLeKj4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2024 Ford Bronco Badlands 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Good Deal</t>
+    <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
-    <t>Big Bend 4-Door 4WD</t>
+    <t>Badlands 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
     <t>Shadow Black</t>
   </si>
   <si>
-    <t>Dark Space Gray w/Black Onyx</t>
+    <t>Black Onyx</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>1FMDE7BH0SLB47009</t>
-[...5 lines deleted...]
-    <t>Mileage 3,970
+    <t>1FMEE9BP3RLA68175</t>
+  </si>
+  <si>
+    <t>XT5535</t>
+  </si>
+  <si>
+    <t>Mileage 26,785
 Drivetrain Four-Wheel Drive
 Exterior color Shadow Black
-Interior color Dark Space Gray w/Black Onyx
-[...1 lines deleted...]
-Engine 275 hp 2.3L I4
+Interior color Black Onyx
+MPG 17 MPG
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
-Combined gas mileage: 18 MPG
+Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
-Highway gas mileage: 19 MPG
+Highway gas mileage: 17 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
-Engine: 275 hp 2.3L I4
-Horsepower: 275 hp</t>
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
-Cargo volume: 38 cu ft</t>
+Cargo volume: 35 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth</t>
+  </si>
+  <si>
+    <t>NHTSA frontal crash rating:
+NHTSA rollover rating:
+ABS Brakes
+Backup Camera
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=439829796&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5234627905825847888-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5234627905825847888-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-623890930537531463-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-7832934734511356234-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5470081653981249848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6250131291988626293-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5793454514342227206-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-11631483835994894-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-4386671030319014254-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5019959537568320857-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-884839895162452546-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3849907492677860674-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-374781238481567002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1597551069138653313-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-8034297428468740646-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-2134047891385324775-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5204552550460399875-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6727480949736545916-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-780206333654651467-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-4915502883493866578-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-2477362457760320873-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-4613343132567235002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1820626181996049013-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3004584628161518769-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1638076016124295527-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6131314285672625281-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-8792904178529280301-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1740661208982294154-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-952469124795415731-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3227565410325840250-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6252098085344090715-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-7674442867933937561-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3506086700274436296-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Knight Claremont Chrysler Dodge Jeep RAM</t>
+  </si>
+  <si>
+    <t>https://www.claremontcdjr.com/inventory/used-1FMEE9BP3RLA68175/</t>
+  </si>
+  <si>
+    <t>(909) 646-4652</t>
+  </si>
+  <si>
+    <t>620 Auto Center Dr
+Claremont
+CA
+91711</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:02:07Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/443958720?resultSetId=8cb6c20a-ae50-464d-b1e3-f21cb02ee080&amp;searchUuid=7d30ecfd-6c44-43bd-85db-983754630236&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMANiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAs87gYegAcAOzyRCgA5nC4fgCuh7Po67JY4RB0ALTeUIs3S9a3q3p01jcYq7jrevPeXBYMS4bySXZgdAUVIAKVIAA0YQg6C17HwAFpidpIADyACtsvNOvEYQB3ACaAHU6CwkABJbxUPEtDAjYZAA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Badlands Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>Badlands Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Velocity Blue</t>
+  </si>
+  <si>
+    <t>1FMDE5CP8PLB71091</t>
+  </si>
+  <si>
+    <t>PLB71091</t>
+  </si>
+  <si>
+    <t>Mileage 12,056
+Drivetrain Four-Wheel Drive
+Exterior color Velocity Blue
+Interior color Black Onyx
+MPG 17 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 17 MPG
+City gas mileage: 17 MPG
+Highway gas mileage: 17 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Doors: 2 doors
+Front legroom: 43 in
+Back legroom: 35 in
+Cargo volume: 22 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Android Auto
 Bluetooth
 CarPlay
-Heated Seats
-[...3 lines deleted...]
-Sunroof/Moonroof</t>
+Tow Package</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=447629509&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...42 lines deleted...]
-Simi Valley
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443958720&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-7708231064362164792-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-7708231064362164792-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-7023096380928549250-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-5589269937269317274-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-6984064342135250556-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-2946538325165112110-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-8324632119751589076-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-4018549148110120383-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-2057217835177858234-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-8441340195451191132-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-4893252659215223654-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-6900078802801405705-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-6395379196853883717-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-1132506264994699663-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-7517036972940115667-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-6920458150916168783-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-5991407520486279132-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-361870578724056660-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-5282307435730715551-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-7845637546553976579-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-3152855044778401381-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-2515162820597565295-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-2647912461080295558-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-5600342062529221043-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-4842164154519204273-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-3497886691026847631-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-1926431522926792651-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/07/22/49/2023_ford_bronco-pic-4140259558377879193-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>California Motors Direct - Santa Ana</t>
+  </si>
+  <si>
+    <t>https://www.ocmotorsdirect1.com/</t>
+  </si>
+  <si>
+    <t>(205) 576-4276</t>
+  </si>
+  <si>
+    <t>2345 N Grand Ave
+Santa Ana
 CA
-93065</t>
-[...14 lines deleted...]
-    <t>Oxford White</t>
+92705</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:02:37Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/450888861?resultSetId=8cb6c20a-ae50-464d-b1e3-f21cb02ee080&amp;searchUuid=7d30ecfd-6c44-43bd-85db-983754630236&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=20&amp;inclusionType=STORE_TRANSFER&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMANiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsBgAcK0venkQoAOZwAOx%2BAK4Hs%2Bi7sljhEHQAtN5Q8-PX87jWN0t6dNbXGEu4u3rzby4LBiXDeSTbMDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJLeKj4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Blue</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
-    <t>Ford Blue Certification</t>
-[...8 lines deleted...]
-    <t>Mileage 13,380
+    <t>1FMEE5DP3PLB32900</t>
+  </si>
+  <si>
+    <t>Mileage 37,335
 Drivetrain Four-Wheel Drive
-Exterior color Oxford White
+Exterior color Blue
 Interior color Black
 MPG 20 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 20 MPG
 City gas mileage: 19 MPG
 Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Transmission: Automatic
-[...10 lines deleted...]
-  <si>
     <t>Alloy Wheels
+Android Auto
 Bluetooth
-Heated Seats
-Leather Seats
+CarPlay
 Navigation System
 Remote Start</t>
   </si>
   <si>
-    <t>NHTSA frontal crash rating:
-[...59 lines deleted...]
-Fontana
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=450888861&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6004131976600498086-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6004131976600498086-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6765660640419840220-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-7019083595553306513-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-5858870557607556815-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6418882281974118833-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-30624191742179372-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-383509454029255556-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6351528783208063256-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-8985958848054392275-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-2857335082493209328-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-1883403995224131278-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-8123496695335956455-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-9178337509857083627-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-7621288002785120289-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-7722950149909304627-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-8223228025470613877-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-8019584171636414041-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-762587994018484800-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-8223599336052705372-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-2263790404554799407-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-4864585704549690769-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-190290268392493619-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-2937922063431710499-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6113914500463882122-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-6346295991088116448-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/14/14/48/2023_ford_bronco-pic-2005744610389490287-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>CarMax LAX</t>
+  </si>
+  <si>
+    <t>http://CarMax.com/car_spotlight</t>
+  </si>
+  <si>
+    <t>(656) 220-3309</t>
+  </si>
+  <si>
+    <t>8611 La Cienega Blvd
+Inglewood
 CA
-92335</t>
-[...20 lines deleted...]
-    <t>Mileage 16,978
+90301</t>
+  </si>
+  <si>
+    <t>2026-06-18T08:02:23Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/451126325?resultSetId=8cb6c20a-ae50-464d-b1e3-f21cb02ee080&amp;searchUuid=7d30ecfd-6c44-43bd-85db-983754630236&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMANiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsep6eYt5yekQoAOZwK34Arvuz6ADssljhEHQAtN5Q8-PX87jWNwAcenTW1xhvuCd6eZrLBiXDeSTbMDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJLeKj4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Blue Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray W/Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE5AH2NLB10473</t>
+  </si>
+  <si>
+    <t>Mileage 62,410
 Drivetrain Four-Wheel Drive
-Exterior color Oxford White
-[...1 lines deleted...]
-MPG 18 MPG
+Exterior color Blue Metallic
+Interior color Dark Gray W/Black Onyx
+MPG 20 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>ABS Brakes
-[...54 lines deleted...]
-North Hollywood
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 20 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Bluetooth
+Premium Wheels</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=451126325&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-5220532204862140-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-5220532204862140-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-8076181436957674259-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-4405174514359915849-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-5909711915176511270-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-562014410196648189-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-2951763827928876399-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-747517896988954037-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-605670443419196291-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-4797984284519066459-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-6482112978339452903-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-2237879353986188892-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-5569393434245274943-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-8421872071778860708-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-3044031808890053666-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-6342770821931859755-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-115767571752549281-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-8019645544723247350-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-1578382389406981426-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-7033089821597254432-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-2333886155779035752-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-3516209931108185547-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-7270081907700513266-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-7523469602369299294-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-1567976488307428973-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-8979114996999433147-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-4799678244997718340-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-2245098876182856555-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-2419636080740777481-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-3045461755544664062-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/17/18/20/2022_ford_bronco-pic-4942094904836785702-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Car Lux</t>
+  </si>
+  <si>
+    <t>http://www.carluxlax.com</t>
+  </si>
+  <si>
+    <t>(310) 361-9603</t>
+  </si>
+  <si>
+    <t>10836 Hawthorne Blvd
+Inglewood
 CA
-91601</t>
-[...147 lines deleted...]
-https://static.cargurus.com/images/forsale/2026/04/04/08/07/2025_ford_bronco-pic-2644534052295707577-1024x768.jpeg</t>
+90304</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -963,59 +914,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG6"/>
+  <dimension ref="A1:AH5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1071,554 +1022,453 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E2">
+        <v>49178</v>
+      </c>
+      <c r="F2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H2" t="s">
+        <v>39</v>
+      </c>
+      <c r="I2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2" t="s">
+        <v>41</v>
+      </c>
+      <c r="K2">
+        <v>2024</v>
+      </c>
+      <c r="L2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N2" t="s">
+        <v>44</v>
+      </c>
+      <c r="O2" t="s">
+        <v>45</v>
+      </c>
+      <c r="P2">
+        <v>26785</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>46</v>
+      </c>
+      <c r="R2" t="s">
+        <v>47</v>
+      </c>
+      <c r="S2" t="s">
+        <v>48</v>
+      </c>
+      <c r="T2" t="s">
+        <v>49</v>
+      </c>
+      <c r="U2" t="s">
+        <v>50</v>
+      </c>
+      <c r="V2" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" t="s">
+        <v>52</v>
+      </c>
+      <c r="X2" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC2">
+        <v>3.1</v>
+      </c>
+      <c r="AD2">
+        <v>61</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
         <v>34</v>
       </c>
-      <c r="C2" t="s">
-[...14 lines deleted...]
-      <c r="H2" t="s">
+      <c r="B3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E3">
+        <v>44299</v>
+      </c>
+      <c r="F3" t="s">
         <v>38</v>
       </c>
-      <c r="I2" t="s">
-[...5 lines deleted...]
-      <c r="K2" t="s">
+      <c r="H3" t="s">
+        <v>65</v>
+      </c>
+      <c r="I3" t="s">
         <v>40</v>
       </c>
-      <c r="L2" t="s">
+      <c r="J3" t="s">
         <v>41</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="N2" t="s">
+      <c r="K3">
+        <v>2023</v>
+      </c>
+      <c r="L3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M3" t="s">
         <v>43</v>
       </c>
-      <c r="O2">
-[...5 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="N3" t="s">
+        <v>67</v>
+      </c>
+      <c r="O3" t="s">
         <v>45</v>
       </c>
-      <c r="R2" t="s">
+      <c r="P3">
+        <v>12056</v>
+      </c>
+      <c r="Q3" t="s">
         <v>46</v>
-      </c>
-[...96 lines deleted...]
-        <v>67</v>
       </c>
       <c r="R3" t="s">
         <v>68</v>
       </c>
       <c r="S3" t="s">
         <v>69</v>
       </c>
       <c r="T3" t="s">
         <v>70</v>
       </c>
       <c r="U3" t="s">
         <v>71</v>
       </c>
       <c r="V3" t="s">
+        <v>51</v>
+      </c>
+      <c r="W3" t="s">
         <v>72</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>73</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>74</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>75</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AA3" t="s">
         <v>76</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AB3" t="s">
         <v>77</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="AD3" t="s">
+        <v>3.8</v>
+      </c>
+      <c r="AD3">
+        <v>41</v>
+      </c>
+      <c r="AE3" t="s">
         <v>78</v>
       </c>
-      <c r="AE3" t="s">
+      <c r="AF3" t="s">
         <v>79</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="AG3" t="s">
         <v>80</v>
       </c>
-      <c r="AG3" t="s">
+      <c r="AH3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
-      <c r="D4">
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="D4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E4">
+        <v>46097</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
       </c>
       <c r="H4" t="s">
+        <v>65</v>
+      </c>
+      <c r="I4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4">
+        <v>2023</v>
+      </c>
+      <c r="L4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P4">
+        <v>37335</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>46</v>
+      </c>
+      <c r="R4" t="s">
+        <v>88</v>
+      </c>
+      <c r="S4">
+        <v>28778415</v>
+      </c>
+      <c r="T4" t="s">
+        <v>89</v>
+      </c>
+      <c r="U4" t="s">
+        <v>90</v>
+      </c>
+      <c r="V4" t="s">
+        <v>51</v>
+      </c>
+      <c r="W4" t="s">
+        <v>52</v>
+      </c>
+      <c r="X4" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC4">
+        <v>3.8</v>
+      </c>
+      <c r="AD4">
+        <v>8</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E5">
+        <v>31084</v>
+      </c>
+      <c r="F5" t="s">
         <v>38</v>
       </c>
-      <c r="I4" t="s">
-[...8 lines deleted...]
-      <c r="L4" t="s">
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s">
         <v>41</v>
       </c>
-      <c r="M4" t="s">
-[...95 lines deleted...]
-        <v>40</v>
+      <c r="K5">
+        <v>2022</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="M5" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>103</v>
+      </c>
+      <c r="O5" t="s">
+        <v>104</v>
+      </c>
+      <c r="P5">
+        <v>62410</v>
       </c>
       <c r="Q5" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="R5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>105</v>
+      </c>
+      <c r="S5">
+        <v>227166</v>
       </c>
       <c r="T5" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="U5" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="V5" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="W5" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="X5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="Y5" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="Z5" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC5">
+        <v>4.3</v>
+      </c>
+      <c r="AD5">
         <v>105</v>
       </c>
-      <c r="AA5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE5" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AF5" t="s">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="AG5" t="s">
-        <v>109</v>
-[...57 lines deleted...]
-      <c r="S6" t="s">
         <v>115</v>
       </c>
-      <c r="T6" t="s">
-[...8 lines deleted...]
-      <c r="W6" t="s">
+      <c r="AH5" t="s">
         <v>116</v>
-      </c>
-[...28 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">