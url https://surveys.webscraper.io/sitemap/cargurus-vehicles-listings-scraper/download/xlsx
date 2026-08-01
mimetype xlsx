--- v3 (2026-06-19)
+++ v4 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
@@ -119,498 +119,667 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>2026-06-18T08:01:54Z</t>
-[...5 lines deleted...]
-    <t>2024 Ford Bronco Badlands 4-Door 4WD</t>
+    <t>2026-07-29T05:26:54Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/453221072?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=15&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsenJiHlheYkQoAOZwuEQCAK4Hs%2BgAbF5guNa4GAAcALTYdB73i2J099bQuPceEFjzaxiPTWMBeCi6TZbMDoCipABSpAAGvCEHQWvY%2BAAtMTtJAAeQAVtl5p14vCAO4ATQA6nQWEgAJKnKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
-    <t>Badlands 4-Door 4WD</t>
+    <t>Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
-    <t>Shadow Black</t>
+    <t>Ruby Red Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray W/Black Onyx</t>
+  </si>
+  <si>
+    <t>Ford Blue Certification</t>
+  </si>
+  <si>
+    <t>1FMDE7BH5SLB14930</t>
+  </si>
+  <si>
+    <t>LB14930P</t>
+  </si>
+  <si>
+    <t>Mileage 2,109
+Drivetrain Four-Wheel Drive
+Exterior color Ruby Red Metallic
+Interior color Dark Gray W/Black Onyx
+MPG 18 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 18 MPG
+City gas mileage: 17 MPG
+Highway gas mileage: 19 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 38 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth
+Heated Seats
+Navigation System</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Backup Camera
+Blind Spot Monitoring
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Parking Sensors
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453221072&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1116314619742288541-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1116314619742288541-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4303625708127076971-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-590711605673473696-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3855693987964676610-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4414100482970344778-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-8985853410168909294-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3955671781944810695-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-2176053142535646108-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6666463115608742402-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-148397750074952002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7920618069872245989-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3816363003458560415-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3342971514227100663-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3439250030430905137-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-8467450463521701010-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-239568954206894556-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1834477652303026504-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5509376523288464302-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7094240891340616474-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-366472972701819547-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1770273633133606978-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-983489366918006807-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4135438121361974366-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-2898097999789562081-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1354186776467791152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7022241570300832126-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-589438612248737802-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3019219209850148176-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6804523241747302636-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6317181471919385457-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6501568437034169211-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1628374594166318680-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-3566999206380693885-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-7814380820151284563-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-665715534542084773-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-1711529984948740361-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6062749291964695150-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5482075557352660161-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5767177513337672024-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4906176065742292766-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-4762413739089885527-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5761180172972381319-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-6167484852684999421-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-5100134916771961608-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/17/20/50/2025_ford_bronco-pic-965669151239994703-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Envision Ford Lincoln Duarte</t>
+  </si>
+  <si>
+    <t>https://www.fordofduarte.com</t>
+  </si>
+  <si>
+    <t>(626) 986-3464</t>
+  </si>
+  <si>
+    <t>1031 Central Ave
+Duarte
+CA
+91010</t>
+  </si>
+  <si>
+    <t>2026-07-29T05:27:18Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/453279430?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=12&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsenJeGPO4vigA5gtEAgCue7PoAGxeYLjWuBgAHAC02HQet4tidLfW0Li3HhBY89ZiPTWMBeCi6IhbMDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJLHKj4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Black Diamond 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>Black Diamond 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Velocity Blue Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray w/Black Onyx</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMDE5AH5PLB03715</t>
+  </si>
+  <si>
+    <t>PLB03715</t>
+  </si>
+  <si>
+    <t>Mileage 23,538
+Drivetrain Four-Wheel Drive
+Exterior color Velocity Blue Metallic
+Interior color Dark Gray w/Black Onyx
+MPG 17 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission 7-Speed Manual</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 17 MPG
+City gas mileage: 16 MPG
+Highway gas mileage: 18 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: 7-Speed Manual
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 2 doors
+Front legroom: 43 in
+Back legroom: 35 in
+Cargo volume: 22 cu ft</t>
+  </si>
+  <si>
+    <t>Bluetooth</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Backup Camera
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453279430&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-704194300355021967-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-704194300355021967-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8943747830792551506-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-1973504893712129061-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3976790900274727119-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-1793320082818705731-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7726186082157015145-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-371462374175369871-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-4569190418738766370-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-4221719146612282433-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8351094861961016152-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8597675238998031761-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7593915611523482690-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3643674990115580575-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3798014670752113314-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-8085505289113277833-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-9110260023296203414-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-3966766705518088309-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7518884930012400848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-7735316883132267094-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-4838347865116273494-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-595118065529782241-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-9035461101419589388-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/22/03/14/2023_ford_bronco-pic-564594289222294243-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>AutoNation Acura South Bay</t>
+  </si>
+  <si>
+    <t>https://www.autonationacurasouthbay.com</t>
+  </si>
+  <si>
+    <t>(424) 305-3778</t>
+  </si>
+  <si>
+    <t>25341 Crenshaw Boulevard
+Torrance
+CA
+90505</t>
+  </si>
+  <si>
+    <t>2026-07-29T05:27:30Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/450478752?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=18&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsBvNeABxeemJEKADmcLhEAgCuh7PoAGxeYLjWuBgrALTYdB73i2J099bQuPceEFjzaxiPTWMBeCi6LbbMDoCipABSpAAGvCEHQWvY%2BAAtMTtJAAeQAVtl5p14vCAO4ATQA6nQWEgAJJnKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Hot Pepper Red Tinted Clearcoat</t>
+  </si>
+  <si>
+    <t>Dark Space Gray w/ Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE5BH8PLA88545</t>
+  </si>
+  <si>
+    <t>PF10594</t>
+  </si>
+  <si>
+    <t>Mileage 49,581
+Drivetrain Four-Wheel Drive
+Exterior color Hot Pepper Red Tinted Clearcoat
+Interior color Dark Space Gray w/ Black Onyx
+MPG 20 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 20 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 35 cu ft</t>
+  </si>
+  <si>
+    <t>101A Mid Equipment Group
+Android Auto
+Bluetooth
+CarPlay
+Heat Package</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=450478752&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5938940341078162309-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5938940341078162309-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7471812149954519947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6967892177100866550-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4416144177148032832-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8265178665829822099-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5744622042478701039-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7389347335858888478-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-467568002501587819-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2922582016282626748-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1757643895334599299-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7321680699760659328-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4218544657609605857-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-5249890052859060136-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2186404353010397514-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8491685191690038467-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1640985958829806637-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6854680859108896953-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7876791528613860462-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1157726608597660320-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6686004306495797214-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-7883684808380608515-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6149406811862881666-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1770050516110618962-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8946538025604789916-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3929280255824523545-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2708766611086295890-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6328488922194107404-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3172689248196324369-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4418440670449285180-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-1112189754757925732-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-2641504155512834661-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-6856506222877941177-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-4021273969488262652-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3811460302111075508-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-3934168849337722435-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8011136193413986700-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-799794006660339021-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/28/09/25/2023_ford_bronco-pic-8435980693079185626-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Chino Hills Ford</t>
+  </si>
+  <si>
+    <t>https://www.chinohillsford.com/used/-/1FMDE5BH8PLA88545.htm</t>
+  </si>
+  <si>
+    <t>(844) 629-1368</t>
+  </si>
+  <si>
+    <t>4480 Chino Hills Pkwy
+Chino
+CA
+91710</t>
+  </si>
+  <si>
+    <t>2026-07-29T05:28:29Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/452279865?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsemJiXhgAHABsekQoAOYLRAIArkez6BteYLjWuOsAtNh0HneLYnR31tC4dx4QWPPWMR6axgLwUXQ7XZgdAUVIAKVIAA04Qg6C17HwAFpidpIADyACtsvNOvE4QB3ACaAHU6CwkABJDZUAktDAjYZAA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Stroppe Edition 4WD</t>
+  </si>
+  <si>
+    <t>Stroppe Edition 4WD</t>
+  </si>
+  <si>
+    <t>Oxford White</t>
   </si>
   <si>
     <t>Black Onyx</t>
   </si>
   <si>
-    <t>Used</t>
-[...8 lines deleted...]
-    <t>Mileage 26,785
+    <t>1FMDE0AP5SLA20322</t>
+  </si>
+  <si>
+    <t>HP0332</t>
+  </si>
+  <si>
+    <t>Mileage 8,331
 Drivetrain Four-Wheel Drive
-Exterior color Shadow Black
+Exterior color Oxford White
 Interior color Black Onyx
 MPG 17 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>Fuel tank size: 20 gal
+    <t>Fuel tank size: 16 gal
 Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
-Highway gas mileage: 17 MPG
+Highway gas mileage: 18 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 315 hp 2.7L V6
 Horsepower: 315 hp</t>
   </si>
   <si>
-    <t>Doors: 4 doors
+    <t>Doors: 2 doors
 Front legroom: 43 in
-Back legroom: 36 in
-Cargo volume: 35 cu ft</t>
+Back legroom: 35 in
+Cargo volume: 20 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
-Bluetooth</t>
+Bluetooth
+Heated Seats
+Navigation System
+Remote Start</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Adaptive Cruise Control
+Backup Camera
+Blind Spot Monitoring
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=452279865&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/12/15/42/2025_ford_bronco-pic-1830604673128119102-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/12/15/42/2025_ford_bronco-pic-1830604673128119102-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/04/07/24/2025_ford_bronco-pic-4265580848348364910-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-8525126545128086785-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/15/42/2025_ford_bronco-pic-2661757547359618142-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-3155056369253317003-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/15/42/2025_ford_bronco-pic-467900189165635731-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-9152369814126048688-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-4087742790248932500-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-5783745225938889873-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-4265719402266230392-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-1388703529337524688-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-2752793458597847669-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-3512440685143368177-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-6577383861319860171-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-6243021535843116676-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-6345237285920574679-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-3652297438285319596-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-3363267653710209931-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-9016729242712634795-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-4942170173127943226-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-7376329280447951820-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-7774156768894624352-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-1798136659864199178-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-5894274666184289406-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-446295742870699468-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-3527852728249408756-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-2624148862120568041-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-6294072268455314693-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-5874931596246174907-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-7232610226381975594-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-5773832140419124448-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/21/31/2025_ford_bronco-pic-5391030289482236471-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford of North Hollywood</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordnoho.com/</t>
+  </si>
+  <si>
+    <t>(270) 713-9394</t>
+  </si>
+  <si>
+    <t>5500 Lankershim Blvd.
+North Hollywood
+CA
+91601</t>
+  </si>
+  <si>
+    <t>2026-07-29T05:29:16Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/447879084?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=14&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAs814AHF7Yy-NEKADmcB5EAgCuh7PoAGxeYLjWuBjLALTYdB7383pidPfW0Lj3HhBYebWMR6axgLwUXRbbZgdAUVIAKVIAA0EQg6C17HwAFpidpIADyACtsvNOvEEQB3ACaAHU6CwkABJM5UIktDAjYZAA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Big Bend 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Big Bend 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Cactus Gray</t>
+  </si>
+  <si>
+    <t>1FMDE5AP9NLB45955</t>
+  </si>
+  <si>
+    <t>NLB45955U</t>
+  </si>
+  <si>
+    <t>Mileage 64,009
+Drivetrain Four-Wheel Drive
+Exterior color Cactus Gray
+Interior color Dark Gray W/Black Onyx
+MPG 19 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 20 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth
+CarPlay</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=439829796&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...49 lines deleted...]
-Claremont
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=447879084&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/11/23/32/2022_ford_bronco-pic-1327738417088667204-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/07/11/23/32/2022_ford_bronco-pic-1327738417088667204-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-7708896675017705540-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-4426401972526217819-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-1856159406575813018-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-5395021233373156939-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-6157302745883222145-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-6508306971539985301-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/23/32/2022_ford_bronco-pic-5245309551621753902-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-4399730952026051947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/26/15/28/2022_ford_bronco-pic-3045424785855993299-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-1524826265147070185-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-8780795712864832305-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-5471126148686589908-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-1699528102023800454-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-8761534931112106927-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/26/07/26/2022_ford_bronco-pic-6864619819081278261-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/11/23/32/2022_ford_bronco-pic-6886803258901052027-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-4765820246757353341-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-3863060214684189537-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/26/15/28/2022_ford_bronco-pic-7664562626647710422-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-7842633994564648289-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/26/15/28/2022_ford_bronco-pic-1076030484376278327-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-2092950199567914784-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/07/12/14/27/2022_ford_bronco-pic-8806646922758542406-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-3528085478284147894-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-8438529793816847252-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/06/26/15/28/2022_ford_bronco-pic-3431291314698732756-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-2553045486711022800-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/05/30/06/59/2022_ford_bronco-pic-7313998687818218529-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Cadillac of Calabasas</t>
+  </si>
+  <si>
+    <t>https://www.cadillacofcalabasas.com/inventory/-1FMDE5AP9NLB45955</t>
+  </si>
+  <si>
+    <t>(747) 255-4249</t>
+  </si>
+  <si>
+    <t>24400 Calabasas Rd
+Calabasas
 CA
-91711</t>
-[...309 lines deleted...]
-90304</t>
+91302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -914,51 +1083,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH5"/>
+  <dimension ref="A1:AH6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1040,435 +1209,554 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
         <v>37</v>
       </c>
       <c r="E2">
-        <v>49178</v>
+        <v>44463</v>
       </c>
       <c r="F2" t="s">
         <v>38</v>
       </c>
+      <c r="G2">
+        <v>44664</v>
+      </c>
       <c r="H2" t="s">
         <v>39</v>
       </c>
       <c r="I2" t="s">
         <v>40</v>
       </c>
       <c r="J2" t="s">
         <v>41</v>
       </c>
       <c r="K2">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2">
-        <v>26785</v>
+        <v>2109</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
       <c r="Y2" t="s">
         <v>54</v>
       </c>
       <c r="Z2" t="s">
         <v>55</v>
       </c>
       <c r="AA2" t="s">
         <v>56</v>
       </c>
       <c r="AB2" t="s">
         <v>57</v>
       </c>
       <c r="AC2">
-        <v>3.1</v>
+        <v>4.5</v>
       </c>
       <c r="AD2">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="AE2" t="s">
         <v>58</v>
       </c>
       <c r="AF2" t="s">
         <v>59</v>
       </c>
       <c r="AG2" t="s">
         <v>60</v>
       </c>
       <c r="AH2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>62</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3" t="s">
         <v>64</v>
       </c>
       <c r="E3">
-        <v>44299</v>
+        <v>36445</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
+      <c r="G3">
+        <v>37999</v>
+      </c>
       <c r="H3" t="s">
         <v>65</v>
       </c>
       <c r="I3" t="s">
         <v>40</v>
       </c>
       <c r="J3" t="s">
         <v>41</v>
       </c>
       <c r="K3">
         <v>2023</v>
       </c>
       <c r="L3" t="s">
         <v>66</v>
       </c>
       <c r="M3" t="s">
         <v>43</v>
       </c>
       <c r="N3" t="s">
         <v>67</v>
       </c>
       <c r="O3" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="P3">
-        <v>12056</v>
+        <v>23538</v>
       </c>
       <c r="Q3" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="R3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="U3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V3" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="W3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="X3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Y3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AA3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AB3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AC3">
-        <v>3.8</v>
+        <v>5.0</v>
       </c>
       <c r="AD3">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="AE3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AF3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AG3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AH3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E4">
-        <v>46097</v>
+        <v>31100</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
+      <c r="G4">
+        <v>31300</v>
+      </c>
       <c r="H4" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="I4" t="s">
         <v>40</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4">
         <v>2023</v>
       </c>
       <c r="L4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M4" t="s">
         <v>43</v>
       </c>
       <c r="N4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P4">
-        <v>37335</v>
+        <v>49581</v>
       </c>
       <c r="Q4" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="R4" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>28778415</v>
+        <v>92</v>
+      </c>
+      <c r="S4" t="s">
+        <v>93</v>
       </c>
       <c r="T4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="U4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="V4" t="s">
         <v>51</v>
       </c>
       <c r="W4" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="X4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="Y4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AA4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="AB4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AC4">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="AD4">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="AE4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AF4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="AG4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="AH4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C5" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D5" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="E5">
-        <v>31084</v>
+        <v>59091</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
+      <c r="G5">
+        <v>59203</v>
+      </c>
+      <c r="H5" t="s">
+        <v>65</v>
+      </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="L5" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="M5" t="s">
         <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="O5" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P5">
-        <v>62410</v>
+        <v>8331</v>
       </c>
       <c r="Q5" t="s">
         <v>46</v>
       </c>
       <c r="R5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>227166</v>
+        <v>111</v>
+      </c>
+      <c r="S5" t="s">
+        <v>112</v>
       </c>
       <c r="T5" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="U5" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="V5" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="W5" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="X5" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="Y5" t="s">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="Z5" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="AA5" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="AB5" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="AC5">
-        <v>4.3</v>
+        <v>5.0</v>
       </c>
       <c r="AD5">
-        <v>105</v>
+        <v>4</v>
       </c>
       <c r="AE5" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="AF5" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="AG5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E6">
+        <v>30585</v>
+      </c>
+      <c r="F6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6">
+        <v>30985</v>
+      </c>
+      <c r="H6" t="s">
+        <v>65</v>
+      </c>
+      <c r="I6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6">
+        <v>2022</v>
+      </c>
+      <c r="L6" t="s">
+        <v>129</v>
+      </c>
+      <c r="M6" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" t="s">
+        <v>130</v>
+      </c>
+      <c r="O6" t="s">
+        <v>45</v>
+      </c>
+      <c r="P6">
+        <v>64009</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>69</v>
+      </c>
+      <c r="R6" t="s">
+        <v>131</v>
+      </c>
+      <c r="S6" t="s">
+        <v>132</v>
+      </c>
+      <c r="T6" t="s">
+        <v>133</v>
+      </c>
+      <c r="U6" t="s">
+        <v>134</v>
+      </c>
+      <c r="V6" t="s">
         <v>115</v>
       </c>
-      <c r="AH5" t="s">
-        <v>116</v>
+      <c r="W6" t="s">
+        <v>75</v>
+      </c>
+      <c r="X6" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC6">
+        <v>4.0</v>
+      </c>
+      <c r="AD6">
+        <v>3</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>141</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>142</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">