--- v4 (2026-08-01)
+++ v5 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
@@ -119,667 +119,589 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>2026-07-29T05:26:54Z</t>
-[...5 lines deleted...]
-    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
+    <t>2026-10-07T10:36:44Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/457919246?resultSetId=3b1f75a9-7a88-4d9e-846f-ba8c31126522&amp;searchUuid=d3fcde46-95a6-4e6c-bef8-925e7fb64f09&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=4&amp;inclusionType=STORE_TRANSFER&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAdiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAset4YXmLzAGxEKADmcJsgAgCuh7PostAMGwC0GHpg61fzFOtQV9YUEAAcN2J6FN4QazreYQLAYSQ7MDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJLrKj4lrg4bDIA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
-    <t>Big Bend 4-Door 4WD</t>
+    <t>Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
-    <t>Ruby Red Metallic</t>
-[...14 lines deleted...]
-    <t>Mileage 2,109
+    <t>White</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMEE5DHXNLB86880</t>
+  </si>
+  <si>
+    <t>Mileage 35,422
 Drivetrain Four-Wheel Drive
-Exterior color Ruby Red Metallic
-[...1 lines deleted...]
-MPG 18 MPG
+Exterior color White
+Interior color Black
+MPG 17 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
-Combined gas mileage: 18 MPG
+Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
-Highway gas mileage: 19 MPG
+Highway gas mileage: 17 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 275 hp 2.3L I4
 Horsepower: 275 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
-Cargo volume: 38 cu ft</t>
+Cargo volume: 35 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
+Android Auto
 Bluetooth
-Heated Seats
-[...3 lines deleted...]
-    <t>ABS Brakes
+CarPlay
+Navigation System
+Remote Start</t>
+  </si>
+  <si>
+    <t>NHTSA frontal crash rating:
+NHTSA rollover rating:
+ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453221072&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...62 lines deleted...]
-Duarte
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=457919246&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/29/11/03/2022_ford_bronco-pic-8155148174203838917-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/29/11/03/2022_ford_bronco-pic-8155148174203838917-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/04/07/59/2022_ford_bronco-pic-4960091929377549171-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/09/45/2022_ford_bronco-pic-7216429765788802872-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-5675978637750577415-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-4682423491390360538-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/30/11/59/2022_ford_bronco-pic-8302066632506768773-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/09/45/2022_ford_bronco-pic-1604120309685257779-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/04/07/59/2022_ford_bronco-pic-7866160864326011092-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/30/11/59/2022_ford_bronco-pic-3750998821849018293-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-9111787648788005561-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/06/12/39/2022_ford_bronco-pic-4052254883769059608-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/06/12/39/2022_ford_bronco-pic-8996114284750069871-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/30/11/59/2022_ford_bronco-pic-5196072485342634594-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-142309094560400846-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/29/11/03/2022_ford_bronco-pic-6140816224317486048-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/05/10/03/2022_ford_bronco-pic-9208453671208663275-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/05/10/03/2022_ford_bronco-pic-2976195484199578261-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-2962492718729876881-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/05/10/03/2022_ford_bronco-pic-7112684062669588746-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/01/10/36/2022_ford_bronco-pic-6774993710724671810-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/06/12/39/2022_ford_bronco-pic-8990625212255914450-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-4838100019440645309-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/30/11/59/2022_ford_bronco-pic-8935987148240035500-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/06/12/39/2022_ford_bronco-pic-9165414429587872082-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/06/12/39/2022_ford_bronco-pic-1648432179130531679-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/28/14/55/2022_ford_bronco-pic-2630800275217504938-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/03/10/25/2022_ford_bronco-pic-3525335583741284454-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/06/12/39/2022_ford_bronco-pic-7962995942526714274-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>CarMax LAX</t>
+  </si>
+  <si>
+    <t>(656) 220-3309</t>
+  </si>
+  <si>
+    <t>8611 La Cienega Blvd
+Inglewood
 CA
-91010</t>
-[...8 lines deleted...]
-    <t>2023 Ford Bronco Black Diamond 2-Door 4WD</t>
+90301</t>
+  </si>
+  <si>
+    <t>2026-10-07T10:36:56Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/443361923?resultSetId=3b1f75a9-7a88-4d9e-846f-ba8c31126522&amp;searchUuid=d3fcde46-95a6-4e6c-bef8-925e7fb64f09&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=6&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAdiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAs87i4AGxeYrhEKADmC34Arvuz6LLQDPMrALQYemBX8xQrUJfWFBAAHNdiehTeENYreYQLAYSQ7MDoCipABSpAAGtCEHQWvY%2BAAtMTtJAAeQAVtl5p14tCAO4ATQA6nQWEgAJIrKi4lqg4bDIA</t>
+  </si>
+  <si>
+    <t>2026 Ford Bronco Heritage Edition 4-Door 4WD</t>
   </si>
   <si>
     <t>Good Deal</t>
   </si>
   <si>
-    <t>Black Diamond 2-Door 4WD</t>
-[...17 lines deleted...]
-    <t>Mileage 23,538
+    <t>Heritage Edition 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Avalanche</t>
+  </si>
+  <si>
+    <t>Blue (Navy Pier)</t>
+  </si>
+  <si>
+    <t>1FMEE4DP0TLA62485</t>
+  </si>
+  <si>
+    <t>260265F</t>
+  </si>
+  <si>
+    <t>Mileage 56
 Drivetrain Four-Wheel Drive
-Exterior color Velocity Blue Metallic
-Interior color Dark Gray w/Black Onyx
+Exterior color Avalanche
+Interior color Blue (Navy Pier)
 MPG 17 MPG
-Engine 275 hp 2.3L I4
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
-Transmission 7-Speed Manual</t>
-[...9 lines deleted...]
-    <t>Transmission: 7-Speed Manual
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
-Engine: 275 hp 2.3L I4
-[...9 lines deleted...]
-    <t>Bluetooth</t>
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth
+Heated Seats
+Navigation System
+Sunroof/Moonroof</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
+Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=453279430&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...40 lines deleted...]
-Torrance
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443361923&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-8546937192045957357-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-8546937192045957357-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-6743924436690808088-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-4598680616013415449-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-6909611088377817820-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-9130471067489730077-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-4644716598307537099-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-2777462115374551181-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-8438403847494962387-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-2623043408698689628-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-507686442805446984-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-3529054463172320329-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-8004695376081971447-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-8619524484032050051-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-1599059630104357348-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-868397393220469209-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-2289877996031857092-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-4469438364996094299-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-2892674910415401671-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-3834851832579878062-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-477201296429394481-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-7656065726657792382-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-5019144265515607808-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-1866005691671074865-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-1290695468080354773-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-1011987254773262335-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-6419379760904695447-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/16/18/57/2026_ford_bronco-pic-5685629559686669660-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Ford Of Upland</t>
+  </si>
+  <si>
+    <t>(909) 474-3201</t>
+  </si>
+  <si>
+    <t>1300 East 20th Street
+Upland
 CA
-90505</t>
-[...29 lines deleted...]
-    <t>Mileage 49,581
+91784</t>
+  </si>
+  <si>
+    <t>2026-10-07T10:37:34Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/459228958?resultSetId=3b1f75a9-7a88-4d9e-846f-ba8c31126522&amp;searchUuid=d3fcde46-95a6-4e6c-bef8-925e7fb64f09&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=23&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAdiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsehhiYgAcGHqrRCgA5gt%2BAK4Hs%2Biy0AzzAGwAtBtgN-MUl1DX1hQQq7diehTeENaXeYQLAYSS7MDoCipABSpAAGtCEHQWvY%2BAAtMTtJAAeQAVtl5p14tCAO4ATQA6nQWEgAJKXKi4lqg4bDIA</t>
+  </si>
+  <si>
+    <t>2021 Ford Bronco Wildtrak Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>Ford Blue Certification</t>
+  </si>
+  <si>
+    <t>1FMDE5CP2MLA60290</t>
+  </si>
+  <si>
+    <t>MLA60290C</t>
+  </si>
+  <si>
+    <t>Mileage 19,054
 Drivetrain Four-Wheel Drive
-Exterior color Hot Pepper Red Tinted Clearcoat
-[...2 lines deleted...]
-Engine 275 hp 2.3L I4
+Exterior color Blue
+Interior color Black
+MPG 19 MPG
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>Fuel tank size: 20 gal
-[...2 lines deleted...]
-Highway gas mileage: 21 MPG
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 18 MPG
+Highway gas mileage: 20 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Doors: 4 doors
+    <t>Doors: 2 doors
 Front legroom: 43 in
 Back legroom: 36 in
-Cargo volume: 35 cu ft</t>
-[...3 lines deleted...]
-Android Auto
+Cargo volume: 23 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
 Bluetooth
-CarPlay
-[...59 lines deleted...]
-Chino
+Heated Seats
+Navigation System
+Remote Start</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1cpm2_12 _iconYellow_1cpm2_22" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=459228958&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4098718407170455993-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4098718407170455993-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-6041274932707589763-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-9046768449887809434-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-3872701897732312884-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-8644358947512258975-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4308728679885593865-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4640343493004718871-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-3548493316474179831-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4383084955743410090-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-5734447719875296249-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-5700435933800846642-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-3768928114804235714-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-3036927032046895551-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-8520437580328846992-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-5761776563121995191-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-806251140525705908-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4971057527352361075-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-8033741325089565333-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-3220663211946298452-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-7494660201285611790-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-7827770002395760239-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-8805788857934302453-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-8269234180327257010-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-6447108614540981142-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4093038680296314510-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-3461919815602469786-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-6769424507539850217-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-136892639588799661-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-1274398010596478682-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-182963309963100818-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-4797453819340083095-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/23/01/29/2021_ford_bronco-pic-8389154190328227917-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Norm Reeves Ford Superstore</t>
+  </si>
+  <si>
+    <t>(562) 837-0104</t>
+  </si>
+  <si>
+    <t>18900 Studebaker Rd
+Cerritos
 CA
-91710</t>
-[...5 lines deleted...]
-    <t>https://www.cargurus.com/details/452279865?resultSetId=5f8742f3-e9ce-4205-aa2b-c1870bab9c28&amp;searchUuid=67a3b398-90d1-452d-bfc3-1f04b25ba7ee&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYA7IZACarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsemJiXhgAHABsekQoAOYLRAIArkez6BteYLjWuOsAtNh0HneLYnR31tC4dx4QWPPWMR6axgLwUXQ7XZgdAUVIAKVIAA04Qg6C17HwAFpidpIADyACtsvNOvE4QB3ACaAHU6CwkABJDZUAktDAjYZAA</t>
+90703</t>
+  </si>
+  <si>
+    <t>2026-10-07T10:37:46Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/443362624?resultSetId=3b1f75a9-7a88-4d9e-846f-ba8c31126522&amp;searchUuid=d3fcde46-95a6-4e6c-bef8-925e7fb64f09&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=9&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAdiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAs87i4AGxia-NEKADmcB4efgCuh7PostAM8ysAtBh6YDfzFCtQ19YUEAAct2J6FN4QawreYQLAYSQ7MDoCipABSpAAGrCEHQWvY%2BAAtMTtJAAeQAVtl5p14rCAO4ATQA6nQWEgAJIrKj4lrg4bDIA</t>
   </si>
   <si>
     <t>2025 Ford Bronco Stroppe Edition 4WD</t>
   </si>
   <si>
     <t>Stroppe Edition 4WD</t>
   </si>
   <si>
     <t>Oxford White</t>
   </si>
   <si>
     <t>Black Onyx</t>
   </si>
   <si>
-    <t>1FMDE0AP5SLA20322</t>
-[...5 lines deleted...]
-    <t>Mileage 8,331
+    <t>1FMDE0APXSLA20672</t>
+  </si>
+  <si>
+    <t>250389U</t>
+  </si>
+  <si>
+    <t>Mileage 105
 Drivetrain Four-Wheel Drive
 Exterior color Oxford White
 Interior color Black Onyx
 MPG 17 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 16 gal
 Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 18 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Transmission: Automatic
-[...4 lines deleted...]
-  <si>
     <t>Doors: 2 doors
 Front legroom: 43 in
 Back legroom: 35 in
 Cargo volume: 20 cu ft</t>
-  </si>
-[...5 lines deleted...]
-Remote Start</t>
   </si>
   <si>
     <t>ABS Brakes
 Adaptive Cruise Control
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=452279865&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...75 lines deleted...]
-    <t>Mileage 64,009
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443362624&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-9014637831764836526-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-9014637831764836526-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-5655502368889063386-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4975540832126400813-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4316676940278185625-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-2166882950549715013-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-875817055279030769-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-3466023955986695222-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4179111826986550390-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-2574789287053759939-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-6290710895582298349-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-1606299289570535143-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-8680739343501119211-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4277195725261093626-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4733363355954157273-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-1030343929251119611-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-5819202750042847391-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-3418136174838126019-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-5117246372854916344-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4803949580643422490-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-2726626413219976551-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-4265504673421241235-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-368009904578947767-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-2428559169137168102-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-1287973884453870557-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-8094119361978970135-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-2133864939037621822-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/10/02/06/28/2025_ford_bronco-pic-25512239387693725-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>2026-10-07T10:37:59Z</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/459099947?resultSetId=3b1f75a9-7a88-4d9e-846f-ba8c31126522&amp;searchUuid=d3fcde46-95a6-4e6c-bef8-925e7fb64f09&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=6&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAdiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC%2BRBEAHnCgjEh0cAAsetgYK-O%2BICgA5nAeYn4Arvuz6LLQDPMAbAC0GHpg1-MUF1BX1hQQABw3YnoU3hDWC7zCBYDCSLZgdAUVIAKVIAA0YQg6C17HwAFpidpIADyACtsvNOvEYQB3ACaAHU6CwkABJC5UPEtMHDYZAA</t>
+  </si>
+  <si>
+    <t>1FMEE5DPXNLB78107</t>
+  </si>
+  <si>
+    <t>F78107</t>
+  </si>
+  <si>
+    <t>Mileage 43,755
 Drivetrain Four-Wheel Drive
-Exterior color Cactus Gray
-[...1 lines deleted...]
-MPG 19 MPG
+Exterior color Oxford White
+Interior color Black Onyx
+MPG 17 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>Fuel tank size: 16 gal
-[...6 lines deleted...]
-    <t>Alloy Wheels
+    <t>Android Auto
 Bluetooth
-CarPlay</t>
+CarPlay
+Heated Seats
+Leather Seats
+Multi Zone Climate Control
+Navigation System
+Power Package
+Premium Wheels
+Tow Package</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=447879084&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...46 lines deleted...]
-Calabasas
+    <t>&lt;h2 class="fIarB TaWnx _heading_sqaxk_6"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_sqaxk_1"&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1cpm2_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1cpm2_12 _iconGreen_1cpm2_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_7x9nu_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_7x9nu_7" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=459099947&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-2350674864984652112-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-2350674864984652112-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5131896885570642109-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5932289477025907377-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5967096669730458632-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5609617646433245563-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5787553109040298755-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-936813429345276693-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-8520378736126303763-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-7842715629145567063-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-242321724365558018-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-8155381651993586224-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-648658001010806864-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-6870075290267225202-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-3188915620018921278-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-1212944718408662626-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-94774497567775792-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-4524196456568662809-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-8935893553628712241-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-2760022856753619036-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-909245636764230663-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-8360872756227613130-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-6698008799417899593-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5881044589407507114-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-450419458791829696-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-4871068647765375894-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-3563788119318155002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5820842131588390657-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-7571758132585837410-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-8308539725227646651-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-8970024902483724902-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-1503634601942783183-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-4052762423716259956-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-4940169787654589140-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5266632903577766285-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-3861160959985250060-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-4007077733655951705-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/09/17/14/03/2022_ford_bronco-pic-5039670282819791856-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Car Castle</t>
+  </si>
+  <si>
+    <t>(714) 276-6206</t>
+  </si>
+  <si>
+    <t>722 W Commonwealth Ave
+Fullerton
 CA
-91302</t>
+92832</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1209,554 +1131,518 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>36</v>
       </c>
       <c r="D2" t="s">
         <v>37</v>
       </c>
       <c r="E2">
-        <v>44463</v>
+        <v>39147</v>
       </c>
       <c r="F2" t="s">
         <v>38</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
         <v>39</v>
       </c>
       <c r="I2" t="s">
         <v>40</v>
       </c>
       <c r="J2" t="s">
         <v>41</v>
       </c>
       <c r="K2">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2">
-        <v>2109</v>
+        <v>35422</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2">
+        <v>28805375</v>
+      </c>
+      <c r="T2" t="s">
         <v>48</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>49</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>50</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>51</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>54</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>55</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>56</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2">
+        <v>4.2</v>
+      </c>
+      <c r="AD2">
+        <v>6</v>
+      </c>
+      <c r="AE2" t="s">
         <v>57</v>
       </c>
-      <c r="AC2">
-[...5 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="AG2" t="s">
         <v>58</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AH2" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
-        <v>36445</v>
+        <v>55273</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I3" t="s">
         <v>40</v>
       </c>
       <c r="J3" t="s">
         <v>41</v>
       </c>
       <c r="K3">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="L3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M3" t="s">
         <v>43</v>
       </c>
       <c r="N3" t="s">
+        <v>65</v>
+      </c>
+      <c r="O3" t="s">
+        <v>66</v>
+      </c>
+      <c r="P3">
+        <v>56</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>46</v>
+      </c>
+      <c r="R3" t="s">
         <v>67</v>
       </c>
-      <c r="O3" t="s">
+      <c r="S3" t="s">
         <v>68</v>
       </c>
-      <c r="P3">
-[...2 lines deleted...]
-      <c r="Q3" t="s">
+      <c r="T3" t="s">
         <v>69</v>
       </c>
-      <c r="R3" t="s">
+      <c r="U3" t="s">
+        <v>49</v>
+      </c>
+      <c r="V3" t="s">
         <v>70</v>
       </c>
-      <c r="S3" t="s">
+      <c r="W3" t="s">
+        <v>51</v>
+      </c>
+      <c r="X3" t="s">
         <v>71</v>
       </c>
-      <c r="T3" t="s">
+      <c r="Y3" t="s">
         <v>72</v>
       </c>
-      <c r="U3" t="s">
+      <c r="Z3" t="s">
         <v>73</v>
       </c>
-      <c r="V3" t="s">
+      <c r="AA3" t="s">
         <v>74</v>
       </c>
-      <c r="W3" t="s">
+      <c r="AB3" t="s">
         <v>75</v>
       </c>
-      <c r="X3" t="s">
+      <c r="AC3">
+        <v>1.0</v>
+      </c>
+      <c r="AD3">
+        <v>1</v>
+      </c>
+      <c r="AE3" t="s">
         <v>76</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AG3" t="s">
         <v>77</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AH3" t="s">
         <v>78</v>
-      </c>
-[...22 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E4">
-        <v>31100</v>
+        <v>43113</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="I4" t="s">
         <v>40</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="L4" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="M4" t="s">
         <v>43</v>
       </c>
       <c r="N4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4">
+        <v>19054</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>84</v>
+      </c>
+      <c r="R4" t="s">
+        <v>85</v>
+      </c>
+      <c r="S4" t="s">
+        <v>86</v>
+      </c>
+      <c r="T4" t="s">
+        <v>87</v>
+      </c>
+      <c r="U4" t="s">
+        <v>88</v>
+      </c>
+      <c r="V4" t="s">
+        <v>70</v>
+      </c>
+      <c r="W4" t="s">
+        <v>89</v>
+      </c>
+      <c r="X4" t="s">
         <v>90</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Y4" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z4" t="s">
         <v>91</v>
       </c>
-      <c r="P4">
-[...5 lines deleted...]
-      <c r="R4" t="s">
+      <c r="AA4" t="s">
         <v>92</v>
       </c>
-      <c r="S4" t="s">
+      <c r="AB4" t="s">
         <v>93</v>
       </c>
-      <c r="T4" t="s">
+      <c r="AC4">
+        <v>4.2</v>
+      </c>
+      <c r="AD4">
+        <v>5</v>
+      </c>
+      <c r="AE4" t="s">
         <v>94</v>
       </c>
-      <c r="U4" t="s">
+      <c r="AG4" t="s">
         <v>95</v>
       </c>
-      <c r="V4" t="s">
-[...2 lines deleted...]
-      <c r="W4" t="s">
+      <c r="AH4" t="s">
         <v>96</v>
-      </c>
-[...31 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C5" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D5" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="E5">
-        <v>59091</v>
+        <v>69899</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5">
         <v>2025</v>
       </c>
       <c r="L5" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="M5" t="s">
         <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="O5" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="P5">
-        <v>8331</v>
+        <v>105</v>
       </c>
       <c r="Q5" t="s">
         <v>46</v>
       </c>
       <c r="R5" t="s">
+        <v>103</v>
+      </c>
+      <c r="S5" t="s">
+        <v>104</v>
+      </c>
+      <c r="T5" t="s">
+        <v>105</v>
+      </c>
+      <c r="U5" t="s">
+        <v>106</v>
+      </c>
+      <c r="V5" t="s">
+        <v>70</v>
+      </c>
+      <c r="W5" t="s">
+        <v>107</v>
+      </c>
+      <c r="X5" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB5" t="s">
         <v>111</v>
       </c>
-      <c r="S5" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AE5" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="AG5" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="AH5" t="s">
-        <v>125</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C6" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="D6" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="E6">
-        <v>30585</v>
+        <v>45134</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
-      <c r="G6">
-[...4 lines deleted...]
-      </c>
       <c r="I6" t="s">
         <v>40</v>
       </c>
       <c r="J6" t="s">
         <v>41</v>
       </c>
       <c r="K6">
         <v>2022</v>
       </c>
       <c r="L6" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
       <c r="N6" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="O6" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="P6">
-        <v>64009</v>
+        <v>43755</v>
       </c>
       <c r="Q6" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="R6" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="S6" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="T6" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="U6" t="s">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="V6" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="W6" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="X6" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="Y6" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="Z6" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="AA6" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="AB6" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="AC6">
-        <v>4.0</v>
+        <v>3.4</v>
       </c>
       <c r="AD6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="AE6" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="AG6" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="AH6" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">