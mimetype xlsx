--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
@@ -128,238 +128,379 @@
   <si>
     <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
     <t>Freelancer</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/digital-marketing-light</t>
-[...44 lines deleted...]
-UX/UI Design 15%
+    <t>https://clutch.co/web-developers/texas?reviews=20</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/brainvire-infotech</t>
+  </si>
+  <si>
+    <t>Brainvire Infotech Inc</t>
+  </si>
+  <si>
+    <t>E-Commerce Development 50%
+Mobile App Development 30%
+Search Engine Optimization 10%
+Web Development 10%</t>
+  </si>
+  <si>
+    <t>Media15%
+Retail15%
+Automotive10%
+Consumer products &amp; services10%
+Dental10%
+Medical10%
+Supply Chain, Logistics, and Transport10%
+eCommerce10%
+Education5%
+Real estate5%</t>
+  </si>
+  <si>
+    <t>Irving, TX
+					+3</t>
+  </si>
+  <si>
+    <t>With a proven track record of success in digital transformation, Brainvire offers a comprehensive suite of tailored services - from Strategy and Product &amp; Platform Design to Brand &amp; Marketing and End-to-End Engineering &amp; eCommerce solutions. Our team of 4,500+ experts blends technical expertise with creative innovation to deliver exceptional results that drive growth across industries. 
+With over 12 years of experience and a 95% client retention rate, we have built solutions for over 2500+ businesses of all sizes. Our clientele includes startups and enterprise-level companies worldwide like Walt Disney, Krispy Kreme Donuts, Entrepreneur, Landmark Group, Fossil,Dr. Reddy, Fox Sports, American Tire Depot, Southwest Airlines, Ajmal Perfumes, and RAK Ceramics. We have helped startups raise $100M+ in funding.
+Discover our expertise for next-level business growth:
+Mobile Apps Development:
+Native application (iOS, Android, Tablet) Product Engineering Product Design (UI/UX) Cross-Platform Apps using React Native, Flutter, Xamarin
+eCommerce:
+Adobe Services [Adobe Commerce, Adobe Experience Manager, Adobe Target, and Adobe Analytics] Magento Development &amp; Migration Shopify BigCommerce WooCommerce Odoo ERP &amp; Migration Mobile Commerce CRM for Commerce
+Web Development:
+Custom Web Apps User Interface/User Experience Design Development of REST APIs Progressive Web Applications (PWAs) Maintenance &amp; Enhancement of Web Apps
+Why Choose Us?
+Forbes, Inc. Magazine, Silicon Valley Business Journal, Deloitte, Dallas Innovates, and Yahoo Finance recognize our innovative solutions.
+Clutch, Mobile App Daily, and Digital.com have recognized us as:
+Top Mobile App Developers Top Web Developers Top eCommerce Developers Top Custom Software Developers Top Digital Marketing Agency Adobe Experience Makers of the Year.
+Our Strategic Partnerships include:
+Adobe Gold Partner Specialized in Commerce, Odoo Gold Partner, Shopify Partner, BigCommerce Partner, Microsoft Gold Partner
+ Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;With a proven track record of success in digital transformation, Brainvire offers a comprehensive suite of tailored services - from Strategy and Product &amp;amp; Platform Design to Brand &amp;amp; Marketing and End-to-End Engineering &amp;amp; eCommerce solutions. Our team of 4,500+ experts blends technical expertise with creative innovation to deliver exceptional results that drive growth across industries.&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;With over 12 years of experience and a 95% client retention rate, we have built solutions for over 2500+ businesses of all sizes. Our clientele includes startups and enterprise-level companies worldwide like Walt Disney, Krispy Kreme Donuts, Entrepreneur, Landmark Group, Fossil,Dr. Reddy, Fox Sports, American Tire Depot, Southwest Airlines, Ajmal Perfumes, and RAK Ceramics. We have helped startups raise $100M+ in funding.&lt;/p&gt;
+&lt;p class="hidden"&gt;Discover our expertise for next-level business growth:&lt;/p&gt;
+&lt;p class="hidden"&gt;Mobile Apps Development:&lt;/p&gt;
+&lt;p class="hidden"&gt;Native application (iOS, Android, Tablet) Product Engineering Product Design (UI/UX) Cross-Platform Apps using React Native, Flutter, Xamarin&lt;/p&gt;
+&lt;p class="hidden"&gt;eCommerce:&lt;/p&gt;
+&lt;p class="hidden"&gt;Adobe Services [Adobe Commerce, Adobe Experience Manager, Adobe Target, and Adobe Analytics] Magento Development &amp;amp; Migration Shopify BigCommerce WooCommerce Odoo ERP &amp;amp; Migration Mobile Commerce CRM for Commerce&lt;/p&gt;
+&lt;p class="hidden"&gt;Web Development:&lt;/p&gt;
+&lt;p class="hidden"&gt;Custom Web Apps User Interface/User Experience Design Development of REST APIs Progressive Web Applications (PWAs) Maintenance &amp;amp; Enhancement of Web Apps&lt;/p&gt;
+&lt;p class="hidden"&gt;Why Choose Us?&lt;/p&gt;
+&lt;p class="hidden"&gt;Forbes, Inc. Magazine, Silicon Valley Business Journal, Deloitte, Dallas Innovates, and Yahoo Finance recognize our innovative solutions.&lt;/p&gt;
+&lt;p class="hidden"&gt;Clutch, Mobile App Daily, and Digital.com have recognized us as:&lt;/p&gt;
+&lt;p class="hidden"&gt;Top Mobile App Developers Top Web Developers Top eCommerce Developers Top Custom Software Developers Top Digital Marketing Agency Adobe Experience Makers of the Year.&lt;/p&gt;
+&lt;p class="hidden"&gt;Our Strategic Partnerships include:&lt;/p&gt;
+&lt;p class="hidden"&gt;Adobe Gold Partner Specialized in Commerce, Odoo Gold Partner, Shopify Partner, BigCommerce Partner, Microsoft Gold Partner&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>+1-631-897-7276</t>
+  </si>
+  <si>
+    <t>https://www.brainvire.com/?utm_source=clutchorg&amp;utm_medium=referral</t>
+  </si>
+  <si>
+    <t>250 - 999</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/agency-partner-interactive</t>
+  </si>
+  <si>
+    <t>Agency Partner Interactive LLC</t>
+  </si>
+  <si>
+    <t>Mobile App Development 20%
+Custom Software Development 15%
+E-Commerce Development 15%
+AI Development 10%
+Low/No Code Development 10%
+Marketing Strategy 10%
+Web Design 10%
+Web Development 10%</t>
+  </si>
+  <si>
+    <t>Automotive10%
+Education10%
+Manufacturing10%
+Medical10%
+Non-profit10%
+Real estate10%
+Retail10%
+Supply Chain, Logistics, and Transport10%
+Utilities10%
+eCommerce10%</t>
+  </si>
+  <si>
+    <t>Plano, TX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 - 149  </t>
+  </si>
+  <si>
+    <t>Agency Partner Interactive is a growth architecture and digital transformation partner headquartered in Plano, Texas. We help ambitious companies build scalable digital ecosystems using our proprietary Digital Growth Engine (DGE) framework.
+DGE is not a collection of disconnected services. It is a structured growth infrastructure that aligns strategy, brand positioning, technology architecture, automation, and revenue optimization into one cohesive system. We design digital environments where every component works together to drive measurable growth, operational efficiency, and long-term scalability.
+We partner with organizations across technology, eCommerce, healthcare, professional services, and emerging growth sectors that require more than execution. They need alignment between vision, systems, and revenue.
+Through DGE, we engineer digital ecosystems that convert traffic into revenue, automate inefficiencies, streamline workflows, and support predictable acquisition. Every engagement begins with strategic clarity and results in a scalable growth foundation.
+Core Capabilities:
+Growth Architecture and Strategic Planning
+Digital Growth Engine Implementation
+Custom Web and Platform Development
+eCommerce and Revenue Systems
+AI Automation and Workflow Engineering
+Custom Software Development
+UI and UX Optimization
+Brand Systems and Digital Identity
+Performance Marketing including SEO and Paid Media
+Lifecycle and Email Marketing
+We do not just build websites or run campaigns. We design integrated growth systems that connect brand, technology, and marketing into one measurable engine.
+Transparency, accountability, and performance alignment define how we operate. Our clients value structure, strategic insight, and disciplined execution.
+If you are ready to move beyond fragmented digital efforts and build a scalable growth infrastructure, Agency Partner Interactive is ready to help you activate your Digital Growth Engine.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Agency Partner Interactive is a growth architecture and digital transformation partner headquartered in Plano, Texas. We help ambitious companies build scalable digital ecosystems using our proprietary Digital Growth Engine (DGE) framework.&lt;/p&gt;
+&lt;p class="hidden"&gt;DGE is not a collection of disconnected services. It is a structured growth infrastructure that aligns strategy, brand positioning, technology architecture, automation, and revenue optimization into one cohesive system. We design digital environments where every component works together to drive measurable growth, operational efficiency, and long-term scalability.&lt;/p&gt;
+&lt;p class="hidden"&gt;We partner with organizations across technology, eCommerce, healthcare, professional services, and emerging growth sectors that require more than execution. They need alignment between vision, systems, and revenue.&lt;/p&gt;
+&lt;p class="hidden"&gt;Through DGE, we engineer digital ecosystems that convert traffic into revenue, automate inefficiencies, streamline workflows, and support predictable acquisition. Every engagement begins with strategic clarity and results in a scalable growth foundation.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;Core Capabilities:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;Growth Architecture and Strategic Planning&lt;/li&gt;
+&lt;li&gt;Digital Growth Engine Implementation&lt;/li&gt;
+&lt;li&gt;Custom Web and Platform Development&lt;/li&gt;
+&lt;li&gt;eCommerce and Revenue Systems&lt;/li&gt;
+&lt;li&gt;AI Automation and Workflow Engineering&lt;/li&gt;
+&lt;li&gt;Custom Software Development&lt;/li&gt;
+&lt;li&gt;UI and UX Optimization&lt;/li&gt;
+&lt;li&gt;Brand Systems and Digital Identity&lt;/li&gt;
+&lt;li&gt;Performance Marketing including SEO and Paid Media&lt;/li&gt;
+&lt;li&gt;Lifecycle and Email Marketing&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;We do not just build websites or run campaigns. We design integrated growth systems that connect brand, technology, and marketing into one measurable engine.&lt;/p&gt;
+&lt;p class="hidden"&gt;Transparency, accountability, and performance alignment define how we operate. Our clients value structure, strategic insight, and disciplined execution.&lt;/p&gt;
+&lt;p class="hidden"&gt;If you are ready to move beyond fragmented digital efforts and build a scalable growth infrastructure, Agency Partner Interactive is ready to help you activate your &lt;em&gt;Digital Growth Engine.&lt;/em&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>469-425-8958</t>
+  </si>
+  <si>
+    <t>https://agencypartner.com/web-design-and-development-lp/?utm_source=clutch&amp;utm_medium=profile&amp;utm_campaign=directory_listing</t>
+  </si>
+  <si>
+    <t>50 - 249</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/akveo</t>
+  </si>
+  <si>
+    <t>Akveo</t>
+  </si>
+  <si>
+    <t>AI Development 20%
+Custom Software Development 20%
 Web Development 15%
-Advertising 10%
-[...65 lines deleted...]
-    <t>Advertising &amp; marketing15%
+IT Staff Augmentation 10%
+Mobile App Development 10%
+UX/UI Design 10%
+Web Design 10%
+Low/No Code Development 5%</t>
+  </si>
+  <si>
+    <t>Financial services20%
+Insurance20%
+Manufacturing20%
+Medical20%
+Automotive10%
+Supply Chain, Logistics, and Transport10%</t>
+  </si>
+  <si>
+    <t>Austin, TX
+					+2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 - 99  </t>
+  </si>
+  <si>
+    <t>Akveo is a full-cycle software development partner for web, mobile, low-code, and AI-powered solutions. We’re a team of engineers, designers, and automation experts helping startups and enterprises build smarter digital products faster. From sleek React Native apps to scalable Node.js and .NET backends and powerful Retool dashboards, we deliver tech that works in production.
+Since 2015, we’ve launched 100+ products in 30+ countries, solving real business problems with clean code, strong UX/UI design, and seamless delivery.
+Core tech stack:
+✅ Frontend: React, Angular, Next.js
+✅ Backend: Node.js, Nest.js, .NET, Java
+✅ Mobile: React Native, Flutter, Swift
+✅ Low-code &amp; no-code: Retool, Airtable, Webflow, UI Bakery
+✅ AI &amp; automation: OpenAI, Anthropic, Gemini, Llama, LangChain, n8n
+What we do:
+Custom web and mobile app development 
+End-to-end full-stack development with production-ready UX/UI 
+Low-code solutions (Retool, Airtable, Airtable Apps) to launch MVPs and internal tools in weeks 
+Workflow automation and integration of CRMs, marketing tools, billing, and analytics 
+GPT-driven assistants, smart workflows, and decision-making tools 
+Prototypes, proof-of-concepts, and scalable SaaS products
+Ongoing support and product growth, including performance, security, and feature scaling 
+Open source you may know
+ngx-admin – top Angular admin dashboard on GitHub 
+Nebular – Angular UI library with 40+ components 
+Eva Design System – customizable UI toolkit and design system 
+React Native UI kit for beautiful cross-platform apps 
+70,000+ GitHub stars across our open-source projects 
+Why clients work with us
+Product-minded developers, not just coders 
+Fast delivery — think weeks, not months 
+Embedded team approach — we integrate with your product and workflow 
+Reliable process — we test, iterate, and scale with you 
+Flexible engagement models — dedicated team, T&amp;M, or support packages 
+Let’s build something great together — from MVP to enterprise-scale platformRead more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Akveo is a full-cycle software development partner for web, mobile, low-code, and AI-powered solutions.&amp;nbsp;We’re a team of engineers, designers, and automation experts helping startups and enterprises build smarter digital products faster. From sleek React Native apps to scalable Node.js and .NET backends and powerful Retool dashboards, we deliver tech that works in production.&lt;/p&gt;
+&lt;p class="hidden"&gt;Since 2015, we’ve launched 100+ products in 30+ countries, solving real business problems with clean code, strong UX/UI design, and seamless delivery.&lt;/p&gt;
+&lt;p class="hidden"&gt;Core tech stack:&lt;/p&gt;
+&lt;p class="hidden"&gt;✅ Frontend: React, Angular, Next.js&lt;/p&gt;
+&lt;p class="hidden"&gt;✅ Backend: Node.js, Nest.js, .NET, Java&lt;/p&gt;
+&lt;p class="hidden"&gt;✅ Mobile: React Native, Flutter, Swift&lt;/p&gt;
+&lt;p class="hidden"&gt;✅ Low-code &amp;amp; no-code: Retool, Airtable, Webflow, UI Bakery&lt;/p&gt;
+&lt;p class="hidden"&gt;✅ AI &amp;amp; automation: OpenAI, Anthropic, Gemini, Llama, LangChain, n8n&lt;/p&gt;
+&lt;p class="hidden"&gt;What we do:&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;Custom web and mobile app development&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;End-to-end full-stack development with production-ready UX/UI&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Low-code solutions (Retool, Airtable, Airtable Apps) to launch MVPs and internal tools in weeks&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Workflow automation and integration of CRMs, marketing tools, billing, and analytics&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;GPT-driven assistants, smart workflows, and decision-making tools&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Prototypes, proof-of-concepts, and scalable SaaS products&lt;/li&gt;
+&lt;li&gt;Ongoing support and product growth, including performance, security, and feature scaling&amp;nbsp;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;Open source you may know&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;ngx-admin – top Angular admin dashboard on GitHub&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Nebular – Angular UI library with 40+ components&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Eva Design System – customizable UI toolkit and design system&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;React Native UI kit for beautiful cross-platform apps&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;70,000+ GitHub stars across our open-source projects&amp;nbsp;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;Why clients work with us&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;Product-minded developers, not just coders&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Fast delivery — think weeks, not months&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Embedded team approach — we integrate with your product and workflow&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Reliable process — we test, iterate, and scale with you&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;Flexible engagement models — dedicated team, T&amp;amp;M, or support packages&amp;nbsp;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;Let’s build something great together — from MVP to enterprise-scale platform&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.akveo.com/?utm_source=clutch.co&amp;utm_medium=referral&amp;utm_campaign=directory</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/seota-digital-marketing</t>
+  </si>
+  <si>
+    <t>Seota Digital Marketing</t>
+  </si>
+  <si>
+    <t>E-Commerce Development 25%
+Search Engine Optimization 25%
+Web Development 25%
+Web Design 15%
+Low/No Code Development 10%</t>
+  </si>
+  <si>
+    <t>Other industries20%
 Business services15%
-Automotive5%
-[...15 lines deleted...]
-    <t>Dhaka, Bangladesh
+Information technology15%
+Manufacturing15%
+Energy &amp; natural resources10%
+Financial services10%
+Supply Chain, Logistics, and Transport10%
+Automotive5%</t>
+  </si>
+  <si>
+    <t>Frisco, TX
 					+1</t>
   </si>
   <si>
-    <t>Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.
-[...51 lines deleted...]
-    <t>https://adlancers.com/</t>
+    <t>SEO is in the DNA of Everything We Do.  We deliver well-designed websites fully optimized for Technical SEO – Guaranteed.
+WordPress Experts
+Shopify Partner
+SEO Excellence
+Our SEO Roots go Back 25+ Years
+Our founder has been doing digital marketing &amp; SEO since the beginning. We have detailed processes, checklists, how-to guides, and internal tools that would make most Fortune 100 companies jealous.
+Real Web Developers on Staff
+We built a team that knows what is happening under the hood of your website. We are not using a theme made by someone else or a bloated design tool created for the Do-it-Yourself market. We employ experts in SEO, WordPress architecture, full-stack development, &amp; Shopify. Therefore, your technology investment will be safe for a long time.
+We Draw Your Site Before We Code
+Drawing your website in Figma allows us to show you how the site will look &amp; feel before we write a line of code. You can make changes &amp; approve real designs early in the process. No surprises &amp; no waiting months. Above all, this reduces your risk of a failed project.
+Double Monthly Leads or We’ll Stop Billing Until You Do!
+At Seota, SEO isn't just a service—it's our foundation. Confidence is our hallmark. That's why when you work with Seota, we offer an unbeatable promise: our SEO Performance Guarantee.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;SEO is in the DNA of Everything We Do.&amp;nbsp; &lt;/strong&gt;We deliver&lt;strong&gt; &lt;/strong&gt;well-designed websites fully optimized for Technical SEO&lt;strong&gt;&lt;em&gt; &lt;/em&gt;&lt;/strong&gt;– &lt;em&gt;Guaranteed&lt;/em&gt;.&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;em&gt;WordPress Experts&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;&lt;em&gt;Shopify Partner&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;&lt;em&gt;SEO Excellence&lt;/em&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Our SEO Roots go Back 25+ Years&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Our founder has been doing digital marketing &amp;amp; SEO since the beginning. We have detailed processes, checklists, how-to guides, and internal tools that would make most Fortune 100 companies jealous.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Real Web Developers on Staff&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;We built a team that knows what is happening under the hood of your website. We are not using a theme made by someone else or a bloated design tool created for the Do-it-Yourself market. We employ experts in SEO, WordPress architecture, full-stack development, &amp;amp; Shopify. Therefore, your technology investment will be safe for a long time.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;We Draw Your Site Before We Code&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;Drawing your website in Figma allows us to show you how the site will look &amp;amp; feel before we write a line of code. You can make changes &amp;amp; approve real designs early in the process. No surprises &amp;amp; no waiting months. Above all, this reduces your risk of a failed project.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;Double Monthly Leads or We’ll Stop Billing Until You Do!&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;At Seota, SEO isn't just a service—it's our foundation. Confidence is our hallmark. That's why when you work with Seota, we offer an unbeatable promise: &lt;strong&gt;our SEO Performance Guarantee.&lt;/strong&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>972-737-2830</t>
+  </si>
+  <si>
+    <t>https://seota.com/?utm_source=clutch.co&amp;utm_medium=referral</t>
+  </si>
+  <si>
+    <t>10 - 49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -776,234 +917,246 @@
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2">
         <v>27714348400</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>353851006898</v>
+        <v>37</v>
+      </c>
+      <c r="L3" t="s">
+        <v>38</v>
       </c>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N3">
-        <v>5.0</v>
+        <v>4.8</v>
       </c>
       <c r="O3">
-        <v>1</v>
+        <v>260</v>
       </c>
       <c r="P3" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N4">
-        <v>5.0</v>
+        <v>4.9</v>
       </c>
       <c r="O4">
-        <v>3</v>
+        <v>66</v>
       </c>
       <c r="P4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="K5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>59</v>
+      </c>
+      <c r="L5">
+        <v>48789636111</v>
       </c>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>60</v>
+      </c>
+      <c r="N5">
+        <v>5.0</v>
+      </c>
+      <c r="O5">
+        <v>26</v>
       </c>
       <c r="P5" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>69</v>
+      </c>
+      <c r="N6">
+        <v>5.0</v>
+      </c>
+      <c r="O6">
+        <v>25</v>
       </c>
       <c r="P6" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">