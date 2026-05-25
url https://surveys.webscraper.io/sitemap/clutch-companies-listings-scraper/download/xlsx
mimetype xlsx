--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
@@ -307,56 +307,54 @@
     <t>469-425-8958</t>
   </si>
   <si>
     <t>https://agencypartner.com/web-design-and-development-lp/?utm_source=clutch&amp;utm_medium=profile&amp;utm_campaign=directory_listing</t>
   </si>
   <si>
     <t>50 - 249</t>
   </si>
   <si>
     <t>https://clutch.co/profile/akveo</t>
   </si>
   <si>
     <t>Akveo</t>
   </si>
   <si>
     <t>AI Development 20%
 Custom Software Development 20%
 Web Development 15%
 IT Staff Augmentation 10%
 Mobile App Development 10%
 UX/UI Design 10%
 Web Design 10%
 Low/No Code Development 5%</t>
   </si>
   <si>
-    <t>Financial services20%
-[...4 lines deleted...]
-Supply Chain, Logistics, and Transport10%</t>
+    <t>Financial services30%
+Medical30%
+Automotive20%
+Manufacturing20%</t>
   </si>
   <si>
     <t>Austin, TX
 					+2</t>
   </si>
   <si>
     <t xml:space="preserve">50 - 99  </t>
   </si>
   <si>
     <t>Akveo is a full-cycle software development partner for web, mobile, low-code, and AI-powered solutions. We’re a team of engineers, designers, and automation experts helping startups and enterprises build smarter digital products faster. From sleek React Native apps to scalable Node.js and .NET backends and powerful Retool dashboards, we deliver tech that works in production.
 Since 2015, we’ve launched 100+ products in 30+ countries, solving real business problems with clean code, strong UX/UI design, and seamless delivery.
 Core tech stack:
 ✅ Frontend: React, Angular, Next.js
 ✅ Backend: Node.js, Nest.js, .NET, Java
 ✅ Mobile: React Native, Flutter, Swift
 ✅ Low-code &amp; no-code: Retool, Airtable, Webflow, UI Bakery
 ✅ AI &amp; automation: OpenAI, Anthropic, Gemini, Llama, LangChain, n8n
 What we do:
 Custom web and mobile app development 
 End-to-end full-stack development with production-ready UX/UI 
 Low-code solutions (Retool, Airtable, Airtable Apps) to launch MVPs and internal tools in weeks 
 Workflow automation and integration of CRMs, marketing tools, billing, and analytics 
 GPT-driven assistants, smart workflows, and decision-making tools 
 Prototypes, proof-of-concepts, and scalable SaaS products
 Ongoing support and product growth, including performance, security, and feature scaling 
@@ -393,114 +391,95 @@
 &lt;li&gt;Prototypes, proof-of-concepts, and scalable SaaS products&lt;/li&gt;
 &lt;li&gt;Ongoing support and product growth, including performance, security, and feature scaling&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Open source you may know&lt;/p&gt;
 &lt;ul class="hidden"&gt;
 &lt;li&gt;ngx-admin – top Angular admin dashboard on GitHub&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Nebular – Angular UI library with 40+ components&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Eva Design System – customizable UI toolkit and design system&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;React Native UI kit for beautiful cross-platform apps&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;70,000+ GitHub stars across our open-source projects&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Why clients work with us&lt;/p&gt;
 &lt;ul class="hidden"&gt;
 &lt;li&gt;Product-minded developers, not just coders&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Fast delivery — think weeks, not months&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Embedded team approach — we integrate with your product and workflow&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Reliable process — we test, iterate, and scale with you&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Flexible engagement models — dedicated team, T&amp;amp;M, or support packages&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Let’s build something great together — from MVP to enterprise-scale platform&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.akveo.com/?utm_source=clutch.co&amp;utm_medium=referral&amp;utm_campaign=directory</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/seota-digital-marketing</t>
-[...17 lines deleted...]
-Financial services10%
+    <t>https://clutch.co/profile/devstree-it-services</t>
+  </si>
+  <si>
+    <t>DevsTree IT Services Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>AI Development 40%
+Mobile App Development 25%
+IoT Development 20%
+Web Development 15%</t>
+  </si>
+  <si>
+    <t>Education10%
+Food &amp; Beverage10%
+Hospitality &amp; leisure10%
+Information technology10%
+Manufacturing10%
+Medical10%
+Real estate10%
 Supply Chain, Logistics, and Transport10%
-Automotive5%</t>
-[...42 lines deleted...]
-    <t>10 - 49</t>
+eCommerce10%
+Financial services5%
+Gaming5%</t>
+  </si>
+  <si>
+    <t>Ahmedabad, India
+					+5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 25  </t>
+  </si>
+  <si>
+    <t>DevsTree IT Services Pvt. Ltd. is an ISO-certified software development company based in India, delivering scalable and innovative digital solutions to clients across India, the USA, and Europe. Since our inception in 2013, we have been helping businesses transform ideas into high-performing technology products.
+We specialize in Data Engineering, AI/ML solutions, Web &amp; Mobile App Development, and IoT development, offering end-to-end services from strategy and design to development, deployment, and ongoing support. Our team builds secure, scalable, and future-ready solutions tailored to specific business requirements.
+With deep expertise in modern technologies including AI-driven systems, data pipelines, cloud-based architectures, full-stack web frameworks, mobile platforms (iOS &amp; Android), and connected IoT solutions, we support startups, SMBs, and enterprises across industries.
+Recognized as a trusted offshore development partner, DevsTree has successfully delivered 500+ projects, helping global clients accelerate innovation, improve efficiency, and drive sustainable growth through technology.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;DevsTree IT Services Pvt. Ltd.&lt;/strong&gt; is an ISO-certified software development company based in India, delivering scalable and innovative digital solutions to clients across &lt;strong&gt;India, the USA, and Europe&lt;/strong&gt;. Since our inception in &lt;strong&gt;2013&lt;/strong&gt;, we have been helping businesses transform ideas into high-performing technology products.&lt;/p&gt;
+&lt;p class="hidden"&gt;We specialize in &lt;strong&gt;Data Engineering, AI/ML solutions, Web &amp;amp; Mobile App Development, and IoT development&lt;/strong&gt;, offering end-to-end services from strategy and design to development, deployment, and ongoing support. Our team builds secure, scalable, and future-ready solutions tailored to specific business requirements.&lt;/p&gt;
+&lt;p class="hidden"&gt;With deep expertise in modern technologies including &lt;strong&gt;AI-driven systems, data pipelines, cloud-based architectures, full-stack web frameworks, mobile platforms (iOS &amp;amp; Android), and connected IoT solutions&lt;/strong&gt;, we support startups, SMBs, and enterprises across industries.&lt;/p&gt;
+&lt;p class="hidden"&gt;Recognized as a trusted offshore development partner, DevsTree has successfully delivered &lt;strong&gt;500+ projects&lt;/strong&gt;, helping global clients accelerate innovation, improve efficiency, and drive sustainable growth through technology.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.devstree.com?utm_source=clutch.co&amp;utm_medium=referral&amp;utm_campaign=directory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -959,204 +938,204 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>37</v>
       </c>
       <c r="L3" t="s">
         <v>38</v>
       </c>
       <c r="M3" t="s">
         <v>39</v>
       </c>
       <c r="N3">
         <v>4.8</v>
       </c>
       <c r="O3">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
       <c r="G4" t="s">
         <v>46</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>47</v>
       </c>
       <c r="K4" t="s">
         <v>48</v>
       </c>
       <c r="L4" t="s">
         <v>49</v>
       </c>
       <c r="M4" t="s">
         <v>50</v>
       </c>
       <c r="N4">
         <v>4.9</v>
       </c>
       <c r="O4">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>56</v>
       </c>
       <c r="G5" t="s">
         <v>57</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>58</v>
       </c>
       <c r="K5" t="s">
         <v>59</v>
       </c>
       <c r="L5">
         <v>48789636111</v>
       </c>
       <c r="M5" t="s">
         <v>60</v>
       </c>
       <c r="N5">
-        <v>5.0</v>
+        <v>4.9</v>
       </c>
       <c r="O5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>62</v>
       </c>
       <c r="D6" t="s">
         <v>63</v>
       </c>
       <c r="E6" t="s">
         <v>64</v>
       </c>
       <c r="F6" t="s">
         <v>65</v>
       </c>
       <c r="G6" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K6" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="L6" t="s">
         <v>68</v>
+      </c>
+      <c r="L6">
+        <v>9265320742</v>
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
       <c r="N6">
-        <v>5.0</v>
+        <v>4.8</v>
       </c>
       <c r="O6">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">