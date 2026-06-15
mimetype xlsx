--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,104 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>contact_phone_number</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_rating</t>
   </si>
   <si>
     <t>company_review_count</t>
   </si>
   <si>
     <t>employee_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://clutch.co/agencies/freelance?hourly_rate=25-49</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:13Z</t>
   </si>
   <si>
     <t>https://clutch.co/profile/freelancer-south-africa</t>
   </si>
   <si>
     <t>Freelancer South Africa</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Graphic Design 10%
 Logo 10%
 Marketing Strategy 10%
 Other Design 10%
 Packaging Design 10%
 Print Design 10%
 UX/UI Design 10%
 Web Design 10%</t>
   </si>
   <si>
     <t>Advertising &amp; marketing10%
 Consumer products &amp; services10%
 Food &amp; Beverage10%
 Gaming10%
 Legal10%
@@ -131,208 +137,51 @@
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
     <t>Freelancer</t>
   </si>
   <si>
     <t>https://clutch.co/web-developers/texas?reviews=20</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/brainvire-infotech</t>
-[...156 lines deleted...]
-    <t>50 - 249</t>
+    <t>2026-06-15T05:02:11Z</t>
   </si>
   <si>
     <t>https://clutch.co/profile/akveo</t>
   </si>
   <si>
     <t>Akveo</t>
   </si>
   <si>
     <t>AI Development 20%
 Custom Software Development 20%
 Web Development 15%
 IT Staff Augmentation 10%
 Mobile App Development 10%
 UX/UI Design 10%
 Web Design 10%
 Low/No Code Development 5%</t>
   </si>
   <si>
     <t>Financial services30%
 Medical30%
 Automotive20%
 Manufacturing20%</t>
   </si>
   <si>
     <t>Austin, TX
@@ -391,95 +240,255 @@
 &lt;li&gt;Prototypes, proof-of-concepts, and scalable SaaS products&lt;/li&gt;
 &lt;li&gt;Ongoing support and product growth, including performance, security, and feature scaling&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Open source you may know&lt;/p&gt;
 &lt;ul class="hidden"&gt;
 &lt;li&gt;ngx-admin – top Angular admin dashboard on GitHub&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Nebular – Angular UI library with 40+ components&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Eva Design System – customizable UI toolkit and design system&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;React Native UI kit for beautiful cross-platform apps&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;70,000+ GitHub stars across our open-source projects&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Why clients work with us&lt;/p&gt;
 &lt;ul class="hidden"&gt;
 &lt;li&gt;Product-minded developers, not just coders&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Fast delivery — think weeks, not months&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Embedded team approach — we integrate with your product and workflow&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Reliable process — we test, iterate, and scale with you&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Flexible engagement models — dedicated team, T&amp;amp;M, or support packages&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Let’s build something great together — from MVP to enterprise-scale platform&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.akveo.com/?utm_source=clutch.co&amp;utm_medium=referral&amp;utm_campaign=directory</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/devstree-it-services</t>
-[...14 lines deleted...]
-Information technology10%
+    <t>50 - 249</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:30Z</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/seota-digital-marketing</t>
+  </si>
+  <si>
+    <t>Seota Digital Marketing</t>
+  </si>
+  <si>
+    <t>E-Commerce Development 25%
+Search Engine Optimization 25%
+Web Development 25%
+Web Design 15%
+Low/No Code Development 10%</t>
+  </si>
+  <si>
+    <t>Other industries20%
+Business services15%
+Information technology15%
+Manufacturing15%
+Energy &amp; natural resources10%
+Financial services10%
+Supply Chain, Logistics, and Transport10%
+Automotive5%</t>
+  </si>
+  <si>
+    <t>Frisco, TX
+					+1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 - 149  </t>
+  </si>
+  <si>
+    <t>SEO is in the DNA of Everything We Do.  We deliver well-designed websites fully optimized for Technical SEO – Guaranteed.
+WordPress Experts
+Shopify Partner
+SEO Excellence
+Our SEO Roots go Back 25+ Years
+Our founder has been doing digital marketing &amp; SEO since the beginning. We have detailed processes, checklists, how-to guides, and internal tools that would make most Fortune 100 companies jealous.
+Real Web Developers on Staff
+We built a team that knows what is happening under the hood of your website. We are not using a theme made by someone else or a bloated design tool created for the Do-it-Yourself market. We employ experts in SEO, WordPress architecture, full-stack development, &amp; Shopify. Therefore, your technology investment will be safe for a long time.
+We Draw Your Site Before We Code
+Drawing your website in Figma allows us to show you how the site will look &amp; feel before we write a line of code. You can make changes &amp; approve real designs early in the process. No surprises &amp; no waiting months. Above all, this reduces your risk of a failed project.
+Double Monthly Leads or We’ll Stop Billing Until You Do!
+At Seota, SEO isn't just a service—it's our foundation. Confidence is our hallmark. That's why when you work with Seota, we offer an unbeatable promise: our SEO Performance Guarantee.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;SEO is in the DNA of Everything We Do.&amp;nbsp; &lt;/strong&gt;We deliver&lt;strong&gt; &lt;/strong&gt;well-designed websites fully optimized for Technical SEO&lt;strong&gt;&lt;em&gt; &lt;/em&gt;&lt;/strong&gt;– &lt;em&gt;Guaranteed&lt;/em&gt;.&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;em&gt;WordPress Experts&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;&lt;em&gt;Shopify Partner&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;&lt;em&gt;SEO Excellence&lt;/em&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Our SEO Roots go Back 25+ Years&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Our founder has been doing digital marketing &amp;amp; SEO since the beginning. We have detailed processes, checklists, how-to guides, and internal tools that would make most Fortune 100 companies jealous.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Real Web Developers on Staff&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;We built a team that knows what is happening under the hood of your website. We are not using a theme made by someone else or a bloated design tool created for the Do-it-Yourself market. We employ experts in SEO, WordPress architecture, full-stack development, &amp;amp; Shopify. Therefore, your technology investment will be safe for a long time.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;We Draw Your Site Before We Code&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;Drawing your website in Figma allows us to show you how the site will look &amp;amp; feel before we write a line of code. You can make changes &amp;amp; approve real designs early in the process. No surprises &amp;amp; no waiting months. Above all, this reduces your risk of a failed project.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;Double Monthly Leads or We’ll Stop Billing Until You Do!&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;At Seota, SEO isn't just a service—it's our foundation. Confidence is our hallmark. That's why when you work with Seota, we offer an unbeatable promise: &lt;strong&gt;our SEO Performance Guarantee.&lt;/strong&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>972-737-2830</t>
+  </si>
+  <si>
+    <t>https://seota.com/?utm_source=clutch.co&amp;utm_medium=referral</t>
+  </si>
+  <si>
+    <t>10 - 49</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:04Z</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/agency-partner-interactive</t>
+  </si>
+  <si>
+    <t>Agency Partner Interactive LLC</t>
+  </si>
+  <si>
+    <t>Mobile App Development 20%
+Custom Software Development 15%
+E-Commerce Development 15%
+AI Development 10%
+Low/No Code Development 10%
+Marketing Strategy 10%
+Web Design 10%
+Web Development 10%</t>
+  </si>
+  <si>
+    <t>Automotive10%
+Education10%
 Manufacturing10%
 Medical10%
+Non-profit10%
 Real estate10%
+Retail10%
 Supply Chain, Logistics, and Transport10%
-eCommerce10%
+Utilities10%
+eCommerce10%</t>
+  </si>
+  <si>
+    <t>Plano, TX</t>
+  </si>
+  <si>
+    <t>Agency Partner Interactive is a growth architecture and digital transformation partner headquartered in Plano, Texas. We help ambitious companies build scalable digital ecosystems using our proprietary Digital Growth Engine (DGE) framework.
+DGE is not a collection of disconnected services. It is a structured growth infrastructure that aligns strategy, brand positioning, technology architecture, automation, and revenue optimization into one cohesive system. We design digital environments where every component works together to drive measurable growth, operational efficiency, and long-term scalability.
+We partner with organizations across technology, eCommerce, healthcare, professional services, and emerging growth sectors that require more than execution. They need alignment between vision, systems, and revenue.
+Through DGE, we engineer digital ecosystems that convert traffic into revenue, automate inefficiencies, streamline workflows, and support predictable acquisition. Every engagement begins with strategic clarity and results in a scalable growth foundation.
+Core Capabilities:
+Growth Architecture and Strategic Planning
+Digital Growth Engine Implementation
+Custom Web and Platform Development
+eCommerce and Revenue Systems
+AI Automation and Workflow Engineering
+Custom Software Development
+UI and UX Optimization
+Brand Systems and Digital Identity
+Performance Marketing including SEO and Paid Media
+Lifecycle and Email Marketing
+We do not just build websites or run campaigns. We design integrated growth systems that connect brand, technology, and marketing into one measurable engine.
+Transparency, accountability, and performance alignment define how we operate. Our clients value structure, strategic insight, and disciplined execution.
+If you are ready to move beyond fragmented digital efforts and build a scalable growth infrastructure, Agency Partner Interactive is ready to help you activate your Digital Growth Engine.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Agency Partner Interactive is a growth architecture and digital transformation partner headquartered in Plano, Texas. We help ambitious companies build scalable digital ecosystems using our proprietary Digital Growth Engine (DGE) framework.&lt;/p&gt;
+&lt;p class="hidden"&gt;DGE is not a collection of disconnected services. It is a structured growth infrastructure that aligns strategy, brand positioning, technology architecture, automation, and revenue optimization into one cohesive system. We design digital environments where every component works together to drive measurable growth, operational efficiency, and long-term scalability.&lt;/p&gt;
+&lt;p class="hidden"&gt;We partner with organizations across technology, eCommerce, healthcare, professional services, and emerging growth sectors that require more than execution. They need alignment between vision, systems, and revenue.&lt;/p&gt;
+&lt;p class="hidden"&gt;Through DGE, we engineer digital ecosystems that convert traffic into revenue, automate inefficiencies, streamline workflows, and support predictable acquisition. Every engagement begins with strategic clarity and results in a scalable growth foundation.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;Core Capabilities:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;Growth Architecture and Strategic Planning&lt;/li&gt;
+&lt;li&gt;Digital Growth Engine Implementation&lt;/li&gt;
+&lt;li&gt;Custom Web and Platform Development&lt;/li&gt;
+&lt;li&gt;eCommerce and Revenue Systems&lt;/li&gt;
+&lt;li&gt;AI Automation and Workflow Engineering&lt;/li&gt;
+&lt;li&gt;Custom Software Development&lt;/li&gt;
+&lt;li&gt;UI and UX Optimization&lt;/li&gt;
+&lt;li&gt;Brand Systems and Digital Identity&lt;/li&gt;
+&lt;li&gt;Performance Marketing including SEO and Paid Media&lt;/li&gt;
+&lt;li&gt;Lifecycle and Email Marketing&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;We do not just build websites or run campaigns. We design integrated growth systems that connect brand, technology, and marketing into one measurable engine.&lt;/p&gt;
+&lt;p class="hidden"&gt;Transparency, accountability, and performance alignment define how we operate. Our clients value structure, strategic insight, and disciplined execution.&lt;/p&gt;
+&lt;p class="hidden"&gt;If you are ready to move beyond fragmented digital efforts and build a scalable growth infrastructure, Agency Partner Interactive is ready to help you activate your &lt;em&gt;Digital Growth Engine.&lt;/em&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>469-425-8958</t>
+  </si>
+  <si>
+    <t>https://agencypartner.com/web-design-and-development-lp/?utm_source=clutch&amp;utm_medium=profile&amp;utm_campaign=directory_listing</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:21Z</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/mojo-media-0</t>
+  </si>
+  <si>
+    <t>Mojo Media</t>
+  </si>
+  <si>
+    <t>Web Design 70%
+Branding 10%
+Logo 10%
+Web Development 10%</t>
+  </si>
+  <si>
+    <t>Advertising &amp; marketing5%
+Arts, entertainment &amp; music5%
+Automotive5%
+Business services5%
+Consumer products &amp; services5%
+Dental5%
+Education5%
 Financial services5%
-Gaming5%</t>
-[...21 lines deleted...]
-    <t>https://www.devstree.com?utm_source=clutch.co&amp;utm_medium=referral&amp;utm_campaign=directory</t>
+Hospitality &amp; leisure5%
+Information technology5%
+Legal5%
+Legal Cannabis5%
+Manufacturing5%
+Media5%
+Medical5%
+Non-profit5%
+Other industries5%
+Retail5%
+Supply Chain, Logistics, and Transport5%
+eCommerce5%</t>
+  </si>
+  <si>
+    <t>Toronto, Canada
+					+8</t>
+  </si>
+  <si>
+    <t>Your website is your online business card. We create memorable websites that elevate small to mid-sized businesses and convert visitors into customers.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Your website is your online business card. We create memorable websites that elevate small to mid-sized businesses and convert visitors into customers.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://mojo-agency.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -783,59 +792,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -843,299 +852,317 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2">
+        <v>27714348400</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2">
+        <v>5.0</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3">
+        <v>48789636111</v>
+      </c>
+      <c r="N3" t="s">
+        <v>42</v>
+      </c>
+      <c r="O3">
+        <v>5.0</v>
+      </c>
+      <c r="P3">
+        <v>27</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>50</v>
+      </c>
+      <c r="I4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4">
+        <v>5.0</v>
+      </c>
+      <c r="P4">
         <v>25</v>
       </c>
-      <c r="J2" t="s">
+      <c r="Q4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" t="s">
         <v>26</v>
       </c>
-      <c r="K2" t="s">
+      <c r="J5" t="s">
         <v>27</v>
       </c>
-      <c r="L2">
-[...5 lines deleted...]
-      <c r="N2">
+      <c r="K5" t="s">
+        <v>62</v>
+      </c>
+      <c r="L5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5">
+        <v>4.9</v>
+      </c>
+      <c r="P5">
+        <v>67</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>72</v>
+      </c>
+      <c r="L6" t="s">
+        <v>73</v>
+      </c>
+      <c r="M6">
+        <v>6479485001</v>
+      </c>
+      <c r="N6" t="s">
+        <v>74</v>
+      </c>
+      <c r="O6">
         <v>5.0</v>
       </c>
-      <c r="O2">
-[...66 lines deleted...]
-      <c r="D4" t="s">
+      <c r="P6">
+        <v>52</v>
+      </c>
+      <c r="Q6" t="s">
         <v>43</v>
-      </c>
-[...134 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">