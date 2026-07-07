--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -71,146 +71,380 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>contact_phone_number</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_rating</t>
   </si>
   <si>
     <t>company_review_count</t>
   </si>
   <si>
     <t>employee_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://clutch.co/agencies/freelance?hourly_rate=25-49</t>
   </si>
   <si>
-    <t>2026-06-15T05:01:13Z</t>
+    <t>2026-06-17T07:30:50Z</t>
   </si>
   <si>
     <t>https://clutch.co/profile/freelancer-south-africa</t>
   </si>
   <si>
     <t>Freelancer South Africa</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Graphic Design 10%
 Logo 10%
 Marketing Strategy 10%
 Other Design 10%
 Packaging Design 10%
 Print Design 10%
 UX/UI Design 10%
 Web Design 10%</t>
   </si>
   <si>
-    <t>Advertising &amp; marketing10%
-[...8 lines deleted...]
-eCommerce10%</t>
+    <t>Advertising &amp; marketing 10%
+Consumer products &amp; services 10%
+Food &amp; Beverage 10%
+Gaming 10%
+Legal 10%
+Medical 10%
+Other industries 10%
+Real estate 10%
+Retail 10%
+eCommerce 10%</t>
   </si>
   <si>
     <t>Cape Town, South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">25 - 49  </t>
   </si>
   <si>
     <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
     <t>Freelancer</t>
   </si>
   <si>
     <t>https://clutch.co/web-developers/texas?reviews=20</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:11Z</t>
+    <t>2026-06-17T07:30:54Z</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/brainvire-infotech</t>
+  </si>
+  <si>
+    <t>Brainvire Infotech Inc</t>
+  </si>
+  <si>
+    <t>E-Commerce Development 50%
+Mobile App Development 30%
+Search Engine Optimization 10%
+Web Development 10%</t>
+  </si>
+  <si>
+    <t>Media 15%
+Retail 15%
+Automotive 10%
+Consumer products &amp; services 10%
+Dental 10%
+Medical 10%
+Supply Chain, Logistics, and Transport 10%
+eCommerce 10%
+Education 5%
+Real estate 5%</t>
+  </si>
+  <si>
+    <t>Irving, TX
+					+3</t>
+  </si>
+  <si>
+    <t>With a proven track record of success in digital transformation, Brainvire offers a comprehensive suite of tailored services - from Strategy and Product &amp; Platform Design to Brand &amp; Marketing and End-to-End Engineering &amp; eCommerce solutions. Our team of 4,500+ experts blends technical expertise with creative innovation to deliver exceptional results that drive growth across industries. 
+With over 12 years of experience and a 95% client retention rate, we have built solutions for over 2500+ businesses of all sizes. Our clientele includes startups and enterprise-level companies worldwide like Walt Disney, Krispy Kreme Donuts, Entrepreneur, Landmark Group, Fossil,Dr. Reddy, Fox Sports, American Tire Depot, Southwest Airlines, Ajmal Perfumes, and RAK Ceramics. We have helped startups raise $100M+ in funding.
+Discover our expertise for next-level business growth:
+Mobile Apps Development:
+Native application (iOS, Android, Tablet) Product Engineering Product Design (UI/UX) Cross-Platform Apps using React Native, Flutter, Xamarin
+eCommerce:
+Adobe Services [Adobe Commerce, Adobe Experience Manager, Adobe Target, and Adobe Analytics] Magento Development &amp; Migration Shopify BigCommerce WooCommerce Odoo ERP &amp; Migration Mobile Commerce CRM for Commerce
+Web Development:
+Custom Web Apps User Interface/User Experience Design Development of REST APIs Progressive Web Applications (PWAs) Maintenance &amp; Enhancement of Web Apps
+Why Choose Us?
+Forbes, Inc. Magazine, Silicon Valley Business Journal, Deloitte, Dallas Innovates, and Yahoo Finance recognize our innovative solutions.
+Clutch, Mobile App Daily, and Digital.com have recognized us as:
+Top Mobile App Developers Top Web Developers Top eCommerce Developers Top Custom Software Developers Top Digital Marketing Agency Adobe Experience Makers of the Year.
+Our Strategic Partnerships include:
+Adobe Gold Partner Specialized in Commerce, Odoo Gold Partner, Shopify Partner, BigCommerce Partner, Microsoft Gold Partner
+ Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;With a proven track record of success in digital transformation, Brainvire offers a comprehensive suite of tailored services - from Strategy and Product &amp;amp; Platform Design to Brand &amp;amp; Marketing and End-to-End Engineering &amp;amp; eCommerce solutions. Our team of 4,500+ experts blends technical expertise with creative innovation to deliver exceptional results that drive growth across industries.&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;With over 12 years of experience and a 95% client retention rate, we have built solutions for over 2500+ businesses of all sizes. Our clientele includes startups and enterprise-level companies worldwide like Walt Disney, Krispy Kreme Donuts, Entrepreneur, Landmark Group, Fossil,Dr. Reddy, Fox Sports, American Tire Depot, Southwest Airlines, Ajmal Perfumes, and RAK Ceramics. We have helped startups raise $100M+ in funding.&lt;/p&gt;
+&lt;p class="hidden"&gt;Discover our expertise for next-level business growth:&lt;/p&gt;
+&lt;p class="hidden"&gt;Mobile Apps Development:&lt;/p&gt;
+&lt;p class="hidden"&gt;Native application (iOS, Android, Tablet) Product Engineering Product Design (UI/UX) Cross-Platform Apps using React Native, Flutter, Xamarin&lt;/p&gt;
+&lt;p class="hidden"&gt;eCommerce:&lt;/p&gt;
+&lt;p class="hidden"&gt;Adobe Services [Adobe Commerce, Adobe Experience Manager, Adobe Target, and Adobe Analytics] Magento Development &amp;amp; Migration Shopify BigCommerce WooCommerce Odoo ERP &amp;amp; Migration Mobile Commerce CRM for Commerce&lt;/p&gt;
+&lt;p class="hidden"&gt;Web Development:&lt;/p&gt;
+&lt;p class="hidden"&gt;Custom Web Apps User Interface/User Experience Design Development of REST APIs Progressive Web Applications (PWAs) Maintenance &amp;amp; Enhancement of Web Apps&lt;/p&gt;
+&lt;p class="hidden"&gt;Why Choose Us?&lt;/p&gt;
+&lt;p class="hidden"&gt;Forbes, Inc. Magazine, Silicon Valley Business Journal, Deloitte, Dallas Innovates, and Yahoo Finance recognize our innovative solutions.&lt;/p&gt;
+&lt;p class="hidden"&gt;Clutch, Mobile App Daily, and Digital.com have recognized us as:&lt;/p&gt;
+&lt;p class="hidden"&gt;Top Mobile App Developers Top Web Developers Top eCommerce Developers Top Custom Software Developers Top Digital Marketing Agency Adobe Experience Makers of the Year.&lt;/p&gt;
+&lt;p class="hidden"&gt;Our Strategic Partnerships include:&lt;/p&gt;
+&lt;p class="hidden"&gt;Adobe Gold Partner Specialized in Commerce, Odoo Gold Partner, Shopify Partner, BigCommerce Partner, Microsoft Gold Partner&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>+1-631-897-7276</t>
+  </si>
+  <si>
+    <t>https://www.brainvire.com/?utm_source=clutchorg&amp;utm_medium=referral</t>
+  </si>
+  <si>
+    <t>250 - 999</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:31:02Z</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/agency-partner-interactive</t>
+  </si>
+  <si>
+    <t>Agency Partner Interactive LLC</t>
+  </si>
+  <si>
+    <t>Custom Software Development 20%
+Mobile App Development 20%
+E-Commerce Development 15%
+AI Development 10%
+Low/No Code Development 10%
+Web Design 10%
+Web Development 10%
+Marketing Strategy 5%</t>
+  </si>
+  <si>
+    <t>Automotive 10%
+Education 10%
+Manufacturing 10%
+Medical 10%
+Non-profit 10%
+Real estate 10%
+Retail 10%
+Supply Chain, Logistics, and Transport 10%
+Utilities 10%
+eCommerce 10%</t>
+  </si>
+  <si>
+    <t>Plano, TX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 - 149  </t>
+  </si>
+  <si>
+    <t>Agency Partner Interactive is a growth architecture and digital transformation partner headquartered in Plano, Texas. We help ambitious companies build scalable digital ecosystems using our proprietary Digital Growth Engine (DGE) framework.
+DGE is not a collection of disconnected services. It is a structured growth infrastructure that aligns strategy, brand positioning, technology architecture, automation, and revenue optimization into one cohesive system. We design digital environments where every component works together to drive measurable growth, operational efficiency, and long-term scalability.
+We partner with organizations across technology, eCommerce, healthcare, professional services, and emerging growth sectors that require more than execution. They need alignment between vision, systems, and revenue.
+Through DGE, we engineer digital ecosystems that convert traffic into revenue, automate inefficiencies, streamline workflows, and support predictable acquisition. Every engagement begins with strategic clarity and results in a scalable growth foundation.
+Core Capabilities:
+Growth Architecture and Strategic Planning
+Digital Growth Engine Implementation
+Custom Web and Platform Development
+eCommerce and Revenue Systems
+AI Automation and Workflow Engineering
+Custom Software Development
+UI and UX Optimization
+Brand Systems and Digital Identity
+Performance Marketing including SEO and Paid Media
+Lifecycle and Email Marketing
+We do not just build websites or run campaigns. We design integrated growth systems that connect brand, technology, and marketing into one measurable engine.
+Transparency, accountability, and performance alignment define how we operate. Our clients value structure, strategic insight, and disciplined execution.
+If you are ready to move beyond fragmented digital efforts and build a scalable growth infrastructure, Agency Partner Interactive is ready to help you activate your Digital Growth Engine.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Agency Partner Interactive is a growth architecture and digital transformation partner headquartered in Plano, Texas. We help ambitious companies build scalable digital ecosystems using our proprietary Digital Growth Engine (DGE) framework.&lt;/p&gt;
+&lt;p class="hidden"&gt;DGE is not a collection of disconnected services. It is a structured growth infrastructure that aligns strategy, brand positioning, technology architecture, automation, and revenue optimization into one cohesive system. We design digital environments where every component works together to drive measurable growth, operational efficiency, and long-term scalability.&lt;/p&gt;
+&lt;p class="hidden"&gt;We partner with organizations across technology, eCommerce, healthcare, professional services, and emerging growth sectors that require more than execution. They need alignment between vision, systems, and revenue.&lt;/p&gt;
+&lt;p class="hidden"&gt;Through DGE, we engineer digital ecosystems that convert traffic into revenue, automate inefficiencies, streamline workflows, and support predictable acquisition. Every engagement begins with strategic clarity and results in a scalable growth foundation.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;Core Capabilities:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;Growth Architecture and Strategic Planning&lt;/li&gt;
+&lt;li&gt;Digital Growth Engine Implementation&lt;/li&gt;
+&lt;li&gt;Custom Web and Platform Development&lt;/li&gt;
+&lt;li&gt;eCommerce and Revenue Systems&lt;/li&gt;
+&lt;li&gt;AI Automation and Workflow Engineering&lt;/li&gt;
+&lt;li&gt;Custom Software Development&lt;/li&gt;
+&lt;li&gt;UI and UX Optimization&lt;/li&gt;
+&lt;li&gt;Brand Systems and Digital Identity&lt;/li&gt;
+&lt;li&gt;Performance Marketing including SEO and Paid Media&lt;/li&gt;
+&lt;li&gt;Lifecycle and Email Marketing&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;We do not just build websites or run campaigns. We design integrated growth systems that connect brand, technology, and marketing into one measurable engine.&lt;/p&gt;
+&lt;p class="hidden"&gt;Transparency, accountability, and performance alignment define how we operate. Our clients value structure, strategic insight, and disciplined execution.&lt;/p&gt;
+&lt;p class="hidden"&gt;If you are ready to move beyond fragmented digital efforts and build a scalable growth infrastructure, Agency Partner Interactive is ready to help you activate your &lt;em&gt;Digital Growth Engine.&lt;/em&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>469-425-8958</t>
+  </si>
+  <si>
+    <t>https://agencypartner.com/web-design-and-development-lp/?utm_source=clutch&amp;utm_medium=profile&amp;utm_campaign=directory_listing</t>
+  </si>
+  <si>
+    <t>50 - 249</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:31:06Z</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/synergy-labs</t>
+  </si>
+  <si>
+    <t>Synergy Labs</t>
+  </si>
+  <si>
+    <t>Mobile App Development 60%
+AI Development 10%
+Custom Software Development 10%
+Generative AI 10%
+Web Development 10%</t>
+  </si>
+  <si>
+    <t>Financial services 10%
+Food &amp; Beverage 10%
+Government 10%
+Hospitality &amp; leisure 10%
+Information technology 10%
+Legal 10%
+Non-profit 10%
+Real estate 10%
+Supply Chain, Logistics, and Transport 10%
+eCommerce 10%</t>
+  </si>
+  <si>
+    <t>Hollywood, FL
+					+47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 - 99  </t>
+  </si>
+  <si>
+    <t>At Synergy Labs, we believe that building a great app or website is more than just writing code—it’s about creating a digital experience that elevates your brand. Founded over six years ago, we’ve grown into a boutique development studio delivering over 100 custom projects for clients like Forbes Council, Minnect, and Clapper. 
+Our journey started when our founder, Sardor, faced the same challenges as our clients: balancing quality with cost-effective development. That experience inspired us to create a smarter way to build apps—one that bridges the gap between the agility of freelancers and the bureaucracy of large firms. Our collaborative approach ensures you’re informed and in control at every step, with a dedicated team working as an extension of your business.
+What Sets Us Apart:
+Fixed Cost: One upfront price covers your project from start to finish—no surprises, just clarity and peace of mind. 
+Dedicated Team: A single point of contact and a dedicated developer focus solely on your project, ensuring a seamless and personalized collaboration.
+Your Build, Your Ownership: Everything we create—from the code to the hosting—is entirely yours, offering long-term scalability and control.
+Our expertise spans custom mobile apps for iOS and Android, as well as websites and web applications, all designed with your unique vision in mind. Whether you need a membership app like Forbes Council’s, an expert marketplace like Minnect’s, or a dynamic social platform like Clapper’s, we’re here to help you stand out.
+Ready to create a digital experience that stands out?
+Let’s connect and explore how we can bring your vision to life! 
+Check us out at: www.synergylabs.co
+ Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;At Synergy Labs, we believe that building a great app or website is more than just writing code—it’s about creating a digital experience that elevates your brand. Founded over six years ago, we’ve grown into a boutique development studio delivering over 100 custom projects for clients like&amp;nbsp;&lt;strong&gt;Forbes Council&lt;/strong&gt;, &lt;strong&gt;Minnect&lt;/strong&gt;, and &lt;strong&gt;Clapper&lt;/strong&gt;.&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;Our journey started when our founder, Sardor, faced the same challenges as our clients: balancing quality with cost-effective development. That experience inspired us to create a smarter way to build apps—one that bridges the gap between the agility of freelancers and the bureaucracy of large firms. Our collaborative approach ensures you’re informed and in control at every step, with a dedicated team working as an extension of your business.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;What Sets Us Apart&lt;/strong&gt;:&lt;/p&gt;
+&lt;ul class="hidden"&gt;
+&lt;li&gt;&lt;strong&gt;Fixed Cost&lt;/strong&gt;: One upfront price covers your project from start to finish—no surprises, just clarity and peace of mind.&amp;nbsp;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dedicated Team&lt;/strong&gt;: A single point of contact and a dedicated developer focus solely on your project, ensuring a seamless and personalized collaboration.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Your Build, Your Ownership&lt;/strong&gt;: Everything we create—from the code to the hosting—is entirely yours, offering long-term scalability and control.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p class="hidden"&gt;Our expertise spans custom &lt;strong&gt;mobile apps for iOS and Android&lt;/strong&gt;, as well as &lt;strong&gt;websites &lt;/strong&gt;and &lt;strong&gt;web applications&lt;/strong&gt;, all designed with your unique vision in mind. Whether you need a membership app like Forbes Council’s, an expert marketplace like Minnect’s, or a dynamic social platform like Clapper’s, we’re here to help you stand out.&lt;/p&gt;
+&lt;p class="hidden"&gt;&lt;strong&gt;Ready to create a digital experience that stands out?&lt;/strong&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;Let’s connect and explore how we can bring your vision to life!&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;Check us out at: &lt;a rel="nofollow"&gt;www.synergylabs.co&lt;/a&gt;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p class="hidden"&gt;&amp;nbsp;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.synergylabs.co/top-app-development</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:31:14Z</t>
   </si>
   <si>
     <t>https://clutch.co/profile/akveo</t>
   </si>
   <si>
     <t>Akveo</t>
   </si>
   <si>
     <t>AI Development 20%
 Custom Software Development 20%
 Web Development 15%
 IT Staff Augmentation 10%
 Mobile App Development 10%
 UX/UI Design 10%
 Web Design 10%
 Low/No Code Development 5%</t>
   </si>
   <si>
-    <t>Financial services30%
-[...2 lines deleted...]
-Manufacturing20%</t>
+    <t>Financial services 30%
+Medical 30%
+Automotive 20%
+Manufacturing 20%</t>
   </si>
   <si>
     <t>Austin, TX
 					+2</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">50 - 99  </t>
   </si>
   <si>
     <t>Akveo is a full-cycle software development partner for web, mobile, low-code, and AI-powered solutions. We’re a team of engineers, designers, and automation experts helping startups and enterprises build smarter digital products faster. From sleek React Native apps to scalable Node.js and .NET backends and powerful Retool dashboards, we deliver tech that works in production.
 Since 2015, we’ve launched 100+ products in 30+ countries, solving real business problems with clean code, strong UX/UI design, and seamless delivery.
 Core tech stack:
 ✅ Frontend: React, Angular, Next.js
 ✅ Backend: Node.js, Nest.js, .NET, Java
 ✅ Mobile: React Native, Flutter, Swift
 ✅ Low-code &amp; no-code: Retool, Airtable, Webflow, UI Bakery
 ✅ AI &amp; automation: OpenAI, Anthropic, Gemini, Llama, LangChain, n8n
 What we do:
 Custom web and mobile app development 
 End-to-end full-stack development with production-ready UX/UI 
 Low-code solutions (Retool, Airtable, Airtable Apps) to launch MVPs and internal tools in weeks 
 Workflow automation and integration of CRMs, marketing tools, billing, and analytics 
 GPT-driven assistants, smart workflows, and decision-making tools 
 Prototypes, proof-of-concepts, and scalable SaaS products
 Ongoing support and product growth, including performance, security, and feature scaling 
 Open source you may know
 ngx-admin – top Angular admin dashboard on GitHub 
 Nebular – Angular UI library with 40+ components 
 Eva Design System – customizable UI toolkit and design system 
 React Native UI kit for beautiful cross-platform apps 
 70,000+ GitHub stars across our open-source projects 
 Why clients work with us
@@ -238,257 +472,50 @@
 &lt;li&gt;Workflow automation and integration of CRMs, marketing tools, billing, and analytics&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;GPT-driven assistants, smart workflows, and decision-making tools&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Prototypes, proof-of-concepts, and scalable SaaS products&lt;/li&gt;
 &lt;li&gt;Ongoing support and product growth, including performance, security, and feature scaling&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Open source you may know&lt;/p&gt;
 &lt;ul class="hidden"&gt;
 &lt;li&gt;ngx-admin – top Angular admin dashboard on GitHub&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Nebular – Angular UI library with 40+ components&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Eva Design System – customizable UI toolkit and design system&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;React Native UI kit for beautiful cross-platform apps&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;70,000+ GitHub stars across our open-source projects&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Why clients work with us&lt;/p&gt;
 &lt;ul class="hidden"&gt;
 &lt;li&gt;Product-minded developers, not just coders&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Fast delivery — think weeks, not months&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Embedded team approach — we integrate with your product and workflow&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Reliable process — we test, iterate, and scale with you&amp;nbsp;&lt;/li&gt;
 &lt;li&gt;Flexible engagement models — dedicated team, T&amp;amp;M, or support packages&amp;nbsp;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p class="hidden"&gt;Let’s build something great together — from MVP to enterprise-scale platform&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.akveo.com/?utm_source=clutch.co&amp;utm_medium=referral&amp;utm_campaign=directory</t>
-  </si>
-[...205 lines deleted...]
-    <t>https://mojo-agency.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -932,237 +959,237 @@
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3" t="s">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>38</v>
       </c>
       <c r="H3" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>27</v>
       </c>
       <c r="K3" t="s">
+        <v>39</v>
+      </c>
+      <c r="L3" t="s">
         <v>40</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>48789636111</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
       <c r="O3">
-        <v>5.0</v>
+        <v>4.8</v>
       </c>
       <c r="P3">
-        <v>27</v>
+        <v>262</v>
       </c>
       <c r="Q3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" t="s">
         <v>45</v>
       </c>
       <c r="D4" t="s">
         <v>46</v>
       </c>
       <c r="E4" t="s">
         <v>47</v>
       </c>
       <c r="F4" t="s">
         <v>48</v>
       </c>
       <c r="G4" t="s">
         <v>49</v>
       </c>
       <c r="H4" t="s">
         <v>50</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>51</v>
       </c>
       <c r="L4" t="s">
         <v>52</v>
       </c>
       <c r="M4" t="s">
         <v>53</v>
       </c>
       <c r="N4" t="s">
         <v>54</v>
       </c>
       <c r="O4">
-        <v>5.0</v>
+        <v>4.9</v>
       </c>
       <c r="P4">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="Q4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>60</v>
       </c>
       <c r="G5" t="s">
         <v>61</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
       <c r="K5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L5" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M5" t="s">
         <v>64</v>
+      </c>
+      <c r="M5">
+        <v>6454441069</v>
       </c>
       <c r="N5" t="s">
         <v>65</v>
       </c>
       <c r="O5">
         <v>4.9</v>
       </c>
       <c r="P5">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="Q5" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>66</v>
       </c>
       <c r="C6" t="s">
         <v>67</v>
       </c>
       <c r="D6" t="s">
         <v>68</v>
       </c>
       <c r="E6" t="s">
         <v>69</v>
       </c>
       <c r="F6" t="s">
         <v>70</v>
       </c>
       <c r="G6" t="s">
         <v>71</v>
       </c>
       <c r="H6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="I6" t="s">
         <v>26</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="K6" t="s">
         <v>72</v>
       </c>
       <c r="L6" t="s">
         <v>73</v>
       </c>
       <c r="M6">
-        <v>6479485001</v>
+        <v>48789636111</v>
       </c>
       <c r="N6" t="s">
         <v>74</v>
       </c>
       <c r="O6">
         <v>5.0</v>
       </c>
       <c r="P6">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="Q6" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">