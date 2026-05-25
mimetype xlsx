--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -12,313 +12,288 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>contact_phone_number</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_rating</t>
   </si>
   <si>
     <t>company_review_count</t>
   </si>
   <si>
     <t>employee_count</t>
-  </si>
-[...107 lines deleted...]
-    <t>https://waveweb.design</t>
   </si>
   <si>
     <t>https://clutch.co/profile/freelancer-south-africa</t>
   </si>
   <si>
     <t>Freelancer South Africa</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Graphic Design 10%
 Logo 10%
 Marketing Strategy 10%
 Other Design 10%
 Packaging Design 10%
 Print Design 10%
 UX/UI Design 10%
 Web Design 10%</t>
   </si>
   <si>
+    <t>Advertising &amp; marketing10%
+Consumer products &amp; services10%
+Food &amp; Beverage10%
+Gaming10%
+Legal10%
+Medical10%
+Other industries10%
+Real estate10%
+Retail10%
+eCommerce10%</t>
+  </si>
+  <si>
     <t>Cape Town, South Africa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 - 49  </t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/adlancers</t>
-[...6 lines deleted...]
-Pay Per Click 15%
+    <t>Freelancer</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/b2b-lead-generation-service</t>
+  </si>
+  <si>
+    <t>B2B Lead Generation Service</t>
+  </si>
+  <si>
+    <t>Market Research 25%
+Finance &amp; Accounting Outsourcing (FAO) 20%
+Marketing Strategy 15%
 Advertising 10%
+Direct Marketing 10%
+Email Marketing 10%
+Content Marketing 5%
+Social Media Marketing 5%</t>
+  </si>
+  <si>
+    <t>Advertising &amp; marketing15%
+Business services15%
+Automotive5%
+Consumer products &amp; services5%
+Financial services5%
+Hospitality &amp; leisure5%
+Information technology5%
+Legal5%
+Manufacturing5%
+Medical5%
+Non-profit5%
+Other industries5%
+Real estate5%
+Retail5%
+Telecommunications5%
+eCommerce5%</t>
+  </si>
+  <si>
+    <t>Dhaka, Bangladesh
+					+1</t>
+  </si>
+  <si>
+    <t>Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.
+I am Abdur Rahman Roman I am a Professional Lead Generator. I am Expert in Targeted Lead Generator and B2B Lead Expert. I have been experienced about 3-4 years in Lead Generation, Business Marketing, Data Entry, E-mail Marketing, SEO and Virtual Assistant. I have Complete 220+ Project Last 2 years. I am able to manage any kinds of Business or Industry with thire Top Level person or Any targeted person. Long time relationship and On-time delivery is my main targeted of Lead Generation. Knock Me Any Time I am ready all time for your project regards.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.&lt;/p&gt;
+&lt;p class="hidden"&gt;I am Abdur Rahman Roman I am a Professional Lead Generator. I am Expert in Targeted Lead Generator and B2B Lead Expert. I have been experienced about 3-4 years in Lead Generation, Business Marketing, Data Entry, E-mail Marketing, SEO and Virtual Assistant. I have Complete 220+ Project Last 2 years. I am able to manage any kinds of Business or Industry with thire Top Level person or Any targeted person. Long time relationship and On-time delivery is my main targeted of Lead Generation. Knock Me Any Time I am ready all time for your project regards.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>01789163933</t>
+  </si>
+  <si>
+    <t>https://www.b2bleadmaster.com</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/vipin-kumar-freelancer-seo-expert-delhi</t>
+  </si>
+  <si>
+    <t>Vipin Kumar Freelancer SEO Expert in Delhi</t>
+  </si>
+  <si>
+    <t>Advertising 10%
 Branding 10%
-Content Marketing 10%
-Digital Strategy 10%
 Direct Marketing 10%
+Email Marketing 10%
 Marketing Strategy 10%
-Social Media Marketing 10%</t>
-[...52 lines deleted...]
-    <t>https://almamarketing.eu/</t>
+Media Planning &amp; Buying 10%
+Pay Per Click 10%
+Search Engine Optimization 10%
+Social Media Marketing 10%
+Web Design 10%</t>
+  </si>
+  <si>
+    <t>New Delhi, India</t>
+  </si>
+  <si>
+    <t>‘Hi, My name is Vipin Kumar and I am a SEO consultant, a freelance SEO expert based in Delhi NCR. I am also a Director for SEO practice at Delhi based digital marketing agency, SR Techno Tech. I have worked full time for big digital agencies based Delhi, NCR and UK in my 10+ years of Digital marketing consultant career and have worked More Industries like Packers and Movers, Pest Control, Appliance Repair, Sketch Artist, Tattoo Artist, House Keeping, E Rickshaw, Outdoor Furniture, Tour &amp; Travel , Health, Loan, E-Commerce Product Sell and many more fortune 100 Industries companies across the globe. Join me on Facebook, Google + or Call me directly @ 9625438028 ’Leaving my permanent job was by choice as I wanted to do something of my own and help small and medium businesses in Delhi NCR. It’s been 2 years now since I work as a full time SEO freelancer.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;‘Hi, My name is Vipin Kumar and I am a SEO consultant, a freelance SEO expert based in Delhi NCR. I am also a Director for SEO practice at Delhi based digital marketing agency, SR Techno Tech. I have worked full time for big digital agencies based Delhi, NCR and UK in my 10+ years of Digital marketing consultant career and have worked More Industries like Packers and Movers, Pest Control, Appliance Repair, Sketch Artist, Tattoo Artist, House Keeping, E Rickshaw, Outdoor Furniture, Tour &amp;amp; Travel , Health, Loan, E-Commerce Product Sell and many more fortune 100 Industries companies across the globe. Join me on Facebook, Google + or Call me directly @ 9625438028 ’Leaving my permanent job was by choice as I wanted to do something of my own and help small and medium businesses in Delhi NCR. It’s been 2 years now since I work as a full time SEO freelancer.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>+91 - 9625438028</t>
+  </si>
+  <si>
+    <t>https://www.vipin-kumar.com/</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/mahli-marketing</t>
+  </si>
+  <si>
+    <t>Mahli Marketing</t>
+  </si>
+  <si>
+    <t>Advertising 50%
+Direct Marketing 50%</t>
+  </si>
+  <si>
+    <t>Business services100%</t>
+  </si>
+  <si>
+    <t>Mahli Marketing helps local businesses reach more clients by getting your message in front of the right people at the right time.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Mahli Marketing helps local businesses reach more clients by getting your message in front of the right people at the right time.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://mahlimarketing.com/</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/virtualbud</t>
+  </si>
+  <si>
+    <t>VirtuaLBud</t>
+  </si>
+  <si>
+    <t>Branding 35%
+Graphic Design 20%
+Advertising 15%
+Search Engine Optimization 15%
+Packaging Design 10%
+Other Design 5%</t>
+  </si>
+  <si>
+    <t>We do analyze and provide accurate digital solutions for your business that will make your clients be loyal and your business to be reliable in their needs at a very affordable price.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;We do analyze and provide accurate digital solutions for your business that will make your clients be loyal and your business to be reliable in their needs at a very affordable price.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://virtualbud.mystrikingly.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -715,51 +690,51 @@
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2">
-        <v>353851006898</v>
+        <v>27714348400</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2">
         <v>5.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>29</v>
       </c>
       <c r="D3" t="s">
@@ -770,190 +745,163 @@
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="N3">
-[...4 lines deleted...]
-      </c>
       <c r="P3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="L4">
-        <v>27714348400</v>
+      <c r="L4" t="s">
+        <v>43</v>
       </c>
       <c r="M4" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
         <v>48</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>50</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="P5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>6984416137</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P6" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>