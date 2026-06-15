--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -12,288 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>contact_phone_number</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_rating</t>
   </si>
   <si>
     <t>company_review_count</t>
   </si>
   <si>
     <t>employee_count</t>
   </si>
   <si>
+    <t>https://clutch.co/profile/digital-marketing-light</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:39:12Z</t>
+  </si>
+  <si>
+    <t>Digital Marketing Light</t>
+  </si>
+  <si>
+    <t>Search Engine Optimization 50%
+Video Production 30%
+Advertising 10%
+Social Media Marketing 5%
+Digital Strategy 3%
+Corporate Photography 2%</t>
+  </si>
+  <si>
+    <t>Business services90%
+Advertising &amp; marketing10%</t>
+  </si>
+  <si>
+    <t>Damastown Plato Business Park, Ireland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 - 49  </t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>If you want to 2x, 3x or even 10x your sales, then I have a solution for you.
+Dublin based Digital Marketer with an experience and passion in SEO and Social Media can help to turbo boost your sales with a tried and tested strategy that guarantees results.
+Just imagine if you had 10x more traffic a month or maybe even a week on your website. More traffic= more sales.
+Contact me today to succeed online.
+Your online success starts here.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;If you want to 2x, 3x or even 10x your sales, then I have a solution for you.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Dublin based Digital Marketer with an experience and passion in SEO&lt;/strong&gt; and Social Media can help to turbo boost your sales with a tried and tested strategy that guarantees results.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Just imagine if you had 10x more traffic&lt;/strong&gt; a month or maybe even a week on &lt;strong&gt;your website&lt;/strong&gt;. More traffic= more sales.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;Contact me today to succeed online.&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Your online success starts here.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://digitalmarketinglight.com</t>
+  </si>
+  <si>
+    <t>Freelancer</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/wave-web-design</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:39:23Z</t>
+  </si>
+  <si>
+    <t>Wave Web Design</t>
+  </si>
+  <si>
+    <t>Web Design 20%
+UX/UI Design 15%
+Web Development 15%
+Advertising 10%
+Other Marketing 10%
+Branding 5%
+Business Consulting 5%
+E-Commerce Development 5%
+Graphic Design 5%
+Marketing Strategy 5%
+Product Design 5%</t>
+  </si>
+  <si>
+    <t>Business services8%
+Advertising &amp; marketing7%
+Arts, entertainment &amp; music7%
+Consumer products &amp; services7%
+Education7%
+Financial services7%
+Hospitality &amp; leisure7%
+Legal7%
+Medical7%
+Real estate7%
+Retail7%
+eCommerce7%
+Media5%
+Non-profit5%
+Other industries5%</t>
+  </si>
+  <si>
+    <t>Berlin, Germany</t>
+  </si>
+  <si>
+    <t>Specialising in great looking responsive websites which are found in search engines
+If you want your customers to find you online, having a business website isn't enough. Your website needs to be search engine optimised (SEO) - this is what big business has been doing for years, and it's time for the magic of SEO to be accessible for small business. It's WaveWeb's mission to bring great web design with SEO to you!
+SEO should be designed-in right from the start. For example, your page URL's should be keyword optimised, and match your page titles... the list goes on. More info on this can be provided if you'd like to know more.
+Wave Web design offers a full-service web design and web development with SEO and hosting in English and German languages: serving English speaking customers globally, mostly via online consultation.
+Lets make some waves!Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Specialising in great looking responsive websites which are found in search engines&lt;/p&gt;
+&lt;p&gt;If you want your customers to find you online, having a business website isn't enough. Your website needs to be search engine optimised (SEO) - this is what big business has been doing for years, and it's time for the magic of SEO to be accessible for small business. It's WaveWeb's mission to bring great web design with SEO to you!&lt;/p&gt;
+&lt;p class="hidden"&gt;SEO should be designed-in right from the start. For example, your page URL's should be keyword optimised, and match your page titles... the list goes on. More info on this can be provided if you'd like to know more.&lt;/p&gt;
+&lt;p class="hidden"&gt;Wave Web design offers a full-service web design and web development with SEO and hosting in English and German languages: serving English speaking customers globally, mostly via online consultation.&lt;/p&gt;
+&lt;p class="hidden"&gt;Lets make some waves!&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>+49 15733912321</t>
+  </si>
+  <si>
+    <t>https://waveweb.design</t>
+  </si>
+  <si>
     <t>https://clutch.co/profile/freelancer-south-africa</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:43Z</t>
   </si>
   <si>
     <t>Freelancer South Africa</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Graphic Design 10%
 Logo 10%
 Marketing Strategy 10%
 Other Design 10%
 Packaging Design 10%
 Print Design 10%
 UX/UI Design 10%
 Web Design 10%</t>
   </si>
   <si>
-    <t>Advertising &amp; marketing10%
-[...10 lines deleted...]
-  <si>
     <t>Cape Town, South Africa</t>
-  </si>
-[...7 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
-    <t>Freelancer</t>
-[...15 lines deleted...]
-Social Media Marketing 5%</t>
+    <t>https://clutch.co/profile/quality-lions-comprany</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:35:17Z</t>
+  </si>
+  <si>
+    <t>Quality Lions Comprany</t>
+  </si>
+  <si>
+    <t>Advertising 20%
+Branding 20%
+Content Marketing 20%
+Digital Strategy 20%
+Search Engine Optimization 20%</t>
+  </si>
+  <si>
+    <t>Education30%
+Real estate20%
+Advertising &amp; marketing10%
+Business services10%
+Dental10%
+Medical10%
+eCommerce10%</t>
+  </si>
+  <si>
+    <t>Floridablanca, Colombia</t>
+  </si>
+  <si>
+    <t>Hemos desarrollado todo tipo de paginas web y estrategias digitales para nuestros clientes con resultados satisfactorios. Prueba de eso es que estan por mas de 4 anos trabajndo con nostros.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Hemos desarrollado todo tipo de paginas web y estrategias digitales para nuestros clientes con resultados satisfactorios. Prueba de eso es que estan por mas de 4 anos trabajndo con nostros.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://qlions.co/</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/francisco-pedro</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:35:43Z</t>
+  </si>
+  <si>
+    <t>Francisco Pedro</t>
+  </si>
+  <si>
+    <t>Advertising 30%
+Content Marketing 25%
+Content Writing Services 25%
+Branding 20%</t>
   </si>
   <si>
     <t>Advertising &amp; marketing15%
 Business services15%
-Automotive5%
-[...108 lines deleted...]
-    <t>https://virtualbud.mystrikingly.com/</t>
+Consumer products &amp; services15%
+Dental15%
+Food &amp; Beverage15%
+Medical15%
+Automotive10%</t>
+  </si>
+  <si>
+    <t>I help businesses telling their story and communicate with their audience. I have 20 years of experience in offline communication and 10 in online communication.
+Copywriter freelancer, social media and content editor.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;I help businesses telling their story and communicate with their audience. I have 20 years of experience in offline communication and 10 in online communication.&lt;/p&gt;
+&lt;p&gt;Copywriter freelancer, social media and content editor.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://franciscopedro.pt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -597,314 +638,359 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2">
+        <v>353851006898</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2">
+        <v>5.0</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H3" t="s">
         <v>23</v>
       </c>
-      <c r="J2" t="s">
+      <c r="I3" t="s">
         <v>24</v>
       </c>
-      <c r="K2" t="s">
+      <c r="J3" t="s">
         <v>25</v>
       </c>
-      <c r="L2">
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N3" t="s">
+        <v>39</v>
+      </c>
+      <c r="O3">
+        <v>5.0</v>
+      </c>
+      <c r="P3">
+        <v>3</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4">
         <v>27714348400</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="N4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4">
         <v>5.0</v>
       </c>
-      <c r="O2">
+      <c r="P4">
         <v>1</v>
       </c>
-      <c r="P2" t="s">
-        <v>27</v>
+      <c r="Q4" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M5">
+        <v>3002225006</v>
+      </c>
+      <c r="N5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" t="s">
         <v>29</v>
       </c>
-      <c r="D3" t="s">
-[...14 lines deleted...]
-      <c r="I3" t="s">
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" t="s">
+        <v>61</v>
+      </c>
+      <c r="H6" t="s">
         <v>23</v>
       </c>
-      <c r="J3" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="K6" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>62</v>
+      </c>
+      <c r="L6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N6" t="s">
+        <v>64</v>
+      </c>
+      <c r="O6">
+        <v>5.0</v>
+      </c>
+      <c r="P6">
+        <v>3</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">