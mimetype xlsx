--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
@@ -65,276 +65,253 @@
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>contact_phone_number</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_rating</t>
   </si>
   <si>
     <t>company_review_count</t>
   </si>
   <si>
     <t>employee_count</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/digital-marketing-light</t>
-[...113 lines deleted...]
-  <si>
     <t>https://clutch.co/profile/freelancer-south-africa</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:43Z</t>
+    <t>2026-06-17T07:46:02Z</t>
   </si>
   <si>
     <t>Freelancer South Africa</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Graphic Design 10%
 Logo 10%
 Marketing Strategy 10%
 Other Design 10%
 Packaging Design 10%
 Print Design 10%
 UX/UI Design 10%
 Web Design 10%</t>
   </si>
   <si>
+    <t>Advertising &amp; marketing 10%
+Consumer products &amp; services 10%
+Food &amp; Beverage 10%
+Gaming 10%
+Legal 10%
+Medical 10%
+Other industries 10%
+Real estate 10%
+Retail 10%
+eCommerce 10%</t>
+  </si>
+  <si>
     <t>Cape Town, South Africa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 - 49  </t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
-    <t>https://clutch.co/profile/quality-lions-comprany</t>
-[...70 lines deleted...]
-    <t>https://franciscopedro.pt</t>
+    <t>Freelancer</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/b2b-lead-generation-service</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:47Z</t>
+  </si>
+  <si>
+    <t>B2B Lead Generation Service</t>
+  </si>
+  <si>
+    <t>Market Research 25%
+Finance &amp; Accounting Outsourcing (FAO) 20%
+Marketing Strategy 15%
+Advertising 10%
+Direct Marketing 10%
+Email Marketing 10%
+Content Marketing 5%
+Social Media Marketing 5%</t>
+  </si>
+  <si>
+    <t>Advertising &amp; marketing 15%
+Business services 15%
+Automotive 5%
+Consumer products &amp; services 5%
+Financial services 5%
+Hospitality &amp; leisure 5%
+Information technology 5%
+Legal 5%
+Manufacturing 5%
+Medical 5%
+Non-profit 5%
+Other industries 5%
+Real estate 5%
+Retail 5%
+Telecommunications 5%
+eCommerce 5%</t>
+  </si>
+  <si>
+    <t>Dhaka, Bangladesh
+					+1</t>
+  </si>
+  <si>
+    <t>Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.
+I am Abdur Rahman Roman I am a Professional Lead Generator. I am Expert in Targeted Lead Generator and B2B Lead Expert. I have been experienced about 3-4 years in Lead Generation, Business Marketing, Data Entry, E-mail Marketing, SEO and Virtual Assistant. I have Complete 220+ Project Last 2 years. I am able to manage any kinds of Business or Industry with thire Top Level person or Any targeted person. Long time relationship and On-time delivery is my main targeted of Lead Generation. Knock Me Any Time I am ready all time for your project regards.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.&lt;/p&gt;
+&lt;p class="hidden"&gt;I am Abdur Rahman Roman I am a Professional Lead Generator. I am Expert in Targeted Lead Generator and B2B Lead Expert. I have been experienced about 3-4 years in Lead Generation, Business Marketing, Data Entry, E-mail Marketing, SEO and Virtual Assistant. I have Complete 220+ Project Last 2 years. I am able to manage any kinds of Business or Industry with thire Top Level person or Any targeted person. Long time relationship and On-time delivery is my main targeted of Lead Generation. Knock Me Any Time I am ready all time for your project regards.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>01789163933</t>
+  </si>
+  <si>
+    <t>https://www.b2bleadmaster.com</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/vipin-kumar-freelancer-seo-expert-delhi</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:50Z</t>
+  </si>
+  <si>
+    <t>Vipin Kumar Freelancer SEO Expert in Delhi</t>
+  </si>
+  <si>
+    <t>Advertising 10%
+Branding 10%
+Direct Marketing 10%
+Email Marketing 10%
+Marketing Strategy 10%
+Media Planning &amp; Buying 10%
+Pay Per Click 10%
+Search Engine Optimization 10%
+Social Media Marketing 10%
+Web Design 10%</t>
+  </si>
+  <si>
+    <t>New Delhi, India</t>
+  </si>
+  <si>
+    <t>‘Hi, My name is Vipin Kumar and I am a SEO consultant, a freelance SEO expert based in Delhi NCR. I am also a Director for SEO practice at Delhi based digital marketing agency, SR Techno Tech. I have worked full time for big digital agencies based Delhi, NCR and UK in my 10+ years of Digital marketing consultant career and have worked More Industries like Packers and Movers, Pest Control, Appliance Repair, Sketch Artist, Tattoo Artist, House Keeping, E Rickshaw, Outdoor Furniture, Tour &amp; Travel , Health, Loan, E-Commerce Product Sell and many more fortune 100 Industries companies across the globe. Join me on Facebook, Google + or Call me directly @ 9625438028 ’Leaving my permanent job was by choice as I wanted to do something of my own and help small and medium businesses in Delhi NCR. It’s been 2 years now since I work as a full time SEO freelancer.Read more</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;‘Hi, My name is Vipin Kumar and I am a SEO consultant, a freelance SEO expert based in Delhi NCR. I am also a Director for SEO practice at Delhi based digital marketing agency, SR Techno Tech. I have worked full time for big digital agencies based Delhi, NCR and UK in my 10+ years of Digital marketing consultant career and have worked More Industries like Packers and Movers, Pest Control, Appliance Repair, Sketch Artist, Tattoo Artist, House Keeping, E Rickshaw, Outdoor Furniture, Tour &amp;amp; Travel , Health, Loan, E-Commerce Product Sell and many more fortune 100 Industries companies across the globe. Join me on Facebook, Google + or Call me directly @ 9625438028 ’Leaving my permanent job was by choice as I wanted to do something of my own and help small and medium businesses in Delhi NCR. It’s been 2 years now since I work as a full time SEO freelancer.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>+91 - 9625438028</t>
+  </si>
+  <si>
+    <t>https://www.vipin-kumar.com/</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/mahli-marketing</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:58Z</t>
+  </si>
+  <si>
+    <t>Mahli Marketing</t>
+  </si>
+  <si>
+    <t>Advertising 50%
+Direct Marketing 50%</t>
+  </si>
+  <si>
+    <t>Business services 100%</t>
+  </si>
+  <si>
+    <t>Mahli Marketing helps local businesses reach more clients by getting your message in front of the right people at the right time.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Mahli Marketing helps local businesses reach more clients by getting your message in front of the right people at the right time.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://mahlimarketing.com/</t>
+  </si>
+  <si>
+    <t>https://clutch.co/profile/virtualbud</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:54Z</t>
+  </si>
+  <si>
+    <t>VirtuaLBud</t>
+  </si>
+  <si>
+    <t>Branding 35%
+Graphic Design 20%
+Advertising 15%
+Search Engine Optimization 15%
+Packaging Design 10%
+Other Design 5%</t>
+  </si>
+  <si>
+    <t>We do analyze and provide accurate digital solutions for your business that will make your clients be loyal and your business to be reliable in their needs at a very affordable price.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;We do analyze and provide accurate digital solutions for your business that will make your clients be loyal and your business to be reliable in their needs at a very affordable price.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://virtualbud.mystrikingly.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -737,51 +714,51 @@
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
-        <v>353851006898</v>
+        <v>27714348400</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
         <v>5.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
@@ -795,199 +772,172 @@
       </c>
       <c r="G3" t="s">
         <v>35</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>39</v>
       </c>
-      <c r="O3">
-[...4 lines deleted...]
-      </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
-      <c r="M4">
-        <v>27714348400</v>
+      <c r="M4" t="s">
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G5" t="s">
         <v>53</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>54</v>
       </c>
       <c r="L5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002225006</v>
       </c>
       <c r="N5" t="s">
         <v>56</v>
       </c>
       <c r="Q5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>57</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>60</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
+        <v>61</v>
+      </c>
+      <c r="L6" t="s">
         <v>62</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>3</v>
       </c>
       <c r="Q6" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>