--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>change_1h</t>
   </si>
   <si>
@@ -92,331 +92,320 @@
   <si>
     <t>all_time_low</t>
   </si>
   <si>
     <t>fully_diluted_market_cap</t>
   </si>
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/view/binance-alpha/</t>
   </si>
   <si>
+    <t>https://coinmarketcap.com/currencies/infinit/</t>
+  </si>
+  <si>
+    <t>INFINIT price</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>-0.40%</t>
+  </si>
+  <si>
+    <t>-0.35%</t>
+  </si>
+  <si>
+    <t>+1.18%</t>
+  </si>
+  <si>
+    <t>16.95M</t>
+  </si>
+  <si>
+    <t>84.91M</t>
+  </si>
+  <si>
+    <t>304.4M</t>
+  </si>
+  <si>
+    <t>AI &amp; Big Data
+Binance Alpha
+Binance Alpha Airdrops</t>
+  </si>
+  <si>
+    <t>$55.7M</t>
+  </si>
+  <si>
+    <t>1B</t>
+  </si>
+  <si>
+    <t>Sep '25</t>
+  </si>
+  <si>
+    <t>PancakeSwap v3 (BSC)
+Upbit
+Binance Alpha
+Bitget
+Gate
+KuCoin
+MEXC
+Kraken
+LBank
+Bithumb</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37609.png</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/view/binance-alpha/?page=2</t>
+  </si>
+  <si>
     <t>https://coinmarketcap.com/currencies/vision-token/</t>
   </si>
   <si>
     <t>Vision price</t>
   </si>
   <si>
     <t>VSN</t>
   </si>
   <si>
-    <t>usd</t>
-[...2 lines deleted...]
-    <t>+0.36%</t>
+    <t>-0.08%</t>
   </si>
   <si>
     <t>+0.51%</t>
   </si>
   <si>
-    <t>-4.07%</t>
-[...8 lines deleted...]
-    <t>3.56B</t>
+    <t>+15.50%</t>
+  </si>
+  <si>
+    <t>213.28M</t>
+  </si>
+  <si>
+    <t>209.51M</t>
+  </si>
+  <si>
+    <t>3.57B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Ethereum Ecosystem</t>
   </si>
   <si>
-    <t>$219.77M</t>
+    <t>$250.9M</t>
   </si>
   <si>
     <t>4.2B</t>
   </si>
   <si>
     <t>Aug '25</t>
   </si>
   <si>
     <t>Uniswap v4 (Ethereum)
 PancakeSwap v3 (Arbitrum)
+Uniswap v4 (Arbitrum)
 Binance Alpha
 Bitget
 Gate
 KuCoin
 MEXC
 HTX
-BingX
-Kraken</t>
+BingX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/yzy/</t>
   </si>
   <si>
     <t>YZY MONEY price</t>
   </si>
   <si>
     <t>YZY</t>
   </si>
   <si>
-    <t>-0.12%</t>
-[...11 lines deleted...]
-    <t>1.28M</t>
+    <t>+0.32%</t>
+  </si>
+  <si>
+    <t>+0.30%</t>
+  </si>
+  <si>
+    <t>98.55M</t>
+  </si>
+  <si>
+    <t>973.21K</t>
   </si>
   <si>
     <t>299.99M</t>
   </si>
   <si>
     <t>Memes
 Solana Ecosystem
 Binance Alpha</t>
   </si>
   <si>
-    <t>$328.32M</t>
-[...5 lines deleted...]
-    <t>Sep '25</t>
+    <t>$328.52M</t>
   </si>
   <si>
     <t>Binance Alpha
 Gate
 KuCoin
 BitMart
 XT.COM
 OrangeX
+Ourbit
+KCEX
 Blynex
-Toobit
-[...1 lines deleted...]
-WEEX</t>
+Toobit</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/quack-ai/</t>
   </si>
   <si>
     <t>Quack AI price</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
-    <t>+0.95%</t>
-[...22 lines deleted...]
-    <t>$129.58M</t>
+    <t>-0.78%</t>
+  </si>
+  <si>
+    <t>-1.78%</t>
+  </si>
+  <si>
+    <t>-16.32%</t>
+  </si>
+  <si>
+    <t>28.75M</t>
+  </si>
+  <si>
+    <t>482.78M</t>
+  </si>
+  <si>
+    <t>3.71B</t>
+  </si>
+  <si>
+    <t>$77.31M</t>
   </si>
   <si>
     <t>10B</t>
   </si>
   <si>
-    <t>15 Sep</t>
+    <t>Oct '25</t>
   </si>
   <si>
     <t>PancakeSwap v3 (BSC)
 Binance Alpha
 Bitget
 Gate
 KuCoin
 MEXC
 BingX
 Kraken
 BitMart
 Hotcoin</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38236.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/ratex/</t>
   </si>
   <si>
     <t>RateX price</t>
   </si>
   <si>
     <t>RTX</t>
   </si>
   <si>
-    <t>-0.64%</t>
-[...11 lines deleted...]
-    <t>10.88M</t>
+    <t>-0.16%</t>
+  </si>
+  <si>
+    <t>-2.10%</t>
+  </si>
+  <si>
+    <t>-10.91%</t>
+  </si>
+  <si>
+    <t>27.33M</t>
+  </si>
+  <si>
+    <t>14.30M</t>
   </si>
   <si>
     <t>16.66M</t>
   </si>
   <si>
-    <t>Binance Alpha
-[...4 lines deleted...]
-    <t>$186.46M</t>
+    <t>Solana Ecosystem
+Binance Alpha
+Binance Alpha Airdrops</t>
+  </si>
+  <si>
+    <t>$164.05M</t>
   </si>
   <si>
     <t>100M</t>
   </si>
   <si>
-    <t>22 Dec</t>
+    <t>29 Dec</t>
   </si>
   <si>
     <t>PancakeSwap Infinity CLAMM
 Binance Alpha
 Aster
 Bitget
 MEXC
 BingX
 XT.COM
 Ourbit
 Hotcoin
 KCEX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/39150.png</t>
-  </si>
-[...54 lines deleted...]
-    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/30083.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -819,404 +808,407 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
-        <v>139</v>
+        <v>724</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>0.05227</v>
+        <v>0.0557</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2" t="s">
         <v>33</v>
       </c>
       <c r="L2" t="s">
         <v>34</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2">
-        <v>0.05114</v>
+        <v>0.05496</v>
       </c>
       <c r="Q2">
-        <v>0.05275</v>
+        <v>0.05813</v>
       </c>
       <c r="R2">
-        <v>0.2249</v>
+        <v>0.3303</v>
       </c>
       <c r="S2">
-        <v>0.047</v>
+        <v>0.04504</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2" t="s">
         <v>41</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3">
-        <v>185</v>
+        <v>128</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3">
-        <v>0.3289</v>
+        <v>0.05974</v>
       </c>
       <c r="H3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P3">
-        <v>0.3258</v>
+        <v>0.05885</v>
       </c>
       <c r="Q3">
-        <v>0.3298</v>
+        <v>0.06123</v>
       </c>
       <c r="R3">
-        <v>3.16</v>
+        <v>0.2249</v>
       </c>
       <c r="S3">
-        <v>0.1932</v>
+        <v>0.047</v>
       </c>
       <c r="T3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="U3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E4">
-        <v>385</v>
+        <v>180</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4">
-        <v>0.01295</v>
+        <v>0.3285</v>
       </c>
       <c r="H4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J4" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
         <v>63</v>
       </c>
       <c r="L4" t="s">
         <v>64</v>
       </c>
       <c r="M4" t="s">
         <v>64</v>
       </c>
       <c r="N4" t="s">
         <v>65</v>
       </c>
       <c r="O4" t="s">
         <v>66</v>
       </c>
       <c r="P4">
-        <v>0.01254</v>
+        <v>0.3276</v>
       </c>
       <c r="Q4">
-        <v>0.01355</v>
+        <v>0.3305</v>
       </c>
       <c r="R4">
-        <v>0.05294</v>
+        <v>3.16</v>
       </c>
       <c r="S4">
-        <v>0.008051</v>
+        <v>0.1932</v>
       </c>
       <c r="T4" t="s">
         <v>67</v>
       </c>
       <c r="U4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" t="s">
         <v>68</v>
       </c>
-      <c r="V4" t="s">
+      <c r="X4" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D5" t="s">
         <v>72</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
-        <v>518</v>
+        <v>547</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5">
-        <v>1.86</v>
+        <v>0.007731</v>
       </c>
       <c r="H5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" t="s">
+        <v>74</v>
+      </c>
+      <c r="J5" t="s">
         <v>75</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>76</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>77</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" t="s">
+        <v>77</v>
+      </c>
+      <c r="N5" t="s">
         <v>78</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
+        <v>36</v>
+      </c>
+      <c r="P5">
+        <v>0.007431</v>
+      </c>
+      <c r="Q5">
+        <v>0.008119</v>
+      </c>
+      <c r="R5">
+        <v>0.05294</v>
+      </c>
+      <c r="S5">
+        <v>0.005366</v>
+      </c>
+      <c r="T5" t="s">
         <v>79</v>
       </c>
-      <c r="M5" t="s">
-[...2 lines deleted...]
-      <c r="N5" t="s">
+      <c r="U5" t="s">
         <v>80</v>
       </c>
-      <c r="O5" t="s">
+      <c r="V5" t="s">
         <v>81</v>
       </c>
-      <c r="P5">
-[...11 lines deleted...]
-      <c r="T5" t="s">
+      <c r="W5" t="s">
         <v>82</v>
       </c>
-      <c r="U5" t="s">
+      <c r="X5" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D6" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E6">
-        <v>162</v>
+        <v>560</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6">
-        <v>0.007377</v>
+        <v>1.64</v>
       </c>
       <c r="H6" t="s">
+        <v>87</v>
+      </c>
+      <c r="I6" t="s">
+        <v>88</v>
+      </c>
+      <c r="J6" t="s">
+        <v>89</v>
+      </c>
+      <c r="K6" t="s">
         <v>90</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
         <v>91</v>
       </c>
-      <c r="J6" t="s">
+      <c r="M6" t="s">
+        <v>91</v>
+      </c>
+      <c r="N6" t="s">
         <v>92</v>
       </c>
-      <c r="K6" t="s">
+      <c r="O6" t="s">
         <v>93</v>
       </c>
-      <c r="L6" t="s">
+      <c r="P6">
+        <v>1.58</v>
+      </c>
+      <c r="Q6">
+        <v>1.68</v>
+      </c>
+      <c r="R6">
+        <v>4.47</v>
+      </c>
+      <c r="S6">
+        <v>1.22</v>
+      </c>
+      <c r="T6" t="s">
         <v>94</v>
       </c>
-      <c r="M6" t="s">
-[...2 lines deleted...]
-      <c r="N6" t="s">
+      <c r="U6" t="s">
         <v>95</v>
       </c>
-      <c r="O6" t="s">
+      <c r="V6" t="s">
         <v>96</v>
       </c>
-      <c r="P6">
-[...11 lines deleted...]
-      <c r="T6" t="s">
+      <c r="W6" t="s">
         <v>97</v>
       </c>
-      <c r="U6" t="s">
+      <c r="X6" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">