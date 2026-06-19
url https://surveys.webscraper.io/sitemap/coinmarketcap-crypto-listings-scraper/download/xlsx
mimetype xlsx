--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,400 +12,249 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>url</t>
   </si>
   <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>change_1h</t>
   </si>
   <si>
     <t>change_24h</t>
   </si>
   <si>
     <t>change_7d</t>
   </si>
   <si>
     <t>market_cap</t>
   </si>
   <si>
     <t>volume_24h</t>
   </si>
   <si>
-    <t>volume_change_24h</t>
-[...1 lines deleted...]
-  <si>
     <t>circulating_supply</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>low_24h</t>
   </si>
   <si>
     <t>high_24h</t>
   </si>
   <si>
     <t>all_time_high</t>
   </si>
   <si>
     <t>all_time_low</t>
   </si>
   <si>
     <t>fully_diluted_market_cap</t>
   </si>
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/view/binance-alpha/</t>
   </si>
   <si>
-    <t>https://coinmarketcap.com/currencies/infinit/</t>
-[...5 lines deleted...]
-    <t>IN</t>
+    <t>2026-06-18T13:41:19Z</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/vision-token/</t>
+  </si>
+  <si>
+    <t>Vision price</t>
+  </si>
+  <si>
+    <t>VSN</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>-0.40%</t>
-[...73 lines deleted...]
-    <t>3.57B</t>
+    <t>+0.73%</t>
+  </si>
+  <si>
+    <t>-0.76%</t>
+  </si>
+  <si>
+    <t>+7.11%</t>
+  </si>
+  <si>
+    <t>124.95M</t>
+  </si>
+  <si>
+    <t>4.03M</t>
+  </si>
+  <si>
+    <t>3.67B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Ethereum Ecosystem</t>
   </si>
   <si>
-    <t>$250.9M</t>
+    <t>$142.91M</t>
   </si>
   <si>
     <t>4.2B</t>
   </si>
   <si>
     <t>Aug '25</t>
   </si>
   <si>
     <t>Uniswap v4 (Ethereum)
 PancakeSwap v3 (Arbitrum)
-Uniswap v4 (Arbitrum)
 Binance Alpha
 Bitget
 Gate
 KuCoin
 MEXC
 HTX
-BingX</t>
+BingX
+Kraken</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
   </si>
   <si>
+    <t>2026-06-18T13:41:26Z</t>
+  </si>
+  <si>
     <t>https://coinmarketcap.com/currencies/yzy/</t>
   </si>
   <si>
     <t>YZY MONEY price</t>
   </si>
   <si>
     <t>YZY</t>
   </si>
   <si>
-    <t>+0.32%</t>
-[...11 lines deleted...]
-    <t>299.99M</t>
+    <t>-0.08%</t>
+  </si>
+  <si>
+    <t>-0.22%</t>
+  </si>
+  <si>
+    <t>-1.25%</t>
+  </si>
+  <si>
+    <t>89.57M</t>
+  </si>
+  <si>
+    <t>179.77K</t>
+  </si>
+  <si>
+    <t>301.07M</t>
   </si>
   <si>
     <t>Memes
 Solana Ecosystem
 Binance Alpha</t>
   </si>
   <si>
-    <t>$328.52M</t>
+    <t>$297.53M</t>
+  </si>
+  <si>
+    <t>1B</t>
+  </si>
+  <si>
+    <t>Sep '25</t>
   </si>
   <si>
     <t>Binance Alpha
-Gate
-[...1 lines deleted...]
-BitMart
 XT.COM
 OrangeX
-Ourbit
-[...2 lines deleted...]
-Toobit</t>
+Meteora DLMM
+AscendEX
+Meteora DLMM
+Binance Alpha
+Meteora DLMM
+Meteora DLMM
+Poloniex</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
-  </si>
-[...105 lines deleted...]
-    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/39150.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -709,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -807,408 +656,183 @@
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" t="s">
         <v>29</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="F2">
+        <v>161</v>
+      </c>
+      <c r="G2" t="s">
         <v>30</v>
+      </c>
+      <c r="H2">
+        <v>0.03403</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2" t="s">
         <v>33</v>
       </c>
       <c r="L2" t="s">
         <v>34</v>
       </c>
       <c r="M2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P2">
-        <v>0.05496</v>
+        <v>0.0337</v>
       </c>
       <c r="Q2">
-        <v>0.05813</v>
+        <v>0.03433</v>
       </c>
       <c r="R2">
-        <v>0.3303</v>
+        <v>0.2249</v>
       </c>
       <c r="S2">
-        <v>0.04504</v>
+        <v>0.02885</v>
       </c>
       <c r="T2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="X2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>45</v>
       </c>
-      <c r="E3">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="E3" t="s">
         <v>46</v>
+      </c>
+      <c r="F3">
+        <v>188</v>
+      </c>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3">
+        <v>0.2975</v>
       </c>
       <c r="I3" t="s">
         <v>47</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
       <c r="K3" t="s">
         <v>49</v>
       </c>
       <c r="L3" t="s">
         <v>50</v>
       </c>
       <c r="M3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P3">
-        <v>0.05885</v>
+        <v>0.2965</v>
       </c>
       <c r="Q3">
-        <v>0.06123</v>
+        <v>0.2979</v>
       </c>
       <c r="R3">
-        <v>0.2249</v>
+        <v>3.16</v>
       </c>
       <c r="S3">
-        <v>0.047</v>
+        <v>0.1932</v>
       </c>
       <c r="T3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="U3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X3" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      <c r="B4" t="s">
         <v>58</v>
-      </c>
-[...212 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">