--- v2 (2026-06-19)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -92,169 +92,332 @@
   <si>
     <t>all_time_low</t>
   </si>
   <si>
     <t>fully_diluted_market_cap</t>
   </si>
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/view/binance-alpha/</t>
   </si>
   <si>
-    <t>2026-06-18T13:41:19Z</t>
+    <t>2026-09-17T13:55:19Z</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/yzy/</t>
+  </si>
+  <si>
+    <t>YZY MONEY price</t>
+  </si>
+  <si>
+    <t>YZY</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>-0.00%</t>
+  </si>
+  <si>
+    <t>+0.03%</t>
+  </si>
+  <si>
+    <t>+1.93%</t>
+  </si>
+  <si>
+    <t>89.01M</t>
+  </si>
+  <si>
+    <t>302.97M</t>
+  </si>
+  <si>
+    <t>Memes
+Solana Ecosystem
+Binance Alpha</t>
+  </si>
+  <si>
+    <t>$293.81M</t>
+  </si>
+  <si>
+    <t>1B</t>
+  </si>
+  <si>
+    <t>Sep '25</t>
+  </si>
+  <si>
+    <t>Meteora DLMM
+Binance Alpha
+Binance Alpha
+Poloniex
+Meteora DLMM
+Meteora DLMM
+Meteora DLMM
+Raydium
+Raydium
+Meteora DAMM</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
+  </si>
+  <si>
+    <t>2026-09-17T13:55:45Z</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/aethir/</t>
+  </si>
+  <si>
+    <t>Aethir price</t>
+  </si>
+  <si>
+    <t>ATH</t>
+  </si>
+  <si>
+    <t>+0.24%</t>
+  </si>
+  <si>
+    <t>+3.44%</t>
+  </si>
+  <si>
+    <t>-4.22%</t>
+  </si>
+  <si>
+    <t>87.6M</t>
+  </si>
+  <si>
+    <t>8.06M</t>
+  </si>
+  <si>
+    <t>20.12B</t>
+  </si>
+  <si>
+    <t>AI &amp; Big Data
+DePIN
+Solana Ecosystem</t>
+  </si>
+  <si>
+    <t>$182.58M</t>
+  </si>
+  <si>
+    <t>42B</t>
+  </si>
+  <si>
+    <t>Jul '24</t>
+  </si>
+  <si>
+    <t>Coinbase Exchange
+Upbit
+OKX
+Bybit
+Gate
+Bitget
+KuCoin
+MEXC
+HTX
+LBank</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/30083.png</t>
+  </si>
+  <si>
+    <t>2026-09-17T13:55:55Z</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/vision-token/</t>
   </si>
   <si>
     <t>Vision price</t>
   </si>
   <si>
     <t>VSN</t>
   </si>
   <si>
-    <t>usd</t>
-[...2 lines deleted...]
-    <t>+0.73%</t>
+    <t>-0.48%</t>
   </si>
   <si>
     <t>-0.76%</t>
   </si>
   <si>
-    <t>+7.11%</t>
-[...8 lines deleted...]
-    <t>3.67B</t>
+    <t>+2.46%</t>
+  </si>
+  <si>
+    <t>152.55M</t>
+  </si>
+  <si>
+    <t>3.03M</t>
+  </si>
+  <si>
+    <t>3.66B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Ethereum Ecosystem</t>
   </si>
   <si>
-    <t>$142.91M</t>
+    <t>$174.73M</t>
   </si>
   <si>
     <t>4.2B</t>
   </si>
   <si>
-    <t>Aug '25</t>
-[...5 lines deleted...]
-Bitget
+    <t>Bitget
 Gate
 KuCoin
 MEXC
 HTX
-BingX
-Kraken</t>
+LBank
+Kraken
+Toobit
+XT.COM
+BTCC</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
   </si>
   <si>
-    <t>2026-06-18T13:41:26Z</t>
-[...40 lines deleted...]
-    <t>Sep '25</t>
+    <t>2026-09-17T13:56:05Z</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/cap-app/</t>
+  </si>
+  <si>
+    <t>Cap price</t>
+  </si>
+  <si>
+    <t>CAP</t>
+  </si>
+  <si>
+    <t>-0.58%</t>
+  </si>
+  <si>
+    <t>-7.25%</t>
+  </si>
+  <si>
+    <t>+20.19%</t>
+  </si>
+  <si>
+    <t>86.12M</t>
+  </si>
+  <si>
+    <t>23.74M</t>
+  </si>
+  <si>
+    <t>1.56B</t>
   </si>
   <si>
     <t>Binance Alpha
-XT.COM
-[...3 lines deleted...]
-Meteora DLMM
+Binance Wallet IDO
+DeFi</t>
+  </si>
+  <si>
+    <t>$554.19M</t>
+  </si>
+  <si>
+    <t>10B</t>
+  </si>
+  <si>
+    <t>29 Jun</t>
+  </si>
+  <si>
+    <t>Upbit
+Coinbase Exchange
 Binance Alpha
-Meteora DLMM
-[...4 lines deleted...]
-    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
+Bybit
+KuCoin
+MEXC
+HTX
+Kraken
+Bithumb
+Toobit</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/40531.png</t>
+  </si>
+  <si>
+    <t>2026-09-17T13:56:24Z</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/troll-sol/</t>
+  </si>
+  <si>
+    <t>TROLL (SOL) price</t>
+  </si>
+  <si>
+    <t>TROLL</t>
+  </si>
+  <si>
+    <t>+0.93%</t>
+  </si>
+  <si>
+    <t>+4.08%</t>
+  </si>
+  <si>
+    <t>-12.61%</t>
+  </si>
+  <si>
+    <t>43.2M</t>
+  </si>
+  <si>
+    <t>2.58M</t>
+  </si>
+  <si>
+    <t>998.75M</t>
+  </si>
+  <si>
+    <t>$43.25M</t>
+  </si>
+  <si>
+    <t>May '25</t>
+  </si>
+  <si>
+    <t>PumpSwap
+Coinbase Exchange
+MEXC
+KuCoin
+Binance Alpha
+Crypto.com Exchange
+LBank
+Ourbit
+Binance.US
+XT.COM</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/36313.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -558,51 +721,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y3"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -660,179 +823,401 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2">
-        <v>161</v>
+        <v>253</v>
       </c>
       <c r="G2" t="s">
         <v>30</v>
       </c>
       <c r="H2">
-        <v>0.03403</v>
+        <v>0.2938</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2" t="s">
         <v>33</v>
       </c>
       <c r="L2" t="s">
         <v>34</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2">
+        <v>25.63</v>
+      </c>
+      <c r="N2" t="s">
         <v>35</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>36</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2">
+        <v>0.2883</v>
+      </c>
+      <c r="Q2">
+        <v>0.2939</v>
+      </c>
+      <c r="R2">
+        <v>3.16</v>
+      </c>
+      <c r="S2">
+        <v>0.1932</v>
+      </c>
+      <c r="T2" t="s">
         <v>37</v>
       </c>
-      <c r="P2">
-[...11 lines deleted...]
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>38</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>39</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>40</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>44</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>45</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3">
-        <v>0.2975</v>
+        <v>0.004352</v>
       </c>
       <c r="I3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J3" t="s">
         <v>47</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>48</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>49</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>50</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>51</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>52</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3">
+        <v>0.00411</v>
+      </c>
+      <c r="Q3">
+        <v>0.004416</v>
+      </c>
+      <c r="R3">
+        <v>0.1059</v>
+      </c>
+      <c r="S3">
+        <v>0.003649</v>
+      </c>
+      <c r="T3" t="s">
         <v>53</v>
       </c>
-      <c r="P3">
-[...11 lines deleted...]
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>54</v>
       </c>
-      <c r="U3" t="s">
+      <c r="V3" t="s">
         <v>55</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>56</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>57</v>
       </c>
-      <c r="X3" t="s">
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" t="s">
         <v>58</v>
+      </c>
+      <c r="C4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4">
+        <v>149</v>
+      </c>
+      <c r="G4" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4">
+        <v>0.0416</v>
+      </c>
+      <c r="I4" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P4">
+        <v>0.04083</v>
+      </c>
+      <c r="Q4">
+        <v>0.04204</v>
+      </c>
+      <c r="R4">
+        <v>0.2249</v>
+      </c>
+      <c r="S4">
+        <v>0.02885</v>
+      </c>
+      <c r="T4" t="s">
+        <v>69</v>
+      </c>
+      <c r="U4" t="s">
+        <v>70</v>
+      </c>
+      <c r="V4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" t="s">
+        <v>71</v>
+      </c>
+      <c r="X4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5">
+        <v>191</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5">
+        <v>0.0552</v>
+      </c>
+      <c r="I5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K5" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" t="s">
+        <v>80</v>
+      </c>
+      <c r="M5" t="s">
+        <v>81</v>
+      </c>
+      <c r="N5" t="s">
+        <v>82</v>
+      </c>
+      <c r="O5" t="s">
+        <v>83</v>
+      </c>
+      <c r="P5">
+        <v>0.05529</v>
+      </c>
+      <c r="Q5">
+        <v>0.06255</v>
+      </c>
+      <c r="R5">
+        <v>0.07757</v>
+      </c>
+      <c r="S5">
+        <v>0.01</v>
+      </c>
+      <c r="T5" t="s">
+        <v>84</v>
+      </c>
+      <c r="U5" t="s">
+        <v>85</v>
+      </c>
+      <c r="V5" t="s">
+        <v>86</v>
+      </c>
+      <c r="W5" t="s">
+        <v>87</v>
+      </c>
+      <c r="X5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E6" t="s">
+        <v>92</v>
+      </c>
+      <c r="F6">
+        <v>403</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6">
+        <v>0.04325</v>
+      </c>
+      <c r="I6" t="s">
+        <v>93</v>
+      </c>
+      <c r="J6" t="s">
+        <v>94</v>
+      </c>
+      <c r="K6" t="s">
+        <v>95</v>
+      </c>
+      <c r="L6" t="s">
+        <v>96</v>
+      </c>
+      <c r="M6" t="s">
+        <v>97</v>
+      </c>
+      <c r="N6" t="s">
+        <v>98</v>
+      </c>
+      <c r="O6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6">
+        <v>0.04071</v>
+      </c>
+      <c r="Q6">
+        <v>0.04365</v>
+      </c>
+      <c r="R6">
+        <v>0.2829</v>
+      </c>
+      <c r="S6">
+        <v>0.001814</v>
+      </c>
+      <c r="T6" t="s">
+        <v>99</v>
+      </c>
+      <c r="U6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V6" t="s">
+        <v>100</v>
+      </c>
+      <c r="W6" t="s">
+        <v>101</v>
+      </c>
+      <c r="X6" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">