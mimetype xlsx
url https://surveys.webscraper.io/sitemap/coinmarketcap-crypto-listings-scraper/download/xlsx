--- v3 (2026-10-01)
+++ v4 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -92,332 +92,163 @@
   <si>
     <t>all_time_low</t>
   </si>
   <si>
     <t>fully_diluted_market_cap</t>
   </si>
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/view/binance-alpha/</t>
   </si>
   <si>
-    <t>2026-09-17T13:55:19Z</t>
+    <t>2026-10-21T14:00:00Z</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/vision-token/</t>
+  </si>
+  <si>
+    <t>Vision price</t>
+  </si>
+  <si>
+    <t>VSN</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>-0.14%</t>
+  </si>
+  <si>
+    <t>+1.28%</t>
+  </si>
+  <si>
+    <t>-5.38%</t>
+  </si>
+  <si>
+    <t>148.77M</t>
+  </si>
+  <si>
+    <t>2.63M</t>
+  </si>
+  <si>
+    <t>3.66B</t>
+  </si>
+  <si>
+    <t>Binance Alpha
+Binance Alpha Airdrops
+Ethereum Ecosystem</t>
+  </si>
+  <si>
+    <t>$170.35M</t>
+  </si>
+  <si>
+    <t>Max.</t>
+  </si>
+  <si>
+    <t>Sep '25</t>
+  </si>
+  <si>
+    <t>Bitget
+Gate
+KuCoin
+MEXC
+HTX
+Kraken
+LBank
+Toobit
+XT.COM
+BTCC</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
+  </si>
+  <si>
+    <t>2026-10-21T14:00:12Z</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/yzy/</t>
   </si>
   <si>
     <t>YZY MONEY price</t>
   </si>
   <si>
     <t>YZY</t>
   </si>
   <si>
-    <t>usd</t>
-[...11 lines deleted...]
-    <t>89.01M</t>
+    <t>-1.99%</t>
+  </si>
+  <si>
+    <t>+0.00%</t>
+  </si>
+  <si>
+    <t>-1.10%</t>
+  </si>
+  <si>
+    <t>87.32M</t>
+  </si>
+  <si>
+    <t>4.83K</t>
   </si>
   <si>
     <t>302.97M</t>
   </si>
   <si>
     <t>Memes
 Solana Ecosystem
 Binance Alpha</t>
   </si>
   <si>
-    <t>$293.81M</t>
-[...5 lines deleted...]
-    <t>Sep '25</t>
+    <t>$288.23M</t>
   </si>
   <si>
     <t>Meteora DLMM
 Binance Alpha
 Binance Alpha
 Poloniex
 Meteora DLMM
 Meteora DLMM
-Meteora DLMM
 Raydium
 Raydium
+Meteora DAMM
 Meteora DAMM</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
-  </si>
-[...223 lines deleted...]
-    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/36313.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -721,51 +552,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -823,401 +654,179 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2">
-        <v>253</v>
+        <v>161</v>
       </c>
       <c r="G2" t="s">
         <v>30</v>
       </c>
       <c r="H2">
-        <v>0.2938</v>
+        <v>0.04057</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2" t="s">
         <v>33</v>
       </c>
       <c r="L2" t="s">
         <v>34</v>
       </c>
-      <c r="M2">
-        <v>25.63</v>
+      <c r="M2" t="s">
+        <v>35</v>
       </c>
       <c r="N2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P2">
-        <v>0.2883</v>
+        <v>0.03979</v>
       </c>
       <c r="Q2">
-        <v>0.2939</v>
+        <v>0.04073</v>
       </c>
       <c r="R2">
-        <v>3.16</v>
+        <v>0.2249</v>
       </c>
       <c r="S2">
-        <v>0.1932</v>
+        <v>0.02885</v>
       </c>
       <c r="T2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="X2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F3">
-        <v>190</v>
+        <v>262</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3">
-        <v>0.004352</v>
+        <v>0.2882</v>
       </c>
       <c r="I3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P3">
-        <v>0.00411</v>
+        <v>0.2882</v>
       </c>
       <c r="Q3">
-        <v>0.004416</v>
+        <v>0.2942</v>
       </c>
       <c r="R3">
-        <v>0.1059</v>
+        <v>3.16</v>
       </c>
       <c r="S3">
-        <v>0.003649</v>
+        <v>0.1932</v>
       </c>
       <c r="T3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="U3" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="V3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" t="s">
         <v>55</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>56</v>
-      </c>
-[...223 lines deleted...]
-        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">