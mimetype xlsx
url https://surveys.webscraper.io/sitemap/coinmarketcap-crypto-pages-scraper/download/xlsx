--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>market_cap</t>
   </si>
   <si>
     <t>circulating_supply</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>low_24h</t>
@@ -71,244 +74,259 @@
   <si>
     <t>all_time_high</t>
   </si>
   <si>
     <t>all_time_low</t>
   </si>
   <si>
     <t>fully_diluted_market_cap</t>
   </si>
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/aethir/</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:32Z</t>
+  </si>
+  <si>
     <t>Aethir price</t>
   </si>
   <si>
     <t>ATH</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>110.55M</t>
-[...2 lines deleted...]
-    <t>18.36B</t>
+    <t>89.96M</t>
+  </si>
+  <si>
+    <t>20.12B</t>
   </si>
   <si>
     <t>AI &amp; Big Data
 DePIN
 Solana Ecosystem</t>
   </si>
   <si>
-    <t>$252.75M</t>
+    <t>$187.7M</t>
   </si>
   <si>
     <t>42B</t>
   </si>
   <si>
     <t>Jul '24</t>
   </si>
   <si>
-    <t>Coinbase Exchange
+    <t>Uniswap v3 (Ethereum)
+Coinbase Exchange
 Upbit
 Binance Alpha
 OKX
 Bybit
 Bitget
 Gate
 KuCoin
-MEXC
-HTX</t>
+MEXC</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/30083.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/vision-token/</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:47Z</t>
+  </si>
+  <si>
     <t>Vision price</t>
   </si>
   <si>
     <t>VSN</t>
   </si>
   <si>
-    <t>206.92M</t>
-[...2 lines deleted...]
-    <t>3.56B</t>
+    <t>120.33M</t>
+  </si>
+  <si>
+    <t>3.63B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Ethereum Ecosystem</t>
   </si>
   <si>
-    <t>$243.45M</t>
+    <t>$139.11M</t>
   </si>
   <si>
     <t>4.2B</t>
   </si>
   <si>
     <t>Aug '25</t>
   </si>
   <si>
     <t>Uniswap v4 (Ethereum)
 PancakeSwap v3 (Arbitrum)
 Uniswap v4 (Arbitrum)
 Binance Alpha
 Bitget
 Gate
 KuCoin
 MEXC
 HTX
 BingX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/yzy/</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:59Z</t>
+  </si>
+  <si>
     <t>YZY MONEY price</t>
   </si>
   <si>
     <t>YZY</t>
   </si>
   <si>
-    <t>92.49M</t>
-[...2 lines deleted...]
-    <t>299.99M</t>
+    <t>90.41M</t>
+  </si>
+  <si>
+    <t>301.07M</t>
   </si>
   <si>
     <t>Memes
 Solana Ecosystem
 Binance Alpha</t>
   </si>
   <si>
-    <t>$308.32M</t>
+    <t>$300.31M</t>
   </si>
   <si>
     <t>1B</t>
   </si>
   <si>
     <t>Sep '25</t>
   </si>
   <si>
-    <t>Meteora DLMM
+    <t>Binance Alpha
+XT.COM
+Meteora DLMM
+AscendEX
+OrangeX
+Meteora DLMM
 Binance Alpha
-Gate
-[...6 lines deleted...]
-KCEX</t>
+Meteora DLMM
+CEX.IO
+Meteora DLMM</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/subsquid/</t>
   </si>
   <si>
+    <t>2026-06-12T11:32:45Z</t>
+  </si>
+  <si>
     <t>Subsquid price</t>
   </si>
   <si>
     <t>SQD</t>
   </si>
   <si>
-    <t>34.4M</t>
+    <t>38.15M</t>
   </si>
   <si>
     <t>1.03B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Analytics</t>
   </si>
   <si>
-    <t>$44.61M</t>
+    <t>$49.05M</t>
   </si>
   <si>
     <t>1.33B</t>
   </si>
   <si>
     <t>PancakeSwap v3 (BSC)
+PancakeSwap v3 (Arbitrum)
+Aerodrome Finance
 Coinbase Exchange
-PancakeSwap v3 (Arbitrum)
 Binance Alpha
 Bybit
 Gate
 KuCoin
 MEXC
-HTX
-Crypto.com Exchange</t>
+HTX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/12894.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/quack-ai/</t>
   </si>
   <si>
+    <t>2026-06-12T11:33:06Z</t>
+  </si>
+  <si>
     <t>Quack AI price</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
-    <t>30.28M</t>
-[...2 lines deleted...]
-    <t>3.79B</t>
+    <t>69.93M</t>
+  </si>
+  <si>
+    <t>4.06B</t>
   </si>
   <si>
     <t>AI &amp; Big Data
 Binance Alpha
 Binance Alpha Airdrops</t>
   </si>
   <si>
-    <t>$79.9M</t>
+    <t>$171.96M</t>
   </si>
   <si>
     <t>10B</t>
   </si>
   <si>
     <t>Oct '25</t>
   </si>
   <si>
     <t>PancakeSwap v3 (BSC)
 Binance Alpha
 Bitget
 Gate
 KuCoin
 MEXC
 BingX
 Kraken
 BitMart
 Hotcoin</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38236.png</t>
   </si>
 </sst>
 </file>
 
@@ -633,59 +651,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -696,329 +714,347 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="E2" t="s">
         <v>21</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="D2" t="s">
         <v>22</v>
       </c>
+      <c r="E2">
+        <v>188</v>
+      </c>
+      <c r="F2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2">
+        <v>0.004469</v>
+      </c>
       <c r="H2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2">
+        <v>0.004359</v>
+      </c>
+      <c r="L2">
+        <v>0.004567</v>
+      </c>
+      <c r="M2">
+        <v>0.1059</v>
+      </c>
+      <c r="N2">
+        <v>0.003995</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>29</v>
+      </c>
+      <c r="R2" t="s">
+        <v>30</v>
+      </c>
+      <c r="S2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3">
+        <v>163</v>
+      </c>
+      <c r="F3" t="s">
         <v>23</v>
       </c>
-      <c r="I2" t="s">
-[...26 lines deleted...]
-      <c r="R2" t="s">
+      <c r="G3">
+        <v>0.03312</v>
+      </c>
+      <c r="H3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K3">
+        <v>0.03141</v>
+      </c>
+      <c r="L3">
+        <v>0.03344</v>
+      </c>
+      <c r="M3">
+        <v>0.2249</v>
+      </c>
+      <c r="N3">
+        <v>0.02885</v>
+      </c>
+      <c r="O3" t="s">
+        <v>39</v>
+      </c>
+      <c r="P3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R3" t="s">
+        <v>42</v>
+      </c>
+      <c r="S3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4">
+        <v>186</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4">
+        <v>0.3003</v>
+      </c>
+      <c r="H4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4">
+        <v>0.2994</v>
+      </c>
+      <c r="L4">
+        <v>0.3011</v>
+      </c>
+      <c r="M4">
+        <v>3.16</v>
+      </c>
+      <c r="N4">
+        <v>0.1932</v>
+      </c>
+      <c r="O4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P4" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>53</v>
+      </c>
+      <c r="R4" t="s">
+        <v>54</v>
+      </c>
+      <c r="S4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5">
+        <v>491</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5">
+        <v>0.03669</v>
+      </c>
+      <c r="H5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J5" t="s">
+        <v>62</v>
+      </c>
+      <c r="K5">
+        <v>0.03371</v>
+      </c>
+      <c r="L5">
+        <v>0.03673</v>
+      </c>
+      <c r="M5">
+        <v>0.2865</v>
+      </c>
+      <c r="N5">
+        <v>0.02287</v>
+      </c>
+      <c r="O5" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q5" t="s">
         <v>29</v>
       </c>
+      <c r="R5" t="s">
+        <v>65</v>
+      </c>
+      <c r="S5" t="s">
+        <v>66</v>
+      </c>
     </row>
-    <row r="3" spans="1:18">
-[...167 lines deleted...]
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
-[...11 lines deleted...]
-        <v>65</v>
+        <v>69</v>
+      </c>
+      <c r="D6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6">
+        <v>307</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6">
+        <v>0.01719</v>
       </c>
       <c r="H6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I6" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>0.007697</v>
+        <v>72</v>
+      </c>
+      <c r="J6" t="s">
+        <v>73</v>
       </c>
       <c r="K6">
-        <v>0.008707</v>
+        <v>0.01684</v>
       </c>
       <c r="L6">
+        <v>0.01833</v>
+      </c>
+      <c r="M6">
         <v>0.05294</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>0.005366</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="Q6" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="R6" t="s">
-        <v>72</v>
+        <v>77</v>
+      </c>
+      <c r="S6" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">