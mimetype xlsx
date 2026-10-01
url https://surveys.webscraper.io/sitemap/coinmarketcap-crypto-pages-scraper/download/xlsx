--- v1 (2026-06-19)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>market_cap</t>
   </si>
   <si>
@@ -74,280 +74,277 @@
   <si>
     <t>all_time_high</t>
   </si>
   <si>
     <t>all_time_low</t>
   </si>
   <si>
     <t>fully_diluted_market_cap</t>
   </si>
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/aethir/</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:32Z</t>
+    <t>2026-09-17T13:57:42Z</t>
   </si>
   <si>
     <t>Aethir price</t>
   </si>
   <si>
     <t>ATH</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>89.96M</t>
+    <t>87.63M</t>
   </si>
   <si>
     <t>20.12B</t>
   </si>
   <si>
     <t>AI &amp; Big Data
 DePIN
 Solana Ecosystem</t>
   </si>
   <si>
-    <t>$187.7M</t>
+    <t>$182.86M</t>
   </si>
   <si>
     <t>42B</t>
   </si>
   <si>
     <t>Jul '24</t>
   </si>
   <si>
-    <t>Uniswap v3 (Ethereum)
-Coinbase Exchange
+    <t>Coinbase Exchange
 Upbit
-Binance Alpha
 OKX
 Bybit
+Gate
 Bitget
-Gate
 KuCoin
-MEXC</t>
+MEXC
+HTX
+LBank</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/30083.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/vision-token/</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:47Z</t>
+    <t>2026-09-17T13:57:49Z</t>
   </si>
   <si>
     <t>Vision price</t>
   </si>
   <si>
     <t>VSN</t>
   </si>
   <si>
-    <t>120.33M</t>
-[...2 lines deleted...]
-    <t>3.63B</t>
+    <t>152.55M</t>
+  </si>
+  <si>
+    <t>3.66B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Ethereum Ecosystem</t>
   </si>
   <si>
-    <t>$139.11M</t>
+    <t>$174.64M</t>
   </si>
   <si>
     <t>4.2B</t>
   </si>
   <si>
-    <t>Aug '25</t>
-[...6 lines deleted...]
-Bitget
+    <t>Sep '25</t>
+  </si>
+  <si>
+    <t>Bitget
 Gate
 KuCoin
 MEXC
 HTX
-BingX</t>
+LBank
+Kraken
+Toobit
+XT.COM
+BTCC</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/yzy/</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:59Z</t>
+    <t>2026-09-17T13:57:58Z</t>
   </si>
   <si>
     <t>YZY MONEY price</t>
   </si>
   <si>
     <t>YZY</t>
   </si>
   <si>
-    <t>90.41M</t>
-[...2 lines deleted...]
-    <t>301.07M</t>
+    <t>89.01M</t>
+  </si>
+  <si>
+    <t>302.97M</t>
   </si>
   <si>
     <t>Memes
 Solana Ecosystem
 Binance Alpha</t>
   </si>
   <si>
-    <t>$300.31M</t>
+    <t>$293.81M</t>
   </si>
   <si>
     <t>1B</t>
   </si>
   <si>
-    <t>Sep '25</t>
+    <t>Meteora DLMM
+Binance Alpha
+Binance Alpha
+Poloniex
+Meteora DLMM
+Meteora DLMM
+Meteora DLMM
+Raydium
+Raydium
+Meteora DAMM</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/myx-finance/</t>
+  </si>
+  <si>
+    <t>2026-09-17T13:58:09Z</t>
+  </si>
+  <si>
+    <t>MYX Finance price</t>
+  </si>
+  <si>
+    <t>MYX</t>
+  </si>
+  <si>
+    <t>22.81M</t>
+  </si>
+  <si>
+    <t>387.36M</t>
   </si>
   <si>
     <t>Binance Alpha
-XT.COM
-[...28 lines deleted...]
-    <t>1.03B</t>
+Binance Wallet IDO
+Binance Alpha Airdrops</t>
+  </si>
+  <si>
+    <t>$58.9M</t>
+  </si>
+  <si>
+    <t>Jul '25</t>
   </si>
   <si>
     <t>Binance Alpha
-Binance Alpha Airdrops
-[...57 lines deleted...]
-Binance Alpha
 Bitget
 Gate
-KuCoin
 MEXC
-BingX
+LBank
 Kraken
-BitMart
+XT.COM
+Ourbit
+BTCC
 Hotcoin</t>
   </si>
   <si>
-    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38236.png</t>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/36410.png</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/spdr-sp-500-tokenized-etf-ondo/</t>
+  </si>
+  <si>
+    <t>2026-09-17T13:58:27Z</t>
+  </si>
+  <si>
+    <t>SPDR S&amp;P 500 Tokenized ETF (Ondo) price</t>
+  </si>
+  <si>
+    <t>SPYon</t>
+  </si>
+  <si>
+    <t>45.06M</t>
+  </si>
+  <si>
+    <t>58.73K</t>
+  </si>
+  <si>
+    <t>Tokenized Assets
+Solana Ecosystem
+Binance Alpha</t>
+  </si>
+  <si>
+    <t>$45.06M</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Oct '25</t>
+  </si>
+  <si>
+    <t>Gate
+MEXC
+LBank
+XT.COM
+Ourbit
+YUBIT
+Ondo Stocks
+KCEX
+Websea
+WEEX</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38067.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -732,329 +729,329 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>0.004469</v>
+        <v>0.004353</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2">
-        <v>0.004359</v>
+        <v>0.00411</v>
       </c>
       <c r="L2">
-        <v>0.004567</v>
+        <v>0.004416</v>
       </c>
       <c r="M2">
         <v>0.1059</v>
       </c>
       <c r="N2">
-        <v>0.003995</v>
+        <v>0.003649</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3" t="s">
         <v>35</v>
       </c>
       <c r="E3">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3">
-        <v>0.03312</v>
+        <v>0.0416</v>
       </c>
       <c r="H3" t="s">
         <v>36</v>
       </c>
       <c r="I3" t="s">
         <v>37</v>
       </c>
       <c r="J3" t="s">
         <v>38</v>
       </c>
       <c r="K3">
-        <v>0.03141</v>
+        <v>0.04083</v>
       </c>
       <c r="L3">
-        <v>0.03344</v>
+        <v>0.04204</v>
       </c>
       <c r="M3">
         <v>0.2249</v>
       </c>
       <c r="N3">
         <v>0.02885</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
       <c r="Q3" t="s">
         <v>41</v>
       </c>
       <c r="R3" t="s">
         <v>42</v>
       </c>
       <c r="S3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" t="s">
         <v>46</v>
       </c>
       <c r="D4" t="s">
         <v>47</v>
       </c>
       <c r="E4">
-        <v>186</v>
+        <v>253</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4">
-        <v>0.3003</v>
+        <v>0.2938</v>
       </c>
       <c r="H4" t="s">
         <v>48</v>
       </c>
       <c r="I4" t="s">
         <v>49</v>
       </c>
       <c r="J4" t="s">
         <v>50</v>
       </c>
       <c r="K4">
-        <v>0.2994</v>
+        <v>0.2883</v>
       </c>
       <c r="L4">
-        <v>0.3011</v>
+        <v>0.2939</v>
       </c>
       <c r="M4">
         <v>3.16</v>
       </c>
       <c r="N4">
         <v>0.1932</v>
       </c>
       <c r="O4" t="s">
         <v>51</v>
       </c>
       <c r="P4" t="s">
         <v>52</v>
       </c>
       <c r="Q4" t="s">
+        <v>41</v>
+      </c>
+      <c r="R4" t="s">
         <v>53</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" t="s">
         <v>56</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>57</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>58</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>491</v>
+        <v>608</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5">
-        <v>0.03669</v>
+        <v>0.0589</v>
       </c>
       <c r="H5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I5" t="s">
         <v>60</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>61</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5">
+        <v>0.05467</v>
+      </c>
+      <c r="L5">
+        <v>0.05992</v>
+      </c>
+      <c r="M5">
+        <v>19.01</v>
+      </c>
+      <c r="N5">
+        <v>0.04672</v>
+      </c>
+      <c r="O5" t="s">
         <v>62</v>
       </c>
-      <c r="K5">
-[...11 lines deleted...]
-      <c r="O5" t="s">
+      <c r="P5" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q5" t="s">
         <v>63</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
         <v>64</v>
       </c>
-      <c r="Q5" t="s">
-[...2 lines deleted...]
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" t="s">
         <v>67</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>68</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>69</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>307</v>
+        <v>388</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6">
-        <v>0.01719</v>
+        <v>767.2</v>
       </c>
       <c r="H6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I6" t="s">
         <v>71</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>72</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6">
+        <v>755.88</v>
+      </c>
+      <c r="L6">
+        <v>769.68</v>
+      </c>
+      <c r="M6">
+        <v>785.11</v>
+      </c>
+      <c r="N6">
+        <v>632.91</v>
+      </c>
+      <c r="O6" t="s">
         <v>73</v>
       </c>
-      <c r="K6">
-[...11 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>74</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>75</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>76</v>
       </c>
-      <c r="R6" t="s">
+      <c r="S6" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">