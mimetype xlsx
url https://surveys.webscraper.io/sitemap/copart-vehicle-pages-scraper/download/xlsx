--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>name</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>trim</t>
   </si>
   <si>
     <t>lot_number</t>
   </si>
   <si>
     <t>current_bid</t>
   </si>
   <si>
     <t>buy_it_now_price</t>
   </si>
   <si>
     <t>currency</t>
@@ -119,319 +122,190 @@
   <si>
     <t>options_html</t>
   </si>
   <si>
     <t>styles_html</t>
   </si>
   <si>
     <t>engines_html</t>
   </si>
   <si>
     <t>interior_html</t>
   </si>
   <si>
     <t>safety_html</t>
   </si>
   <si>
     <t>exterior_html</t>
   </si>
   <si>
     <t>mechanical_html</t>
   </si>
   <si>
     <t>entertainment_html</t>
   </si>
   <si>
-    <t>https://www.copart.com/lot/73979115/salvage-2026-bmw-x1-xdrive28i-hi-honolulu</t>
-[...11 lines deleted...]
-    <t>XDRIVE28I</t>
+    <t>https://www.copart.com/lot/79463835/2026-bmw-m440xi-ca-sun-valley</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:28:37Z</t>
+  </si>
+  <si>
+    <t>2026 BMW M440XI</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>HI - Certificate Of Salvage</t>
-[...2 lines deleted...]
-    <t>2,680  mi  Actual</t>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>ID - Salvage Certificate Of Title</t>
+  </si>
+  <si>
+    <t>3,342  mi  Actual</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>2.0L  4Listen to engine</t>
+    <t>3.0L 6</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
+    <t>All Wheel Drive</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Future</t>
+  </si>
+  <si>
+    <t>-/-</t>
+  </si>
+  <si>
+    <t>There are no notes for this lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1a75e83990d44f53a4596e06bc1ee220_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1a75e83990d44f53a4596e06bc1ee220_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/d0d91dc865ba47438cefdb13a68b8d6b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/546c5e4e4934470880fd1ed2043db596_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/9c47e626c0354ba48b5cd062db2fcb8e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/f57a3b82c0d74f08ba16874e926d6910_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/753da5847d3f4e34ae65d829c3a6124e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/d4266aeb7c3f4dc08d81034a5d1ab491_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/0e11554a8f004f608b5b24070d4c80cf_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1952966a3bbe48dc800cac0f27237dac_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/efd9b30251bf4c7fbd7fe6c17a19b121_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/2b7487104ed84be4b6b667772671ca27_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/81a18a49153c4ead84f5b2a618ee7b5d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/98a582640771443da0a537e88a6ca342_vthb.jpg</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/41735706/2026-bmw-330i-la-new-orleans</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:29:22Z</t>
+  </si>
+  <si>
+    <t>2026 BMW 330I</t>
+  </si>
+  <si>
+    <t>LA -</t>
+  </si>
+  <si>
+    <t>0  mi</t>
+  </si>
+  <si>
+    <t>2.0L 4</t>
+  </si>
+  <si>
+    <t>REAR WHEEL DRIVE</t>
+  </si>
+  <si>
+    <t>Upcoming lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/176cd43a00744bee83209b010c5fad0c_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/176cd43a00744bee83209b010c5fad0c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ec10fc63142c40ca8e74dedeefd21a68_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/4df2f7ff5eb241d2bfa4ecb648acd1f0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/3073e04e412042bd8a1b8f30c406ee76_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ec4883539216435f9e69ed67b576476a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/eee4df263f2c467581e3729a5c9071d9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/e7171347ad9c4cdd993e64d40a4518a2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/07629f558bf740789bbe1c05b2659504_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/7633d2377db74f4785a2d90471c32a1f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/f29792db4a0e4f65820fdf7a5c8903fe_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/7e4fd535302f4c6ca9bb7a2bf628acd3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/de8ef9f3d7dd4a0e8f0182112a77b3cc_vthb.jpg</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/90284725/2026-bmw-530-xi-ny-long-island</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:29:39Z</t>
+  </si>
+  <si>
+    <t>2026 BMW 530 XI</t>
+  </si>
+  <si>
+    <t>NY -</t>
+  </si>
+  <si>
+    <t>0  mi  Actual</t>
+  </si>
+  <si>
+    <t>2.0L  4</t>
+  </si>
+  <si>
     <t>ALL WHEEL DRIVE</t>
   </si>
   <si>
-    <t>Gas</t>
-[...231 lines deleted...]
-https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/726f077232a4478f98798f097d5c18be_vthb.jpg</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/c70a5e879cfc407f97259c4252ca2283_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/c70a5e879cfc407f97259c4252ca2283_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/bb8f0b767d1a4616b5144ebe7f24d196_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/f0e4e7d3b648471ca2bb996d2719749a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/b8d59bbd44c04a119becd257a299f09d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/26fac2a522ed40818c6531c6bf54dd80_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/eca034be00454f95aee83761cb905951_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/570a5ff0ec234580887b5e233f206577_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/305a08e818f64c95b60e9bc05bdead39_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/5a70cb1466d048c78e49d9e10ba26806_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/32bdc280f67f4bf8a3c2f39b443f5951_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/2ceb2956f96b4c18963940d8aafb46f1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/073bb72eac8a49438c2ca53fbb7e363e_vthb.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -735,59 +609,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI6"/>
+  <dimension ref="A1:AJ4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -849,416 +723,226 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
+      <c r="AJ1" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D2" t="s">
         <v>38</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="H2">
+        <v>79463835</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="K2" t="s">
         <v>39</v>
       </c>
-      <c r="G2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="N2" t="s">
         <v>40</v>
       </c>
-      <c r="K2">
+      <c r="O2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>43</v>
+      </c>
+      <c r="R2" t="s">
+        <v>44</v>
+      </c>
+      <c r="S2" t="s">
+        <v>45</v>
+      </c>
+      <c r="T2" t="s">
+        <v>46</v>
+      </c>
+      <c r="U2" t="s">
+        <v>47</v>
+      </c>
+      <c r="V2" t="s">
+        <v>48</v>
+      </c>
+      <c r="W2" t="s">
+        <v>49</v>
+      </c>
+      <c r="X2" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
+      <c r="A3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3">
+        <v>41735706</v>
+      </c>
+      <c r="K3" t="s">
+        <v>39</v>
+      </c>
+      <c r="L3">
         <v>1</v>
       </c>
-      <c r="N2" t="s">
-[...5 lines deleted...]
-      <c r="P2" t="s">
+      <c r="O3" t="s">
+        <v>56</v>
+      </c>
+      <c r="P3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q3" t="s">
         <v>43</v>
       </c>
-      <c r="Q2" t="s">
-[...2 lines deleted...]
-      <c r="R2" t="s">
+      <c r="R3" t="s">
+        <v>58</v>
+      </c>
+      <c r="S3" t="s">
         <v>45</v>
       </c>
-      <c r="S2" t="s">
-[...2 lines deleted...]
-      <c r="T2" t="s">
+      <c r="T3" t="s">
+        <v>59</v>
+      </c>
+      <c r="U3" t="s">
         <v>47</v>
       </c>
-      <c r="U2" t="s">
-[...2 lines deleted...]
-      <c r="V2" t="s">
+      <c r="V3" t="s">
+        <v>60</v>
+      </c>
+      <c r="W3" t="s">
         <v>49</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X3" t="s">
         <v>50</v>
       </c>
-      <c r="X2" t="s">
-[...26 lines deleted...]
-      <c r="AH2" t="s">
+      <c r="Y3" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
+      <c r="A4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" t="s">
+        <v>65</v>
+      </c>
+      <c r="H4">
+        <v>90284725</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="O4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P4" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>43</v>
+      </c>
+      <c r="R4" t="s">
+        <v>68</v>
+      </c>
+      <c r="S4" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" t="s">
+        <v>69</v>
+      </c>
+      <c r="U4" t="s">
+        <v>47</v>
+      </c>
+      <c r="V4" t="s">
         <v>60</v>
       </c>
-      <c r="AI2" t="s">
-[...55 lines deleted...]
-      <c r="V3" t="s">
+      <c r="W4" t="s">
         <v>49</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X4" t="s">
         <v>50</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y4" t="s">
         <v>70</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z4" t="s">
         <v>71</v>
-      </c>
-[...205 lines deleted...]
-        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">