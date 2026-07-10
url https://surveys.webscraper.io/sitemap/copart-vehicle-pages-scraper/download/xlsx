--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -12,73 +12,70 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
-    <t>trim</t>
-[...1 lines deleted...]
-  <si>
     <t>lot_number</t>
   </si>
   <si>
     <t>current_bid</t>
   </si>
   <si>
     <t>buy_it_now_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>auto_grade_score</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>title_code</t>
   </si>
   <si>
     <t>odometer</t>
@@ -95,217 +92,198 @@
   <si>
     <t>drivetrain</t>
   </si>
   <si>
     <t>fuel</t>
   </si>
   <si>
     <t>sale_date</t>
   </si>
   <si>
     <t>lane_Item</t>
   </si>
   <si>
     <t>notes</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>vehicle_assessment_description_html</t>
   </si>
   <si>
-    <t>technical_specifications_html</t>
-[...32 lines deleted...]
-    <t>2026 BMW M440XI</t>
+    <t>https://www.copart.com/lot/50685356/2026-bmw-430i-gran-coupe-ca-san-diego</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:37:38Z</t>
+  </si>
+  <si>
+    <t>2026 BMW 430I GRAN COUPE</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>430I</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>GE</t>
-[...5 lines deleted...]
-    <t>3,342  mi  Actual</t>
+    <t>CA -</t>
+  </si>
+  <si>
+    <t>7,412 mi</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
+    <t>2.0L 4</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>REAR WHEEL DRIVE</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Upcoming lot</t>
+  </si>
+  <si>
+    <t>-/-</t>
+  </si>
+  <si>
+    <t>There are no notes for this lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d43bc0132b4b47b2879f6a7882bbb64f_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/4393f38bae624ed5a527ba5d0c2fcce8_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d43bc0132b4b47b2879f6a7882bbb64f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0748581ea22d4a119eb8fc77c7b14603_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/2fbd8a8bd94443acb5cc476a73d837cb_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/649e1cecc7274cb085f2162aa25608f5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/ac2c4ff72a47461280f618f109d199cf_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d58cee61e1b0438ebae4735889f37a4c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/51210666631a4ab7afdde3667627992d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/e3e745460f364ce18977048b9e9929cb_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/cecd81e59196475a8d42daeedb9904a6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/92fe57109c1447fd99cc290bca88f0cd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/68ed637ef6b94755b4f655c3bb01665b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/3bd71c4be7f54f9894d6fe88e143c33a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/6d62b251aa2c4d499f068721ffa46d68_vthb.jpg</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/58294546/2027-bmw-m3-competition-ri-exeter</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:37:59Z</t>
+  </si>
+  <si>
+    <t>2027 BMW M3 COMPETITION</t>
+  </si>
+  <si>
+    <t>M3</t>
+  </si>
+  <si>
+    <t>RI -</t>
+  </si>
+  <si>
+    <t>3,362 mi</t>
+  </si>
+  <si>
+    <t>3.0L 6Listen to engine</t>
+  </si>
+  <si>
+    <t>ALL WHEEL DRIVE</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/84e6e9c323b1427989981705d98af11e_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/84e6e9c323b1427989981705d98af11e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/4e1d6862c4804efabcd0b8b048c2c29d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/202f9e19eee94ccf8519646cd733da4d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/b988e6c686a047d9a03b0f43b8706967_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/1f5e51feed4c4711bc4426d3e965e97e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/625c90c533b14e748ab3734714bdd69f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/927f2fb22bc343159a8ee70a5789c3dd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/96106aff4f244c7c98dcea3d2820ddaa_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/c50814d12baa48abab4366e0bda83b0b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/48cc79b118e54f3088d52d75ee2c9a63_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/772c90ebaa734f98a86f99f57710f045_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/772c90ebaa734f98a86f99f57710f045_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/e5015791ac0d4864b7dfaee878c997c6_vthb.jpg</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/55635576/2026-bmw-x5-xdrive50e-nj-somerville</t>
+  </si>
+  <si>
+    <t>2026-07-06T12:37:54Z</t>
+  </si>
+  <si>
+    <t>2026 BMW X5 XDRIVE50E</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>13 mi  Actual</t>
+  </si>
+  <si>
     <t>3.0L 6</t>
   </si>
   <si>
-    <t>Automatic</t>
-[...111 lines deleted...]
-https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/073bb72eac8a49438c2ca53fbb7e363e_vthb.jpg</t>
+    <t>Electric And Gas Hybrid</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/867c6487bc0e45deae96cbc7d0257022_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/867c6487bc0e45deae96cbc7d0257022_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/4cac42a229214dd082b544864753a22d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/3a37175d4d3d44308068c1b9ef711ef3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/0c22a76a1d804b14848b92b12bf3b88d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/b220e016a3e8498bbd262829cff69291_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/dab30509bf9c4c79b3f0daa9ed908a76_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/c675bdfaaad74399943fb97f229f2b3c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/1b317ca1920941a384cc1630e879731a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/379ab41c54e64a978a190a7fe44c1860_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/88929ff0b4df4f8d84ed38f21af1c9a7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/3938e4afd8c84ef599f41423883d2ee1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/43b1bef3db164ebcb6617cb308af782f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/9d7c73d006ec4fe99ab6fabf9e180caa_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5fa6c8e4a31e44b58ae7d906cf8cc134_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/4b128c54179a4da6995e1e575e14b039_thb.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -609,59 +587,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -696,253 +674,241 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="B2" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="C2" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="D2" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="E2" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2">
+        <v>50685356</v>
+      </c>
+      <c r="J2" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="N2" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="O2" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="P2" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="Q2" t="s">
         <v>35</v>
       </c>
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2" t="s">
+        <v>38</v>
+      </c>
+      <c r="U2" t="s">
+        <v>39</v>
+      </c>
+      <c r="V2" t="s">
+        <v>40</v>
+      </c>
+      <c r="W2" t="s">
+        <v>41</v>
+      </c>
+      <c r="X2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
-      <c r="A2" t="s">
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3">
+        <v>2027</v>
+      </c>
+      <c r="G3">
+        <v>58294546</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3">
+        <v>1</v>
+      </c>
+      <c r="N3" t="s">
+        <v>48</v>
+      </c>
+      <c r="O3" t="s">
+        <v>49</v>
+      </c>
+      <c r="P3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R3" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...2 lines deleted...]
-      <c r="C2" t="s">
+      <c r="S3" t="s">
+        <v>51</v>
+      </c>
+      <c r="T3" t="s">
         <v>38</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="K2" t="s">
+      <c r="U3" t="s">
         <v>39</v>
       </c>
-      <c r="L2">
+      <c r="V3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" t="s">
+        <v>41</v>
+      </c>
+      <c r="X3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F4">
+        <v>2026</v>
+      </c>
+      <c r="G4">
+        <v>55635576</v>
+      </c>
+      <c r="J4" t="s">
+        <v>31</v>
+      </c>
+      <c r="K4">
         <v>1</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P4" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>59</v>
+      </c>
+      <c r="R4" t="s">
+        <v>36</v>
+      </c>
+      <c r="S4" t="s">
+        <v>51</v>
+      </c>
+      <c r="T4" t="s">
+        <v>60</v>
+      </c>
+      <c r="U4" t="s">
+        <v>39</v>
+      </c>
+      <c r="V4" t="s">
         <v>40</v>
       </c>
-      <c r="O2" t="s">
+      <c r="W4" t="s">
         <v>41</v>
       </c>
-      <c r="P2" t="s">
-[...82 lines deleted...]
-      <c r="Y3" t="s">
+      <c r="X4" t="s">
         <v>61</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="Y4" t="s">
         <v>62</v>
-      </c>
-[...54 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">