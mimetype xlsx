--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -125,404 +125,406 @@
   <si>
     <t>styles_html</t>
   </si>
   <si>
     <t>engines_html</t>
   </si>
   <si>
     <t>interior_html</t>
   </si>
   <si>
     <t>safety_html</t>
   </si>
   <si>
     <t>exterior_html</t>
   </si>
   <si>
     <t>mechanical_html</t>
   </si>
   <si>
     <t>entertainment_html</t>
   </si>
   <si>
     <t>https://www.copart.com/lotSearchResults?free=false&amp;searchCriteria=%7B%22query%22:%5B%22*%22%5D,%22filter%22:%7B%22ODM%22:%5B%22odometer_reading_received:%5B0%20TO%209999999%5D%22%5D,%22YEAR%22:%5B%22lot_year:%5B2026%20TO%202027%5D%22%5D,%22MISC%22:%5B%22%23VehicleTypeCode:VEHTYPE_V%22,%22%23MakeCode:BMW%20OR%20%23MakeDesc:BMW%22%5D%7D,%22searchName%22:%22%22,%22watchListOnly%22:false,%22freeFormSearch%22:false%7D%20&amp;displayStr=AUTOMOBILE,%5B0%20TO%209999999%5D,%5B2026%20TO%202027%5D,BMW&amp;from=%2FvehicleFinder&amp;fromSource=widget&amp;qId=08d896ee-7570-40b7-bd70-14d7c59bb588-1772722901458</t>
   </si>
   <si>
-    <t>https://www.copart.com/lot/79761935/clean-title-2026-bmw-228-pa-philadelphia</t>
-[...2 lines deleted...]
-    <t>2026 BMW 228</t>
+    <t>https://www.copart.com/lot/48341696/clean-title-2026-bmw-x5-xdrive40i-oh-cleveland-west</t>
+  </si>
+  <si>
+    <t>2026 BMW X5 XDRIVE40I</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>XDRIVE40I</t>
+  </si>
+  <si>
     <t>usd</t>
   </si>
   <si>
-    <t>FL - Certificate Of Title</t>
-[...2 lines deleted...]
-    <t>2,901  mi  Actual</t>
+    <t>OH - Certificate Of Title  Title Absent</t>
+  </si>
+  <si>
+    <t>30,269  mi  Actual</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
+    <t>3.0L 6Listen to engine</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>ALL WHEEL DRIVE</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Mon. Apr 13, 2026 08:00 AM AKDT</t>
+  </si>
+  <si>
+    <t>-/-</t>
+  </si>
+  <si>
+    <t>There are no notes for this lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/eb688c166c0d48bb9881ac1eb08286fe_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/eb688c166c0d48bb9881ac1eb08286fe_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/758f87c774ef401baea6ff1194dc3318_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d2d265d6ea5c49a281a5104191891255_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/df369cc53eed4d4cb6e7c973ba9d8c13_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0339f9a12f9242c1b9b107ed9ecde217_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d1beebaf91df40cb8ee5d8c9d436760b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/88e9529ef35a4728a54b9273ddce0eda_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/40e56cda3924416086656113b27e020d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/b78c900ae0a548fdb56b94d94f68864b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/01fa86545900445e8c13aea962a2d718_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/e2983e2ac2fc4d6b928807dbbd94a7f8_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ec5fc7d952fa4e1682e0bc37cfbe8d64_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ec5fc7d952fa4e1682e0bc37cfbe8d64_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/8cf16a218a8447d492c71f53cdc815dd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/c89c05ea8b02401ebd789cdadf5f3698_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Tail Light-Missing (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Lift Gate-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Bumper-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Wrench-On (Unacceptable)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4998 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.0 L/183&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Standard SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;60 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;23 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;27 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;58.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;41.3 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;117.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;471040&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X5&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XG&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_37-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Straight 6 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 3.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;375 @ 5200&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;23.0 MPG 27.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 21.9 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;398 @ null&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Interior Accents and Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leather/Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage and 4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Door Mirrors, Steering Wheel and Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital/Analog Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power w/Tilt Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Metal-Look Rub Strip/Fascia Accent and Black Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Metal-Look Rub Strip/Fascia Accent and Black Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Bodyside Insert and Black Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate/Tailgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Auto On/Off Projector Beam Led Low/High Beam Auto-Leveling Directionally Adaptive Auto High-Beam Daytime Running Lights Preference Setting Headlamps w/Delay-Off&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 3.0L DOHC I-6 24V Turbo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6360# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/47279496/clean-title-2026-bmw-x6-xdrive40i-tx-houston-east</t>
+  </si>
+  <si>
+    <t>2026 BMW X6 XDRIVE40I</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>TX - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>5,964  mi  Actual</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>3.0L 6</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/989ad6f9879143e0bded8963b36f8c87_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/989ad6f9879143e0bded8963b36f8c87_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/8a1a3f845c3640f68e1cf1184ce7d6fe_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/fbf78ecb76694794b572df9e4480799c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0e0ba87fdc444021b8201638e51148f2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/e2a233df3d6d4fcc9372ac2a318549f5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/f32c81c827054ff6b1ed533be6cd1fcf_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/cf3b3a7f26a14958b449c854caa85188_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/637ff0fc35de422ca638b7a3497a79b4_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0413def7880a47688fdc06358524be3c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/691fdc7d38fe4119a46ea6ed1234b4df_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/11bd0c83960c4a5d86a556e3e27698ff_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/c0168f3cd4894fef8744f429f604fad6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/88a21940dec141449123785bff256efd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d7190ee5f83449369b561613a418337b_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Door-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Door-Torn (5 To 6 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rocker Panel-Dent(S) W/ Paint Dmg (5 To 6 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rocker Panel Molding-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Qtr Panel Cladding-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rr Axle Assembly-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5002 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Coupe&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.0 L/183&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Standard SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.3 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;60 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;22 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;26 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.5 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;35.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;57.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;41.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;117.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;470987&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i Sports Activity Coupe&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X6&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XL&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Straight 6 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 3.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;375 @ 5200&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;22.0 MPG 26.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 21.9 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;398 @ null&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;M Sport Sport Leather Steering Wheel w/Auto Tilt-Away&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Door Mirrors, Steering Wheel and Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital/Analog Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Adjustable Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Runflat Tires&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Colored Rub Strip/Fascia Accent and Colored Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Body-Colored Rub Strip/Fascia Accent and Colored Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rocker Panel Extensions and Body-Colored Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Side Windows Trim, Body-Colored Front Windshield Trim and Black Rear Window Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Grille&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 3.0L DOHC 24 Valve Inline Turbocharged&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6360# Gvwr 994# Maximum Payload&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Powdercoated Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid And Roof Mount Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/78142605/clean-title-2026-bmw-330xi-ny-long-island</t>
+  </si>
+  <si>
+    <t>2026 BMW 330XI</t>
+  </si>
+  <si>
+    <t>330XI</t>
+  </si>
+  <si>
+    <t>NY - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>9,726  mi  Actual</t>
+  </si>
+  <si>
     <t>2.0L 4</t>
   </si>
   <si>
-    <t>Automatic</t>
-[...67 lines deleted...]
-    <t>X6</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/a827a2b049434f91a84ea8ed6ee64fee_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/a827a2b049434f91a84ea8ed6ee64fee_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1b72c40f885c4ca1a6fd544d2aa70e7f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/bb7a33bf887d4c1b8ca1a34b3112bfa4_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1da6e86324534ab0a7c6fa1cca2929ef_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/7770585822014301ac177dd31e367723_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/8878fcc18d104168be28c6eb5b4054ff_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/0699cccc51be447f92cc0727cc811305_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/5c536d44bfe7415b897c0114c77b8007_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/5d8fd0728e8349dc89a683c2b0df5c40_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/399e0b9e986c45cd937e2015295b2ba3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/cfdd0c57b5f64b51a16ac1acfb78f7a5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/20c4277597364e89838732a3298a8690_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Lf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Wheel-Curb Rash (9 To 10 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Deck Lid-Heavy Scratch (1 To 2 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Air Bag-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper Cen. Grille-Scrn-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Knee Airbag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3752 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sedan&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.81&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compact Cars&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;42 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;56 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;26 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;34 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.6 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;35.2 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;54.6 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.5 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478760&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;330i NA xDrive Sedan&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;3 Series&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;330i NA xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;263X&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26.0 MPG 34.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 15.6 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Heated Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Power Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cruise Control w/Steering Wheel Controls&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Door Panel Insert and Metal-Look Interior Accents&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage and 3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim and Carpet Trunk Lid/Rear Cargo Door Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Navigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Instrument Panel Covered Bin, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Widescreen Display&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual w/Tilt Front Head Restraints and Manual Foldable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sliding Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Frontal Collision Warning w/City Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wheels: 18" x 7.5" Dual-Spoke Silver -inc: Style 1039&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Wheels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Express Open/Close Sliding And Tilting Glass 1st Row Sunroof w/Sunshade&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Auto Dimming Side Mirrors w/Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Light Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L DOHC 16-Valve 4-Cylinder Turbocharged&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.81 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Battery w/Run Down Protection&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;15.6 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;205w Regular Amplifier&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Enhanced Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/78143935/2026-bmw-x3-30-xdrive-nm-albuquerque</t>
+  </si>
+  <si>
+    <t>2026 BMW X3 30 XDRIVE</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>30 XDRIVE</t>
+  </si>
+  <si>
+    <t>NM - Non-repairable Vehicle Cert</t>
+  </si>
+  <si>
+    <t>0  mi  Not Actual</t>
+  </si>
+  <si>
+    <t>Mon. Apr 13, 2026 06:00 AM HST</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/03366d5687a04f46b1e00783c1c5861a_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/03366d5687a04f46b1e00783c1c5861a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/362798eee7d444ae9f7582383e7adb19_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/824d60b3304f484bb5b3889a5b602290_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/4737c1451926449693c00c17a855b75e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/8885e2f7793a42d6beedb812adbf3938_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/94f2f4448654421d8fdc699ebcd46da9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/73c861b699b243a1a6f936c0615ec693_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/bb4495b2271942aba40db800d7732121_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/c9b58665a160487bac50256c3f1c8b7a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1a3dac05678c4a499aa1b4c775c691a1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/cb5da1cebe5e45f6ae59970f83b0ef14_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/16842a9ed3ba4af384cc15b8dab0fbca_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/d29c5e7564434ea49f11b3fa1b4da128_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Head Lamp-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Fender-Dent(S) W/ Paint Dmg (2 To 3 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Rail-Kinked (4 To 5 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Head Lamp-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Fender-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Rail-Kinked (6 To 7 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper Reinforcement-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Grille-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Hood-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Qtr Panel-Dent(S) W/No Paint Dmg (Pdr-1 Dent)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Radiator-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Core Support-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Apron-Kinked (3 To 4 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Apron-Kinked (1 To 2 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Grille Molding-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4176 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Small SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;27 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;33 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_32-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478363&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X3&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XD&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;27.0 MPG 33.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 17.2 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Manual Reclining Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;WiFi Hotspot with complimentary 3-month or 3GB trial Mobile Hotspot Internet Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leatherette Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Instrument Panel Insert, Metal-Look Door Panel Insert and Piano Black/Metal-Look Interior Accents&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Veganza Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Net&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;ConnectedDrive Remote Services Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Navigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dashboard Storage, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Manual Foldable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Active Blind Spot Detection Blind Spot&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Collision Mitigation-Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Steel Spare Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compact Spare Tire Mounted Inside Under Cargo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fully Galvanized Steel Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L TwinPower Turbo Inline 4-Cylinder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission: STEPTRONIC Automatic w/Shift Paddles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission w/Driver Selectable Mode and Oil Cooler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5512# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;17.2 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Brake Actuated Limited Slip Differential&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery 0.9 kWh Capacity&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Personal eSIM 5G&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Turn-By-Turn Navigation Directions&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/47977236/2026-bmw-x5-m60i-nj-glassboro-east</t>
+  </si>
+  <si>
+    <t>2026 BMW X5 M60I</t>
   </si>
   <si>
     <t>M60I</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
-    <t>FL - Cert Of Title Slvg Rebuildable</t>
-[...2 lines deleted...]
-    <t>0  mi  Not Actual</t>
+    <t>NJ -</t>
+  </si>
+  <si>
+    <t>0  mi</t>
   </si>
   <si>
     <t>4.4L 8</t>
   </si>
   <si>
-    <t>ALL WHEEL DRIVE</t>
-[...242 lines deleted...]
-    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid And Roof Mount Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+    <t>Upcoming lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/d8519fc6195747d692c722371964ae9c_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ebbfaacb6ecf4b04bce3516f0a4cba83_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/d8519fc6195747d692c722371964ae9c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1fce17a6d5ad414dab187afa34e9e8da_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/fe443dee15574829839e1444fc960dd7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/f183a75347034fadb030cbbd4307928f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/31ed97cbb86b4ebca918c43b7276c602_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ac934ec672344266b1bd89ada5541ad0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/b0efdf1503654dbfac298179c0b726a0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/72abaa85e752402c8f64f97c2112c07e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/3e3bb4d952eb421bac8e933e842fb2d9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/acd6de624aa14e839a2115cfba3145fd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1fc149280b774ced9d5136243856610a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/224b946ed59d441a8750ce92239adbd5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1fb19595c0bd4750999bc57fad1b21b0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/75bfd0c06a4243468ea8103a931eab6e_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5355 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4.4 L/268&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Standard SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;60 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;17 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;22 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;58.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;117.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_32-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OEM CODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; CATEGORY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DESCRIPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;C1K&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PRIMARY PAINT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;MARINA BAY BLUE METALLIC&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;VATQ&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SEAT TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;TARTUFO, EXTENDED MERINO LEATHER UPHOLSTERY&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;471041&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M60i Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X5&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M60i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26SJ&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_34-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;8 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 4.4 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;523 @ 5500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;17.0 MPG 22.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 21.9 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;553 @ 1800&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;14-Way Passenger Seat -inc: Power 4-Way Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leather Steering Wheel w/Auto Tilt-Away&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Interior Accents and Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leather/Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage and 4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power w/Tilt Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Black Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Bodyside Insert and Body-Colored Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate/Tailgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Auto On/Off Projector Beam Led Low/High Beam Auto-Leveling Directionally Adaptive Auto High-Beam Daytime Running Lights Preference Setting Headlamps w/Delay-Off&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 4.4L DOHC V8 32V Twin Turbo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6768# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stainless Steel Exhaust w/Powdercoated Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electro-Mechanical Limited Slip Differential&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;16 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -957,525 +959,528 @@
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
       <c r="D2" t="s">
         <v>39</v>
       </c>
-      <c r="E2">
-        <v>228</v>
+      <c r="E2" t="s">
+        <v>40</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
+      <c r="G2" t="s">
+        <v>41</v>
+      </c>
       <c r="H2">
-        <v>79761935</v>
+        <v>48341696</v>
       </c>
       <c r="I2">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>25100</v>
+        <v>50000</v>
       </c>
       <c r="K2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2">
-        <v>1.5</v>
+        <v>3.5</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AE2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AF2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AG2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AH2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AI2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AJ2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H3">
-        <v>74087665</v>
+        <v>47279496</v>
       </c>
       <c r="I3">
-        <v>4000</v>
+        <v>9100</v>
       </c>
       <c r="K3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
-      <c r="N3" t="s">
-        <v>66</v>
+      <c r="M3">
+        <v>2.6</v>
       </c>
       <c r="O3" t="s">
         <v>67</v>
       </c>
       <c r="P3" t="s">
         <v>68</v>
       </c>
       <c r="Q3" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="R3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T3" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="U3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V3" t="s">
+        <v>50</v>
+      </c>
+      <c r="W3" t="s">
+        <v>51</v>
+      </c>
+      <c r="X3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y3" t="s">
         <v>71</v>
       </c>
-      <c r="W3" t="s">
+      <c r="Z3" t="s">
         <v>72</v>
       </c>
-      <c r="X3" t="s">
-[...2 lines deleted...]
-      <c r="Y3" t="s">
+      <c r="AA3" t="s">
         <v>73</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AB3" t="s">
         <v>74</v>
       </c>
-      <c r="AB3" t="s">
+      <c r="AD3" t="s">
         <v>75</v>
       </c>
-      <c r="AC3" t="s">
+      <c r="AE3" t="s">
         <v>76</v>
       </c>
-      <c r="AD3" t="s">
+      <c r="AF3" t="s">
         <v>77</v>
       </c>
-      <c r="AE3" t="s">
+      <c r="AG3" t="s">
         <v>78</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="AH3" t="s">
         <v>79</v>
       </c>
-      <c r="AG3" t="s">
+      <c r="AI3" t="s">
         <v>80</v>
       </c>
-      <c r="AH3" t="s">
+      <c r="AJ3" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C4" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="H4">
-        <v>79781155</v>
+        <v>78142605</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
-        <v>25000</v>
+        <v>35500</v>
       </c>
       <c r="K4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="O4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P4" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>45</v>
+      </c>
+      <c r="R4" t="s">
         <v>87</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
+        <v>47</v>
+      </c>
+      <c r="T4" t="s">
+        <v>48</v>
+      </c>
+      <c r="U4" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4" t="s">
+        <v>50</v>
+      </c>
+      <c r="W4" t="s">
+        <v>51</v>
+      </c>
+      <c r="X4" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y4" t="s">
         <v>88</v>
       </c>
-      <c r="Q4" t="s">
-[...23 lines deleted...]
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>89</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>90</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AB4" t="s">
         <v>91</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AD4" t="s">
         <v>92</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>93</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AF4" t="s">
         <v>94</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AG4" t="s">
         <v>95</v>
       </c>
-      <c r="AG4" t="s">
+      <c r="AH4" t="s">
         <v>96</v>
       </c>
-      <c r="AH4" t="s">
+      <c r="AI4" t="s">
         <v>97</v>
       </c>
-      <c r="AI4" t="s">
+      <c r="AJ4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C5" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F5">
         <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H5">
-        <v>73979115</v>
+        <v>78143935</v>
       </c>
       <c r="I5">
-        <v>0</v>
+        <v>2300</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="O5" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" t="s">
         <v>104</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
+        <v>87</v>
+      </c>
+      <c r="S5" t="s">
+        <v>47</v>
+      </c>
+      <c r="T5" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" t="s">
         <v>105</v>
       </c>
-      <c r="Q5" t="s">
-[...2 lines deleted...]
-      <c r="R5" t="s">
+      <c r="W5" t="s">
+        <v>51</v>
+      </c>
+      <c r="X5" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" t="s">
         <v>106</v>
       </c>
-      <c r="S5" t="s">
-[...8 lines deleted...]
-      <c r="V5" t="s">
+      <c r="Z5" t="s">
         <v>107</v>
       </c>
-      <c r="W5" t="s">
-[...5 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="AA5" t="s">
         <v>108</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="AB5" t="s">
         <v>109</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="AD5" t="s">
         <v>110</v>
       </c>
-      <c r="AC5" t="s">
+      <c r="AE5" t="s">
         <v>111</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="AF5" t="s">
         <v>112</v>
       </c>
-      <c r="AE5" t="s">
+      <c r="AG5" t="s">
         <v>113</v>
       </c>
-      <c r="AF5" t="s">
+      <c r="AH5" t="s">
         <v>114</v>
       </c>
-      <c r="AG5" t="s">
+      <c r="AI5" t="s">
         <v>115</v>
       </c>
-      <c r="AH5" t="s">
+      <c r="AJ5" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C6" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="F6">
         <v>2026</v>
       </c>
       <c r="G6" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="H6">
-        <v>78740545</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>47977236</v>
       </c>
       <c r="K6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
+      <c r="N6" t="s">
+        <v>120</v>
+      </c>
       <c r="O6" t="s">
+        <v>121</v>
+      </c>
+      <c r="P6" t="s">
         <v>122</v>
       </c>
-      <c r="P6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q6" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="R6" t="s">
         <v>123</v>
       </c>
       <c r="S6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T6" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="U6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V6" t="s">
         <v>124</v>
       </c>
       <c r="W6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Y6" t="s">
         <v>125</v>
       </c>
       <c r="Z6" t="s">
         <v>126</v>
       </c>
-      <c r="AA6" t="s">
+      <c r="AB6" t="s">
         <v>127</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AC6" t="s">
         <v>128</v>
       </c>
       <c r="AD6" t="s">
         <v>129</v>
       </c>
       <c r="AE6" t="s">
         <v>130</v>
       </c>
       <c r="AF6" t="s">
         <v>131</v>
       </c>
       <c r="AG6" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="AH6" t="s">
         <v>132</v>
       </c>
       <c r="AI6" t="s">
         <v>133</v>
       </c>
       <c r="AJ6" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>