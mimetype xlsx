--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>trim</t>
   </si>
   <si>
     <t>lot_number</t>
   </si>
   <si>
     <t>current_bid</t>
   </si>
   <si>
     <t>buy_it_now_price</t>
@@ -125,406 +128,381 @@
   <si>
     <t>styles_html</t>
   </si>
   <si>
     <t>engines_html</t>
   </si>
   <si>
     <t>interior_html</t>
   </si>
   <si>
     <t>safety_html</t>
   </si>
   <si>
     <t>exterior_html</t>
   </si>
   <si>
     <t>mechanical_html</t>
   </si>
   <si>
     <t>entertainment_html</t>
   </si>
   <si>
     <t>https://www.copart.com/lotSearchResults?free=false&amp;searchCriteria=%7B%22query%22:%5B%22*%22%5D,%22filter%22:%7B%22ODM%22:%5B%22odometer_reading_received:%5B0%20TO%209999999%5D%22%5D,%22YEAR%22:%5B%22lot_year:%5B2026%20TO%202027%5D%22%5D,%22MISC%22:%5B%22%23VehicleTypeCode:VEHTYPE_V%22,%22%23MakeCode:BMW%20OR%20%23MakeDesc:BMW%22%5D%7D,%22searchName%22:%22%22,%22watchListOnly%22:false,%22freeFormSearch%22:false%7D%20&amp;displayStr=AUTOMOBILE,%5B0%20TO%209999999%5D,%5B2026%20TO%202027%5D,BMW&amp;from=%2FvehicleFinder&amp;fromSource=widget&amp;qId=08d896ee-7570-40b7-bd70-14d7c59bb588-1772722901458</t>
   </si>
   <si>
-    <t>https://www.copart.com/lot/48341696/clean-title-2026-bmw-x5-xdrive40i-oh-cleveland-west</t>
-[...2 lines deleted...]
-    <t>2026 BMW X5 XDRIVE40I</t>
+    <t>2026-06-15T05:22:45Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/56676486/clean-title-2026-bmw-x3-30-xdrive-fl-west-palm-beach</t>
+  </si>
+  <si>
+    <t>2026 BMW X3 30 XDRIVE</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
-    <t>X5</t>
-[...2 lines deleted...]
-    <t>XDRIVE40I</t>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>30 XDRIVE</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>OH - Certificate Of Title  Title Absent</t>
-[...2 lines deleted...]
-    <t>30,269  mi  Actual</t>
+    <t>FL - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>3,792  mi  Actual</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>3.0L 6Listen to engine</t>
+    <t>2.0L 4Listen to engine</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
     <t>ALL WHEEL DRIVE</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
-    <t>Mon. Apr 13, 2026 08:00 AM AKDT</t>
+    <t>Mon. Jun 15, 2026 11:00 AM CDT</t>
   </si>
   <si>
     <t>-/-</t>
   </si>
   <si>
     <t>There are no notes for this lot</t>
   </si>
   <si>
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/eb688c166c0d48bb9881ac1eb08286fe_hrs.jpg</t>
-[...61 lines deleted...]
-    <t>No</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/332d34776b13487c97b4b9e30a5dffc9_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/332d34776b13487c97b4b9e30a5dffc9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7498445013484ddb8787d004ae38e39e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/e7e7475cef374faf9a8f7240badb428c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/f471da3ff35d4a198a4dce495daacf58_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7918fa62d0ce4140a2da5ed4970730e5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5880b982e2454bcaa4ed33cf67460387_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/a6dc9afdab1d42cd9ad509af3ecb36b7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/ba27ce12e9804f52a742c1d659137a74_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/32af10f3db01468781fe3772744c4c76_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7f9f19138ab94155afd8e40689a133ee_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/825e9fe9c9004b52a9c9773a8c642f8a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/825e9fe9c9004b52a9c9773a8c642f8a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/0e2644a2721842a6b4acb55e270a49d7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/d5c39fab2a054b2f8e3516e48d95ed9f_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Tail Light-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Bumper Reinforcement-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Lift Gate-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Trunk Floor-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Body Panel Structure-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4176 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Small SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;27 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;33 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478363&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X3&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XD&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_34-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;27.0 MPG 33.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 17.2 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Manual Reclining Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;WiFi Hotspot with complimentary 3-month or 3GB trial Mobile Hotspot Internet Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leatherette Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Instrument Panel Insert, Metal-Look Door Panel Insert and Piano Black/Metal-Look Interior Accents&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Veganza Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Net&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;ConnectedDrive Remote Services Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Navigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dashboard Storage, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Active Blind Spot Detection Blind Spot&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Collision Mitigation-Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Steel Spare Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compact Spare Tire Mounted Inside Under Cargo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fully Galvanized Steel Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L TwinPower Turbo Inline 4-Cylinder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission: STEPTRONIC Automatic w/Shift Paddles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission w/Driver Selectable Mode and Oil Cooler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5512# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;17.2 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Brake Actuated Limited Slip Differential&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery 0.9 kWh Capacity&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Personal eSIM 5G&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Turn-By-Turn Navigation Directions&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:29:15Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/53443916/salvage-2026-bmw-x3-30-xdrive-fl-tampa-south</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>FL - Cert Of Title Slvg Rebuildable</t>
+  </si>
+  <si>
+    <t>0  mi  Not Actual</t>
+  </si>
+  <si>
+    <t>2.0L 4</t>
+  </si>
+  <si>
+    <t>Tue. Jun 16, 2026 09:00 AM CDT</t>
+  </si>
+  <si>
+    <t>A/194</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/af86ab2ca76e4e95af7d8dec45d695f6_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/59b03ac14df24c779dedb2708247c2ab_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/af86ab2ca76e4e95af7d8dec45d695f6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/0c8584edf8b547b0a9ac1fa10081dfd3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/5bc3808cfeac4e94bc0b1bbe35b8c17f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/c41733a71f954269b33fda4d17ef52ba_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/3acb232d4dfe4f90aeb2a685ae672ecb_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/a2d45a4947ba4b69925c200944868914_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/302fb1d762624b35b0c1fbb8e3b708d2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/af397e57e2ff4b84bbc6bd378aad1496_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/683be384b4de4be981fc33ae6da07fb6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/914bb0bd63c64d0fa4461e0863cdc3e2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/8b1ea6b0320b4d50bfdfc71919f3315a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/80a65f2b3e0a414eb7aa3154de674efe_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/6565b767d814482ab7bfcc5bb879af88_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/40b31ae51440466b98e45120412076eb_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_32-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OEM CODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; CATEGORY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DESCRIPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;3HQ&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;WHEELS&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;WHEELS: 19" X 8.5" AERO MIDNIGHT GREY BICOLOR&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;Style 941&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;C4W&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PRIMARY PAINT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SKYSCRAPER GREY METALLIC&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;KSJX&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SEAT TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ESPRESSO BROWN, VEGANZA PERFORATED &amp;amp; QUILTED UPHOLSTERY&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;43Y&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;INTERIOR TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;INDIVIDUAL MAGNOLIA FINE PRINT WOOD TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;ZPP&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PREMIUM PACKAGE&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;Remote Engine Start, Distance Control (ACC) w/Steering Assistant, BMW Curved Display w/HUD, Parking View w/3D View (Surround View), Heated Steering Wheel, Panoramic Moonroof, Interior Camera, Driving Assistance Plus, Allows for hands-on assisted driving mode up 110MPH on all streets and speed limit assistant, Premium Content 1, Travel &amp;amp; Comfort System, Parking Assistant Plus, a camera and ultrasound-based assistance system consisting of Surround View system and remote 3D view&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;688&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;HARMAN/KARDON SURROUND SOUND SYSTEM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:23:06Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/54301736/clean-title-2026-bmw-x3-m50-fl-west-palm-beach</t>
+  </si>
+  <si>
+    <t>2026 BMW X3 M50</t>
+  </si>
+  <si>
+    <t>M50</t>
   </si>
   <si>
     <t>3.0L 6</t>
   </si>
   <si>
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/989ad6f9879143e0bded8963b36f8c87_ful.jpg</t>
-[...185 lines deleted...]
-    <t>NJ -</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/9cad024f11114cff9a2e2b8fbbd1331f_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/9cad024f11114cff9a2e2b8fbbd1331f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/619ed3d5d89d4d01a8d171afcc569f54_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/95ca7d1c091c4d55a7ffabf6e13032b0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/a74d0a875589495d8e0d7cc16db29570_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/e7d604bafe1b4f939905ed7bc65ef087_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/1e8ab82b7d38485e8c48e695d251fa01_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/866638f5ce2d44449e41531634ebab5e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/5df4e2c9e0c34ee7ad14e565552c31dc_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/a773d894d7af4d6c998c57855b8438ff_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/3b6b476504664074b7aa312eca10a4b5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/5eef03762bb941d3905384fb38f801a1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/afccc693c0c846798f11384a260c6a25_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0526/594add10c39b4e7bae08605ed223400e_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Head Lamp-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Fender-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Tire-Cut (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Rail-Kinked (5 To 6 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel-Curb Rash (3 To 4 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Grille-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Hood-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Apron-Kinked (4 To 5 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rf Axle Assembly-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4535 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.0 L/183&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Small SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;25 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;30 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478364&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M50 xDrive Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X3&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M50 xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XE&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_34-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Straight 6 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 3.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;393 @ 5200&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;25.0 MPG 30.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 17.2 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;428 @ 1900&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Manual Reclining Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;WiFi Hotspot with complimentary 3-month or 3GB trial Mobile Hotspot Internet Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;M Sport Sport Heated Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Veganza Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Instrument Panel Insert, Metal-Look Door Panel Insert, Piano Black/Aluminum Console Insert, Piano Black/Metal-Look Interior Accents and Veganza Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Net&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;ConnectedDrive Remote Services Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Navigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dashboard Storage, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Steel Spare Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compact Spare Tire Mounted Inside Under Cargo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Glass Panoramic 1st And 2nd Row Sunroof w/Power Sunshade&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Black Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Side Windows Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fully Galvanized Steel Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Grille w/Metal-Look Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 3.0L M TwinPower Turbo Inline 6-Cylinder -inc: 48V mild hybrid system&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission: STEPTRONIC Automatic w/Shift Paddles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission w/Driver Selectable Mode and Oil Cooler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5776# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/Driver Control Ride Control Sport Tuned Adaptive Suspension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;17.2 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;M Sport Brakes w/Blue Calipers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery 0.9 kWh Capacity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electro-Mechanical Limited Slip Differential&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:23:28Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/55896106/2026-bmw-z4-sdrive30i-la-new-orleans</t>
+  </si>
+  <si>
+    <t>2026 BMW Z4 SDRIVE30I</t>
+  </si>
+  <si>
+    <t>Z4</t>
+  </si>
+  <si>
+    <t>SDRIVE30I</t>
+  </si>
+  <si>
+    <t>LA -</t>
   </si>
   <si>
     <t>0  mi</t>
   </si>
   <si>
-    <t>4.4L 8</t>
+    <t>REAR WHEEL DRIVE</t>
   </si>
   <si>
     <t>Upcoming lot</t>
   </si>
   <si>
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/d8519fc6195747d692c722371964ae9c_hrs.jpg</t>
-[...40 lines deleted...]
-    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;16 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/896942417d644cfab67159b6eebf91b0_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5785255f65bd4a528340eb93ff4d2017_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/896942417d644cfab67159b6eebf91b0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/a7098f15f3f84dbd838c2766afb847b6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5d06ca77b3e4403b9e0fa2c77c9bdf7f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/39a361242b2549d29873b52d4a13df75_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/550dd479a80b4887be602db389420e95_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/9bfd9913b0494d9e86fc220717527be3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/91dabae186714adcb436b1358f0154f0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/6d093392354b4b1da6937d567bcfa7e0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/cb32819b21894ccfb58bcdedf98a1b11_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/6aa21314d71b4912ae16ff23327d718a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/46db51c2f4fe44ec91f9d2e6b6e71015_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/0f7ace191e394a5eae6313a55c29aa1a_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3314 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roadster&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Two Seaters&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.9 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;42.2 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;54.3 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;25 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;33 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;36.1 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;97.2 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OEM CODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; CATEGORY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DESCRIPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;1P4&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;WHEELS&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;WHEELS: 19" X 9" FR &amp;amp; 19" X 10" RR JET BLACK&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;Style 799M, M dual-spoke, Tires: 255/35R19 Fr &amp;amp; 275/35R19 Rr Performance, Staggered&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;475&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PRIMARY PAINT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BLACK SAPPHIRE METALLIC&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;K8SW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SEAT TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BLACK, SENSATEC LEATHERETTE SEAT UPHOLSTERY&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;ZDH&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;DYNAMIC HANDLING PACKAGE&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;M Sport Differential, Adaptive M Suspension, M Sport Brakes w/Blue Calipers&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;ZDA&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;DRIVING ASSISTANCE PACKAGE&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;Speed Limit Info, Forward Collision Mitigation, Lane Keeping Assistant, Driving Assistant, Active Blind Spot Detection, Park Distance Control&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;ZPP&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PREMIUM PACKAGE&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;Remote Engine Start, Ambient Lighting, Adaptive Full LED Lights, Lumbar Support, Head-Up Display, Heated Steering Wheel, Active Park Distance Control w/Side Protection, Parking Assistant&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;3M2&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M SPORT BRAKES W/RED CALIPERS&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;7M9&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;EXTENDED SHADOWLINE TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;688&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;HARMAN/KARDON SURROUND SOUND SYSTEM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;248&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;HEATED STEERING WHEEL&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;1CR&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;REMOTE ENGINE START&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;5DF&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;DISTANCE CONTROL (ACC)&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;4UR&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;ADDITIONAL EQUIPMENT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;AMBIENT LIGHTING&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_34-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;470566&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;sDrive30i Roadster&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Z4&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;sDrive30i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26ZA&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline Fuel&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 5000&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;25.0 MPG 33.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 13.7 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;M Sport Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Heated Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Power Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cruise Control w/Steering Wheel Controls&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Zone Front Automatic Air Conditioning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Residual Heat Recirculation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Piano Black/Metal-Look Instrument Panel Insert, Piano Black/Metal-Look Console Insert, Piano Black/Metal-Look Interior Accents and Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Piano Black/Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 1 12V DC Power Outlet&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim and Carpet Trunk Lid/Rear Cargo Door Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Features -inc: Tire Mobility Kit&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver And Passenger Seats, Door Mirrors, Audio and HVAC&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;ConnectedDrive Services&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Connected Package Pro Limited Term&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Live Cockpit Pro w/Navi&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital/Analog Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Front Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;1 12V DC Power Outlet&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Active Guard Collision&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Collision Warning-Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Side Airbag Head Extension, Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Child Seat Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Back-Up Camera&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wheels: 18" x 8" Fr &amp;amp; 18" x 9" Rr M Dual-Spoke -inc: Style 798M, Ferric grey&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Mobility Kit&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Black Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Gray Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Side Windows Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Auto Dimming Side Mirrors w/Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Light Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Grille w/Metal-Look Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L 4-Cylinder 16V TwinPower Turbo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear-Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Battery w/Run Down Protection&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative Alternator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;13.7 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio: AM/FM&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;205w Regular Amplifier&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic Equalizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Artti Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:27:26Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/56676836/clean-title-2026-bmw-430i-fl-west-palm-beach</t>
+  </si>
+  <si>
+    <t>2026 BMW 430I</t>
+  </si>
+  <si>
+    <t>430I</t>
+  </si>
+  <si>
+    <t>GA - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>13,681  mi  Actual</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/cea28b3f4dbe4afa92d9e6bc656093d0_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/cea28b3f4dbe4afa92d9e6bc656093d0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/30aa3437461e4470867a6eeef0d7ca65_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/3e18e95497a14da0ae15540abe8dcca6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/0ba1182cd53a43ca805b062eaa9f5e6b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/e3f54f149fc145d1b44b9325757daa5a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/2144d44d1e5b4d849a2dd521c2428940_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/dc79291990c9496a96fee237b0f088cc_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/da2f5989c7c54cfd868c5c183e38807a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/76d38dbb5d7b4e8e90bf61bbe490d70b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/ed9dc897825e415eb06239f1c57e2667_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/46b965e657ca4db08bcdcc50dccb1c1b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/46b965e657ca4db08bcdcc50dccb1c1b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/283245413d444a33b2c8171da6605096_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Fender-Chipped (6)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Door-Dent(S) W/ Paint Dmg (2 To 3 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Door-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rear Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Hood-Chipped (10 Or More)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rocker Panel-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Bumper-Heavy Scratch (1/8 To 1/2 Inch)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Engine-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Air Bag-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Abs-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Brakes-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Chipped (10 Or More)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rocker Inner-Kinked (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning - Traction Control-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning - Power Steering-On (Unacceptable)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3918 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Convertible&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Subcompact Cars&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.6 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;41.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;55.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;27 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;35 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;36.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;32.5 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;43.9 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.2 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;471072&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;430i Convertible&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Series&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;430i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;264J&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;27.0 MPG 35.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 15.6 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10-Way Driver Seat -inc: Manual Cushion Extension and Power Rear Seat Easy Entry&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10-Way Passenger Seat -inc: Manual Cushion Extension and Power Rear Seat Easy Entry&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Power Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cruise Control w/Steering Wheel Controls&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Voice Activated Dual Zone Front Automatic Air Conditioning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Piano Black/Metal-Look Interior Accents&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination, Driver And Passenger Auxiliary Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 2 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim and Carpet Trunk Lid/Rear Cargo Door Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat, Door Mirrors, Audio and HVAC&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;ConnectedDrive Services&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Widescreen Display&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Instrument Panel Covered Bin, Driver And Passenger Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Fixed Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Active Blind Spot Detection Blind Spot&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Frontal Collision Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Collision Mitigation-Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Side Airbag Head Extension, Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Back-Up Camera&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Runflat Tires&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Light Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L 4 Cylinder TwinPower Turbo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear-Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Battery w/Run Down Protection&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;48V Mild Hybrid System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;15.6 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery 0.4 kWh Capacity&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio: AM/FM&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;205w Regular Amplifier&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -828,59 +806,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ6"/>
+  <dimension ref="A1:AK6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -945,551 +923,563 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2">
+        <v>2026</v>
+      </c>
+      <c r="H2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I2">
+        <v>56676486</v>
+      </c>
+      <c r="J2">
+        <v>13000</v>
+      </c>
+      <c r="L2" t="s">
+        <v>44</v>
+      </c>
+      <c r="M2">
+        <v>1</v>
+      </c>
+      <c r="N2">
+        <v>2.4</v>
+      </c>
+      <c r="P2" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>46</v>
+      </c>
+      <c r="R2" t="s">
+        <v>47</v>
+      </c>
+      <c r="S2" t="s">
+        <v>48</v>
+      </c>
+      <c r="T2" t="s">
+        <v>49</v>
+      </c>
+      <c r="U2" t="s">
+        <v>50</v>
+      </c>
+      <c r="V2" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" t="s">
+        <v>52</v>
+      </c>
+      <c r="X2" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
+      <c r="A3" t="s">
         <v>37</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" t="s">
         <v>40</v>
       </c>
-      <c r="F2">
+      <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3">
         <v>2026</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H3" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3">
+        <v>53443916</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="L3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M3">
+        <v>1</v>
+      </c>
+      <c r="O3" t="s">
+        <v>68</v>
+      </c>
+      <c r="P3" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>70</v>
+      </c>
+      <c r="R3" t="s">
+        <v>47</v>
+      </c>
+      <c r="S3" t="s">
+        <v>71</v>
+      </c>
+      <c r="T3" t="s">
+        <v>49</v>
+      </c>
+      <c r="U3" t="s">
+        <v>50</v>
+      </c>
+      <c r="V3" t="s">
+        <v>51</v>
+      </c>
+      <c r="W3" t="s">
+        <v>72</v>
+      </c>
+      <c r="X3" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E4" t="s">
         <v>41</v>
       </c>
-      <c r="H2">
-[...8 lines deleted...]
-      <c r="K2" t="s">
+      <c r="F4" t="s">
         <v>42</v>
       </c>
-      <c r="L2">
+      <c r="G4">
+        <v>2026</v>
+      </c>
+      <c r="H4" t="s">
+        <v>80</v>
+      </c>
+      <c r="I4">
+        <v>54301736</v>
+      </c>
+      <c r="J4">
+        <v>8500</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4">
         <v>1</v>
       </c>
-      <c r="M2">
-[...5 lines deleted...]
-      <c r="P2" t="s">
+      <c r="P4" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>70</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>49</v>
+      </c>
+      <c r="U4" t="s">
+        <v>50</v>
+      </c>
+      <c r="V4" t="s">
+        <v>51</v>
+      </c>
+      <c r="W4" t="s">
+        <v>52</v>
+      </c>
+      <c r="X4" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>86</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>88</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>89</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>90</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5">
+        <v>2026</v>
+      </c>
+      <c r="H5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I5">
+        <v>55896106</v>
+      </c>
+      <c r="L5" t="s">
         <v>44</v>
       </c>
-      <c r="Q2" t="s">
-[...5 lines deleted...]
-      <c r="S2" t="s">
+      <c r="M5">
+        <v>1</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>97</v>
+      </c>
+      <c r="R5" t="s">
         <v>47</v>
       </c>
-      <c r="T2" t="s">
+      <c r="S5" t="s">
+        <v>71</v>
+      </c>
+      <c r="T5" t="s">
+        <v>49</v>
+      </c>
+      <c r="U5" t="s">
+        <v>98</v>
+      </c>
+      <c r="V5" t="s">
+        <v>51</v>
+      </c>
+      <c r="W5" t="s">
+        <v>99</v>
+      </c>
+      <c r="X5" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G6">
+        <v>2026</v>
+      </c>
+      <c r="I6">
+        <v>56676836</v>
+      </c>
+      <c r="J6">
+        <v>2100</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
+      </c>
+      <c r="N6">
+        <v>1.3</v>
+      </c>
+      <c r="P6" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>116</v>
+      </c>
+      <c r="R6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S6" t="s">
         <v>48</v>
       </c>
-      <c r="U2" t="s">
+      <c r="T6" t="s">
         <v>49</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="U6" t="s">
+        <v>98</v>
+      </c>
+      <c r="V6" t="s">
         <v>51</v>
       </c>
-      <c r="X2" t="s">
+      <c r="W6" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="X6" t="s">
         <v>53</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="Y6" t="s">
         <v>54</v>
       </c>
-      <c r="AA2" t="s">
-[...331 lines deleted...]
-      <c r="B6" t="s">
+      <c r="Z6" t="s">
         <v>117</v>
       </c>
-      <c r="C6" t="s">
+      <c r="AA6" t="s">
         <v>118</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" t="s">
+      <c r="AB6" t="s">
         <v>119</v>
       </c>
-      <c r="H6">
-[...8 lines deleted...]
-      <c r="N6" t="s">
+      <c r="AC6" t="s">
         <v>120</v>
       </c>
-      <c r="O6" t="s">
+      <c r="AE6" t="s">
         <v>121</v>
       </c>
-      <c r="P6" t="s">
+      <c r="AF6" t="s">
         <v>122</v>
       </c>
-      <c r="Q6" t="s">
-[...2 lines deleted...]
-      <c r="R6" t="s">
+      <c r="AG6" t="s">
         <v>123</v>
       </c>
-      <c r="S6" t="s">
-[...8 lines deleted...]
-      <c r="V6" t="s">
+      <c r="AH6" t="s">
         <v>124</v>
       </c>
-      <c r="W6" t="s">
-[...5 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="AI6" t="s">
         <v>125</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="AJ6" t="s">
         <v>126</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AK6" t="s">
         <v>127</v>
-      </c>
-[...22 lines deleted...]
-        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">