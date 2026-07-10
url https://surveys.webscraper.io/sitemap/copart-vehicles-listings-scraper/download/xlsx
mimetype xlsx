--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -12,76 +12,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
-    <t>trim</t>
-[...1 lines deleted...]
-  <si>
     <t>lot_number</t>
   </si>
   <si>
     <t>current_bid</t>
   </si>
   <si>
     <t>buy_it_now_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>auto_grade_score</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>title_code</t>
   </si>
   <si>
     <t>odometer</t>
@@ -98,411 +95,297 @@
   <si>
     <t>drivetrain</t>
   </si>
   <si>
     <t>fuel</t>
   </si>
   <si>
     <t>sale_date</t>
   </si>
   <si>
     <t>lane_Item</t>
   </si>
   <si>
     <t>notes</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>vehicle_assessment_description_html</t>
   </si>
   <si>
-    <t>technical_specifications_html</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.copart.com/lotSearchResults?free=false&amp;searchCriteria=%7B%22query%22:%5B%22*%22%5D,%22filter%22:%7B%22ODM%22:%5B%22odometer_reading_received:%5B0%20TO%209999999%5D%22%5D,%22YEAR%22:%5B%22lot_year:%5B2026%20TO%202027%5D%22%5D,%22MISC%22:%5B%22%23VehicleTypeCode:VEHTYPE_V%22,%22%23MakeCode:BMW%20OR%20%23MakeDesc:BMW%22%5D%7D,%22searchName%22:%22%22,%22watchListOnly%22:false,%22freeFormSearch%22:false%7D%20&amp;displayStr=AUTOMOBILE,%5B0%20TO%209999999%5D,%5B2026%20TO%202027%5D,BMW&amp;from=%2FvehicleFinder&amp;fromSource=widget&amp;qId=08d896ee-7570-40b7-bd70-14d7c59bb588-1772722901458</t>
   </si>
   <si>
-    <t>2026-06-15T05:22:45Z</t>
-[...2 lines deleted...]
-    <t>https://www.copart.com/lot/56676486/clean-title-2026-bmw-x3-30-xdrive-fl-west-palm-beach</t>
+    <t>2026-07-06T11:24:25Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/58195516/clean-title-2026-bmw-x7-xdrive40i-fl-orlando-south</t>
+  </si>
+  <si>
+    <t>2026 BMW X7 XDRIVE40I</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>X7</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>FL - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>16,438 mi  Actual</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>3.0L 6</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>ALL WHEEL DRIVE</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Mon. Jul 06, 2026 08:00 AM AKDT</t>
+  </si>
+  <si>
+    <t>A/235</t>
+  </si>
+  <si>
+    <t>There are no notes for this lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/ab9a4e0bc93b43c7a46f9f3d21880b9f_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/ab9a4e0bc93b43c7a46f9f3d21880b9f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/d2f6d27cbf1a4a3ab8f991dc9d3a91f5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/be3f24dea3b94f13821c1d55f723683b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/ace3d9a99791495794781cebb7a14175_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/707240f6c7be44d99f577115f4c8b387_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/df7082861e0647f09762c096a3fa2762_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/6aef7060dac347628ee50291b3fe903b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/18a607f127524eaa9a4c9856c52bdb95_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/3525e07d79ce4545a06a8cacf01ab2f7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/acbd13f6ab8d4480b81dcce2fa768cd8_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/63f0a215131640dc9a8eea5d1faab304_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/2df55a4416d74487ab88bb144c8dc797_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/31606e5f9f6046a7a494b95b028c5af9_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Door-Severe Damage (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Rear Door-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Lift Gate-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Rear Bumper-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Front Bumper-Chipped (4)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-06T11:24:08Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/56862216/clean-title-2027-bmw-x6-xdrive40i-fl-orlando-south</t>
+  </si>
+  <si>
+    <t>2027 BMW X6 XDRIVE40I</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>0 mi  Not Actual</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Wed. Jul 08, 2026 12:00 PM EDT</t>
+  </si>
+  <si>
+    <t>-/-</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/51878908eeec43bab094a8a8ab8625d3_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/51878908eeec43bab094a8a8ab8625d3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/cce64d7f3f5c44dca67925d4a3ae4d10_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/4cbfc524bea044918a021e75e666012e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/be2121318c2e48dabc63ca4b3350cbf1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/f1c80135c8f94b6087b0229df095dc76_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5333eebef023489b9975e52c04567b2c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/3f6fb0d6eecb4303ae80e601859e2979_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7028ec45a5f8468eab381f51b652cf2e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/38fff57573444de99e93b9f931508ab7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/f19df1b36661488da5598903fb5f19fc_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/b29a100f8e284999943b225f66bea27c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/2c2858712a6c4c78ab23c765f5a652f2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5b7b9f9742e7408fb3506ac9ee011927_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Wheel-Bent (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Rail-Kinked (5 To 6 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Lf Axle Assembly-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Front Rail-Kinked (5 To 6 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Front Bumper Reinforcement-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Grille-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Hood-Dent(S) W/ Paint Dmg (2 To 3 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Front Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Knee Airbag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-06T11:24:52Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/56635656/clean-title-2026-bmw-228xi-fl-miami-south</t>
+  </si>
+  <si>
+    <t>2026 BMW 228XI</t>
+  </si>
+  <si>
+    <t>228XI</t>
+  </si>
+  <si>
+    <t>12,056 mi  Actual</t>
+  </si>
+  <si>
+    <t>2.0L 4Listen to engine</t>
+  </si>
+  <si>
+    <t>Mon. Jul 06, 2026 12:00 PM EDT</t>
+  </si>
+  <si>
+    <t>A/214</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/df7411f813c14105aa33081579a0da5b_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/df7411f813c14105aa33081579a0da5b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/167ec501c1d9445d9bac23e77498c3b4_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/78a576320c4f47ae8d5bbc1e9f5692d5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/91bad78ceff3461e9d5f59f596ede27d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/022d30da3cf944468ae369a565cad591_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/1bdbc0a9b0b9401e9a52562508f58f4c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/a6ba02ac13bd49589375257d4fb1c92c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/6121850b7f7344d5998aa58f21a6d46f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5fa73ff152084c48847810b75aba261f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/9e0365c7e83043aea6592e15266be65f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/cb7eabcb70ea43638e3280878082e095_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/cb7eabcb70ea43638e3280878082e095_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/ecbc2007f337492f91eddc6471c0335b_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Fender-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Door-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Rear Door-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Mirror-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Qtr Panel-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Front Bumper-Dent(S) W/ Paint Dmg (1 To 2 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-06T11:24:13Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/56257366/salvage-2026-bmw-x1-xdrive28i-va-hampton</t>
+  </si>
+  <si>
+    <t>2026 BMW X1 XDRIVE28I</t>
+  </si>
+  <si>
+    <t>X1</t>
+  </si>
+  <si>
+    <t>VA - Cert Of Title - Salvage</t>
+  </si>
+  <si>
+    <t>2,250 mi  Actual</t>
+  </si>
+  <si>
+    <t>2.0L 4</t>
+  </si>
+  <si>
+    <t>Tue. Jul 07, 2026 08:00 AM MDT</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/1c28d78626bf4784b6ee375d07251890_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/1c28d78626bf4784b6ee375d07251890_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/592e95d25da745d196931f8937e577e9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/215afc961db9443981c0a18c16e111f3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5762d7cbec094f9cb4aecf4511e05316_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/76e88246467b4f02b6be3da50abfcd7b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/a241c93581b24dc9bf55dfd49c965c5d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/c7a77f476a904e559d784dde28c69a7c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/2c44761475fd4c4fbe061e6e7d21e961_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/4822fe7196d8469983a31c8cd1e11351_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7383dedfab44498abec893f95ee55fc5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/8c21ca3d3d8d4977998480f4b8967c1b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7d3c6ccfb38d4f509dba005610ea792a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/c68c6ab5b269437eb87e719bcd7a7baa_vthb.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-06T11:24:18Z</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/58377946/clean-title-2026-bmw-x3-30-xdrive-ny-newburgh</t>
   </si>
   <si>
     <t>2026 BMW X3 30 XDRIVE</t>
   </si>
   <si>
-    <t>BMW</t>
-[...1 lines deleted...]
-  <si>
     <t>X3</t>
   </si>
   <si>
-    <t>30 XDRIVE</t>
-[...314 lines deleted...]
-    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio: AM/FM&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;205w Regular Amplifier&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+    <t>IL - Certificate Of Title  Title Absent</t>
+  </si>
+  <si>
+    <t>21,543 mi  Not Actual</t>
+  </si>
+  <si>
+    <t>D/4037</t>
+  </si>
+  <si>
+    <t>VEH LOC @ NEWBURGH SUBLOT</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/c5d3ae025fbd4e74b92dc171a75e29db_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/c5d3ae025fbd4e74b92dc171a75e29db_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/bdb4fc8e9d3645f6a1287d6b82743151_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/5d547553509545dcb7b079ca8f7f2dc2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/2ddec9898b2f449ba1dd64e328bdb8a1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/557146b5f6c445e2bda29fb7b55dd0ff_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/dc2835546de54807b45ed49cd3b04092_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/6525061ae90b42e692ec646583c71823_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/62f1b2128abc45afb6115671556a4a6c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/1f3cb4305c834ae89bc47d06c47907ec_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/7c35a0d4a0c749d68f1a2a125267165a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/af08b34971fc4960ab4d13b701b60978_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/550f02d74cf644b897d712212418a1fb_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0626/af1d6ea7eb63432384ce4155b17347eb_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Fender-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Wheel-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Front Tire-Cut (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Lf Axle Assembly-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Front Door-Dent(S) W/ Paint Dmg (3 To 4 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Front Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Front Fender-Dent(S) W/ Paint Dmg (1 To 2 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Airbag - Front Right-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Rear Door-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c3497397913="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Windshield-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Rear Bumper-Heavy Scratch (2 To 3 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Front Bumper-Heavy Scratch (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Left Knee Airbag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Right Knee Airbag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="damage-item ng-star-inserted"&gt;Rf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c3497397913="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c3497397913="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c3497397913="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c3497397913="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c3497397913="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c3497397913="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -806,59 +689,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -896,590 +779,431 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="B2" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="D2" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="E2" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="F2" t="s">
         <v>32</v>
-      </c>
-[...30 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G2">
         <v>2026</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2">
+        <v>58195516</v>
+      </c>
+      <c r="I2">
+        <v>20200</v>
+      </c>
+      <c r="J2">
+        <v>48500</v>
+      </c>
+      <c r="K2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2">
+        <v>2.6</v>
+      </c>
+      <c r="O2" t="s">
+        <v>34</v>
+      </c>
+      <c r="P2" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>36</v>
+      </c>
+      <c r="R2" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2" t="s">
+        <v>38</v>
+      </c>
+      <c r="T2" t="s">
+        <v>39</v>
+      </c>
+      <c r="U2" t="s">
+        <v>40</v>
+      </c>
+      <c r="V2" t="s">
+        <v>41</v>
+      </c>
+      <c r="W2" t="s">
+        <v>42</v>
+      </c>
+      <c r="X2" t="s">
         <v>43</v>
       </c>
-      <c r="I2">
-[...5 lines deleted...]
-      <c r="L2" t="s">
+      <c r="Y2" t="s">
         <v>44</v>
       </c>
-      <c r="M2">
+      <c r="Z2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3">
+        <v>2027</v>
+      </c>
+      <c r="H3">
+        <v>56862216</v>
+      </c>
+      <c r="I3">
+        <v>25250</v>
+      </c>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3">
         <v>1</v>
       </c>
-      <c r="N2">
-[...20 lines deleted...]
-      <c r="V2" t="s">
+      <c r="M3">
+        <v>1.0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
         <v>51</v>
       </c>
-      <c r="W2" t="s">
+      <c r="Q3" t="s">
         <v>52</v>
       </c>
-      <c r="X2" t="s">
+      <c r="R3" t="s">
+        <v>37</v>
+      </c>
+      <c r="S3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T3" t="s">
+        <v>39</v>
+      </c>
+      <c r="U3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V3" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="W3" t="s">
         <v>54</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="X3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3" t="s">
         <v>55</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="Z3" t="s">
         <v>56</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AA3" t="s">
         <v>57</v>
       </c>
-      <c r="AC2" t="s">
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
         <v>58</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="C4" t="s">
         <v>59</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="D4" t="s">
         <v>60</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
         <v>61</v>
-      </c>
-[...134 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G4">
         <v>2026</v>
       </c>
-      <c r="H4" t="s">
-        <v>80</v>
+      <c r="H4">
+        <v>56635656</v>
       </c>
       <c r="I4">
-        <v>54301736</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>7300</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>1</v>
+        <v>2.6</v>
+      </c>
+      <c r="O4" t="s">
+        <v>34</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="Q4" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" t="s">
+        <v>63</v>
+      </c>
+      <c r="S4" t="s">
+        <v>38</v>
+      </c>
+      <c r="T4" t="s">
+        <v>39</v>
+      </c>
+      <c r="U4" t="s">
+        <v>40</v>
+      </c>
+      <c r="V4" t="s">
+        <v>64</v>
+      </c>
+      <c r="W4" t="s">
+        <v>65</v>
+      </c>
+      <c r="X4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
         <v>70</v>
       </c>
-      <c r="R4" t="s">
-[...66 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="G5">
         <v>2026</v>
       </c>
-      <c r="H5" t="s">
-        <v>95</v>
+      <c r="H5">
+        <v>56257366</v>
       </c>
       <c r="I5">
-        <v>55896106</v>
-[...4 lines deleted...]
-      <c r="M5">
+        <v>7900</v>
+      </c>
+      <c r="J5">
+        <v>11500</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5">
         <v>1</v>
       </c>
       <c r="O5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P5" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="Q5" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="R5" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="S5" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="T5" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="U5" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="V5" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="W5" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="X5" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="Y5" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="Z5" t="s">
-        <v>100</v>
-[...29 lines deleted...]
-        <v>110</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="D6" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="G6">
         <v>2026</v>
       </c>
+      <c r="H6">
+        <v>58377946</v>
+      </c>
       <c r="I6">
-        <v>56676836</v>
-[...7 lines deleted...]
-      <c r="M6">
+        <v>10400</v>
+      </c>
+      <c r="K6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6">
         <v>1</v>
       </c>
-      <c r="N6">
-        <v>1.3</v>
+      <c r="O6" t="s">
+        <v>83</v>
       </c>
       <c r="P6" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="Q6" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="R6" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="S6" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="T6" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="U6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="V6" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="W6" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="X6" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="Y6" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="Z6" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="AA6" t="s">
-        <v>118</v>
-[...26 lines deleted...]
-        <v>127</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">