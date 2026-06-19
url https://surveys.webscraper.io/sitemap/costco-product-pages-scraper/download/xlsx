--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
@@ -83,200 +86,219 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>https://www.costco.com/nellies-wow-stick-stain-remover-27-oz-4-count.product.4000332002.html</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:40Z</t>
+  </si>
+  <si>
+    <t>Nellie's Wow Stick Stain Remover, 2.7 oz, 4-count</t>
+  </si>
+  <si>
+    <t>Nellie's</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Made with natural ingredients and free from dyes and synthetic fragrances, the Wow Stick Stain Remover contains lemongrass and sweet orange essential oils, which work in combination with the cleansing ingredients to combat odors caused by the offending stain. A delicious smelling bonus! Directions: Wet the Wow Stick. Wet stained area of fabric. Rub the Wow Stick onto stained area. Agitate the stain under water.    Made with plant based natural ingredients free from harmful toxins, Phosphates and synthetic fragrances Highly effective color safe formula Safe for use in High Efficiency (HE) washing machines Total quantity: 4 x 2.7 oz.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Made with natural ingredients and free from dyes and synthetic fragrances, the Wow Stick Stain Remover contains lemongrass and sweet orange essential oils, which work in combination with the cleansing ingredients to combat odors caused by the offending stain. A delicious smelling bonus!&lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &lt;strong&gt;Directions:&lt;/strong&gt; Wet the Wow Stick. Wet stained area of fabric. Rub the Wow Stick onto stained area. Agitate the stain under water.&amp;nbsp;&lt;br aria-hidden="true"&gt; &amp;nbsp; &lt;ul&gt; &lt;li&gt;Made with plant based natural ingredients free from harmful toxins, Phosphates and synthetic fragrances&lt;/li&gt; &lt;li&gt;Highly effective color safe formula&lt;/li&gt; &lt;li&gt;Safe for use in High Efficiency (HE) washing machines&lt;/li&gt; &lt;li&gt;Total quantity: 4 x 2.7 oz.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/rqb4ggqrbs2nmpvsvf53gg2p/4000332002-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/rqb4ggqrbs2nmpvsvf53gg2p/4000332002-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/x7c8fvsgbrjk7gfxgmvsb38/4000332002-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/m6mqbx59rppn23qgq7ww4rv/4000332002-847__3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/rqb4ggqrbs2nmpvsvf53gg2p/4000332002-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/x7c8fvsgbrjk7gfxgmvsb38/4000332002-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/m6mqbx59rppn23qgq7ww4rv/4000332002-847__3?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS 3 Day Select is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>2.7 oz.</t>
+  </si>
+  <si>
+    <t>Online Only</t>
+  </si>
+  <si>
     <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-104-count.product.4000254988.html</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:54Z</t>
+  </si>
+  <si>
     <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 104-count</t>
   </si>
   <si>
     <t>Tide</t>
-  </si>
-[...1 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Tide Power + Ultra Oxi Detergent Pacs
 From America's #1 Trusted Detergent Brand*
 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters
 Dissolves in both hot &amp; cold water
 Helps tackle tough set-in odors
 Remember to toss the Tide POD in the washing machine drum before clothes</t>
   </si>
   <si>
     <t>Features: Tide Power + Ultra Oxi Detergent Pacs From America's #1 Trusted Detergent Brand* 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters Dissolves in both hot &amp; cold water Helps tackle tough set-in odors Remember to toss the Tide POD in the washing machine drum before clothes New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.   *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey View More</t>
   </si>
   <si>
     <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Tide Power + Ultra Oxi Detergent Pacs&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand*&lt;/li&gt; &lt;li&gt;4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters&lt;/li&gt; &lt;li&gt;Dissolves in both hot &amp;amp; cold water&lt;/li&gt; &lt;li&gt;Helps tackle tough set-in odors&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br aria-hidden="true"&gt;New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp;amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;*Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/p&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000254988"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1rgii7k" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg</t>
   </si>
   <si>
     <t>https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/hrm3b75sbtj3xm776qv92k/3247022-847__2?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/hrm3b75sbtj3xm776qv92k/3247022-847__2?auto=webp&amp;format=jpg</t>
   </si>
   <si>
-    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.   Order by Noon Delivered By Monday Wednesday Tuesday Thursday Wednesday Friday Thursday Monday Friday Tuesday Saturday Tuesday Sunday Tuesday Holidays 2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
-[...2 lines deleted...]
-    <t>Instant Savings</t>
+    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.  Order by NoonDelivered ByMondayWednesdayTuesdayThursdayWednesdayFridayThursdayMondayFridayTuesdaySaturdayTuesdaySundayTuesdayHolidays2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery times may be extended due to factors including order size and events outside of our control (i.e. weather/natural disasters). We do not guarantee two-day delivery.  Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/package-free-the-simplest-powder-laundry-detergent-lavender-300-loads-158-oz.product.4000394352.html</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:02Z</t>
+  </si>
+  <si>
+    <t>Package Free The Simplest Powder Laundry Detergent, Lavender, 300 Loads, 158 oz</t>
+  </si>
+  <si>
+    <t>Package Free</t>
+  </si>
+  <si>
+    <t>This is hands down the simplest laundry detergent on the market. Made with just 4 natural, biodegradable ingredients, our concentrated powder delivers a deep clean that’s safe for sensitive skin. One 158oz package powers through up to 300 loads—perfect for families looking for a non-toxic, low-waste solution. Gentle enough for babies and pets, and safe for HE machines and septic systems. Free from artificial fragrances, brighteners, parabens, phthalates, and synthetic dyes.  Hypoallergenic and EWG Verified for safety and purityGentle on sensitive skin—perfect for babies and the whole family100% biodegradable and safe for septic systemsPackaged in 100% recyclable cardboard Ingredients:  Sodium Carbonate, Sodium Bicarbonate, Sodium Cocoate, Lavender Essential Oil ​</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;p&gt;This is hands down the simplest laundry detergent on the market. Made with just 4 natural, biodegradable ingredients, our concentrated powder delivers a deep clean that’s safe for sensitive skin. One 158oz package powers through up to 300 loads—perfect for families looking for a non-toxic, low-waste solution. Gentle enough for babies and pets, and safe for HE machines and septic systems. Free from artificial fragrances, brighteners, parabens, phthalates, and synthetic dyes.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Hypoallergenic and EWG Verified for safety and purity&lt;/li&gt;&lt;li&gt;Gentle on sensitive skin—perfect for babies and the whole family&lt;/li&gt;&lt;li&gt;100% biodegradable and safe for septic systems&lt;/li&gt;&lt;li&gt;Packaged in 100% recyclable cardboard&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Ingredients:&lt;/strong&gt;&amp;nbsp;&amp;nbsp;Sodium Carbonate, Sodium Bicarbonate, Sodium Cocoate,&amp;nbsp;Lavender Essential Oil&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;/p&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;​&lt;/div&gt;&lt;syndigo-powerpage pageid="4000394352"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/437mqswzcpnn7m7s26tsp9n/4000394352-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/437mqswzcpnn7m7s26tsp9n/4000394352-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/pkgptbqmjrbgnqfkpp9x89z/4000394352-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/4ngqqmf3jmvnxwbcbrwnxw45/4000394352-847__3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/437mqswzcpnn7m7s26tsp9n/4000394352-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/pkgptbqmjrbgnqfkpp9x89z/4000394352-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/4ngqqmf3jmvnxwbcbrwnxw45/4000394352-847__3?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS Ground is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>158 oz.</t>
   </si>
   <si>
     <t>https://www.costco.com/gain-oxi-liquid-laundry-detergent-original-159-loads-170-fl-oz.product.4000278027.html</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:10Z</t>
   </si>
   <si>
     <t>Gain +Oxi Liquid Laundry Detergent, Original, 159 Loads, 170 fl oz</t>
   </si>
   <si>
     <t>Gain</t>
   </si>
   <si>
     <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.</t>
   </si>
   <si>
     <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear&lt;/li&gt; &lt;li&gt;CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience&lt;/li&gt; &lt;li&gt;ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price&lt;/li&gt; &lt;li&gt;HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg</t>
   </si>
   <si>
     <t>https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/wnnj34xsxsrmt3gk6nmwqpj/4000278027-847__3?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/wnnj34xsxsrmt3gk6nmwqpj/4000278027-847__3?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg</t>
   </si>
   <si>
     <t>170 fl. oz.</t>
   </si>
   <si>
-    <t>https://www.costco.com/tide-pods-laundry-detergent-pods-free--gentle-152-count.product.4000415444.html</t>
-[...78 lines deleted...]
-    <t>210 fl. oz.</t>
+    <t>https://www.costco.com/nellies-bulk-oxygen-brightener-875-lbs.product.100477962.html</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:56Z</t>
+  </si>
+  <si>
+    <t>Nellie's Bulk Oxygen Brightener, 8.75 lbs</t>
+  </si>
+  <si>
+    <t>Nellie's Oxygen Brightener uses the power of oxygen to penetrate stains, stripping away dirt, odor and grime, and keeps your colors bright and your whites white. our products are phosphate free, hypoallergenic and septic safe. How To Use: Machine wash: Add into wash cycle with Nellie's Laundry Soda. Small loads – 1 tablespoon; regular loads – 2 tablespoons; large loads – 3 tablespoons. Use 3 tablespoons for very dirty or stained clothing. Pre-soak or hand wash: separate whites from colors. Use only one tablespoon along with Nellie's Laundry Soda in 10 L (2.6 gallons) of WARM or HOT water. soak for 1/2 hour then rinse thoroughly. General stain removal: create solution using 1 tablespoon per 16 oz (500 ml) of water for upholstery, fabric, kitchen floors, counters, trash cans and all other water washable surfaces. Apply solution to stain, wait 1-5 minutes, scrub with sponge or blot with towel. Rinse thoroughly and allow to dry. Carpet spot remover: create solution using 1 tablespoon per 16 oz (500 ml) of water. Soak up excess liquid before applying solution to stain. Use only enough to cover stain area, wait 1-5 minutes, soak up with white towel. Repeat if necessary. Wring thoroughly with water and blot dry. Vacuum once dry. DO NOT USE: on wool, silk or leather. Not for use on jewelry, latex, paints or wood.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Nellie's Oxygen Brightener uses the power of oxygen to penetrate stains, stripping away dirt, odor and grime, and keeps your colors bright and your whites white. our products are phosphate free, hypoallergenic and septic safe.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;span style="font-weight:bold;"&gt;How To Use:&lt;/span&gt;&lt;br aria-hidden="true"&gt;&lt;ul&gt;&lt;li&gt;Machine wash: Add into wash cycle with Nellie's Laundry Soda. Small loads – 1 tablespoon; regular loads – 2 tablespoons; large loads – 3 tablespoons. Use 3 tablespoons for very dirty or stained clothing.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;li&gt;Pre-soak or hand wash: separate whites from colors. Use only one tablespoon along with Nellie's Laundry Soda in 10 L (2.6 gallons) of WARM or HOT water. soak for 1/2 hour then rinse thoroughly.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;li&gt;General stain removal: create solution using 1 tablespoon per 16 oz (500 ml) of water for upholstery, fabric, kitchen floors, counters, trash cans and all other water washable surfaces. Apply solution to stain, wait 1-5 minutes, scrub with sponge or blot with towel. Rinse thoroughly and allow to dry.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;li&gt;Carpet spot remover: create solution using 1 tablespoon per 16 oz (500 ml) of water. Soak up excess liquid before applying solution to stain. Use only enough to cover stain area, wait 1-5 minutes, soak up with white towel. Repeat if necessary. Wring thoroughly with water and blot dry. Vacuum once dry.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;/ul&gt;DO NOT USE: on wool, silk or leather. Not for use on jewelry, latex, paints or wood.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/p9xbhpsw87v6w2z37qbrp66/1318413-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/p9xbhpsw87v6w2z37qbrp66/1318413-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/p9xbhpsw87v6w2z37qbrp66/1318413-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>8.75 lb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -580,59 +602,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -658,310 +680,316 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="D2" t="s">
         <v>25</v>
       </c>
-      <c r="E2">
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2">
+        <v>1904489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2">
         <v>29.99</v>
       </c>
-      <c r="G2" t="s">
-[...3 lines deleted...]
-        <v>4.8</v>
+      <c r="H2" t="s">
+        <v>28</v>
       </c>
       <c r="I2">
-        <v>858</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>4.1</v>
+      </c>
+      <c r="J2">
+        <v>45</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
-      <c r="S2">
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="T2" t="s">
+        <v>34</v>
+      </c>
+      <c r="W2" t="s">
+        <v>35</v>
+      </c>
+      <c r="X2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3">
+        <v>3247022</v>
+      </c>
+      <c r="E3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3">
+        <v>29.99</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3">
+        <v>4.8</v>
+      </c>
+      <c r="J3">
+        <v>859</v>
+      </c>
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3" t="s">
+        <v>44</v>
+      </c>
+      <c r="P3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T3">
         <v>104</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2">
+      <c r="X3">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4">
+        <v>1977125</v>
+      </c>
+      <c r="E4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4">
+        <v>29.99</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4">
+        <v>4.5</v>
+      </c>
+      <c r="J4">
+        <v>49</v>
+      </c>
+      <c r="L4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="T4" t="s">
+        <v>55</v>
+      </c>
+      <c r="W4" t="s">
         <v>35</v>
       </c>
-      <c r="C3">
+      <c r="X4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5">
         <v>4160644</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="E5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F5">
         <v>19.99</v>
       </c>
-      <c r="F3">
+      <c r="G5">
         <v>23.99</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5">
         <v>4.4</v>
       </c>
-      <c r="I3">
-[...23 lines deleted...]
-      <c r="W3">
+      <c r="J5">
+        <v>284</v>
+      </c>
+      <c r="L5" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N5" t="s">
+        <v>62</v>
+      </c>
+      <c r="O5" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T5" t="s">
+        <v>64</v>
+      </c>
+      <c r="X5">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
-[...89 lines deleted...]
-      <c r="N5" t="s">
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6">
+        <v>1318413</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6">
+        <v>44.99</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6">
+        <v>4.6</v>
+      </c>
+      <c r="J6">
+        <v>607</v>
+      </c>
+      <c r="L6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P6" t="s">
         <v>54</v>
       </c>
-      <c r="O5" t="s">
-[...58 lines deleted...]
-      <c r="W6">
+      <c r="T6" t="s">
+        <v>72</v>
+      </c>
+      <c r="W6" t="s">
+        <v>35</v>
+      </c>
+      <c r="X6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>