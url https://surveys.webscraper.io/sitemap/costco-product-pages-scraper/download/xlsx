--- v2 (2026-09-11)
+++ v3 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -86,214 +86,237 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
-    <t>https://www.costco.com/tide-ultra-concentrated-liquid-laundry-detergent-152-loads-170-fl-oz.product.4000100321.html</t>
-[...5 lines deleted...]
-    <t>Tide Ultra Concentrated Liquid Laundry Detergent, Original, 152 Loads, 170 fl oz</t>
+    <t>https://www.costco.com/downy-ultimate-infusions-in-wash-scent-booster-beads-whimsical-wonder-245-oz.product.4000251265.html</t>
+  </si>
+  <si>
+    <t>2026-10-09T08:18:23Z</t>
+  </si>
+  <si>
+    <t>Downy Ultimate Infusions In-Wash Scent Booster Beads, Whimsical Wonder, 24.5 oz</t>
+  </si>
+  <si>
+    <t>Downy</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Whimsical Wonder
+HE Compatible
+24.5 Total oz
+Safe on All Fabrics</t>
+  </si>
+  <si>
+    <t>Dual action technology that continuously releases scent for a longer-lasting freshness experience Enjoy ultimate freshness from wash to hamper Whimsical Wonder scent with notes of sweet nectar, vanilla musk, and amber Use with Downy Liquid Fabric Softener and Bouncer Dryer Sheets for an even better laundry experience  Elevate your laundry routine with Downy Ultimate Fusions—the first-ever scent booster beads!* With Dual Action technology and the Whimsical scent, you’ll always find yourself reaching for these beads every time you do laundry. Downy Ultimate Fusions Whimsical Wonder features irresistible scents of sweet nectar, vanilla musk, and amber. The fusion of sweet nectar, vanilla musk, and amber undertones will evoke an invigorating and refreshing aroma that lasts. Downy Scent Beads are safe to use on all colors and fabrics and are compatible with all HE Washing machines.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;Dual action technology that continuously releases scent for a longer-lasting freshness experience&lt;/li&gt; &lt;li&gt;Enjoy ultimate freshness from wash to hamper&lt;/li&gt; &lt;li&gt;Whimsical Wonder scent with notes of sweet nectar, vanilla musk, and amber&lt;/li&gt; &lt;li&gt;Use with Downy Liquid Fabric Softener and Bouncer Dryer Sheets for an even better laundry experience&lt;br aria-hidden="true"&gt; &amp;nbsp;&lt;/li&gt;&lt;/ul&gt;Elevate your laundry routine with Downy Ultimate Fusions—the first-ever scent booster beads!* With Dual Action technology and the Whimsical scent, you’ll always find yourself reaching for these beads every time you do laundry. Downy Ultimate Fusions Whimsical Wonder features irresistible scents of sweet nectar, vanilla musk, and amber. The fusion of sweet nectar, vanilla musk, and amber undertones will evoke an invigorating and refreshing aroma that lasts. Downy Scent Beads are safe to use on all colors and fabrics and are compatible with all HE Washing machines.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000251265"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f553248f-723b-4e7a-9006-0851ff3a9f55/as/4000251265-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f553248f-723b-4e7a-9006-0851ff3a9f55/as/4000251265-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f9abf0e0-2de7-4fd6-bfcb-997a1a020ab8/as/4000251265-847__3.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f553248f-723b-4e7a-9006-0851ff3a9f55/as/4000251265-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f9abf0e0-2de7-4fd6-bfcb-997a1a020ab8/as/4000251265-847__3.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.  Order by NoonDelivered ByMondayWednesdayTuesdayThursdayWednesdayFridayThursdayMondayFridayTuesdaySaturdayTuesdaySundayTuesdayHolidays2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery times may be extended due to factors including order size and events outside of our control (i.e. weather/natural disasters). We do not guarantee two-day delivery.  Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>24.5 oz.</t>
+  </si>
+  <si>
+    <t>Instant Savings</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/nellies-wow-stick-stain-remover-27-oz-4-count.product.4000332002.html</t>
+  </si>
+  <si>
+    <t>2026-10-09T08:18:31Z</t>
+  </si>
+  <si>
+    <t>Nellie's Wow Stick Stain Remover, 2.7 oz, 4-count</t>
+  </si>
+  <si>
+    <t>Nellie's</t>
+  </si>
+  <si>
+    <t>Made with Lemongrass &amp; Sweet Orange Essential Oils
+HE Compatible
+2.7 oz Sticks
+4 Total Sticks
+Color Safe Formula</t>
+  </si>
+  <si>
+    <t>Made with natural ingredients and free from dyes and synthetic fragrances, the Wow Stick Stain Remover contains lemongrass and sweet orange essential oils, which work in combination with the cleansing ingredients to combat odors caused by the offending stain. A delicious smelling bonus! Directions: Wet the Wow Stick. Wet stained area of fabric. Rub the Wow Stick onto stained area. Agitate the stain under water.    Made with plant based natural ingredients free from harmful toxins, Phosphates and synthetic fragrances Highly effective color safe formula Safe for use in High Efficiency (HE) washing machines Total quantity: 4 x 2.7 oz.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Made with natural ingredients and free from dyes and synthetic fragrances, the Wow Stick Stain Remover contains lemongrass and sweet orange essential oils, which work in combination with the cleansing ingredients to combat odors caused by the offending stain. A delicious smelling bonus!&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Directions:&lt;/strong&gt; Wet the Wow Stick. Wet stained area of fabric. Rub the Wow Stick onto stained area. Agitate the stain under water.&amp;nbsp;&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;ul&gt; &lt;li&gt;Made with plant based natural ingredients free from harmful toxins, Phosphates and synthetic fragrances&lt;/li&gt; &lt;li&gt;Highly effective color safe formula&lt;/li&gt; &lt;li&gt;Safe for use in High Efficiency (HE) washing machines&lt;/li&gt; &lt;li&gt;Total quantity: 4 x 2.7 oz.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:42014f4a-cf09-42f9-8750-c27b4e6948c4/as/4000332002-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:42014f4a-cf09-42f9-8750-c27b4e6948c4/as/4000332002-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f4562893-8447-4898-b88e-1c24560c77b8/as/4000332002-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d86b4a93-36b1-4c23-aced-e2f68ea10a13/as/4000332002-847__3.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:42014f4a-cf09-42f9-8750-c27b4e6948c4/as/4000332002-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f4562893-8447-4898-b88e-1c24560c77b8/as/4000332002-847__2.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d86b4a93-36b1-4c23-aced-e2f68ea10a13/as/4000332002-847__3.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS 3 Day Select is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>2.7 oz.</t>
+  </si>
+  <si>
+    <t>Online Only</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-laundry-detergent-pods-free--gentle-152-count.product.4000415444.html</t>
+  </si>
+  <si>
+    <t>2026-10-09T08:19:57Z</t>
+  </si>
+  <si>
+    <t>Tide Pods Laundry Detergent Pods, Free &amp; Gentle, 152-count</t>
   </si>
   <si>
     <t>Tide</t>
   </si>
   <si>
-    <t>usd</t>
-[...150 lines deleted...]
-    <t>24.5 oz.</t>
+    <t>Designed for Sensitive Skin
+Hypoallergenic
+152-count</t>
+  </si>
+  <si>
+    <t>Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.  By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.  But the news gets even better. Tide Free &amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.  Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp; Gentle PODS laundry detergent.   Tide Free &amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes 3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors Each super-concentrated laundry detergent pac of Tide Pods Free &amp; Gentle works on 100% of common stains, even in cold water Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies No matter what type of machine you have or the water temperature you prefer, Tide Free &amp; Gentle Laundry Pods ensures exceptional cleaning results every time Keep product closed and out of reach of children</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp;amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.&amp;nbsp; By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp;amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.&amp;nbsp; But the news gets even better. Tide Free &amp;amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.&amp;nbsp; Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp;amp; Gentle PODS laundry detergent.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;ul&gt; &lt;li&gt;Tide Free &amp;amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes&lt;/li&gt; &lt;li&gt;3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors&lt;/li&gt; &lt;li&gt;Each super-concentrated laundry detergent pac of Tide Pods Free &amp;amp; Gentle works on 100% of common stains, even in cold water&lt;/li&gt; &lt;li&gt;Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies&lt;/li&gt; &lt;li&gt;No matter what type of machine you have or the water temperature you prefer, Tide Free &amp;amp; Gentle Laundry Pods ensures exceptional cleaning results every time&lt;/li&gt; &lt;li&gt;Keep product closed and out of reach of children&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:fca631f4-8c82-4829-af0d-cceb1d8d898b/as/4000415444-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:fca631f4-8c82-4829-af0d-cceb1d8d898b/as/4000415444-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:82c07407-f1bf-4e42-883a-277eccea22ae/as/4000415444-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:fca631f4-8c82-4829-af0d-cceb1d8d898b/as/4000415444-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:82c07407-f1bf-4e42-883a-277eccea22ae/as/4000415444-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>113 oz.</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/nellies-bulk-oxygen-brightener-875-lbs.product.100477962.html</t>
+  </si>
+  <si>
+    <t>2026-10-09T08:28:49Z</t>
+  </si>
+  <si>
+    <t>Nellie's Bulk Oxygen Brightener, 8.75 lbs</t>
+  </si>
+  <si>
+    <t>Hypoallergenic
+Phosphate Free
+Septic Safe</t>
+  </si>
+  <si>
+    <t>Nellie's Oxygen Brightener uses the power of oxygen to penetrate stains, stripping away dirt, odor and grime, and keeps your colors bright and your whites white. our products are phosphate free, hypoallergenic and septic safe. How To Use: Machine wash: Add into wash cycle with Nellie's Laundry Soda. Small loads – 1 tablespoon; regular loads – 2 tablespoons; large loads – 3 tablespoons. Use 3 tablespoons for very dirty or stained clothing. Pre-soak or hand wash: separate whites from colors. Use only one tablespoon along with Nellie's Laundry Soda in 10 L (2.6 gallons) of WARM or HOT water. soak for 1/2 hour then rinse thoroughly. General stain removal: create solution using 1 tablespoon per 16 oz (500 ml) of water for upholstery, fabric, kitchen floors, counters, trash cans and all other water washable surfaces. Apply solution to stain, wait 1-5 minutes, scrub with sponge or blot with towel. Rinse thoroughly and allow to dry. Carpet spot remover: create solution using 1 tablespoon per 16 oz (500 ml) of water. Soak up excess liquid before applying solution to stain. Use only enough to cover stain area, wait 1-5 minutes, soak up with white towel. Repeat if necessary. Wring thoroughly with water and blot dry. Vacuum once dry. DO NOT USE: on wool, silk or leather. Not for use on jewelry, latex, paints or wood.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Nellie's Oxygen Brightener uses the power of oxygen to penetrate stains, stripping away dirt, odor and grime, and keeps your colors bright and your whites white. our products are phosphate free, hypoallergenic and septic safe.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;span style="font-weight:bold;"&gt;How To Use:&lt;/span&gt;&lt;br aria-hidden="true"&gt;&lt;ul&gt;&lt;li&gt;Machine wash: Add into wash cycle with Nellie's Laundry Soda. Small loads – 1 tablespoon; regular loads – 2 tablespoons; large loads – 3 tablespoons. Use 3 tablespoons for very dirty or stained clothing.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;li&gt;Pre-soak or hand wash: separate whites from colors. Use only one tablespoon along with Nellie's Laundry Soda in 10 L (2.6 gallons) of WARM or HOT water. soak for 1/2 hour then rinse thoroughly.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;li&gt;General stain removal: create solution using 1 tablespoon per 16 oz (500 ml) of water for upholstery, fabric, kitchen floors, counters, trash cans and all other water washable surfaces. Apply solution to stain, wait 1-5 minutes, scrub with sponge or blot with towel. Rinse thoroughly and allow to dry.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;li&gt;Carpet spot remover: create solution using 1 tablespoon per 16 oz (500 ml) of water. Soak up excess liquid before applying solution to stain. Use only enough to cover stain area, wait 1-5 minutes, soak up with white towel. Repeat if necessary. Wring thoroughly with water and blot dry. Vacuum once dry.&lt;/li&gt;&lt;br aria-hidden="true"&gt;&lt;/ul&gt;DO NOT USE: on wool, silk or leather. Not for use on jewelry, latex, paints or wood.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:87b7c818-a3c8-49a1-9b8f-713fc74a4bbd/as/1318413-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:87b7c818-a3c8-49a1-9b8f-713fc74a4bbd/as/1318413-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:87b7c818-a3c8-49a1-9b8f-713fc74a4bbd/as/1318413-847__1.avif?width=1024&amp;height=1024&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS Ground is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>8.75 lb</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-100-count.product.4000444453.html</t>
+  </si>
+  <si>
+    <t>2026-10-09T08:29:02Z</t>
+  </si>
+  <si>
+    <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 100-count</t>
+  </si>
+  <si>
+    <t>Original
+HE Compatible
+100 Total Pods</t>
+  </si>
+  <si>
+    <t>4 in 1: Detergent Stain remover Color protector Built-in pre-treater</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;4 in 1:&lt;ul&gt; &lt;li&gt;Detergent&lt;/li&gt; &lt;li&gt;Stain remover&lt;/li&gt; &lt;li&gt;Color protector&lt;/li&gt; &lt;li&gt;Built-in pre-treater&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b5ac1ee1-f5c7-4897-8622-8104eb62ebf4/as/4000444453-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b5ac1ee1-f5c7-4897-8622-8104eb62ebf4/as/4000444453-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:bc300b36-57e6-4dac-a6c4-f523dda79d3c/as/4000444453-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b5ac1ee1-f5c7-4897-8622-8104eb62ebf4/as/4000444453-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:bc300b36-57e6-4dac-a6c4-f523dda79d3c/as/4000444453-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -690,308 +713,329 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
-        <v>1709318</v>
+        <v>1800219</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>24.99</v>
+        <v>13.99</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2">
-        <v>29.99</v>
+        <v>16.99</v>
       </c>
       <c r="I2">
-        <v>4.4</v>
+        <v>4.8</v>
       </c>
       <c r="J2">
-        <v>613</v>
+        <v>346</v>
+      </c>
+      <c r="K2" t="s">
+        <v>29</v>
       </c>
       <c r="L2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="W2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="X2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D3">
-        <v>3247022</v>
+        <v>1904489</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F3">
-        <v>29.99</v>
+        <v>23.99</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
+      <c r="H3">
+        <v>29.99</v>
+      </c>
       <c r="I3">
-        <v>4.8</v>
+        <v>4.1</v>
       </c>
       <c r="J3">
-        <v>859</v>
+        <v>52</v>
       </c>
       <c r="K3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>46</v>
+      </c>
+      <c r="T3" t="s">
+        <v>47</v>
       </c>
       <c r="W3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D4">
-        <v>4160644</v>
+        <v>2700048</v>
       </c>
       <c r="E4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F4">
-        <v>19.99</v>
+        <v>28.99</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4">
-        <v>23.99</v>
+        <v>34.99</v>
       </c>
       <c r="I4">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
       <c r="J4">
-        <v>319</v>
+        <v>173</v>
+      </c>
+      <c r="K4" t="s">
+        <v>53</v>
       </c>
       <c r="L4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="W4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="X4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D5">
-        <v>3006152</v>
+        <v>1318413</v>
       </c>
       <c r="E5" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="F5">
-        <v>10.99</v>
+        <v>34.99</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
-        <v>13.49</v>
+        <v>44.99</v>
       </c>
       <c r="I5">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="J5">
-        <v>212</v>
+        <v>663</v>
+      </c>
+      <c r="K5" t="s">
+        <v>62</v>
       </c>
       <c r="L5" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M5" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O5" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P5" t="s">
-        <v>33</v>
+        <v>67</v>
+      </c>
+      <c r="T5" t="s">
+        <v>68</v>
       </c>
       <c r="W5" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="X5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D6">
-        <v>1800219</v>
+        <v>5247022</v>
       </c>
       <c r="E6" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="F6">
-        <v>16.99</v>
+        <v>24.99</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
+      <c r="H6">
+        <v>29.99</v>
+      </c>
       <c r="I6">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="J6">
-        <v>323</v>
+        <v>179</v>
+      </c>
+      <c r="K6" t="s">
+        <v>72</v>
       </c>
       <c r="L6" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O6" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>34</v>
+      </c>
+      <c r="T6">
+        <v>100</v>
       </c>
       <c r="W6" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>