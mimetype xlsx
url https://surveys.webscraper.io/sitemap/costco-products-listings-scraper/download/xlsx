--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -95,213 +95,227 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.costco.com/laundry-supplies.html</t>
   </si>
   <si>
-    <t>2026-08-25T07:19:05Z</t>
-[...5 lines deleted...]
-    <t>Tide Pods Unstopables Laundry Detergent Pods, Fresh, 80-count</t>
+    <t>2026-10-02T12:35:55Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/downy-ultimate-infusions-in-wash-scent-booster-beads-whimsical-wonder-245-oz.product.4000251265.html</t>
+  </si>
+  <si>
+    <t>Downy Ultimate Infusions In-Wash Scent Booster Beads, Whimsical Wonder, 24.5 oz</t>
+  </si>
+  <si>
+    <t>Downy</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Whimsical Wonder
+HE Compatible
+24.5 Total oz
+Safe on All Fabrics</t>
+  </si>
+  <si>
+    <t>Dual action technology that continuously releases scent for a longer-lasting freshness experience Enjoy ultimate freshness from wash to hamper Whimsical Wonder scent with notes of sweet nectar, vanilla musk, and amber Use with Downy Liquid Fabric Softener and Bouncer Dryer Sheets for an even better laundry experience  Elevate your laundry routine with Downy Ultimate Fusions—the first-ever scent booster beads!* With Dual Action technology and the Whimsical scent, you’ll always find yourself reaching for these beads every time you do laundry. Downy Ultimate Fusions Whimsical Wonder features irresistible scents of sweet nectar, vanilla musk, and amber. The fusion of sweet nectar, vanilla musk, and amber undertones will evoke an invigorating and refreshing aroma that lasts. Downy Scent Beads are safe to use on all colors and fabrics and are compatible with all HE Washing machines.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;Dual action technology that continuously releases scent for a longer-lasting freshness experience&lt;/li&gt; &lt;li&gt;Enjoy ultimate freshness from wash to hamper&lt;/li&gt; &lt;li&gt;Whimsical Wonder scent with notes of sweet nectar, vanilla musk, and amber&lt;/li&gt; &lt;li&gt;Use with Downy Liquid Fabric Softener and Bouncer Dryer Sheets for an even better laundry experience&lt;br aria-hidden="true"&gt; &amp;nbsp;&lt;/li&gt;&lt;/ul&gt;Elevate your laundry routine with Downy Ultimate Fusions—the first-ever scent booster beads!* With Dual Action technology and the Whimsical scent, you’ll always find yourself reaching for these beads every time you do laundry. Downy Ultimate Fusions Whimsical Wonder features irresistible scents of sweet nectar, vanilla musk, and amber. The fusion of sweet nectar, vanilla musk, and amber undertones will evoke an invigorating and refreshing aroma that lasts. Downy Scent Beads are safe to use on all colors and fabrics and are compatible with all HE Washing machines.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000251265"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f553248f-723b-4e7a-9006-0851ff3a9f55/as/4000251265-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f553248f-723b-4e7a-9006-0851ff3a9f55/as/4000251265-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f9abf0e0-2de7-4fd6-bfcb-997a1a020ab8/as/4000251265-847__3.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f553248f-723b-4e7a-9006-0851ff3a9f55/as/4000251265-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f9abf0e0-2de7-4fd6-bfcb-997a1a020ab8/as/4000251265-847__3.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.  Order by NoonDelivered ByMondayWednesdayTuesdayThursdayWednesdayFridayThursdayMondayFridayTuesdaySaturdayTuesdaySundayTuesdayHolidays2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery times may be extended due to factors including order size and events outside of our control (i.e. weather/natural disasters). We do not guarantee two-day delivery.  Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>24.5 oz.</t>
+  </si>
+  <si>
+    <t>Instant Savings</t>
+  </si>
+  <si>
+    <t>2026-10-02T12:39:47Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-laundry-detergent-pods-free--gentle-152-count.product.4000415444.html</t>
+  </si>
+  <si>
+    <t>Tide Pods Laundry Detergent Pods, Free &amp; Gentle, 152-count</t>
   </si>
   <si>
     <t>Tide</t>
   </si>
   <si>
-    <t>usd</t>
-[...149 lines deleted...]
-    <t>29 oz.</t>
+    <t>Designed for Sensitive Skin
+Hypoallergenic
+152-count</t>
+  </si>
+  <si>
+    <t>Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.  By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.  But the news gets even better. Tide Free &amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.  Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp; Gentle PODS laundry detergent.   Tide Free &amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes 3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors Each super-concentrated laundry detergent pac of Tide Pods Free &amp; Gentle works on 100% of common stains, even in cold water Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies No matter what type of machine you have or the water temperature you prefer, Tide Free &amp; Gentle Laundry Pods ensures exceptional cleaning results every time Keep product closed and out of reach of children</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp;amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.&amp;nbsp; By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp;amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.&amp;nbsp; But the news gets even better. Tide Free &amp;amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.&amp;nbsp; Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp;amp; Gentle PODS laundry detergent.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;ul&gt; &lt;li&gt;Tide Free &amp;amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes&lt;/li&gt; &lt;li&gt;3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors&lt;/li&gt; &lt;li&gt;Each super-concentrated laundry detergent pac of Tide Pods Free &amp;amp; Gentle works on 100% of common stains, even in cold water&lt;/li&gt; &lt;li&gt;Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies&lt;/li&gt; &lt;li&gt;No matter what type of machine you have or the water temperature you prefer, Tide Free &amp;amp; Gentle Laundry Pods ensures exceptional cleaning results every time&lt;/li&gt; &lt;li&gt;Keep product closed and out of reach of children&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:fca631f4-8c82-4829-af0d-cceb1d8d898b/as/4000415444-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:fca631f4-8c82-4829-af0d-cceb1d8d898b/as/4000415444-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:82c07407-f1bf-4e42-883a-277eccea22ae/as/4000415444-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:fca631f4-8c82-4829-af0d-cceb1d8d898b/as/4000415444-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:82c07407-f1bf-4e42-883a-277eccea22ae/as/4000415444-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>113 oz.</t>
+  </si>
+  <si>
+    <t>2026-10-02T12:40:57Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-100-count.product.4000444453.html</t>
+  </si>
+  <si>
+    <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 100-count</t>
+  </si>
+  <si>
+    <t>Original
+HE Compatible
+100 Total Pods</t>
+  </si>
+  <si>
+    <t>4 in 1: Detergent Stain remover Color protector Built-in pre-treater</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;4 in 1:&lt;ul&gt; &lt;li&gt;Detergent&lt;/li&gt; &lt;li&gt;Stain remover&lt;/li&gt; &lt;li&gt;Color protector&lt;/li&gt; &lt;li&gt;Built-in pre-treater&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b5ac1ee1-f5c7-4897-8622-8104eb62ebf4/as/4000444453-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b5ac1ee1-f5c7-4897-8622-8104eb62ebf4/as/4000444453-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:bc300b36-57e6-4dac-a6c4-f523dda79d3c/as/4000444453-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b5ac1ee1-f5c7-4897-8622-8104eb62ebf4/as/4000444453-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:bc300b36-57e6-4dac-a6c4-f523dda79d3c/as/4000444453-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>2026-10-02T12:41:58Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-plus-advanced-power-with-oxi-liquid-laundry-detergent-original-78-loads-138-fl-oz.product.4000254102.html</t>
+  </si>
+  <si>
+    <t>Tide Plus Advanced Power with Oxi Liquid Laundry Detergent, Original, 78 Loads, 138 fl oz</t>
+  </si>
+  <si>
+    <t>Original
+HE Compatible
+78 Loads
+138 Total fl oz</t>
+  </si>
+  <si>
+    <t>Tide Advanced Power OXI liquid laundry detergent has extra stain removal for your whites and colors. It is formulated with built-in pre-treaters to help remove tough stains, and is now more concentrated to provide more stain removal and freshness and less water*. From America’s #1 Trusted Detergent Brand,** to cover your many laundry needs. Also try our small but powerful Tide PODS laundry pacs. Measure your loads with cap. For medium loads, fill to bar 1. For large loads, fill to bar 3. For HE full loads, fill to bar 5. Add clothes, pour into dispenser, start washer. * vs. previous formula ** Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey   Highlights: Tide Advanced Power, now with OXI, has extra stain removal for your whites and colors With a more concentrated formula, you get more cleaning agents and less water in every drop. *vs. previous formula Works in laundry loads for both HE and non-HE washing machines From America's #1 Trusted Detergent Brand* *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Tide Advanced Power OXI liquid laundry detergent has extra stain removal for your whites and colors. It is formulated with built-in pre-treaters to help remove tough stains, and is now more concentrated to provide more stain removal and freshness and less water*. From America’s #1 Trusted Detergent Brand,** to cover your many laundry needs. Also try our small but powerful Tide PODS laundry pacs. Measure your loads with cap. For medium loads, fill to bar 1. For large loads, fill to bar 3. For HE full loads, fill to bar 5. Add clothes, pour into dispenser, start washer.&lt;br aria-hidden="true"&gt;* vs. previous formula&lt;br aria-hidden="true"&gt;** Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Highlights:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Tide Advanced Power, now with OXI, has extra stain removal for your whites and colors&lt;/li&gt; &lt;li&gt;With a more concentrated formula, you get more cleaning agents and less water in every drop. *vs. previous formula&lt;/li&gt; &lt;li&gt;Works in laundry loads for both HE and non-HE washing machines&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand* *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d192f62a-c8ac-402b-ac19-99e2e82dfc8c/as/3160440-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d192f62a-c8ac-402b-ac19-99e2e82dfc8c/as/3160440-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b04ddda7-d556-43a3-8daf-6d3f2de1373c/as/3160440-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d192f62a-c8ac-402b-ac19-99e2e82dfc8c/as/3160440-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b04ddda7-d556-43a3-8daf-6d3f2de1373c/as/3160440-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>138 oz.</t>
+  </si>
+  <si>
+    <t>2026-10-02T12:38:07Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/kirkland-signature-ultra-clean-free--clear-he-liquid-laundry-detergent-146-loads-194-fl-oz.product.100525739.html</t>
+  </si>
+  <si>
+    <t>Kirkland Signature Ultra Clean Free &amp; Clear HE Liquid Laundry Detergent, 146 loads, 194 fl oz</t>
+  </si>
+  <si>
+    <t>Kirkland Signature</t>
+  </si>
+  <si>
+    <t>146 Loads
+Hypo-Allergenic
+Tough on Stains</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-17t0s15"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;div id="syndi_powerpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f059cb75-c7d2-4339-b22a-4715494309b3/as/1239519-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f059cb75-c7d2-4339-b22a-4715494309b3/as/1239519-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:c9a1a546-e1c3-45cf-af4a-ea1feab26146/as/1239519-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:f059cb75-c7d2-4339-b22a-4715494309b3/as/1239519-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:c9a1a546-e1c3-45cf-af4a-ea1feab26146/as/1239519-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>If you’re not completely satisfied with this Kirkland Signature product, your money will be refunded. Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.  Order by NoonDelivered ByMondayWednesdayTuesdayThursdayWednesdayFridayThursdayMondayFridayTuesdaySaturdayTuesdaySundayTuesdayHolidays2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery times may be extended due to factors including order size and events outside of our control (i.e. weather/natural disasters). We do not guarantee two-day delivery.  Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>194 fl. oz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -707,326 +721,338 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2">
-        <v>2067029</v>
+        <v>1800219</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>20.49</v>
+        <v>13.99</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2">
-        <v>24.49</v>
+        <v>16.99</v>
       </c>
       <c r="J2">
-        <v>5.0</v>
+        <v>4.8</v>
       </c>
       <c r="K2">
+        <v>343</v>
+      </c>
+      <c r="L2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>37</v>
+      </c>
+      <c r="U2" t="s">
+        <v>38</v>
+      </c>
+      <c r="X2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y2">
         <v>1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E3">
-        <v>4160644</v>
+        <v>2700048</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G3">
-        <v>19.99</v>
+        <v>23.99</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3">
-        <v>23.99</v>
+        <v>29.99</v>
       </c>
       <c r="J3">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
       <c r="K3">
-        <v>319</v>
+        <v>171</v>
+      </c>
+      <c r="L3" t="s">
+        <v>44</v>
       </c>
       <c r="M3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="X3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Y3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E4">
-        <v>1840548</v>
+        <v>5247022</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G4">
-        <v>13.99</v>
+        <v>24.99</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4">
-        <v>16.99</v>
+        <v>29.99</v>
       </c>
       <c r="J4">
         <v>4.8</v>
       </c>
       <c r="K4">
-        <v>506</v>
+        <v>171</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
       </c>
       <c r="M4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Q4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>37</v>
+      </c>
+      <c r="U4">
+        <v>100</v>
       </c>
       <c r="X4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E5">
-        <v>2065039</v>
+        <v>3160440</v>
       </c>
       <c r="F5" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="G5">
-        <v>39.99</v>
+        <v>19.99</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5">
-        <v>49.99</v>
+        <v>23.99</v>
       </c>
       <c r="J5">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="K5">
-        <v>44</v>
+        <v>261</v>
+      </c>
+      <c r="L5" t="s">
+        <v>61</v>
       </c>
       <c r="M5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q5" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="U5" t="s">
         <v>66</v>
       </c>
       <c r="X5" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" t="s">
         <v>68</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>69</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>1239519</v>
+      </c>
+      <c r="F6" t="s">
         <v>70</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>28.99</v>
+        <v>17.89</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6">
-        <v>34.99</v>
+        <v>21.49</v>
       </c>
       <c r="J6">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="K6">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="M6" t="s">
+        <v>2417</v>
+      </c>
+      <c r="L6" t="s">
         <v>71</v>
       </c>
       <c r="N6" t="s">
         <v>72</v>
       </c>
       <c r="O6" t="s">
         <v>73</v>
       </c>
       <c r="P6" t="s">
         <v>74</v>
       </c>
       <c r="Q6" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="U6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="X6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>