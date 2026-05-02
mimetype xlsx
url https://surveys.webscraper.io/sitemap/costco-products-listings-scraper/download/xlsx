--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -89,279 +89,201 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.costco.com/shoes.html</t>
-[...8 lines deleted...]
-    <t>IZOD</t>
+    <t>https://www.costco.com/laundry-supplies.html</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/gain-oxi-liquid-laundry-detergent-original-159-loads-170-fl-oz.product.4000278027.html</t>
+  </si>
+  <si>
+    <t>Gain +Oxi Liquid Laundry Detergent, Original, 159 Loads, 170 fl oz</t>
+  </si>
+  <si>
+    <t>Gain</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>IZOD®
-[...35 lines deleted...]
-    <t>Color: Gray</t>
+    <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear&lt;/li&gt; &lt;li&gt;CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience&lt;/li&gt; &lt;li&gt;ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price&lt;/li&gt; &lt;li&gt;HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/wnnj34xsxsrmt3gk6nmwqpj/4000278027-847__3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/wnnj34xsxsrmt3gk6nmwqpj/4000278027-847__3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.   Order by Noon Delivered By Monday Wednesday Tuesday Thursday Wednesday Friday Thursday Monday Friday Tuesday Saturday Tuesday Sunday Tuesday Holidays 2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>170 fl. oz.</t>
+  </si>
+  <si>
+    <t>Instant Savings</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-laundry-detergent-pods-free--gentle-152-count.product.4000415444.html</t>
+  </si>
+  <si>
+    <t>Tide Pods Laundry Detergent Pods, Free &amp; Gentle, 152-count</t>
+  </si>
+  <si>
+    <t>Tide</t>
+  </si>
+  <si>
+    <t>Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.  By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.  But the news gets even better. Tide Free &amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.  Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp; Gentle PODS laundry detergent.   Tide Free &amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes 3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors Each super-concentrated laundry detergent pac of Tide Pods Free &amp; Gentle works on 100% of common stains, even in cold water Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies No matter what type of machine you have or the water temperature you prefer, Tide Free &amp; Gentle Laundry Pods ensures exceptional cleaning results every time Keep product closed and out of reach of children</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp;amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.&amp;nbsp; By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp;amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.&amp;nbsp; But the news gets even better. Tide Free &amp;amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.&amp;nbsp; Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp;amp; Gentle PODS laundry detergent.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;ul&gt; &lt;li&gt;Tide Free &amp;amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes&lt;/li&gt; &lt;li&gt;3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors&lt;/li&gt; &lt;li&gt;Each super-concentrated laundry detergent pac of Tide Pods Free &amp;amp; Gentle works on 100% of common stains, even in cold water&lt;/li&gt; &lt;li&gt;Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies&lt;/li&gt; &lt;li&gt;No matter what type of machine you have or the water temperature you prefer, Tide Free &amp;amp; Gentle Laundry Pods ensures exceptional cleaning results every time&lt;/li&gt; &lt;li&gt;Keep product closed and out of reach of children&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/2cwm8sfch8fzx78k4wx98br/4000415444-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/2cwm8sfch8fzx78k4wx98br/4000415444-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/6wxb5c8mjwwb7cpbbm8kjwg/4000415444-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/2cwm8sfch8fzx78k4wx98br/4000415444-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/6wxb5c8mjwwb7cpbbm8kjwg/4000415444-847__2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>113 oz.</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-104-count.product.4000254988.html</t>
+  </si>
+  <si>
+    <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 104-count</t>
+  </si>
+  <si>
+    <t>Tide Power + Ultra Oxi Detergent Pacs
+From America's #1 Trusted Detergent Brand*
+4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters
+Dissolves in both hot &amp; cold water
+Helps tackle tough set-in odors
+Remember to toss the Tide POD in the washing machine drum before clothes</t>
+  </si>
+  <si>
+    <t>Features: Tide Power + Ultra Oxi Detergent Pacs From America's #1 Trusted Detergent Brand* 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters Dissolves in both hot &amp; cold water Helps tackle tough set-in odors Remember to toss the Tide POD in the washing machine drum before clothes New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.   *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Tide Power + Ultra Oxi Detergent Pacs&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand*&lt;/li&gt; &lt;li&gt;4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters&lt;/li&gt; &lt;li&gt;Dissolves in both hot &amp;amp; cold water&lt;/li&gt; &lt;li&gt;Helps tackle tough set-in odors&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br aria-hidden="true"&gt;New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp;amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;*Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/p&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/hrm3b75sbtj3xm776qv92k/3247022-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/hrm3b75sbtj3xm776qv92k/3247022-847__2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/nellies-baby-laundry-soda-500-loads.product.4000213650.html</t>
+  </si>
+  <si>
+    <t>Nellie's Baby Laundry Soda, 500 Loads</t>
+  </si>
+  <si>
+    <t>Nellie's</t>
+  </si>
+  <si>
+    <t>Nellie’s baby laundry soda is your solution to dealing with baby’s unavoidable mishaps. Perfect for babies with sensitive skin. Oxygen brightener has been added for natural brightening, so there’s no need for any additional whiteners. Its stain-fighting power is effective on cloth diapers and removes stubborn baby stains such as milk, baby formula, and spit-up. Most importantly, this plant-based formula is hypoallergenic, fragrance-free, gentle on baby skin, and leaves no residue. Scent-free Super-concentrated Added oxygen brightener for natural brightening Hypoallergenic HE compatible Front-loader compatible</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Nellie’s baby laundry soda is your solution to dealing with baby’s unavoidable mishaps. Perfect for babies with sensitive skin. Oxygen brightener has&amp;nbsp;been added for natural brightening, so there’s no need for any additional whiteners. Its stain-fighting power is effective on cloth diapers and removes stubborn baby stains such as milk, baby formula, and spit-up. Most importantly, this plant-based formula is hypoallergenic, fragrance-free, gentle on baby skin, and leaves no residue.&lt;ul&gt; &lt;li&gt;Scent-free&lt;/li&gt; &lt;li&gt;Super-concentrated&lt;/li&gt; &lt;li&gt;Added oxygen brightener for natural brightening&lt;/li&gt; &lt;li&gt;Hypoallergenic&lt;/li&gt; &lt;li&gt;HE compatible&lt;/li&gt; &lt;li&gt;Front-loader compatible&lt;span style="display: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="display: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="display: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="display: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="display: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="display: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/2z8h6f6jhj7597qv2rjxwk/1769351-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/2z8h6f6jhj7597qv2rjxwk/1769351-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/2z8h6f6jhj7597qv2rjxwk/1769351-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS Ground is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. SHOP CONFIDENTLY We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>17.5 lb.</t>
   </si>
   <si>
     <t>Online Only</t>
   </si>
   <si>
-    <t>https://www.costco.com/mens-sweaters.html</t>
-[...170 lines deleted...]
-    <t>Brown</t>
+    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-100-count.product.4000444453.html</t>
+  </si>
+  <si>
+    <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 100-count</t>
+  </si>
+  <si>
+    <t>4 in 1: Detergent Stain remover Color protector Built-in pre-treater</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;4 in 1:&lt;ul&gt; &lt;li&gt;Detergent&lt;/li&gt; &lt;li&gt;Stain remover&lt;/li&gt; &lt;li&gt;Color protector&lt;/li&gt; &lt;li&gt;Built-in pre-treater&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/3ncmwm4t9rr45zk9vc97cgs8/4000444453-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/3ncmwm4t9rr45zk9vc97cgs8/4000444453-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/k7pn7ftj6p2jznrqsqb6zvs/4000444453-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/3ncmwm4t9rr45zk9vc97cgs8/4000444453-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/k7pn7ftj6p2jznrqsqb6zvs/4000444453-847__2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Instant Savings
+New</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -761,329 +683,314 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2">
-        <v>1863975</v>
+        <v>4160644</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
-        <v>26.99</v>
+        <v>19.99</v>
+      </c>
+      <c r="G2">
+        <v>23.99</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2">
-        <v>3.7</v>
+        <v>4.4</v>
       </c>
       <c r="J2">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
+        <v>254</v>
+      </c>
+      <c r="L2" t="s">
         <v>30</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>31</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>32</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>33</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>34</v>
       </c>
-      <c r="P2" t="s">
+      <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="S2" t="s">
+      <c r="W2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="X2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3">
+        <v>2700048</v>
+      </c>
+      <c r="E3" t="s">
         <v>39</v>
       </c>
-      <c r="C3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F3">
-        <v>23.99</v>
+        <v>28.89</v>
+      </c>
+      <c r="G3">
+        <v>34.89</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3">
-        <v>4.9</v>
+        <v>4.7</v>
       </c>
       <c r="J3">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3" t="s">
         <v>42</v>
       </c>
-      <c r="L3" t="s">
+      <c r="O3" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" t="s">
         <v>44</v>
       </c>
-      <c r="N3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="W3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="X3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D4">
-        <v>1911926</v>
+        <v>3247022</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="F4">
-        <v>12.97</v>
+        <v>29.99</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4">
-        <v>3.9</v>
+        <v>4.8</v>
       </c>
       <c r="J4">
-        <v>93</v>
+        <v>858</v>
       </c>
       <c r="K4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="P4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="T4">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="W4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="X4">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D5">
-        <v>1918379</v>
+        <v>1769351</v>
       </c>
       <c r="E5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F5">
-        <v>26.99</v>
+        <v>69.99</v>
+      </c>
+      <c r="G5">
+        <v>89.99</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5">
-        <v>4.1</v>
+        <v>4.8</v>
       </c>
       <c r="J5">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N5" t="s">
+        <v>57</v>
+      </c>
+      <c r="O5" t="s">
+        <v>58</v>
+      </c>
+      <c r="P5" t="s">
+        <v>59</v>
+      </c>
+      <c r="T5" t="s">
+        <v>60</v>
+      </c>
+      <c r="W5" t="s">
         <v>61</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
       <c r="X5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D6">
-        <v>1926933</v>
+        <v>5247022</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="F6">
-        <v>39.97</v>
+        <v>24.99</v>
+      </c>
+      <c r="G6">
+        <v>29.99</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6">
-        <v>4.2</v>
+        <v>5.0</v>
       </c>
       <c r="J6">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="L6" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="M6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="N6" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="O6" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P6" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="T6">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="W6" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>