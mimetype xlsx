--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
@@ -89,201 +92,287 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.costco.com/laundry-supplies.html</t>
-[...8 lines deleted...]
-    <t>Gain</t>
+    <t>https://www.costco.com/mens-sweaters.html</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:19:36Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/infinity-mens-textured-jacquard-hoodie.product.4000348152.html</t>
+  </si>
+  <si>
+    <t>Infinity Men's Textured Jacquard Hoodie</t>
+  </si>
+  <si>
+    <t>Infinity</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.</t>
-[...106 lines deleted...]
-    <t>17.5 lb.</t>
+    <t>Infinity™
+Regular fit
+Textured fabric
+Stretch fabric
+Moisture wicking
+Reinforced back neck tapping
+Made in China</t>
+  </si>
+  <si>
+    <t>This item does not qualify for the Buy More &amp; Save Promotion. Features: Infinity™ Regular fit Textured fabric Stretch fabric Moisture wicking Reinforced back neck tapping Made in China Content: 85% Polyester | 13% Viscose | 2% Spandex Approximate 300 GSM (8.85oz) fabric weight Midweight Sizing: Size: S - XXL Sizing Conversion (in): S = 38-40 | M = 40-42 | L = 34-45 | XL = 46-48 | XXL = 49.50 Back Body Length (in): S = 28.5 | M = 29 | L = 29.5 | XL = 30 | XXL = 30.5 Model is 5’11” wearing size Medium Model is 6’0” wearing size X-Large Color &amp; size subject to availability Care Instructions: Machine wash warm, normal cycle Only non-chlorine bleach when needed Tumble dry low, normal cycle Cool iron if needed Do not dry clean Note: The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_one_half" data-private="false" data-testid="AdBuilder" id="blte4daf08a2bd75455"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="/clothing.html" target="_self"&gt;&lt;div class="MuiBox-root mui-13881gu"&gt;&lt;div class="MuiBox-root mui-195b6ab" data-testid="above_the_ad_text_content"&gt;&lt;div class="MuiBox-root mui-wv1mvi"&gt;&lt;div class="MuiTypography-root MuiTypography-bodyCopy mui-11f4t0x" data-testid="Text_MarketingTypography"&gt;&lt;div data-testid="MarkdownRenderer" class="mui-1upc632"&gt;&lt;span&gt;This item does &lt;strong&gt;not&lt;/strong&gt; qualify for the &lt;strong&gt;Buy More &amp;amp; Save&lt;/strong&gt; Promotion.&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-47veqv" id="image-container"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Infinity™&lt;/li&gt; &lt;li&gt;Regular fit&lt;/li&gt; &lt;li&gt;Textured fabric&lt;/li&gt; &lt;li&gt;Stretch fabric&lt;/li&gt; &lt;li&gt;Moisture wicking&lt;/li&gt; &lt;li&gt;Reinforced back neck tapping&lt;/li&gt; &lt;li&gt;Made in China&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Content:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;85% Polyester | 13% Viscose | 2% Spandex&lt;/li&gt; &lt;li&gt;Approximate 300 GSM (8.85oz) fabric weight&lt;/li&gt; &lt;li&gt;Midweight&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Sizing:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Size: S - XXL&lt;/li&gt; &lt;li&gt;Sizing Conversion (in): S = 38-40 | M = 40-42 | L = 34-45 | XL = 46-48 | XXL = 49.50&lt;/li&gt; &lt;li&gt;Back Body Length (in): S = 28.5 | M = 29 | L = 29.5 | XL = 30 | XXL = 30.5&lt;/li&gt; &lt;li&gt;Model is 5’11” wearing size Medium&lt;/li&gt; &lt;li&gt;Model is 6’0” wearing size X-Large&lt;/li&gt; &lt;li&gt;Color &amp;amp; size subject to availability&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Care Instructions:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Machine wash warm, normal cycle&lt;/li&gt; &lt;li&gt;Only non-chlorine bleach when needed&lt;/li&gt; &lt;li&gt;Tumble dry low, normal cycle&lt;/li&gt; &lt;li&gt;Cool iron if needed&lt;/li&gt; &lt;li&gt;Do not dry clean&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Note:&lt;/strong&gt; The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/nwmnq4v4gzx7v5s9vhqnfgfn/4000348152-847_blue_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/nwmnq4v4gzx7v5s9vhqnfgfn/4000348152-847_blue_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/fscxfffssq9svsbjzp8585c/4000348152-847_blue_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/393prpw5xh9s5k9vr34q3/4000348152-847_blue_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/jq7pgmt8tnjjmfht3wf74tn/4000348152-847_blue_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/wxx83m8hp4cp6jbx992fj3v/4000348152-847_blue_5?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/knxf4nx62tfrjzwv73vvvgs8/4000348152-847_blue_6?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/rhzxjqjvkg68qw5fvjtms57/4000348152-847_blue_7?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/nwmnq4v4gzx7v5s9vhqnfgfn/4000348152-847_blue_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/fscxfffssq9svsbjzp8585c/4000348152-847_blue_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/393prpw5xh9s5k9vr34q3/4000348152-847_blue_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/jq7pgmt8tnjjmfht3wf74tn/4000348152-847_blue_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/wxx83m8hp4cp6jbx992fj3v/4000348152-847_blue_5?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/knxf4nx62tfrjzwv73vvvgs8/4000348152-847_blue_6?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/rhzxjqjvkg68qw5fvjtms57/4000348152-847_blue_7?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS Ground is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. *Delivery is available to Alaska, Hawaii and Puerto Rico; however, an additional Shipping and Handling fee will apply. This fee will be quoted at checkout. Additional transit time may also be required. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>Small</t>
   </si>
   <si>
     <t>Online Only</t>
   </si>
   <si>
-    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-100-count.product.4000444453.html</t>
-[...21 lines deleted...]
-New</t>
+    <t>2026-06-15T05:22:01Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/blanknyc-mens-cardigan.product.4000343762.html</t>
+  </si>
+  <si>
+    <t>BLANKNYC Men's Cardigan</t>
+  </si>
+  <si>
+    <t>BLANKNYC</t>
+  </si>
+  <si>
+    <t>BLANKNYC®
+Regular fit
+Heathered fabric
+5-Button closure
+Ribbed cuffs and hem
+Made in China</t>
+  </si>
+  <si>
+    <t>This item does not qualify for the Buy More &amp; Save Promotion.Features: BLANKNYC® Regular fit Heathered fabric 5-Button closure Ribbed cuffs and hem Made in China Content: 55% Cotton | 45% Polyester Heavyweight Sizing: Sizes: S - XXL Model is 6'0" wearing size X-Large Color &amp; size subject to availability Care Instructions: Machine wash cold Gentle cycle, inside out with like colors Do not bleach Do not wring or twist Reshape and lay flat to dry Iron at lowest setting Note: The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_one_half" data-private="false" data-testid="AdBuilder" id="blte4daf08a2bd75455"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="/clothing.html" target="_self"&gt;&lt;div class="MuiBox-root mui-13881gu"&gt;&lt;div class="MuiBox-root mui-195b6ab" data-testid="above_the_ad_text_content"&gt;&lt;div class="MuiBox-root mui-wv1mvi"&gt;&lt;div class="MuiTypography-root MuiTypography-bodyCopy mui-11f4t0x" data-testid="Text_MarketingTypography"&gt;&lt;div data-testid="MarkdownRenderer" class="mui-1upc632"&gt;&lt;span&gt;This item does &lt;strong&gt;not&lt;/strong&gt; qualify for the &lt;strong&gt;Buy More &amp;amp; Save&lt;/strong&gt; Promotion.&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-47veqv" id="image-container"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;BLANKNYC®&lt;/li&gt; &lt;li&gt;Regular&amp;nbsp;fit&lt;/li&gt; &lt;li&gt;Heathered fabric&lt;/li&gt; &lt;li&gt;5-Button closure&lt;/li&gt; &lt;li&gt;Ribbed cuffs and hem&lt;/li&gt; &lt;li&gt;Made in China&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Content:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;55% Cotton | 45% Polyester&lt;/li&gt; &lt;li&gt;Heavyweight&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Sizing:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Sizes: S - XXL&lt;/li&gt; &lt;li&gt;Model is 6'0" wearing size X-Large&lt;/li&gt; &lt;li&gt;Color &amp;amp; size subject to availability&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Care Instructions:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Machine wash cold&lt;/li&gt; &lt;li&gt;Gentle cycle, inside out with like colors&lt;/li&gt; &lt;li&gt;Do not bleach&lt;/li&gt; &lt;li&gt;Do not wring or twist&lt;/li&gt; &lt;li&gt;Reshape and lay flat to dry&lt;/li&gt; &lt;li&gt;Iron at lowest setting&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Note: &lt;/strong&gt;The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/sptt68rbw7z65994mbsjrw7/4000343762-847_navy_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/sptt68rbw7z65994mbsjrw7/4000343762-847_navy_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/s5n7mkq6fxb4hgp8g8tpqf/4000343762-847_navy_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/659mwctvjrrjvvw74kq53r/4000343762-847_navy_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/345khnvhs75tvmsn4zkcsjqc/4000343762-847_navy_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/3chp57w9nxrpk3xb5tghfwb/4000343762-847_navy_5?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/sptt68rbw7z65994mbsjrw7/4000343762-847_navy_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/s5n7mkq6fxb4hgp8g8tpqf/4000343762-847_navy_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/659mwctvjrrjvvw74kq53r/4000343762-847_navy_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/345khnvhs75tvmsn4zkcsjqc/4000343762-847_navy_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/3chp57w9nxrpk3xb5tghfwb/4000343762-847_navy_5?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>*Delivery is available to Alaska, Hawaii and Puerto Rico; however, an additional Shipping and Handling fee will apply. This fee will be quoted at checkout. Additional transit time may also be required. Express shipping is via UPS. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Standard shipping via UPS Ground is included in the quoted price. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>Navy</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:23:49Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/champion-mens-crewneck-sweatshirt.product.4000388756.html</t>
+  </si>
+  <si>
+    <t>Champion Men's Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Champion</t>
+  </si>
+  <si>
+    <t>Champion®
+Embroidered "C" logo on left chest and arm
+Raglan sleeves
+Made in Indonesia</t>
+  </si>
+  <si>
+    <t>Features: Champion® Embroidered "C" logo on left chest and arm Raglan sleeves Made in Indonesia Content: 70% Cotton | 25% Polyester | 5%  Spandex Approximately 270 GSM (8.26oz) fabric weight Midweight Sizing: Sizes: S - XXL Size Conversion (In): S = 36-37 | M = 38-40 | L = 42-44 | XL = 46-48 | XXL = 50-52 Back Body Length (in): S = 29 | M = 29 | L = 29 3/4 | XL = 30 1/2 | XXL = 31 1/4 Model is 6’1" wearing size Medium Color &amp; size subject to availability Care Instructions: Turn inside out Wash with soap or detergent Machine wash cold with like colors Gentle cycle Remove immediately Only non-chlorine bleach when needed Tumble dry low Warm iron when necessary Do not iron decoration Note: The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Champion®&lt;/li&gt; &lt;li&gt;Embroidered "C" logo on left chest and arm&lt;/li&gt; &lt;li&gt;Raglan sleeves&lt;/li&gt; &lt;li&gt;Made in Indonesia&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Content:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;70% Cotton | 25% Polyester | 5% &amp;nbsp;Spandex&lt;/li&gt; &lt;li&gt;Approximately 270 GSM (8.26oz) fabric weight&lt;/li&gt; &lt;li&gt;Midweight&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Sizing:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Sizes: S - XXL&lt;/li&gt; &lt;li&gt;Size Conversion (In): S = 36-37 | M = 38-40 | L = 42-44 | XL = 46-48 | XXL = 50-52&lt;/li&gt; &lt;li&gt;Back Body Length (in): S = 29 | M = 29 | L = 29 3/4 | XL = 30 1/2 | XXL = 31 1/4&lt;/li&gt; &lt;li&gt;Model is 6’1" wearing size Medium&lt;/li&gt; &lt;li&gt;Color &amp;amp; size subject to availability&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Care Instructions:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Turn inside out&lt;/li&gt; &lt;li&gt;Wash with soap or detergent&lt;/li&gt; &lt;li&gt;Machine wash cold with like colors&lt;/li&gt; &lt;li&gt;Gentle cycle&lt;/li&gt; &lt;li&gt;Remove immediately&lt;/li&gt; &lt;li&gt;Only non-chlorine bleach when needed&lt;/li&gt; &lt;li&gt;Tumble dry low&lt;/li&gt; &lt;li&gt;Warm iron when necessary&lt;/li&gt; &lt;li&gt;Do not iron decoration&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Note: &lt;/strong&gt;The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/gsfgjm4nrb2f38f8szb95b9b/4000388756-847_blue_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/gsfgjm4nrb2f38f8szb95b9b/4000388756-847_blue_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/ktrvx3s97h3ss7qt8h9khtf/4000388756-847_blue_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/c8qj8svt74s77sm5f5pkg2c/4000388756-847_blue_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/n925sg4txrf6h8tt8gmftxt/4000388756-847_blue_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/p4rzh2pjgnz9jpp5hntxq/4000388756-847_blue_5?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/qgbh697m48qb9bvcwb85kx/4000388756-847_blue_6?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/gsfgjm4nrb2f38f8szb95b9b/4000388756-847_blue_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/ktrvx3s97h3ss7qt8h9khtf/4000388756-847_blue_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/c8qj8svt74s77sm5f5pkg2c/4000388756-847_blue_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/n925sg4txrf6h8tt8gmftxt/4000388756-847_blue_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/p4rzh2pjgnz9jpp5hntxq/4000388756-847_blue_5?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/qgbh697m48qb9bvcwb85kx/4000388756-847_blue_6?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Buy 3; Save $10</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:24:08Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/hunter-mens-crewneck-sweatshirt.product.4000383170.html</t>
+  </si>
+  <si>
+    <t>Hunter Men's Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Hunter</t>
+  </si>
+  <si>
+    <t>Hunter®
+Crewneck
+Stretch fabric
+Embossed Hunter logo on left chest
+Tagless neck
+Made in Cambodia</t>
+  </si>
+  <si>
+    <t>Features: Hunter® Crewneck Stretch fabric Embossed Hunter logo on left chest Tagless neck Made in Cambodia Content: 54% Polyester | 39% Modal | 7% Elastane Approximately 325 GSM (9.59oz) fabric weight Midweight Sizing: Size: S - XXL Back Body Length (in): S = 27 | M = 28 | L = 29 | XL = 30.5 | XXL = 31.5 Model is 6’0” wearing size Medium Color &amp; size subject to availability Care Instructions: Machine wash in cold water with like colors on delicate cycle Do not bleach Tumble dry low Cool iron Do not iron on decorations Do not dry clean Note: The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Hunter®&lt;/li&gt; &lt;li&gt;Crewneck&lt;/li&gt; &lt;li&gt;Stretch fabric&lt;/li&gt; &lt;li&gt;Embossed Hunter logo on left chest&lt;/li&gt; &lt;li&gt;Tagless neck&lt;/li&gt; &lt;li&gt;Made in Cambodia&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Content:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;54% Polyester | 39% Modal | 7% Elastane&lt;/li&gt; &lt;li&gt;Approximately 325 GSM (9.59oz) fabric weight&lt;/li&gt; &lt;li&gt;Midweight&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Sizing:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Size: S - XXL&lt;/li&gt; &lt;li&gt;Back Body Length (in): S = 27 | M = 28 | L = 29 | XL = 30.5 | XXL = 31.5&lt;/li&gt; &lt;li&gt;Model is 6’0” wearing size Medium&lt;/li&gt; &lt;li&gt;Color &amp;amp; size subject to availability&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Care Instructions:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Machine wash in cold water with like colors on delicate cycle&lt;/li&gt; &lt;li&gt;Do not bleach&lt;/li&gt; &lt;li&gt;Tumble dry low&lt;/li&gt; &lt;li&gt;Cool iron&lt;/li&gt; &lt;li&gt;Do not iron on decorations&lt;/li&gt; &lt;li&gt;Do not dry clean&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Note: &lt;/strong&gt;The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/kcfnhs6wkf2p3r6f8hqm6f5r/4000383170-847_tan_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/kcfnhs6wkf2p3r6f8hqm6f5r/4000383170-847_tan_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/jb9sjhttgf2pntnw66nh9cfh/4000383170-847_tan_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/kcfnhs6wkf2p3r6f8hqm6f5r/4000383170-847_tan_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/jb9sjhttgf2pntnw66nh9cfh/4000383170-847_tan_2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Tan</t>
+  </si>
+  <si>
+    <t>Online Only
+Buy 3; Save $10</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:24:57Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/adidas-mens-quarter-zip.product.4000343757.html</t>
+  </si>
+  <si>
+    <t>adidas Men's Quarter Zip</t>
+  </si>
+  <si>
+    <t>adidas</t>
+  </si>
+  <si>
+    <t>Regular fit
+Quarter zip opening
+Embroidered adidas logo on left chest
+Stand-up collar
+2 Zippered side pockets
+YKK zippers
+Made in Jordan</t>
+  </si>
+  <si>
+    <t>Features: Regular fit Quarter zip opening Embroidered adidas logo on left chest Stand-up collar 2 Zippered side pockets YKK zippers Made in Jordan Content: 88% Recycled Polyester | 12% Spandex Approximately 220 GSM (6.49oz) fabric weight Midweight Sizing: Sizes: S - XXL Back Body Length (in): S = 29.5 | M = 29.5 | L = 30 | XL = 30 | XXL = 30.5 Model is 5'9 wearing size Small Color &amp; size subject to availability Care Instructions: Machine wash cold Do not bleach Tumble dry Cool iron if needed Do not dry clean Note: The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Regular fit&lt;/li&gt; &lt;li&gt;Quarter zip opening&lt;/li&gt; &lt;li&gt;Embroidered adidas logo on left chest&lt;/li&gt; &lt;li&gt;Stand-up collar&lt;/li&gt; &lt;li&gt;2 Zippered side pockets&lt;/li&gt; &lt;li&gt;YKK zippers&lt;/li&gt; &lt;li&gt;Made in Jordan&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Content:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;88% Recycled Polyester | 12% Spandex&lt;/li&gt; &lt;li&gt;Approximately 220 GSM (6.49oz) fabric weight&lt;/li&gt; &lt;li&gt;Midweight&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Sizing:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Sizes: S - XXL&lt;/li&gt; &lt;li&gt;Back Body Length (in): S = 29.5 | M = 29.5 | L = 30 | XL = 30 | XXL = 30.5&lt;/li&gt; &lt;li&gt;Model is 5'9 wearing size Small&lt;/li&gt; &lt;li&gt;Color &amp;amp; size subject to availability&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Care Instructions:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Machine wash cold&lt;/li&gt; &lt;li&gt;Do not bleach&lt;/li&gt; &lt;li&gt;Tumble dry&lt;/li&gt; &lt;li&gt;Cool iron if needed&lt;/li&gt; &lt;li&gt;Do not dry clean&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Note:&lt;/strong&gt; The digital images we display have the most accurate color possible. However, due to differences in computer monitors, there may be variations in color between the actual product and your screen.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/qjhnp7qfj4x594q8hfhhb937/4000343757-847_blue_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/qjhnp7qfj4x594q8hfhhb937/4000343757-847_blue_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/s9cj6394w2znft48z7mpwj/4000343757-847_blue_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/45rzmjgp6r7hnwxj7g7tff9h/4000343757-847_blue_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/9jp58g8f5nmmbv4grkc8hst4/4000343757-847_blue_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/t5vkqcjpf6j954kqh3qm6k/4000343757-847_blue_5?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/qjhnp7qfj4x594q8hfhhb937/4000343757-847_blue_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/s9cj6394w2znft48z7mpwj/4000343757-847_blue_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/45rzmjgp6r7hnwxj7g7tff9h/4000343757-847_blue_3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/9jp58g8f5nmmbv4grkc8hst4/4000343757-847_blue_4?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/t5vkqcjpf6j954kqh3qm6k/4000343757-847_blue_5?auto=webp&amp;format=jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -587,59 +676,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -671,328 +760,361 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E2">
+        <v>1923571</v>
+      </c>
+      <c r="F2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2">
+        <v>6.97</v>
+      </c>
+      <c r="I2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J2">
+        <v>4.7</v>
+      </c>
+      <c r="K2">
+        <v>19</v>
+      </c>
+      <c r="L2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2" t="s">
+        <v>38</v>
+      </c>
+      <c r="U2" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
         <v>26</v>
       </c>
-      <c r="C2" t="s">
-[...26 lines deleted...]
-      <c r="M2" t="s">
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3">
+        <v>1917873</v>
+      </c>
+      <c r="F3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G3">
+        <v>9.97</v>
+      </c>
+      <c r="I3" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
-[...2 lines deleted...]
-      <c r="O2" t="s">
+      <c r="J3">
+        <v>4.7</v>
+      </c>
+      <c r="K3">
+        <v>104</v>
+      </c>
+      <c r="L3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" t="s">
+        <v>47</v>
+      </c>
+      <c r="O3" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>50</v>
+      </c>
+      <c r="T3" t="s">
+        <v>51</v>
+      </c>
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
+      <c r="X3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E4">
+        <v>1969944</v>
+      </c>
+      <c r="F4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G4">
+        <v>14.97</v>
+      </c>
+      <c r="I4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4">
+        <v>4.3</v>
+      </c>
+      <c r="K4">
+        <v>43</v>
+      </c>
+      <c r="L4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
+      </c>
+      <c r="T4" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" t="s">
+        <v>39</v>
+      </c>
+      <c r="X4" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5">
+        <v>1963451</v>
+      </c>
+      <c r="F5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G5">
+        <v>25.99</v>
+      </c>
+      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5">
+        <v>4.0</v>
+      </c>
+      <c r="K5">
+        <v>7</v>
+      </c>
+      <c r="L5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>37</v>
+      </c>
+      <c r="T5" t="s">
+        <v>71</v>
+      </c>
+      <c r="U5" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6">
+        <v>1918271</v>
+      </c>
+      <c r="F6" t="s">
+        <v>76</v>
+      </c>
+      <c r="G6">
+        <v>22.99</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6">
+        <v>4.3</v>
+      </c>
+      <c r="K6">
         <v>33</v>
       </c>
-      <c r="P2" t="s">
-[...16 lines deleted...]
-      <c r="B3" t="s">
+      <c r="L6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M6" t="s">
+        <v>78</v>
+      </c>
+      <c r="N6" t="s">
+        <v>79</v>
+      </c>
+      <c r="O6" t="s">
+        <v>80</v>
+      </c>
+      <c r="P6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q6" t="s">
         <v>37</v>
       </c>
-      <c r="C3" t="s">
+      <c r="T6" t="s">
         <v>38</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="U6" t="s">
         <v>39</v>
       </c>
-      <c r="F3">
-[...144 lines deleted...]
-      <c r="W5" t="s">
+      <c r="X6" t="s">
         <v>61</v>
       </c>
-      <c r="X5">
-[...55 lines deleted...]
-      <c r="X6">
+      <c r="Y6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>