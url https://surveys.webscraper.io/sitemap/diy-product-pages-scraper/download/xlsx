--- v2 (2026-08-01)
+++ v3 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -98,266 +98,324 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>https://www.diy.com/departments/affine-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub/5056806132013_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:12:39Z</t>
+  </si>
+  <si>
+    <t>Aveli 1600mm Single Ended Square Bath Straight Modern Bathroom Acrylic White Bathtub</t>
+  </si>
+  <si>
+    <t>Aveli</t>
+  </si>
+  <si>
+    <t>gbp</t>
+  </si>
+  <si>
+    <t>Modern square-edged design – Clean lines and white finish suit contemporary bathroom styles.170-litre capacity – Comfortable bathing space ideal for everyday relaxation.Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.Reinforced base for stability – Fully encapsulated 18mm baseboard with GRP backing for added strength.Flexible tap installation – No pre-drilled tap holes, allowing choice of tap style and positioning.Pre-drilled waste and overflow – Simplifies installation and plumbing setup.Leg set included – Adjustable for easy levelling during installation.10-year manufacturer’s guarantee – Long-term reliability and peace of mind (Please note: Bath panels not included).
+Modern square-edged design – Clean lines and white finish suit contemporary bathroom styles.
+170-litre capacity – Comfortable bathing space ideal for everyday relaxation.
+Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.
+Reinforced base for stability – Fully encapsulated 18mm baseboard with GRP backing for added strength.
+Flexible tap installation – No pre-drilled tap holes, allowing choice of tap style and positioning.
+Pre-drilled waste and overflow – Simplifies installation and plumbing setup.
+Leg set included – Adjustable for easy levelling during installation.
+10-year manufacturer’s guarantee – Long-term reliability and peace of mind (Please note: Bath panels not included).</t>
+  </si>
+  <si>
+    <t>Upgrade your bathroom with the Affine Single Ended Square Bath, combining modern styling with everyday comfort. Featuring clean square edges and a crisp white finish, this bath is designed to complement a wide range of contemporary bathroom suites.
+With a 170-litre capacity, it provides ample space for a relaxing soak, while the gently sloped backrest offers added comfort after a long day. The 1600 x 700mm size makes it a practical choice for smaller bathrooms where space is limited but comfort is still essential.
+Manufactured from high-quality 5mm Lucite acrylic, the bath is built for durability and long-term performance. It is reinforced with a fully encapsulated 18mm baseboard and glass-reinforced plastic (GRP), ensuring strength and stability with everyday use.
+The bath is supplied without pre-drilled tap holes, giving you the flexibility to choose wall-mounted, deck-mounted or freestanding taps to suit your design. The waste and overflow are pre-drilled for easier installation, and a leg set is included for simple levelling and fitting.
+Produced in accordance with EN198 (BS4305) European standards and backed by a 10-year manufacturer’s guarantee, this bath offers reliability, comfort and modern design in one complete package.
+Please note: Bath panels, taps and waste are not included.Guarantee - 10 yearsAdditional parts required - Tap, waste and bath panels sold separatelyFittings &amp; fixings includedReady assembledFeet suppliedFeatures and benefitsModern square-edged design – Clean lines and white finish suit contemporary bathroom styles.170-litre capacity – Comfortable bathing space ideal for everyday relaxation.Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.Reinforced base for stability – Fully encapsulated 18mm baseboard with GRP backing for added strength.Flexible tap installation – No pre-drilled tap holes, allowing choice of tap style and positioning.Pre-drilled waste and overflow – Simplifies installation and plumbing setup.Leg set included – Adjustable for easy levelling during installation.10-year manufacturer’s guarantee – Long-term reliability and peace of mind (Please note: Bath panels not included).</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Upgrade your bathroom with the Affine Single Ended Square Bath, combining modern styling with everyday comfort. Featuring clean square edges and a crisp white finish, this bath is designed to complement a wide range of contemporary bathroom suites.
+With a 170-litre capacity, it provides ample space for a relaxing soak, while the gently sloped backrest offers added comfort after a long day. The 1600 x 700mm size makes it a practical choice for smaller bathrooms where space is limited but comfort is still essential.
+Manufactured from high-quality 5mm Lucite acrylic, the bath is built for durability and long-term performance. It is reinforced with a fully encapsulated 18mm baseboard and glass-reinforced plastic (GRP), ensuring strength and stability with everyday use.
+The bath is supplied without pre-drilled tap holes, giving you the flexibility to choose wall-mounted, deck-mounted or freestanding taps to suit your design. The waste and overflow are pre-drilled for easier installation, and a leg set is included for simple levelling and fitting.
+Produced in accordance with EN198 (BS4305) European standards and backed by a 10-year manufacturer’s guarantee, this bath offers reliability, comfort and modern design in one complete package.
+Please note: Bath panels, taps and waste are not included.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Guarantee - 10 years&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Additional parts required - Tap, waste and bath panels sold separately&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fittings &amp;amp; fixings included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Ready assembled&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Feet supplied&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Modern square-edged design – Clean lines and white finish suit contemporary bathroom styles.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;170-litre capacity – Comfortable bathing space ideal for everyday relaxation.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Reinforced base for stability – Fully encapsulated 18mm baseboard with GRP backing for added strength.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Flexible tap installation – No pre-drilled tap holes, allowing choice of tap style and positioning.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Pre-drilled waste and overflow – Simplifies installation and plumbing setup.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Leg set included – Adjustable for easy levelling during installation.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;10-year manufacturer’s guarantee – Long-term reliability and peace of mind (Please note: Bath panels not included).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Plumbworld</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2244</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by PlumbworldAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Acrylic</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/affine-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub/5056806131511_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:13:06Z</t>
+  </si>
+  <si>
+    <t>Aveli 1700mm Single Ended Straight Bath Square Modern Bathroom Acrylic White Bathtub</t>
+  </si>
+  <si>
+    <t>Classically designed to suit most bathroom suites.Single ended square design for elegant aesthetics.Spacious dimensions of 1700 x 700mm and 185 Litre capacity.Constructed from Genuine Lucite Acrylic for durability.Fully encapsulated 18mm base board for added strength.Waste and overflow pre-drilled for easy installation.Includes leg set for stable support.Comes with a fantastic FREE 10 Year Guarantee for peace of mind.
+Classically designed to suit most bathroom suites.
+Single ended square design for elegant aesthetics.
+Spacious dimensions of 1700 x 700mm and 185 Litre capacity.
+Constructed from Genuine Lucite Acrylic for durability.
+Fully encapsulated 18mm base board for added strength.
+Waste and overflow pre-drilled for easy installation.
+Includes leg set for stable support.
+Comes with a fantastic FREE 10 Year Guarantee for peace of mind.</t>
+  </si>
+  <si>
+    <t>Key Features:
+- White finish for a sleek, modern look
+- 185 Litre capacity for a comfortable bathing experience
+- Crafted from genuine Lucite acrylic for superior durability and a luxuriously smooth surface
+- Fully encapsulated 18mm baseboard reinforced with GRP for exceptional strength and stability
+- Pre-drilled for end waste and overflow, ensuring hassle-free installation
+- Leg set included for reliable support
+- Manufactured in accordance with EN198 (BS4305) European norms
+- Backed by a 10-year manufacturer's guarantee for added confidence
+Affine baths from Affine blend style with robust construction to deliver a bathing experience that is both practical and indulgent. This modern acrylic bath is produced using premium cast Lucite acrylic, enhanced by a fully encapsulated wooden baseboard and reinforced with GRP. The elegant white finish and comfortable surface texture make it an attractive focal point, while the pre-drilled end waste and overflow simplify fitting and maintenance. Ideal for contemporary bathrooms, it not only adds a touch of sophistication but also promises sustained performance and durability in everyday use.
+Technical Specifications:
+- Bath Type: Straight, single ended with waste hole at the end centre
+- Dimensions: 1700mm (L) x 700mm (W)
+- Design: Modern style with universal handing and no pre-drilled tap holes
+- Bath Feet Option: Standard with no included anti-slip base, hand grips or whirlpool featuresGuarantee - 10 yearsAdditional parts required - Bath panels sold separatelyFittings &amp; fixings includedReady assembledCompatible with Straight bathFeet suppliedFeatures and benefitsClassically designed to suit most bathroom suites.Single ended square design for elegant aesthetics.Spacious dimensions of 1700 x 700mm and 185 Litre capacity.Constructed from Genuine Lucite Acrylic for durability.Fully encapsulated 18mm base board for added strength.Waste and overflow pre-drilled for easy installation.Includes leg set for stable support.Comes with a fantastic FREE 10 Year Guarantee for peace of mind.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Key Features:
+- White finish for a sleek, modern look
+- 185 Litre capacity for a comfortable bathing experience
+- Crafted from genuine Lucite acrylic for superior durability and a luxuriously smooth surface
+- Fully encapsulated 18mm baseboard reinforced with GRP for exceptional strength and stability
+- Pre-drilled for end waste and overflow, ensuring hassle-free installation
+- Leg set included for reliable support
+- Manufactured in accordance with EN198 (BS4305) European norms
+- Backed by a 10-year manufacturer's guarantee for added confidence
+Affine baths from Affine blend style with robust construction to deliver a bathing experience that is both practical and indulgent. This modern acrylic bath is produced using premium cast Lucite acrylic, enhanced by a fully encapsulated wooden baseboard and reinforced with GRP. The elegant white finish and comfortable surface texture make it an attractive focal point, while the pre-drilled end waste and overflow simplify fitting and maintenance. Ideal for contemporary bathrooms, it not only adds a touch of sophistication but also promises sustained performance and durability in everyday use.
+Technical Specifications:
+- Bath Type: Straight, single ended with waste hole at the end centre
+- Dimensions: 1700mm (L) x 700mm (W)
+- Design: Modern style with universal handing and no pre-drilled tap holes
+- Bath Feet Option: Standard with no included anti-slip base, hand grips or whirlpool features&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Guarantee - 10 years&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Additional parts required - Bath panels sold separately&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fittings &amp;amp; fixings included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Ready assembled&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Compatible with Straight bath&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Feet supplied&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Classically designed to suit most bathroom suites.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Single ended square design for elegant aesthetics.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Spacious dimensions of 1700 x 700mm and 185 Litre capacity.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Constructed from Genuine Lucite Acrylic for durability.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fully encapsulated 18mm base board for added strength.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Waste and overflow pre-drilled for easy installation.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Includes leg set for stable support.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with a fantastic FREE 10 Year Guarantee for peace of mind.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
     <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
   </si>
   <si>
-    <t>2026-07-27T11:58:14Z</t>
+    <t>2026-10-16T12:13:14Z</t>
   </si>
   <si>
     <t>Peppa Pig Sleepy 72'' Curtains</t>
   </si>
   <si>
     <t>Peppa Pig</t>
-  </si>
-[...1 lines deleted...]
-    <t>gbp</t>
   </si>
   <si>
     <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
 100% official merchandise
 Features Peppa Pig
 Each pack contains two readymade curtains
 Size approx: 66in wide (168cm) x 72in drop (183cm)
 Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole
 Machine washable
 100% microfibre</t>
   </si>
   <si>
     <t>These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
   </si>
   <si>
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with Two curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% official merchandise&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Features Peppa Pig&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Each pack contains two readymade curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with Two curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% official merchandise&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Features Peppa Pig&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Each pack contains two readymade curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>World of Wallpaper</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2075</t>
   </si>
   <si>
     <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Light weight</t>
   </si>
   <si>
     <t>Microfibre</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112409443_BQ.prd</t>
-[...5 lines deleted...]
-    <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112409412_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:13:33Z</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
   </si>
   <si>
     <t>Enhanced Living</t>
-  </si>
-[...49 lines deleted...]
-    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop/5055967415898_BQ.prd</t>
-[...71 lines deleted...]
-    <t>Cotton &amp; polyester (PES)</t>
+    <t>Tyrone Textiles Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2549</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Medium weight</t>
+  </si>
+  <si>
+    <t>Aluminium</t>
+  </si>
+  <si>
+    <t>Children's</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/cooke-lewis-arezzo-white-rectangular-straight-bath-l-160cm-w-70cm/3663602250777_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:12:46Z</t>
+  </si>
+  <si>
+    <t>Cooke &amp; Lewis Arezzo White Rectangular Straight Bath (L)160cm (W)70cm</t>
+  </si>
+  <si>
+    <t>Cooke &amp; Lewis</t>
+  </si>
+  <si>
+    <t>Lucite acrylic bath with fully encapsulated baseboardTimber frame with plywood tap platform to add strength and fixing points for installationSquare shape complements modern bathroom stylesCan be drilled for bath mounted taps
+Lucite acrylic bath with fully encapsulated baseboard
+Timber frame with plywood tap platform to add strength and fixing points for installation
+Square shape complements modern bathroom styles
+Can be drilled for bath mounted taps</t>
+  </si>
+  <si>
+    <t>This square single ended bath compliments the modern bathroom perfectlyGuarantee - 25 yearsAssembly requiredFeatures and benefitsLucite acrylic bath with fully encapsulated baseboardTimber frame with plywood tap platform to add strength and fixing points for installationSquare shape complements modern bathroom stylesCan be drilled for bath mounted taps</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;This square single ended bath compliments the modern bathroom perfectly&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Guarantee - 25 years&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Assembly required&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Lucite acrylic bath with fully encapsulated baseboard&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Timber frame with plywood tap platform to add strength and fixing points for installation&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Square shape complements modern bathroom styles&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Can be drilled for bath mounted taps&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/Kingfisher/cooke-lewis-arezzo-white-rectangular-straight-bath-l-160cm-w-70cm~3663602250777_02c?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/Kingfisher/cooke-lewis-arezzo-white-rectangular-straight-bath-l-160cm-w-70cm~3663602250777_02c?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/Kingfisher/cooke-lewis-arezzo-white-rectangular-straight-bath-l-160cm-w-70cm~3663602250777_01i?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>B&amp;Q</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by B&amp;Q</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -766,371 +824,344 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2">
-        <v>5056197129258</v>
+        <v>5056806132013</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>5056197129258</v>
+        <v>5056806132013</v>
       </c>
       <c r="G2">
-        <v>22.99</v>
+        <v>169.97</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="s">
         <v>40</v>
       </c>
-      <c r="V2" t="s">
+      <c r="Y2" t="s">
         <v>41</v>
       </c>
-      <c r="Y2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
         <v>44</v>
       </c>
-      <c r="B3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3">
-        <v>5036112409443</v>
+        <v>5056806131511</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F3">
-        <v>5036112409443</v>
+        <v>5056806131511</v>
       </c>
       <c r="G3">
-        <v>34.99</v>
+        <v>174.97</v>
       </c>
       <c r="J3" t="s">
         <v>32</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
+      </c>
+      <c r="O3" t="s">
+        <v>47</v>
+      </c>
+      <c r="P3" t="s">
         <v>48</v>
       </c>
-      <c r="N3" t="s">
+      <c r="Q3" t="s">
         <v>49</v>
       </c>
-      <c r="O3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R3" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="S3" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="T3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="Y3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="AB3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D4">
-        <v>5036112409412</v>
+        <v>5056197129258</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F4">
-        <v>5036112409412</v>
+        <v>5056197129258</v>
       </c>
       <c r="G4">
-        <v>38.99</v>
+        <v>22.99</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
-      <c r="K4">
-[...4 lines deleted...]
-      </c>
       <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>58</v>
+      </c>
+      <c r="R4" t="s">
+        <v>59</v>
+      </c>
+      <c r="S4" t="s">
+        <v>60</v>
+      </c>
+      <c r="T4" t="s">
+        <v>61</v>
+      </c>
+      <c r="V4" t="s">
         <v>62</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Y4" t="s">
         <v>63</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Z4" t="s">
         <v>64</v>
       </c>
-      <c r="P4" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AB4">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
         <v>67</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5">
+        <v>5036112409412</v>
+      </c>
+      <c r="E5" t="s">
         <v>68</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5">
-        <v>5055967415898</v>
+        <v>5036112409412</v>
       </c>
       <c r="G5">
-        <v>29.99</v>
+        <v>38.99</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5" t="s">
+        <v>69</v>
+      </c>
+      <c r="N5" t="s">
+        <v>70</v>
+      </c>
+      <c r="O5" t="s">
         <v>71</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>72</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>73</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
         <v>74</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>75</v>
       </c>
-      <c r="R5" t="s">
-[...2 lines deleted...]
-      <c r="S5" t="s">
+      <c r="T5" t="s">
         <v>76</v>
       </c>
-      <c r="T5" t="s">
+      <c r="V5" t="s">
         <v>77</v>
       </c>
       <c r="Y5" t="s">
         <v>78</v>
       </c>
       <c r="Z5" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="AB5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D6">
-        <v>5027491399722</v>
+        <v>3663602250777</v>
+      </c>
+      <c r="E6" t="s">
+        <v>83</v>
       </c>
       <c r="F6">
-        <v>5027491399722</v>
+        <v>3663602250777</v>
       </c>
       <c r="G6">
-        <v>14.99</v>
+        <v>195</v>
       </c>
       <c r="J6" t="s">
         <v>32</v>
       </c>
       <c r="K6">
+        <v>3</v>
+      </c>
+      <c r="L6">
+        <v>11</v>
+      </c>
+      <c r="M6" t="s">
+        <v>84</v>
+      </c>
+      <c r="N6" t="s">
+        <v>85</v>
+      </c>
+      <c r="O6" t="s">
+        <v>86</v>
+      </c>
+      <c r="P6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" t="s">
+        <v>89</v>
+      </c>
+      <c r="T6" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB6">
         <v>1</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">