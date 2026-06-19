--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
@@ -96,50 +99,53 @@
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:11Z</t>
   </si>
   <si>
     <t>Peppa Pig Sleepy 72'' Curtains</t>
   </si>
   <si>
     <t>Peppa Pig</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
 100% official merchandise
 Features Peppa Pig
 Each pack contains two readymade curtains
 Size approx: 66in wide (168cm) x 72in drop (183cm)
 Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole
 Machine washable
 100% microfibre</t>
   </si>
   <si>
     <t>Product informationThese fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with Two curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% microfibre&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;100% official merchandise&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Features Peppa Pig&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Each pack contains two readymade curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;100% microfibre&lt;/li&gt;&lt;/ul&gt;</t>
@@ -149,50 +155,53 @@
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>World of Wallpaper</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2075</t>
   </si>
   <si>
     <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Light weight</t>
   </si>
   <si>
     <t>Microfibre</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112409443_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:19Z</t>
   </si>
   <si>
     <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
   </si>
   <si>
     <t>Enhanced Living</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
@@ -202,121 +211,130 @@
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Tyrone Textiles Ltd</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2549</t>
   </si>
   <si>
     <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Medium weight</t>
   </si>
   <si>
     <t>Aluminium</t>
   </si>
   <si>
     <t>Children's</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112409412_BQ.prd</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:24Z</t>
+  </si>
+  <si>
     <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Product informationIntroducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Charm features a metallic print design on pink curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop/5055967415898_BQ.prd</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:02Z</t>
+  </si>
+  <si>
     <t>Homescapes Multi Polka Dots Ready Made Eyelet Curtain Pair, 137 x 182 cm Drop</t>
   </si>
   <si>
     <t>Homescapes</t>
   </si>
   <si>
     <t>A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.
 A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop
 Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.
 Care instructions: Do not wash. Dry clean only. Iron on reverse
 A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.
 Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
   </si>
   <si>
     <t>Product information100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.Not fire resistantSuitable for DoorFeatures and benefitsA pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Not fire resistant&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Suitable for Door&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Care instructions: Do not wash. Dry clean only. Iron on reverse&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2238</t>
   </si>
   <si>
     <t>Sold &amp; shipped by HomescapesAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Cotton</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/jungle-tastic-lined-54-curtains/5027491399722_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:32:11Z</t>
   </si>
   <si>
     <t>Jungle-Tastic Lined 54'' Curtains</t>
   </si>
   <si>
     <t>These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.
 Exclusive Bedding &amp; Beyond designFun and colourful jungle themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
   </si>
   <si>
     <t>Product informationThese Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Comes with One pair of curtains and one pair of tie backsComposition - 48% cotton, 52% polyesterFeatures and benefitsThese Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Exclusive Bedding &amp; Beyond designFun and colourful jungle themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with One pair of curtains and one pair of tie backs&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 48% cotton, 52% polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Exclusive Bedding &amp;amp; Beyond design&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Fun and colourful jungle themed curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Two fully lined curtains per pack&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil-pleat fitting so will fit any standard curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Tie backs included&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;These curtains are approximately 66in wide (168cm) with a 54in drop (137cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;48% cotton, 52% polyester&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Cotton &amp; polyester (PES)</t>
   </si>
 </sst>
@@ -643,59 +661,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -733,368 +751,386 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>29</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2">
         <v>5056197129258</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="E2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F2">
         <v>5056197129258</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22.99</v>
       </c>
-      <c r="I2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J2" t="s">
+        <v>32</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
-      <c r="L2" t="s">
-        <v>31</v>
+      <c r="L2">
+        <v>0</v>
       </c>
       <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>37</v>
+      </c>
+      <c r="R2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2" t="s">
+        <v>40</v>
+      </c>
+      <c r="V2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3">
+        <v>5036112409443</v>
+      </c>
+      <c r="E3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3">
+        <v>5036112409443</v>
+      </c>
+      <c r="G3">
+        <v>34.99</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="N2" t="s">
-[...26 lines deleted...]
-      <c r="AA2">
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3" t="s">
+        <v>48</v>
+      </c>
+      <c r="N3" t="s">
+        <v>49</v>
+      </c>
+      <c r="O3" t="s">
+        <v>50</v>
+      </c>
+      <c r="P3" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>52</v>
+      </c>
+      <c r="R3" t="s">
+        <v>53</v>
+      </c>
+      <c r="S3" t="s">
+        <v>54</v>
+      </c>
+      <c r="T3" t="s">
+        <v>55</v>
+      </c>
+      <c r="V3" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D4">
+        <v>5036112409412</v>
+      </c>
+      <c r="E4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4">
+        <v>5036112409412</v>
+      </c>
+      <c r="G4">
+        <v>38.99</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4">
+        <v>0</v>
+      </c>
+      <c r="L4">
+        <v>0</v>
+      </c>
+      <c r="M4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P4" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>66</v>
+      </c>
+      <c r="R4" t="s">
+        <v>53</v>
+      </c>
+      <c r="S4" t="s">
+        <v>54</v>
+      </c>
+      <c r="T4" t="s">
+        <v>55</v>
+      </c>
+      <c r="V4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5">
+        <v>5055967415898</v>
+      </c>
+      <c r="E5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F5">
+        <v>5055967415898</v>
+      </c>
+      <c r="G5">
+        <v>29.49</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5">
+        <v>0</v>
+      </c>
+      <c r="L5">
+        <v>0</v>
+      </c>
+      <c r="M5" t="s">
+        <v>71</v>
+      </c>
+      <c r="N5" t="s">
+        <v>72</v>
+      </c>
+      <c r="O5" t="s">
+        <v>73</v>
+      </c>
+      <c r="P5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>75</v>
+      </c>
+      <c r="R5" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" t="s">
+        <v>76</v>
+      </c>
+      <c r="T5" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB5">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
-[...191 lines deleted...]
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C6">
+        <v>80</v>
+      </c>
+      <c r="C6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D6">
         <v>5027491399722</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5027491399722</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14.99</v>
       </c>
-      <c r="I6" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="J6" t="s">
+        <v>32</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
-      <c r="L6" t="s">
-        <v>76</v>
+      <c r="L6">
+        <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="Q6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="R6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S6" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>39</v>
+      </c>
+      <c r="T6" t="s">
+        <v>40</v>
+      </c>
+      <c r="V6" t="s">
+        <v>56</v>
       </c>
       <c r="Y6" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>87</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB6">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">