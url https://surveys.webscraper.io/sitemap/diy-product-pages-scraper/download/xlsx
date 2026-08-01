--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -101,253 +101,253 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:11Z</t>
+    <t>2026-07-27T11:58:14Z</t>
   </si>
   <si>
     <t>Peppa Pig Sleepy 72'' Curtains</t>
   </si>
   <si>
     <t>Peppa Pig</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
 100% official merchandise
 Features Peppa Pig
 Each pack contains two readymade curtains
 Size approx: 66in wide (168cm) x 72in drop (183cm)
 Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole
 Machine washable
 100% microfibre</t>
   </si>
   <si>
-    <t>Product informationThese fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
-[...2 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with Two curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% microfibre&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;100% official merchandise&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Features Peppa Pig&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Each pack contains two readymade curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;100% microfibre&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with Two curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% official merchandise&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Features Peppa Pig&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Each pack contains two readymade curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>World of Wallpaper</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2075</t>
   </si>
   <si>
     <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Light weight</t>
   </si>
   <si>
     <t>Microfibre</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112409443_BQ.prd</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:19Z</t>
+    <t>2026-07-27T11:58:22Z</t>
   </si>
   <si>
     <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
   </si>
   <si>
     <t>Enhanced Living</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
-    <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
-[...2 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Infinity features a metallic print design on blue curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Tyrone Textiles Ltd</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2549</t>
   </si>
   <si>
     <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Medium weight</t>
   </si>
   <si>
     <t>Aluminium</t>
   </si>
   <si>
     <t>Children's</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112409412_BQ.prd</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:24Z</t>
+    <t>2026-07-27T11:58:26Z</t>
   </si>
   <si>
     <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
-    <t>Product informationIntroducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
-[...2 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Charm features a metallic print design on pink curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop/5055967415898_BQ.prd</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:02Z</t>
+    <t>2026-07-27T11:58:04Z</t>
   </si>
   <si>
     <t>Homescapes Multi Polka Dots Ready Made Eyelet Curtain Pair, 137 x 182 cm Drop</t>
   </si>
   <si>
     <t>Homescapes</t>
   </si>
   <si>
     <t>A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.
 A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop
 Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.
 Care instructions: Do not wash. Dry clean only. Iron on reverse
 A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.
 Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
   </si>
   <si>
-    <t>Product information100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.Not fire resistantSuitable for DoorFeatures and benefitsA pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
-[...2 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Not fire resistant&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Suitable for Door&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Care instructions: Do not wash. Dry clean only. Iron on reverse&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.Not fire resistantSuitable for DoorFeatures and benefitsA pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Not fire resistant&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Suitable for Door&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Care instructions: Do not wash. Dry clean only. Iron on reverse&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2238</t>
   </si>
   <si>
     <t>Sold &amp; shipped by HomescapesAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Cotton</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/jungle-tastic-lined-54-curtains/5027491399722_BQ.prd</t>
   </si>
   <si>
-    <t>2026-06-12T11:32:11Z</t>
+    <t>2026-07-27T11:59:11Z</t>
   </si>
   <si>
     <t>Jungle-Tastic Lined 54'' Curtains</t>
   </si>
   <si>
     <t>These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.
 Exclusive Bedding &amp; Beyond designFun and colourful jungle themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
   </si>
   <si>
-    <t>Product informationThese Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Comes with One pair of curtains and one pair of tie backsComposition - 48% cotton, 52% polyesterFeatures and benefitsThese Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Exclusive Bedding &amp; Beyond designFun and colourful jungle themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
-[...2 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with One pair of curtains and one pair of tie backs&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 48% cotton, 52% polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Exclusive Bedding &amp;amp; Beyond design&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Fun and colourful jungle themed curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Two fully lined curtains per pack&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil-pleat fitting so will fit any standard curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Tie backs included&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;These curtains are approximately 66in wide (168cm) with a 54in drop (137cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;48% cotton, 52% polyester&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Comes with One pair of curtains and one pair of tie backsComposition - 48% cotton, 52% polyesterFeatures and benefitsThese Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Exclusive Bedding &amp; Beyond designFun and colourful jungle themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with One pair of curtains and one pair of tie backs&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 48% cotton, 52% polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Exclusive Bedding &amp;amp; Beyond design&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fun and colourful jungle themed curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Two fully lined curtains per pack&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil-pleat fitting so will fit any standard curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Tie backs included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;These curtains are approximately 66in wide (168cm) with a 54in drop (137cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;48% cotton, 52% polyester&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Cotton &amp; polyester (PES)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -979,51 +979,51 @@
       </c>
       <c r="AB4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>67</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5">
         <v>5055967415898</v>
       </c>
       <c r="E5" t="s">
         <v>70</v>
       </c>
       <c r="F5">
         <v>5055967415898</v>
       </c>
       <c r="G5">
-        <v>29.49</v>
+        <v>29.99</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5" t="s">
         <v>71</v>
       </c>
       <c r="N5" t="s">
         <v>72</v>
       </c>
       <c r="O5" t="s">
         <v>73</v>
       </c>
       <c r="P5" t="s">
         <v>74</v>
       </c>
       <c r="Q5" t="s">
         <v>75</v>
       </c>