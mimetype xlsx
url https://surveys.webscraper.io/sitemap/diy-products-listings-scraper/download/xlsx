--- v3 (2026-08-01)
+++ v4 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -107,260 +107,261 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s</t>
   </si>
   <si>
-    <t>2026-07-27T11:56:44Z</t>
-[...8 lines deleted...]
-    <t>little furn.</t>
+    <t>2026-10-16T12:07:05Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/trucks-and-transport-lined-54-curtains/5027491337755_BQ.prd</t>
+  </si>
+  <si>
+    <t>Trucks and Transport Lined 54'' Curtains</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>Bright green jungle animal print.4cm diameter eyelet header to fit a range of window areas.Made using 100% polyester these curtains are hard-wearing and don't stain easily.Machine washable - ideal for the messiest of children.Machine Washable, Line Dry and Cool Iron Only.
-[...31 lines deleted...]
-    <t>Stainless steel</t>
+    <t>The fun and colourful Trucks and Transport Curtains feature a collection of brightly coloured trucks, diggers and other vehicles on a white background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Trucks and Transport single, double and junior duvet covers which are also available to purchase from our website.
+Exclusive Bedding &amp; Beyond designColourful transport themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
+  </si>
+  <si>
+    <t>The fun and colourful Trucks and Transport Curtains feature a collection of brightly coloured trucks, diggers and other vehicles on a white background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Trucks and Transport single, double and junior duvet covers which are also available to purchase from our website.Comes with One pair of curtains &amp; one pair of tie backsComposition - 48% cotton, 52% polyesterFeatures and benefitsThe fun and colourful Trucks and Transport Curtains feature a collection of brightly coloured trucks, diggers and other vehicles on a white background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Trucks and Transport single, double and junior duvet covers which are also available to purchase from our website.Exclusive Bedding &amp; Beyond designColourful transport themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;The fun and colourful Trucks and Transport Curtains feature a collection of brightly coloured trucks, diggers and other vehicles on a white background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Trucks and Transport single, double and junior duvet covers which are also available to purchase from our website.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with One pair of curtains &amp;amp; one pair of tie backs&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 48% cotton, 52% polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;The fun and colourful Trucks and Transport Curtains feature a collection of brightly coloured trucks, diggers and other vehicles on a white background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Trucks and Transport single, double and junior duvet covers which are also available to purchase from our website.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Exclusive Bedding &amp;amp; Beyond design&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Colourful transport themed curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Two fully lined curtains per pack&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil-pleat fitting so will fit any standard curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Tie backs included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;These curtains are approximately 66in wide (168cm) with a 54in drop (137cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;48% cotton, 52% polyester&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/trucks-and-transport-lined-54-curtains~5027491337755_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/trucks-and-transport-lined-54-curtains~5027491337755_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/trucks-and-transport-lined-54-curtains~5027491337755_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>World of Wallpaper</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2075</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Medium weight</t>
+  </si>
+  <si>
+    <t>Cotton &amp; polyester (PES)</t>
+  </si>
+  <si>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/search?Navigation+type=Straight&amp;category=DIY822106&amp;category=DIY2023150&amp;term=straight+bathtubs&amp;fi=c</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:04:50Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-/5056211824176_BQ.prd</t>
+  </si>
+  <si>
+    <t>Double Ended Straight Shower Bath - 1700mm x 700mm (Tap, Waste and Panel Not Included)</t>
+  </si>
+  <si>
+    <t>Balterley</t>
+  </si>
+  <si>
+    <t>Manufactured from high quality materials. Undrilled for tap holes, giving you flexibility in your bath fillers and tap choices. Hide the plumbing with a matching bath panel - sold separately. Reversible design, and available in several sizes.
+STYLE: Elegant double ended bath tub in a crisp white finish. With a stylish double ended design, this bath will complement a range of bathroom designsQUALITY MATERIALS: Manufactured from high quality sanitary grade acrylic, this bath will be a durable and reliable addition to your bathroomFLEXIBILITY: Undrilled for tap holes allowing you to choose the style of taps for your bath, giving you more flexibility when designing your bathroom.CHOICE: Available in a range of sizes, making it easy to find a bath to fit in your bathroom designCOMPLETE THE LOOK: For a cohesive bathroom design, coordinating brassware available from Balterley. Compatible bath panels available from BalterleySUPPLIED WITH: 1700 x 700mm Bath and bath leg setDIMENSIONS: L: 1700 x W: 700 x D: 400mmWARRANTY: 5 year manufacturer's guarantee</t>
+  </si>
+  <si>
+    <t>Space saving yet luxurious the double ended bath tub from Balterley can also become a shower enclosure with the addition of a shower bath screen. In a sleek square design, in a crisp white finish, this double ended tub offers a spacious soaking space.Guarantee - 5 yearsAdditional parts required - Taps, WasteFittings &amp; fixings not includedReady assembledFeatures and benefitsManufactured from high quality materials. Undrilled for tap holes, giving you flexibility in your bath fillers and tap choices. Hide the plumbing with a matching bath panel - sold separately. Reversible design, and available in several sizes.STYLE: Elegant double ended bath tub in a crisp white finish. With a stylish double ended design, this bath will complement a range of bathroom designsQUALITY MATERIALS: Manufactured from high quality sanitary grade acrylic, this bath will be a durable and reliable addition to your bathroomFLEXIBILITY: Undrilled for tap holes allowing you to choose the style of taps for your bath, giving you more flexibility when designing your bathroom.CHOICE: Available in a range of sizes, making it easy to find a bath to fit in your bathroom designCOMPLETE THE LOOK: For a cohesive bathroom design, coordinating brassware available from Balterley. Compatible bath panels available from BalterleySUPPLIED WITH: 1700 x 700mm Bath and bath leg setDIMENSIONS: L: 1700 x W: 700 x D: 400mmWARRANTY: 5 year manufacturer's guarantee</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Space saving yet luxurious the double ended bath tub from Balterley can also become a shower enclosure with the addition of a shower bath screen. In a sleek square design, in a crisp white finish, this double ended tub offers a spacious soaking space.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Guarantee - 5 years&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Additional parts required - Taps, Waste&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fittings &amp;amp; fixings not included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Ready assembled&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Manufactured from high quality materials. Undrilled for tap holes, giving you flexibility in your bath fillers and tap choices. Hide the plumbing with a matching bath panel - sold separately. Reversible design, and available in several sizes.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;STYLE: Elegant double ended bath tub in a crisp white finish. With a stylish double ended design, this bath will complement a range of bathroom designs&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;QUALITY MATERIALS: Manufactured from high quality sanitary grade acrylic, this bath will be a durable and reliable addition to your bathroom&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;FLEXIBILITY: Undrilled for tap holes allowing you to choose the style of taps for your bath, giving you more flexibility when designing your bathroom.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;CHOICE: Available in a range of sizes, making it easy to find a bath to fit in your bathroom design&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;COMPLETE THE LOOK: For a cohesive bathroom design, coordinating brassware available from Balterley. Compatible bath panels available from Balterley&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;SUPPLIED WITH: 1700 x 700mm Bath and bath leg set&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;DIMENSIONS: L: 1700 x W: 700 x D: 400mm&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;WARRANTY: 5 year manufacturer's guarantee&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/double-ended-straight-shower-bath-1700mm-x-700mm-tap-waste-and-panel-not-included-~5056211824176_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>KU Bathrooms and Kitchens Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2086</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by KU Bathrooms and Kitchens LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Acrylic</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:05:17Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-/5036112410258_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 46 x 72 inch (117x183cm)</t>
+  </si>
+  <si>
+    <t>Enhanced Living</t>
+  </si>
+  <si>
+    <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
+Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% Polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Infinity features a metallic print design on blue curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Tyrone Textiles Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2549</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Aluminium</t>
   </si>
   <si>
     <t>Children's</t>
   </si>
   <si>
-    <t>2026-07-27T11:55:49Z</t>
-[...8 lines deleted...]
-    <t>Enhanced Living</t>
+    <t>2026-10-16T12:05:21Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112409412_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
+    <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>2026-10-16T12:05:32Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-/5036112410203_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 46 x 72 inch (117x183cm)</t>
+  </si>
+  <si>
     <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% Polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% Polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 id="features-and-benefits" class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
-  </si>
-[...121 lines deleted...]
-    <t>Cotton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -778,386 +779,359 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>5025532303356</v>
-[...1 lines deleted...]
-      <c r="F2" t="s">
+        <v>5027491337755</v>
+      </c>
+      <c r="G2">
+        <v>5027491337755</v>
+      </c>
+      <c r="H2">
+        <v>23.99</v>
+      </c>
+      <c r="K2" t="s">
         <v>34</v>
       </c>
-      <c r="G2">
-[...5 lines deleted...]
-      <c r="I2">
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2">
+        <v>2</v>
+      </c>
+      <c r="N2" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>38</v>
+      </c>
+      <c r="R2" t="s">
+        <v>39</v>
+      </c>
+      <c r="S2" t="s">
         <v>40</v>
       </c>
-      <c r="J2">
-[...26 lines deleted...]
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>41</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>42</v>
       </c>
-      <c r="U2" t="s">
+      <c r="W2" t="s">
         <v>43</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
       <c r="AA2" t="s">
         <v>45</v>
       </c>
       <c r="AC2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E3">
-        <v>5036112410203</v>
+        <v>5056211824176</v>
       </c>
       <c r="F3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G3">
-        <v>5036112410203</v>
+        <v>5056211824176</v>
       </c>
       <c r="H3">
-        <v>32.99</v>
+        <v>159.99</v>
       </c>
       <c r="K3" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U3" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+      <c r="V3">
+        <v>18.4</v>
       </c>
       <c r="W3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Z3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="AC3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E4">
         <v>5036112410258</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G4">
         <v>5036112410258</v>
       </c>
       <c r="H4">
         <v>32.99</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="Q4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="R4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="S4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T4" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="U4" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="W4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="Z4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="AA4" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="AC4">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E5">
         <v>5036112409412</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G5">
         <v>5036112409412</v>
       </c>
       <c r="H5">
         <v>38.99</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="N5" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="O5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P5" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>81</v>
+      </c>
+      <c r="R5" t="s">
+        <v>82</v>
+      </c>
+      <c r="S5" t="s">
+        <v>70</v>
+      </c>
+      <c r="T5" t="s">
         <v>71</v>
       </c>
-      <c r="P5" t="s">
+      <c r="U5" t="s">
         <v>72</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="W5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z5" t="s">
         <v>73</v>
       </c>
-      <c r="R5" t="s">
+      <c r="AA5" t="s">
         <v>74</v>
       </c>
-      <c r="S5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E6">
-        <v>5055967415898</v>
+        <v>5036112410203</v>
       </c>
       <c r="F6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G6">
+        <v>5036112410203</v>
+      </c>
+      <c r="H6">
+        <v>32.99</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="N6" t="s">
         <v>78</v>
       </c>
-      <c r="G6">
-[...16 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="P6" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="Q6" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="R6" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="S6" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="T6" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="U6" t="s">
-        <v>85</v>
+        <v>72</v>
+      </c>
+      <c r="W6" t="s">
+        <v>43</v>
       </c>
       <c r="Z6" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="AA6" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="AC6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>