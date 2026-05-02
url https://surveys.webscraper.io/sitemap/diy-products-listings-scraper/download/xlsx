--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -104,342 +104,259 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/catherine-lansfield-retro-daisy-66x72-inch-fully-reversible-eyelet-curtains-two-panels-pink/5057681154169_BQ.prd</t>
-[...5 lines deleted...]
-    <t>Catherine Lansfield</t>
+    <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
+  </si>
+  <si>
+    <t>Peppa Pig Sleepy 72'' Curtains</t>
+  </si>
+  <si>
+    <t>Peppa Pig</t>
   </si>
   <si>
     <t>gbp</t>
-  </si>
-[...57 lines deleted...]
-    <t>Peppa Pig</t>
   </si>
   <si>
     <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
 100% official merchandise
 Features Peppa Pig
 Each pack contains two readymade curtains
 Size approx: 66in wide (168cm) x 72in drop (183cm)
 Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole
 Machine washable
 100% microfibre</t>
   </si>
   <si>
     <t>Product informationThese fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with Two curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% microfibre&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;100% official merchandise&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Features Peppa Pig&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Each pack contains two readymade curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;100% microfibre&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>World of Wallpaper</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2075</t>
   </si>
   <si>
     <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Light weight</t>
   </si>
   <si>
     <t>Microfibre</t>
   </si>
   <si>
+    <t>Children</t>
+  </si>
+  <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s&amp;page=2</t>
-  </si>
-[...132 lines deleted...]
-    <t>Acrylic</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112409443_BQ.prd</t>
   </si>
   <si>
     <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
   </si>
   <si>
     <t>Enhanced Living</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Tyrone Textiles Ltd</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2549</t>
   </si>
   <si>
     <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Medium weight</t>
   </si>
   <si>
     <t>Aluminium</t>
+  </si>
+  <si>
+    <t>Children's</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112410227_BQ.prd</t>
+  </si>
+  <si>
+    <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% Polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112410210_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
+  </si>
+  <si>
+    <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
+Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>Product informationIntroducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% Polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Charm features a metallic print design on pink curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/search?Navigation+type=Straight&amp;category=DIY822106&amp;category=DIY2023150&amp;term=straight+bathtubs&amp;fi=c</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set/5056678406779_BQ.prd</t>
+  </si>
+  <si>
+    <t>Square Single Ended 1700x700 Bath with Front Panel, Chrome Straight Bath Screen with Fixed Panel &amp; Leg Set</t>
+  </si>
+  <si>
+    <t>Balterley</t>
+  </si>
+  <si>
+    <t>Functional and stylish, this 1700mm square shower bath set features front panel and chrome round corner Screen with fixed panel. Includes acrylic bath and leg set. Undrilled for taps for adaptable installation.
+Elegant Square Design: It combines clean lines with a crisp white finish, bringing contemporary sophistication to any bathroom offering a minimalist look that maximizes usable space.Gloss White Finish: Bright, polished surface reflects light, making your space feel larger; easy to clean.Durable &amp; Lightweight Acrylic: High-quality acrylic offers strength, heat retention, and resistance to daily wear, while remaining light for easier installation.Leg Set Included: Adjustable leg set ensures stability on any floor. Tub is undrilled for taps; tap and waste not included.Rectangular Shower Screen with Fixed Panel: Comes with a toughened glass shower Screen with fixed panel in chrome finish that adds a modern touch while keeping water contained for a cleaner and more comfortable shower experience.Bath Panel Included: Supplied with a matching front panel that sits neatly against the bath, providing a clean, seamless finish while hiding pipework beneath (end panel not included).Dimensions: Bath: 1700mm x 700mm x 400mm, Shower Screen: 1700mm x 510mm x 25mm, Bath Panel: 1433mm x 998mm x 24mmWarranty: 5-Year manufacturer’s guarantee.</t>
+  </si>
+  <si>
+    <t>Product informationCreate a spa-like sanctuary with this 1700mm round shower bath set. The fixed chrome screen keeps water contained while the sleek front panel conceals pipework, giving a tidy and calming space for both morning routines and evening relaxation.Guarantee - 5 yearsAdditional parts required - Taps, WasteOnly fixings includedPartial assembly requiredFeatures and benefitsFunctional and stylish, this 1700mm square shower bath set features front panel and chrome round corner Screen with fixed panel. Includes acrylic bath and leg set. Undrilled for taps for adaptable installation.Elegant Square Design: It combines clean lines with a crisp white finish, bringing contemporary sophistication to any bathroom offering a minimalist look that maximizes usable space.Gloss White Finish: Bright, polished surface reflects light, making your space feel larger; easy to clean.Durable &amp; Lightweight Acrylic: High-quality acrylic offers strength, heat retention, and resistance to daily wear, while remaining light for easier installation.Leg Set Included: Adjustable leg set ensures stability on any floor. Tub is undrilled for taps; tap and waste not included.Rectangular Shower Screen with Fixed Panel: Comes with a toughened glass shower Screen with fixed panel in chrome finish that adds a modern touch while keeping water contained for a cleaner and more comfortable shower experience.Bath Panel Included: Supplied with a matching front panel that sits neatly against the bath, providing a clean, seamless finish while hiding pipework beneath (end panel not included).Dimensions: Bath: 1700mm x 700mm x 400mm, Shower Screen: 1700mm x 510mm x 25mm, Bath Panel: 1433mm x 998mm x 24mmWarranty: 5-Year manufacturer’s guarantee.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Create a spa-like sanctuary with this 1700mm round shower bath set. The fixed chrome screen keeps water contained while the sleek front panel conceals pipework, giving a tidy and calming space for both morning routines and evening relaxation.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Guarantee - 5 years&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Additional parts required - Taps, Waste&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Only fixings included&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Partial assembly required&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Functional and stylish, this 1700mm square shower bath set features front panel and chrome round corner Screen with fixed panel. Includes acrylic bath and leg set. Undrilled for taps for adaptable installation.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Elegant Square Design: It combines clean lines with a crisp white finish, bringing contemporary sophistication to any bathroom offering a minimalist look that maximizes usable space.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Gloss White Finish: Bright, polished surface reflects light, making your space feel larger; easy to clean.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Durable &amp;amp; Lightweight Acrylic: High-quality acrylic offers strength, heat retention, and resistance to daily wear, while remaining light for easier installation.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Leg Set Included: Adjustable leg set ensures stability on any floor. Tub is undrilled for taps; tap and waste not included.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Rectangular Shower Screen with Fixed Panel: Comes with a toughened glass shower Screen with fixed panel in chrome finish that adds a modern touch while keeping water contained for a cleaner and more comfortable shower experience.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Bath Panel Included: Supplied with a matching front panel that sits neatly against the bath, providing a clean, seamless finish while hiding pipework beneath (end panel not included).&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Dimensions: Bath: 1700mm x 700mm x 400mm, Shower Screen: 1700mm x 510mm x 25mm, Bath Panel: 1433mm x 998mm x 24mm&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Warranty: 5-Year manufacturer’s guarantee.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>KU Bathrooms and Kitchens Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2086</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by KU Bathrooms and Kitchens LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Acrylic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -851,383 +768,377 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2">
-        <v>5057681154169</v>
+        <v>5056197129258</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>5057681154169</v>
+        <v>5056197129258</v>
       </c>
       <c r="G2">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>22.99</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="s">
         <v>41</v>
       </c>
+      <c r="V2" t="s">
+        <v>42</v>
+      </c>
       <c r="Y2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Z2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AB2">
         <v>1</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D3">
-        <v>5056197129258</v>
+        <v>5036112409443</v>
       </c>
       <c r="E3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F3">
-        <v>5056197129258</v>
+        <v>5036112409443</v>
       </c>
       <c r="G3">
-        <v>22.99</v>
+        <v>34.99</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Q3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="R3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="S3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="V3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="Z3" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="AB3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D4">
-        <v>5054583014263</v>
+        <v>5036112410227</v>
       </c>
       <c r="E4" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="F4">
-        <v>5054583014263</v>
+        <v>5036112410227</v>
       </c>
       <c r="G4">
-        <v>26.99</v>
+        <v>34.99</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N4" t="s">
         <v>61</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>62</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>63</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>64</v>
       </c>
-      <c r="Q4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="S4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="T4" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="V4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="Z4" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="AB4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D5">
-        <v>5056806131306</v>
+        <v>5036112410210</v>
       </c>
       <c r="E5" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="F5">
-        <v>5056806131306</v>
+        <v>5036112410210</v>
       </c>
       <c r="G5">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>38.99</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="N5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="O5" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="P5" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="R5" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="S5" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>56</v>
+      </c>
+      <c r="V5" t="s">
+        <v>57</v>
       </c>
       <c r="Y5" t="s">
-        <v>82</v>
+        <v>58</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>59</v>
       </c>
       <c r="AB5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D6">
-        <v>5036112409443</v>
+        <v>5056678406779</v>
       </c>
       <c r="E6" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="F6">
-        <v>5036112409443</v>
+        <v>5056678406779</v>
       </c>
       <c r="G6">
-        <v>34.99</v>
+        <v>359</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="N6" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="Q6" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="T6" t="s">
-        <v>93</v>
+        <v>83</v>
+      </c>
+      <c r="U6">
+        <v>0.01</v>
       </c>
       <c r="V6" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="Y6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="AB6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>