--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
@@ -104,259 +107,246 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
-[...5 lines deleted...]
-    <t>Peppa Pig</t>
+    <t>2026-06-15T05:10:30Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm/5025532303356_BQ.prd</t>
+  </si>
+  <si>
+    <t>little furn. Kids Room Darkening Eyelet Curtain Pair Green (W)168cm x (D)183cm</t>
+  </si>
+  <si>
+    <t>little furn.</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
-[...34 lines deleted...]
-    <t>Microfibre</t>
+    <t>Bright green jungle animal print.4cm diameter eyelet header to fit a range of window areas.Made using 100% polyester these curtains are hard-wearing and don't stain easily.Machine washable - ideal for the messiest of children.Machine Washable, Line Dry and Cool Iron Only.
+Bright green jungle animal print.
+4cm diameter eyelet header to fit a range of window areas.
+Made using 100% polyester these curtains are hard-wearing and don't stain easily.
+Machine washable - ideal for the messiest of children.
+Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>Product informationThe little furn. Jungletastic eyelet curtains will bring out the wild side of your child's imagination. Featuring a print of friendly jungle animals, from elephants to tigers, your child will have no trouble going to their room at night. With a stainless steel, modern eyelet header they are easy to hang with no need for hooks or rings. Made using polycotton these curtains fall beautifully while also being hard-wearing meaning they can withstand tugging or mud stains.Composition - 50% Polyester 50% CottonFeatures and benefitsBright green jungle animal print.4cm diameter eyelet header to fit a range of window areas.Made using 100% polyester these curtains are hard-wearing and don't stain easily.Machine washable - ideal for the messiest of children.Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;The little furn. Jungletastic eyelet curtains will bring out the wild side of your child's imagination. Featuring a print of friendly jungle animals, from elephants to tigers, your child will have no trouble going to their room at night. With a stainless steel, modern eyelet header they are easy to hang with no need for hooks or rings. Made using polycotton these curtains fall beautifully while also being hard-wearing meaning they can withstand tugging or mud stains.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 50% Polyester 50% Cotton&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Bright green jungle animal print.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter eyelet header to fit a range of window areas.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Made using 100% polyester these curtains are hard-wearing and don't stain easily.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable - ideal for the messiest of children.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine Washable, Line Dry and Cool Iron Only.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Riva Home</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2029</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Riva HomeAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Stainless steel</t>
+  </si>
+  <si>
+    <t>Children's</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:41Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue/5057681162119_BQ.prd</t>
+  </si>
+  <si>
+    <t>Catherine Lansfield Bright Football Fully Reversible 66x72 Inch Eyelet Curtains Two Panel Navy Blue</t>
+  </si>
+  <si>
+    <t>Catherine Lansfield</t>
+  </si>
+  <si>
+    <t>• Eyelet Header: Easy Installation for pole rails.
+• Responsible: Recycled polyester blended with responsibly sourced cotton.
+• Fully Reversible: For two stylish looks in one.Two Lined Curtain Panels - Width 168 cm Drop 183 cm52% Polyester 48% CottonDry Clean Only.Made to quality and human-ecological safety standards, in accordance with MADE IN GREEN by OEKO-TEX.Catherine Lansfield is renowned for style and quality - designed and developed in Great Britain.The colours depicted in the photographs are intended for reference purposes only. Despite our best endeavours to present the colours as precisely as we can, it's important to note that screen colour and resolutions can differ across various devices.
+• Eyelet Header: Easy Installation for pole rails.
+• Responsible: Recycled polyester blended with responsibly sourced cotton.
+• Fully Reversible: For two stylish looks in one.
+Two Lined Curtain Panels - Width 168 cm Drop 183 cm
+52% Polyester 48% Cotton
+Dry Clean Only.
+Made to quality and human-ecological safety standards, in accordance with MADE IN GREEN by OEKO-TEX.
+Catherine Lansfield is renowned for style and quality - designed and developed in Great Britain.
+The colours depicted in the photographs are intended for reference purposes only. Despite our best endeavours to present the colours as precisely as we can, it's important to note that screen colour and resolutions can differ across various devices.</t>
+  </si>
+  <si>
+    <t>Product informationYour little one can dream of scoring the winning goal every night with this goal-getter football curtains. Designed for young football fans, this curtain pair is a dream come true with its vibrant football pattern. And when it's time for a change of play, this fully reversible design offers a dynamic football boot design for two sporty looks in one. Created from recycled polyester and soft responsibly sourced cotton, blended together for everyday use. Finished with an eyelet header for easy installation.Composition - 52% Polyester 48% CottonFeatures and benefits• Eyelet Header: Easy Installation for pole rails.
+• Responsible: Recycled polyester blended with responsibly sourced cotton.
+• Fully Reversible: For two stylish looks in one.Two Lined Curtain Panels - Width 168 cm Drop 183 cm52% Polyester 48% CottonDry Clean Only.Made to quality and human-ecological safety standards, in accordance with MADE IN GREEN by OEKO-TEX.Catherine Lansfield is renowned for style and quality - designed and developed in Great Britain.The colours depicted in the photographs are intended for reference purposes only. Despite our best endeavours to present the colours as precisely as we can, it's important to note that screen colour and resolutions can differ across various devices.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Your little one can dream of scoring the winning goal every night with this goal-getter football curtains. Designed for young football fans, this curtain pair is a dream come true with its vibrant football pattern. And when it's time for a change of play, this fully reversible design offers a dynamic football boot design for two sporty looks in one. Created from recycled polyester and soft responsibly sourced cotton, blended together for everyday use. Finished with an eyelet header for easy installation.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 52% Polyester 48% Cotton&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;• Eyelet Header: Easy Installation for pole rails.
+• Responsible: Recycled polyester blended with responsibly sourced cotton.
+• Fully Reversible: For two stylish looks in one.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Two Lined Curtain Panels - Width 168 cm Drop 183 cm&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;52% Polyester 48% Cotton&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Dry Clean Only.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Made to quality and human-ecological safety standards, in accordance with MADE IN GREEN by OEKO-TEX.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Catherine Lansfield is renowned for style and quality - designed and developed in Great Britain.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;The colours depicted in the photographs are intended for reference purposes only. Despite our best endeavours to present the colours as precisely as we can, it's important to note that screen colour and resolutions can differ across various devices.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue~5057681162119_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue~5057681162119_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue~5057681162119_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue~5057681162119_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue~5057681162119_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bright-football-fully-reversible-66x72-inch-eyelet-curtains-two-panel-navy-blue~5057681162119_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Turner Bianca PLC</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2233</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Turner Bianca PLCAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Cotton &amp; polyester (PES)</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s&amp;page=2</t>
-[...154 lines deleted...]
-    <t>Acrylic</t>
+    <t>2026-06-15T05:03:57Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/little-furn-kids-room-darkening-pencil-pleat-curtain-pair-pink-w-168cm-x-d-183cm/5025532274038_BQ.prd</t>
+  </si>
+  <si>
+    <t>little furn. Kids Room Darkening Pencil Pleat Curtain Pair Pink (W)168cm x (D)183cm</t>
+  </si>
+  <si>
+    <t>Fun unicorn, rainbow, flower wonderland print.Pencil pleat header to fit a range of window areas.Includes matching Unicorn tiebacks with stainless steel rings.Machine Washable, Line Dry and Cool Iron Only.
+Fun unicorn, rainbow, flower wonderland print.
+Pencil pleat header to fit a range of window areas.
+Includes matching Unicorn tiebacks with stainless steel rings.
+Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>Product informationSend your child to wonderland with the Unicorn curtains. These gorgeous children's curtains have a pencil pleat header making them a good fit for any window area and come fully lined. The Unicorn curtains come with two fully matching, stainless steel ringed tiebacks.Comes with 2 Tie BacksComposition - 50% Polyester 50% CottonSuitable for Bay windowFeatures and benefitsFun unicorn, rainbow, flower wonderland print.Pencil pleat header to fit a range of window areas.Includes matching Unicorn tiebacks with stainless steel rings.Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Send your child to wonderland with the Unicorn curtains. These gorgeous children's curtains have a pencil pleat header making them a good fit for any window area and come fully lined. The Unicorn curtains come with two fully matching, stainless steel ringed tiebacks.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with 2 Tie Backs&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 50% Polyester 50% Cotton&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Suitable for Bay window&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Fun unicorn, rainbow, flower wonderland print.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Pencil pleat header to fit a range of window areas.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Includes matching Unicorn tiebacks with stainless steel rings.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine Washable, Line Dry and Cool Iron Only.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-pencil-pleat-curtain-pair-pink-w-168cm-x-d-183cm~5025532274038_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:01Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink/5057681165639_BQ.prd</t>
+  </si>
+  <si>
+    <t>Catherine Lansfield Bunny Tails Ditsy Flowers Fully Reversible 66x72 Inch Eyelet Curtains Two Panels Pink</t>
+  </si>
+  <si>
+    <t>Product informationHop into bedtime bliss with this playful bunnies and blossom design. Fully reversible, with a ditsy floral twist for those who like to change it up. Bedtime just got extra adorable – let the bunny adventures and floral dreams begin. Created from recycled polyester and soft responsibly sourced cotton, blended together for everyday use. Finished with an eyelet header for easy installation.Composition - 52% Polyester 48% CottonFeatures and benefits• Eyelet Header: Easy Installation for pole rails.
+• Responsible: Recycled polyester blended with responsibly sourced cotton.
+• Fully Reversible: For two stylish looks in one.Two Lined Curtain Panels - Width 168 cm Drop 183 cm52% Polyester 48% CottonDry Clean Only.Made to quality and human-ecological safety standards, in accordance with MADE IN GREEN by OEKO-TEX.Catherine Lansfield is renowned for style and quality - designed and developed in Great Britain.The colours depicted in the photographs are intended for reference purposes only. Despite our best endeavours to present the colours as precisely as we can, it's important to note that screen colour and resolutions can differ across various devices.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Hop into bedtime bliss with this playful bunnies and blossom design. Fully reversible, with a ditsy floral twist for those who like to change it up. Bedtime just got extra adorable – let the bunny adventures and floral dreams begin. Created from recycled polyester and soft responsibly sourced cotton, blended together for everyday use. Finished with an eyelet header for easy installation.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 52% Polyester 48% Cotton&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;• Eyelet Header: Easy Installation for pole rails.
+• Responsible: Recycled polyester blended with responsibly sourced cotton.
+• Fully Reversible: For two stylish looks in one.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Two Lined Curtain Panels - Width 168 cm Drop 183 cm&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;52% Polyester 48% Cotton&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Dry Clean Only.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Made to quality and human-ecological safety standards, in accordance with MADE IN GREEN by OEKO-TEX.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Catherine Lansfield is renowned for style and quality - designed and developed in Great Britain.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;The colours depicted in the photographs are intended for reference purposes only. Despite our best endeavours to present the colours as precisely as we can, it's important to note that screen colour and resolutions can differ across various devices.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/catherine-lansfield-bunny-tails-ditsy-flowers-fully-reversible-66x72-inch-eyelet-curtains-two-panels-pink~5057681165639_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:09:41Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/little-furn-kids-room-darkening-pencil-pleat-curtain-pair-white-w-168cm-x-d-183cm/5025532274021_BQ.prd</t>
+  </si>
+  <si>
+    <t>little furn. Kids Room Darkening Pencil Pleat Curtain Pair White (W)168cm x (D)183cm</t>
+  </si>
+  <si>
+    <t>Fun woodland animals print.Pencil pleat header to fit a range of window areas.Includes matching Woodland tiebacks with stainless steel rings.Machine Washable, Line Dry and Cool Iron Only.
+Fun woodland animals print.
+Pencil pleat header to fit a range of window areas.
+Includes matching Woodland tiebacks with stainless steel rings.
+Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>Product informationJazz up your child’s room with the incredibly cute Woodland curtains. The curtains have a pencil pleat header making them a good fit for any window area and come fully lined. The Woodland curtains come with two fully matching tiebacks.Comes with 2 Tie BacksComposition - 50% Polyester 50% CottonSuitable for Bay windowFeatures and benefitsFun woodland animals print.Pencil pleat header to fit a range of window areas.Includes matching Woodland tiebacks with stainless steel rings.Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Jazz up your child’s room with the incredibly cute Woodland curtains. The curtains have a pencil pleat header making them a good fit for any window area and come fully lined. The Woodland curtains come with two fully matching tiebacks.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with 2 Tie Backs&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 50% Polyester 50% Cotton&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Suitable for Bay window&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Fun woodland animals print.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Pencil pleat header to fit a range of window areas.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Includes matching Woodland tiebacks with stainless steel rings.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine Washable, Line Dry and Cool Iron Only.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-pencil-pleat-curtain-pair-white-w-168cm-x-d-183cm~5025532274021_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -660,59 +650,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC6"/>
+  <dimension ref="A1:AD6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -756,392 +746,428 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="E2" t="s">
         <v>32</v>
       </c>
-      <c r="F2">
-        <v>5056197129258</v>
+      <c r="D2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2">
+        <v>5025532303356</v>
+      </c>
+      <c r="F2" t="s">
+        <v>34</v>
       </c>
       <c r="G2">
-        <v>22.99</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5025532303356</v>
+      </c>
+      <c r="H2">
+        <v>15.75</v>
+      </c>
+      <c r="I2">
+        <v>40</v>
+      </c>
+      <c r="J2">
+        <v>15.75</v>
+      </c>
+      <c r="K2" t="s">
+        <v>35</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
-      <c r="M2" t="s">
-        <v>34</v>
+      <c r="M2">
+        <v>0</v>
       </c>
       <c r="N2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="V2" t="s">
         <v>42</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="U2" t="s">
         <v>43</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
-      <c r="AB2">
-[...2 lines deleted...]
-      <c r="AC2" t="s">
+      <c r="AA2" t="s">
         <v>45</v>
       </c>
+      <c r="AC2">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="E3" t="s">
         <v>48</v>
       </c>
-      <c r="F3">
-        <v>5036112409443</v>
+      <c r="D3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E3">
+        <v>5057681162119</v>
+      </c>
+      <c r="F3" t="s">
+        <v>50</v>
       </c>
       <c r="G3">
-        <v>34.99</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5057681162119</v>
+      </c>
+      <c r="H3">
+        <v>45</v>
+      </c>
+      <c r="I3">
+        <v>50</v>
+      </c>
+      <c r="J3">
+        <v>45</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
-      <c r="M3" t="s">
-        <v>49</v>
+      <c r="M3">
+        <v>0</v>
       </c>
       <c r="N3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T3" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="V3" t="s">
         <v>57</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="U3" t="s">
         <v>58</v>
       </c>
       <c r="Z3" t="s">
         <v>59</v>
       </c>
-      <c r="AB3">
-        <v>1</v>
+      <c r="AA3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>5036112410227</v>
+        <v>62</v>
+      </c>
+      <c r="D4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4">
+        <v>5025532274038</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
       </c>
       <c r="G4">
-        <v>34.99</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5025532274038</v>
+      </c>
+      <c r="H4">
+        <v>25</v>
+      </c>
+      <c r="I4">
+        <v>36</v>
+      </c>
+      <c r="J4">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
-      <c r="M4" t="s">
-        <v>49</v>
+      <c r="M4">
+        <v>0</v>
       </c>
       <c r="N4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R4" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="S4" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="T4" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>42</v>
+      </c>
+      <c r="U4" t="s">
+        <v>43</v>
       </c>
       <c r="Z4" t="s">
         <v>59</v>
       </c>
-      <c r="AB4">
-        <v>1</v>
+      <c r="AA4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC4">
+        <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
-[...8 lines deleted...]
-        <v>5036112410210</v>
+        <v>69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E5">
+        <v>5057681165639</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
       </c>
       <c r="G5">
-        <v>38.99</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5057681165639</v>
+      </c>
+      <c r="H5">
+        <v>45</v>
+      </c>
+      <c r="I5">
+        <v>50</v>
+      </c>
+      <c r="J5">
+        <v>45</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
-      <c r="M5" t="s">
-        <v>67</v>
+      <c r="M5">
+        <v>0</v>
       </c>
       <c r="N5" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="O5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="R5" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="S5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="V5" t="s">
         <v>57</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="U5" t="s">
         <v>58</v>
       </c>
       <c r="Z5" t="s">
         <v>59</v>
       </c>
-      <c r="AB5">
-        <v>1</v>
+      <c r="AA5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC5">
+        <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
-[...8 lines deleted...]
-        <v>5056678406779</v>
+        <v>76</v>
+      </c>
+      <c r="D6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6">
+        <v>5025532274021</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
       </c>
       <c r="G6">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5025532274021</v>
+      </c>
+      <c r="H6">
+        <v>18.5</v>
+      </c>
+      <c r="I6">
+        <v>36</v>
+      </c>
+      <c r="J6">
+        <v>18.5</v>
+      </c>
+      <c r="K6" t="s">
+        <v>35</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
-      <c r="M6" t="s">
-        <v>76</v>
+      <c r="M6">
+        <v>0</v>
       </c>
       <c r="N6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="T6" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>42</v>
+      </c>
+      <c r="U6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC6">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">