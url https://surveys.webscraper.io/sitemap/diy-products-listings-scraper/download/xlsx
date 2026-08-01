--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -107,246 +107,260 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s</t>
   </si>
   <si>
-    <t>2026-06-15T05:10:30Z</t>
+    <t>2026-07-27T11:56:44Z</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm/5025532303356_BQ.prd</t>
   </si>
   <si>
     <t>little furn. Kids Room Darkening Eyelet Curtain Pair Green (W)168cm x (D)183cm</t>
   </si>
   <si>
     <t>little furn.</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>Bright green jungle animal print.4cm diameter eyelet header to fit a range of window areas.Made using 100% polyester these curtains are hard-wearing and don't stain easily.Machine washable - ideal for the messiest of children.Machine Washable, Line Dry and Cool Iron Only.
 Bright green jungle animal print.
 4cm diameter eyelet header to fit a range of window areas.
 Made using 100% polyester these curtains are hard-wearing and don't stain easily.
 Machine washable - ideal for the messiest of children.
 Machine Washable, Line Dry and Cool Iron Only.</t>
   </si>
   <si>
-    <t>Product informationThe little furn. Jungletastic eyelet curtains will bring out the wild side of your child's imagination. Featuring a print of friendly jungle animals, from elephants to tigers, your child will have no trouble going to their room at night. With a stainless steel, modern eyelet header they are easy to hang with no need for hooks or rings. Made using polycotton these curtains fall beautifully while also being hard-wearing meaning they can withstand tugging or mud stains.Composition - 50% Polyester 50% CottonFeatures and benefitsBright green jungle animal print.4cm diameter eyelet header to fit a range of window areas.Made using 100% polyester these curtains are hard-wearing and don't stain easily.Machine washable - ideal for the messiest of children.Machine Washable, Line Dry and Cool Iron Only.</t>
-[...2 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;The little furn. Jungletastic eyelet curtains will bring out the wild side of your child's imagination. Featuring a print of friendly jungle animals, from elephants to tigers, your child will have no trouble going to their room at night. With a stainless steel, modern eyelet header they are easy to hang with no need for hooks or rings. Made using polycotton these curtains fall beautifully while also being hard-wearing meaning they can withstand tugging or mud stains.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 50% Polyester 50% Cotton&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Bright green jungle animal print.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter eyelet header to fit a range of window areas.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Made using 100% polyester these curtains are hard-wearing and don't stain easily.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable - ideal for the messiest of children.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine Washable, Line Dry and Cool Iron Only.&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>The little furn. Jungletastic eyelet curtains will bring out the wild side of your child's imagination. Featuring a print of friendly jungle animals, from elephants to tigers, your child will have no trouble going to their room at night. With a stainless steel, modern eyelet header they are easy to hang with no need for hooks or rings. Made using polycotton these curtains fall beautifully while also being hard-wearing meaning they can withstand tugging or mud stains.Composition - 50% Polyester 50% CottonFeatures and benefitsBright green jungle animal print.4cm diameter eyelet header to fit a range of window areas.Made using 100% polyester these curtains are hard-wearing and don't stain easily.Machine washable - ideal for the messiest of children.Machine Washable, Line Dry and Cool Iron Only.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;The little furn. Jungletastic eyelet curtains will bring out the wild side of your child's imagination. Featuring a print of friendly jungle animals, from elephants to tigers, your child will have no trouble going to their room at night. With a stainless steel, modern eyelet header they are easy to hang with no need for hooks or rings. Made using polycotton these curtains fall beautifully while also being hard-wearing meaning they can withstand tugging or mud stains.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 50% Polyester 50% Cotton&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Bright green jungle animal print.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter eyelet header to fit a range of window areas.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Made using 100% polyester these curtains are hard-wearing and don't stain easily.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable - ideal for the messiest of children.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine Washable, Line Dry and Cool Iron Only.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-eyelet-curtain-pair-green-w-168cm-x-d-183cm~5025532303356_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Riva Home</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2029</t>
   </si>
   <si>
     <t>Sold &amp; shipped by Riva HomeAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Stainless steel</t>
   </si>
   <si>
     <t>Children's</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s&amp;page=2</t>
-[...141 lines deleted...]
-    <t>https://media.diy.com/is/image/KingfisherDigital/little-furn-kids-room-darkening-pencil-pleat-curtain-pair-white-w-168cm-x-d-183cm~5025532274021_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+    <t>2026-07-27T11:55:49Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-/5036112410203_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 46 x 72 inch (117x183cm)</t>
+  </si>
+  <si>
+    <t>Enhanced Living</t>
+  </si>
+  <si>
+    <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
+Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% Polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410203_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Tyrone Textiles Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2549</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Medium weight</t>
+  </si>
+  <si>
+    <t>Aluminium</t>
+  </si>
+  <si>
+    <t>2026-07-27T11:56:23Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-/5036112410258_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 46 x 72 inch (117x183cm)</t>
+  </si>
+  <si>
+    <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
+Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% Polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Infinity features a metallic print design on blue curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-46-x-72-inch-117x183cm-~5036112410258_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>2026-07-27T11:56:27Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112409412_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
+  </si>
+  <si>
+    <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>2026-07-27T11:56:01Z</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop/5055967415898_BQ.prd</t>
+  </si>
+  <si>
+    <t>Homescapes Multi Polka Dots Ready Made Eyelet Curtain Pair, 137 x 182 cm Drop</t>
+  </si>
+  <si>
+    <t>Homescapes</t>
+  </si>
+  <si>
+    <t>A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.
+A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop
+Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.
+Care instructions: Do not wash. Dry clean only. Iron on reverse
+A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.
+Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
+  </si>
+  <si>
+    <t>100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.Not fire resistantSuitable for DoorFeatures and benefitsA pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch dropHeavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.Care instructions: Do not wash. Dry clean only. Iron on reverseA wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;100% cotton designer print curtains by Homescapes in a range many glorious designs. These are modern ring top or eyelet curtains made with a heavy cotton fabric. This lovely wide range of colours allows you to coordinate these curtains with almost any interior setting. Can be used in any room and are particularly useful if you want to lift a room with a lot of colour like the  room. Coordinating cushions, floor cushions and fabric by the meter is also available with Homescapes to make your own soft furnishings. The curtains are not lined and to make them light proof, these will have to be used in conjunction with a black out curtain.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Not fire resistant&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Suitable for Door&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;A pair of 100% cotton curtains in 137 x 182 cm or 54 x 72 Inches , 72 Inch drop&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Heavy 300 gram/meter cotton fabric used in manufacturing a contemporary ring top /eyelet construction curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Care instructions: Do not wash. Dry clean only. Iron on reverse&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;A wide range of coordinating soft furnishings like, cushions, floor cushions, table linen and kitchen linen.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Also available with Homescapes fabrics by meter in this design for making your own soft furnishings.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop~5055967415898_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2238</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by HomescapesAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Cotton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -823,351 +837,330 @@
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="R2" t="s">
         <v>40</v>
       </c>
       <c r="S2" t="s">
         <v>41</v>
       </c>
       <c r="T2" t="s">
         <v>42</v>
       </c>
       <c r="U2" t="s">
         <v>43</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
       <c r="AA2" t="s">
         <v>45</v>
       </c>
       <c r="AC2">
         <v>0</v>
       </c>
-      <c r="AD2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" t="s">
         <v>47</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>48</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>5036112410203</v>
+      </c>
+      <c r="F3" t="s">
         <v>49</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      </c>
       <c r="G3">
-        <v>5057681162119</v>
+        <v>5036112410203</v>
       </c>
       <c r="H3">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>32.99</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3" t="s">
+        <v>50</v>
+      </c>
+      <c r="O3" t="s">
         <v>51</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>52</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>54</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>55</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>56</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>57</v>
       </c>
-      <c r="U3" t="s">
+      <c r="W3" t="s">
         <v>58</v>
       </c>
       <c r="Z3" t="s">
         <v>59</v>
       </c>
       <c r="AA3" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="AC3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
         <v>61</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>62</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>5025532274038</v>
+        <v>5036112410258</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="G4">
-        <v>5025532274038</v>
+        <v>5036112410258</v>
       </c>
       <c r="H4">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>32.99</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O4" t="s">
         <v>64</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>65</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="R4" t="s">
         <v>67</v>
       </c>
       <c r="S4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="T4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="U4" t="s">
-        <v>43</v>
+        <v>57</v>
+      </c>
+      <c r="W4" t="s">
+        <v>58</v>
       </c>
       <c r="Z4" t="s">
         <v>59</v>
       </c>
       <c r="AA4" t="s">
         <v>45</v>
       </c>
       <c r="AC4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="E5">
-        <v>5057681165639</v>
+        <v>5036112409412</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G5">
-        <v>5057681165639</v>
+        <v>5036112409412</v>
       </c>
       <c r="H5">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>38.99</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="O5" t="s">
         <v>71</v>
       </c>
       <c r="P5" t="s">
         <v>72</v>
       </c>
       <c r="Q5" t="s">
         <v>73</v>
       </c>
       <c r="R5" t="s">
         <v>74</v>
       </c>
       <c r="S5" t="s">
+        <v>55</v>
+      </c>
+      <c r="T5" t="s">
         <v>56</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>57</v>
       </c>
-      <c r="U5" t="s">
+      <c r="W5" t="s">
         <v>58</v>
       </c>
       <c r="Z5" t="s">
         <v>59</v>
       </c>
       <c r="AA5" t="s">
         <v>45</v>
       </c>
       <c r="AC5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>75</v>
       </c>
       <c r="C6" t="s">
         <v>76</v>
       </c>
       <c r="D6" t="s">
         <v>77</v>
       </c>
       <c r="E6">
-        <v>5025532274021</v>
+        <v>5055967415898</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="G6">
-        <v>5025532274021</v>
+        <v>5055967415898</v>
       </c>
       <c r="H6">
-        <v>18.5</v>
-[...5 lines deleted...]
-        <v>18.5</v>
+        <v>29.99</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6" t="s">
+        <v>79</v>
+      </c>
+      <c r="O6" t="s">
+        <v>80</v>
+      </c>
+      <c r="P6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>82</v>
+      </c>
+      <c r="R6" t="s">
+        <v>83</v>
+      </c>
+      <c r="S6" t="s">
         <v>78</v>
       </c>
-      <c r="O6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="T6" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="U6" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="Z6" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="AA6" t="s">
         <v>45</v>
       </c>
       <c r="AC6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">