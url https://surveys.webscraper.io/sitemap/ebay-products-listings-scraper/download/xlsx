--- v5 (2026-08-01)
+++ v6 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -104,181 +104,279 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>images2</t>
+  </si>
+  <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-07-28T06:23:31Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01KYKP6EXQFK5PX2AF68HP0BRY&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDtBbmAl0OVPFFEekLtxTffp07fmCMuJy0n1CKI9QQT9uKsjvAS4jA%2FUKAr6b3tOF7w7XqVcLPxxK5fIZWTRfnrw1jBnMKke33NEke0SGNB4kpMHV%2FaShnlD9YXq3ehQRDpUEsR4V7MRKVArmRc3PlRQgp15KhgS8O4K2w%2BvEGdVYqzNIwSdh30EM8q03UJh0emANtxGgiLgttgkKgIoTNNcfs7Q4TwWVQZ9MRMJgAFEQ%3D%3D%7Ctkp%3ABk9SR4Tvmfb0Zw</t>
+    <t>2026-09-03T07:34:31Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01M1K30ZCSS51S9BCB4AH2M27E&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDtBbmAl0OVPFFEekLtxTffp07fmCMuJy0n1CKI9QQT9vyoyoTJJDt7V%2FrBSlnA9xzjyY11cC88rmY4yO%2BVLEryKxDq637xFBkJQ3aYz5df5HNog6whGifAQxWcgRxkSYdo%2FoMl55GzmCZMB3IBdoADX0foG35BVFlk7alESB9TdtnCtYlx62TGliDJXOVDdRUpakfFn3zLI9BSCp%2BK6ZDnrseBI3mNw2Q3d43oUQX9IQ%3D%3D%7Ctkp%3ABk9SR872g-OMaA</t>
   </si>
   <si>
     <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia X</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>6%</t>
+    <t>7%</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
     <t>lt-trading</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>Black，Green，Orange，White</t>
+  </si>
+  <si>
+    <t>in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>2026-09-03T07:35:36Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/168649658023?_skw=nokia&amp;itmmeta=01M1K30ZCPPSNSHMJ6YZ48QD09&amp;hash=item27444d8ea7:g:4rkAAOSwxJlaxp6l&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xBlBngp%2Bm%2FeYvv1iqEkvJYZax%2FHAJpV3pboMEv5cbINKfQZnONvl12O2njLtDFQqNQWFDyQo41Q9aCzvCZ7SLXZpDmlRpLaAEUyBqcANjkk54FEPTAObR%2FBEnXuLRpxUoLybj1YgiRseL0PqP84IR3DtFBdeTYioUOY%2BXw8S0EzvIunkrDE%2F0Q2d3GXiUbOWsqdJQ%2Frln%2FSamzM8fE%2FCb11ps6a%2BzsD2A5l33im2XMY5g%3D%3D%7Ctkp%3ABk9SR8r2g-OMaA</t>
+  </si>
+  <si>
+    <t>Nokia 3595 - Blue (ROGERS) GSM Cellular Bar Phone | eBay</t>
+  </si>
+  <si>
+    <t>15%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-sd0-1"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“FREE SHIPPING~”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;collectable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;none&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3595&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;none&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Rogers Wireless&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 3510&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;8 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Chipset Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;unknown&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Locked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1.17 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Headphone Jack&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Blue&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/4rkAAOSwxJlaxp6l/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/4rkAAOSwxJlaxp6l/s-l1600.webp
+https://i.ebayimg.com/images/g/Ds4AAOSwPgFaxp7U/s-l1600.webp
+https://i.ebayimg.com/images/g/hUUAAOSwOh9axp6p/s-l1600.webp
+https://i.ebayimg.com/images/g/rg0AAOSwP4daxp6s/s-l1600.webp
+https://i.ebayimg.com/images/g/VlQAAOSwN1Baxp7e/s-l1600.webp
+https://i.ebayimg.com/images/g/EoYAAOSw8YVaxp7T/s-l1600.webp
+https://i.ebayimg.com/images/g/fcEAAOSwxa9axp7U/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>West-Island Electronics</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/beaconsfieldelectronics?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>C $0.01</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>2026-09-03T07:35:03Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/254200737718?_skw=nokia&amp;epid=100013193&amp;itmmeta=01M1K30ZCT1MP1XGGC07W324NS&amp;hash=item3b2f8b6fb6:g:tSIAAOSwfZtbGT-~&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xA%2Flg1TeHwtflqYHPDaxxMT1Jp8m6%2FazDwZKRvZXuUAjvzT3rppGLoKWf43qyoBg14g7bZXN1%2Bp1%2FyvrXuy56HHBk3n5vk1DdygIp%2FJTHVmS4gUurJtO50nKXKg5jxuqxbhcfrBX6kVHCn6l4iESovkluQ%2FaviiZfaXM5%2FjvNS8EdhQ4bAxjyp%2FBsbux3otORQ6FSNnWpoPaCPCJEa0h%2F9GpNWQAoD1oKuJmoSeqtk2eQ%3D%3D%7Ctkp%3ABk9SR9D2g-OMaA</t>
+  </si>
+  <si>
+    <t>Nokia 2610 - Silver (AT&amp;T) Fast Shipping. 607375043238| eBay</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2610&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2610&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1.4"&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0607375043238&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Silver&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Silver&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;AT&amp;amp;T&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2610SILATTPYP, 3820267, 3320226, 2610SILATTPAYG, 3820265, 3320225, 2950225, 2950224, 3710232&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unk&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Locked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/tSIAAOSwfZtbGT-~/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/tSIAAOSwfZtbGT-~/s-l1600.webp
+https://i.ebayimg.com/images/g/-h8AAOSwyDFbGT~R/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>arnilope_0</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/arnilope_0/m.html?item=254200737718&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $3.95</t>
+  </si>
+  <si>
+    <t>Silver</t>
+  </si>
+  <si>
+    <t>"</t>
+  </si>
+  <si>
+    <t>2026-09-03T07:34:28Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/366328996832?_skw=nokia&amp;itmmeta=01M1K30ZCTWGR4SGN796WN3DQJ&amp;hash=item554ae8e3e0:g:800AAeSwAUpp0qGA&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xBwMGPBlEyJmhFyxsYUZ%2Fg4hAqH0VKdKXxbpmCcJMbziwp3aZuVsHIhtf34jD%2Fi%2BgAjywVeV4CvpXprsnZdzmr7t8AWaap%2BpYdUBVqKToxPVA%2BfoX2VPDGMd3VPhYM0bmFDFB62gEWtJuBmJPMODVOcv9ZgczoxxKg3x5Z3LkRCq09KDrKiCBxWf7G4aVS9kd5S7go9SW1TLDC%2BO%2F5OPMezMdBg0pjguMNA4MpoD%2Bx0wA%3D%3D%7Ctkp%3ABk9SR9D2g-OMaA</t>
+  </si>
+  <si>
+    <t>Nokia C6-01 - Steel Unlocked GSM Rare mobile phone | eBay</t>
+  </si>
+  <si>
+    <t>C6-01</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;For parts or not working&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-rqb-1"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that does not function as intended and is not fully operational. This includes items that are defective in ways that render them difficult to use, items that require service or repair, or items missing essential components. See the seller’s listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Work with issue , please read Description”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Device Charging Range&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0.1-0.2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia C6-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Energy Star&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;A&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;8.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.2 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;EC Range&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;A - G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Steel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MicroSD&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;C6-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Cellular Band&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;GSM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia C6-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2G, 3G, GSM, Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/800AAeSwAUpp0qGA/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/800AAeSwAUpp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/8VgAAeSwk4pp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/HCIAAeSw3JRp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/PFQAAeSwbCpp0qF-/s-l1600.webp
+https://i.ebayimg.com/images/g/BAoAAeSwuidp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/3kYAAeSwhFFp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/pA4AAeSw33xp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/jYgAAeSwM8Vp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/V-0AAeSwfepp0qF-/s-l1600.webp
+https://i.ebayimg.com/images/g/zhsAAeSwiwJp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/swwAAeSwg0Bp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/VqsAAeSwgXdp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/0mUAAeSwNtJp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/8WAAAeSwk4pp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/sI0AAeSwTIlp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/kZwAAeSwtrFp0qGB/s-l1600.webp
+https://i.ebayimg.com/images/g/rnAAAeSwyVdp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/rDwAAeSw9Chp0qF~/s-l1600.webp
+https://i.ebayimg.com/images/g/1MYAAeSw4J9p0qGB/s-l1600.webp
+https://i.ebayimg.com/images/g/tycAAeSwWIVp0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/0uoAAeSwGB9p0qGA/s-l1600.webp
+https://i.ebayimg.com/images/g/Cx0AAeSwjr1p0qGB/s-l1600.webp
+https://i.ebayimg.com/images/g/fXkAAeSw59Bp0qF~/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/nokia?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
     <t>US $15.00</t>
   </si>
   <si>
-    <t>Black，Green，Orange，White</t>
-[...74 lines deleted...]
-    <t>https://www.ebay.com/str/1dna?_trksid=p4429486.m3561.l161211</t>
+    <t>Steel</t>
+  </si>
+  <si>
+    <t>For parts or not working</t>
+  </si>
+  <si>
+    <t>2026-09-03T07:34:34Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/167639771006?_skw=nokia&amp;itmmeta=01M1K30ZCQ25NB2G9NT56HY4G3&amp;hash=item27081be77e:g:-KYAAeSwgBhocCz5&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCJ0TwenYg9ZHBapZKvejmNX3Bvto%2Bc5ZLww8TJtJ7iO4iFdzhL2fp%2Fnlh1oqaJJa4PsRO%2B3tTPegklnDt6IGQ36%2BrYj01h9z3R3x7ejwfZ2WzD3XFg6fYA3OvMWLo587w%2FNpFCzK4S%2Bc9ur0V6yWXy7XiByplJoEhCgHx3zmgg7VFrAllUu8hdSKYuBzSBhvtMR%2BrpcHXr1I5hkIXAxU%2FJ3V1lAamX%2BrSExzsQMCntEJHyr0NCCWtAJmwpGfppX7l4hbIXCXVis8W9%2FlttK0yK%7Ctkp%3ABk9SR8z2g-OMaA</t>
+  </si>
+  <si>
+    <t>Only Classic Nokia 3120 RH-19 T-Mobile Phone Vintage unlocked with battery | eBay</t>
+  </si>
+  <si>
+    <t>NOKIA 3120</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ujv-1"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“light used, battery swelled and changed their physical form”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Germany&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3120 RH-19&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;N/A&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile, Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SMS, MMS, Instant Messaging, Browser WAP 1.2.1, xHTML, Games 3 - Snake EX2, Beach Rally, Nature Park, Predictive text in, Wireless&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;473 KB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1.6 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Silver&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;N/A&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NOKIA 3120&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Cellular Band&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;GSM 900&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;California Prop 65 Warning&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Read&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 3120&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;N/A&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;N/A&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/-KYAAeSwgBhocCz5/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/-KYAAeSwgBhocCz5/s-l1600.webp
+https://i.ebayimg.com/images/g/bssAAeSwG9NocCj-/s-l1600.webp
+https://i.ebayimg.com/images/g/hqwAAeSwaZdocCj-/s-l1600.webp
+https://i.ebayimg.com/images/g/fn8AAeSw9klocCj-/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Remote Controls Chicago</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/remotecontrolschicago?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $10.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -582,59 +680,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD6"/>
+  <dimension ref="A1:AE6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -681,431 +779,410 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2">
         <v>146167514893</v>
       </c>
       <c r="F2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I2">
-        <v>55.71</v>
+        <v>55.12</v>
       </c>
       <c r="J2">
         <v>59.27</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2">
         <v>4</v>
       </c>
       <c r="Y2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD2" t="s">
         <v>48</v>
       </c>
+      <c r="AE2" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>356233875083</v>
+        <v>168649658023</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G3" t="s">
         <v>35</v>
       </c>
+      <c r="G3">
+        <v>3595</v>
+      </c>
       <c r="H3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I3">
-        <v>58.81</v>
+        <v>50.99</v>
       </c>
       <c r="J3">
-        <v>62.56</v>
+        <v>59.99</v>
       </c>
       <c r="K3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="N3" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="O3" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Q3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="R3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="W3" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="X3">
-        <v>4</v>
+        <v>1.17</v>
       </c>
       <c r="Y3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD3" t="s">
         <v>48</v>
       </c>
+      <c r="AE3" t="s">
+        <v>55</v>
+      </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E4">
-        <v>405333195886</v>
+        <v>254200737718</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G4" t="s">
         <v>35</v>
       </c>
+      <c r="G4">
+        <v>2610</v>
+      </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4">
-        <v>47.01</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>17.5</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="R4" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="S4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W4" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="X4">
-        <v>4</v>
+        <v>1.4</v>
       </c>
       <c r="Y4" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="AA4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC4" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD4" t="s">
         <v>48</v>
       </c>
+      <c r="AE4" t="s">
+        <v>65</v>
+      </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E5">
-        <v>196788688881</v>
+        <v>366328996832</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5">
-        <v>56.2</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>35.0</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="N5" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="O5" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="Q5" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="R5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="W5" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="X5">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="Y5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>81</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="E6">
-        <v>335654781300</v>
+        <v>167639771006</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6">
-        <v>53.99</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25.0</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="N6" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="O6" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="P6" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="Q6" t="s">
+        <v>90</v>
+      </c>
+      <c r="R6" t="s">
+        <v>91</v>
+      </c>
+      <c r="W6" t="s">
         <v>69</v>
       </c>
-      <c r="R6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X6">
-        <v>4</v>
+        <v>1.6</v>
       </c>
       <c r="Y6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC6" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">