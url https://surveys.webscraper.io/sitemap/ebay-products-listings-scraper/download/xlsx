--- v6 (2026-09-11)
+++ v7 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -101,282 +101,218 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
+    <t>sold_count</t>
+  </si>
+  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>images2</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-09-03T07:34:31Z</t>
-[...5 lines deleted...]
-    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+    <t>2026-09-18T06:24:14Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M2SJY5EQQ867NCWRSZRGZ89Z&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xDwdy4SKvbwhZv6OP8owhKcQZa%2FcrHbb4iw2OcIuJFKnRvkL%2FtlRi9Qdz1fnxbWN8ll9Y%2F0O2F5bEJOetgn0AYCSEvvR4XpkwwB%2FZDfm%2F624FupGpL9UJL%2FMkSH6iXDlszFyQWkfMzlOpOXN7IU1seCHRNzipULele%2Fgfw0j20DrZFDj%2FaZ%2BYpxi11czN4q1X%2B6XtgYR8OLg6VYg%2FjEvijD%2BA%2BV6oGSgMpRQNso84uDIqqy5halyJoCGSL5%2Bss0dl8VB%2FgbLI29gSauQh%2FNS1ec%7Ctkp%3ABFBMwtf4spZo</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
+    <t>Nokia G400</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-t23-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>xinshengtech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $24.89</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:25:01Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/256704905224?_skw=nokia&amp;itmmeta=01M2SJY5ERMZGD3DPTAQ6NBSXY&amp;hash=item3bc4ce0008:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xAkNKTnLrXdNt8%2B2Y2fvlhMdSYmFoSbIrYG98Eejbgu%2BYugvrkUOAKwCYuTRBppH0azkVm18%2BPeV1K1MWwJUCU8ohSVzE6DyvBwaV3AY10tbJ%2F78%2FyhLv2DT8dDXGzHHqbnyBYTCCaaZI%2FHF6wcL%2BVoyC7Qavldevf8PehBCz24TarB%2FsIGwZFx8wVyjyfFxHhZzM9cOv7w6mBYE3%2FsrmUsdxYXZyvixAKzesQoiOQ07Q%3D%3D%7Ctkp%3ABk9SR8LX-LKWaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
     <t>Nokia X</t>
   </si>
   <si>
-    <t>usd</t>
-[...2 lines deleted...]
-    <t>7%</t>
+    <t>6%</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
+    <t>top4easy</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/top4easy?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>Black，Green，Orange，White</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:27:52Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/227410917595?_skw=nokia&amp;epid=23065013673&amp;itmmeta=01M2SK2N17V6ZRNXN7DEMB573X&amp;hash=item34f2bf38db:g:nCcAAeSwe69qD35E&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCLwQWzzalnfHAJzxCg5fjVlv%2BXirAbAv%2F16XJngoO39FotY6bkWx2V8tuP%2FioZ2GId8ius9RqNnx7BVerzbGDnB1nMxmaG8l3CAZ26dxVYSvm%2Bo13vFeW6e9tTb4OlmiDKIPRLMi6NbhBaTNPv1g17gSmgii1FRr0FXeeH0NVcMQ%2BDksFb619fQF7U4DaEX%2Fp77lZVUb4WdgHYyiU%2Fq9rCl4x7C098GplnSTWiZL6dYg%3D%3D%7Ctkp%3ABk9SR-TQirOWaA</t>
+  </si>
+  <si>
+    <t>4+64GB Nokia G400 5G G400 Factory Unlocked Smart Phone Grey VERY GOOD | eBay</t>
+  </si>
+  <si>
+    <t>Qualcomm Snapdragon 480+</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-q5f-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been professionally inspected, tested, and certified to meet strict quality standards. The device's cosmetic condition has minimal to no signs of wear.this doesn't  Includes all original accessories and packaging, and is securely packaged for safe delivery.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Chipset Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Qualcomm Snapdragon 480+&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Feature&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4+64GB Nokia G400 5G G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1 Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Consumer Cellular&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/nCcAAeSwe69qD35E/s-l500.jpg</t>
+  </si>
+  <si>
+    <t>xiaolong12tech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xiaolong12tech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:23:53Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01M2SJY5ERP3J8YS4E14VN6D06&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDkoNahuJ2%2BrHTann0wyBuZiOMhLrYC8r1EPZQBVNwHeVVOkZmRcIdLSFaez0Au0wvtoFrzMUazk%2F57LhEIjIITgUWclYjTPnX3tyKbua7at9rRHLOWNW3N6Sjw5IcUESr8JhTC5gNTPCX42V%2F83I33GvtD1GPa3uAYqZSnoOrXXHU4XK2B1WyKe21TiuVKLAuSgBVXPmaLAVapinUC1QGnfbQdtPXOp0wV6MKrs7ogvQ%3D%3D%7Ctkp%3ABk9SR8TX-LKWaA</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
+  </si>
+  <si>
+    <t>cell-on-sale</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:24:11Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01M2SJY5EP512HQ16WFCZQ3HRH&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xBQapEk1lilFiJdj2QCAp8CC2DZaDXrxEAFRpehi62wInDM%2B5JuxlGCoC5pTh88Ikzx%2Fd7U70GHg7oRo5HeCSHAFgTMiLsQdE%2B4HFSFA3R4iLxyho9WD5WIaJ0QFTvYRXEo3mBF6yQUtFmd4XJJS73zOzIgEj0cYkqvF%2BWX3hL1ZieVJOq9PVFuwo2xo9X%2FqOkE1uf44nlXYztfMnLD13R345b60IE54W0Ms40nCG37UZd5KQ5HcwscCz33yJykF2milnygsM7pzta2MpsVpEw7%7Ctkp%3ABk9SR8DX-LKWaA</t>
+  </si>
+  <si>
+    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
     <t>lt-trading</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
-  </si>
-[...174 lines deleted...]
-    <t>US $10.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -797,392 +733,413 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>146167514893</v>
+        <v>205352482569</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
-        <v>55.12</v>
+        <v>69.95</v>
       </c>
       <c r="J2">
-        <v>59.27</v>
+        <v>139.89</v>
       </c>
       <c r="K2" t="s">
         <v>38</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>39</v>
       </c>
       <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
       <c r="X2">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y2" t="s">
         <v>46</v>
       </c>
       <c r="AA2" t="s">
         <v>47</v>
       </c>
       <c r="AC2" t="s">
         <v>48</v>
       </c>
-      <c r="AE2" t="s">
-        <v>41</v>
+      <c r="AD2">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>168649658023</v>
+        <v>256704905224</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
-      <c r="G3">
-        <v>3595</v>
+      <c r="G3" t="s">
+        <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>50.99</v>
+        <v>57.35</v>
       </c>
       <c r="J3">
-        <v>59.99</v>
+        <v>61.01</v>
       </c>
       <c r="K3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="R3" t="s">
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="S3">
+        <v>3</v>
       </c>
       <c r="W3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="X3">
-        <v>1.17</v>
+        <v>4</v>
       </c>
       <c r="Y3" t="s">
         <v>46</v>
       </c>
       <c r="AA3" t="s">
         <v>47</v>
       </c>
       <c r="AC3" t="s">
         <v>48</v>
       </c>
-      <c r="AE3" t="s">
-        <v>55</v>
+      <c r="AD3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E4">
-        <v>254200737718</v>
+        <v>227410917595</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
-      <c r="G4">
-        <v>2610</v>
+      <c r="G4" t="s">
+        <v>64</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>17.5</v>
+        <v>69.99</v>
+      </c>
+      <c r="J4">
+        <v>139.99</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O4" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="R4" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="S4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W4" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="X4">
-        <v>1.4</v>
+        <v>6.58</v>
       </c>
       <c r="Y4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="AC4" t="s">
         <v>48</v>
       </c>
+      <c r="AD4">
+        <v>1</v>
+      </c>
       <c r="AE4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
         <v>71</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>72</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>366328996832</v>
+        <v>267055608771</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
-        <v>35.0</v>
+        <v>54.25</v>
+      </c>
+      <c r="J5">
+        <v>57.71</v>
+      </c>
+      <c r="K5" t="s">
+        <v>53</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="Q5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="R5" t="s">
-        <v>79</v>
+        <v>59</v>
+      </c>
+      <c r="S5">
+        <v>2</v>
       </c>
       <c r="W5" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X5">
-        <v>3.2</v>
+        <v>4</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
       <c r="AA5" t="s">
         <v>47</v>
       </c>
       <c r="AC5" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="E6">
-        <v>167639771006</v>
+        <v>146167514893</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>25.0</v>
+        <v>55.12</v>
+      </c>
+      <c r="J6">
+        <v>59.27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>78</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="Q6" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="W6" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="X6">
-        <v>1.6</v>
+        <v>4</v>
       </c>
       <c r="Y6" t="s">
         <v>46</v>
       </c>
       <c r="AA6" t="s">
         <v>47</v>
       </c>
       <c r="AC6" t="s">
         <v>48</v>
       </c>
-      <c r="AE6" t="s">
-        <v>88</v>
+      <c r="AD6">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">