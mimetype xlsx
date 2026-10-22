--- v7 (2026-10-01)
+++ v8 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -110,209 +110,215 @@
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>sold_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-09-18T06:24:14Z</t>
-[...5 lines deleted...]
-    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
+    <t>2026-10-13T05:10:46Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/256704905224?_skw=nokia&amp;itmmeta=01M4STMT4PWAVFM9KRT2KRDSYG&amp;hash=item3bc4ce0008:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4CHNgUiiE%2FjQhlDTaMiAde97cX%2B7MRqnpGzWGurbUpbCteLksHg78X3yHE1rwKr3Tb5fhhl4RPJRuzghjOzWdXL3eUjMQT7YH1ZPBMFcjAREWOyLvASv9v32zS6PfyjXw%2BSKECckZB5RR7GNoCo%2BLwa0MUG8OKQo6AfGkhH9j92uwLQ30NGsZKwHA0weYVURk9Ynk20jrnkgvTFZWIBITvWaiQu5xveGvv7nNSzRP6oykKUk%2Bj2PJsYl2yS%2BNoZyoTyS3PdQ0%2FWU0ygnmXVnPDb4hUmNNrdk07fYTqQe%2BRpb%7Ctkp%3ABk9SR8ai07qmaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
-    <t>Nokia G400</t>
+    <t>Nokia X</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>50%</t>
-[...48 lines deleted...]
-    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;FCC ID&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2ABZ2-OP23869&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
     <t>top4easy</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/top4easy?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Free</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
-    <t>2026-09-18T06:27:52Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/227410917595?_skw=nokia&amp;epid=23065013673&amp;itmmeta=01M2SK2N17V6ZRNXN7DEMB573X&amp;hash=item34f2bf38db:g:nCcAAeSwe69qD35E&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCLwQWzzalnfHAJzxCg5fjVlv%2BXirAbAv%2F16XJngoO39FotY6bkWx2V8tuP%2FioZ2GId8ius9RqNnx7BVerzbGDnB1nMxmaG8l3CAZ26dxVYSvm%2Bo13vFeW6e9tTb4OlmiDKIPRLMi6NbhBaTNPv1g17gSmgii1FRr0FXeeH0NVcMQ%2BDksFb619fQF7U4DaEX%2Fp77lZVUb4WdgHYyiU%2Fq9rCl4x7C098GplnSTWiZL6dYg%3D%3D%7Ctkp%3ABk9SR-TQirOWaA</t>
+    <t>in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>2026-10-13T05:12:38Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M4STMT4Q129Z27SQGTP4SFN8&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4CHNgUiiE%2FjQhlDTaMiAde%2BzQNGGsLswcIBeqXh3kqw%2BWid2UzL44GLZupA%2FT3UMlImIPSUVmgMQcevr7AaaUU1gyYqFr5Emdrq0QJyUqIgNA%2FT3ihm6u3ct86WyeXJBqF8VDWFGR5AIC8y3%2B1cVOiJ9rrKj5gl64tN6e60DZt96gR8pLo8bMt8%2BMnJJdvr6Vm%2F083NVB8nJby6q62Ux5o1Jrrir69xom%2BQmO%2BV1Gxdhc6v8o3uc%2FMEb8hCd%2BRojxLzERGL3uqgpjCm08TcvaxHbWZIg8ymG4iJx35ngJztB%7Ctkp%3ABk9SR8ai07qmaA</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
+  </si>
+  <si>
+    <t>Nokia G400</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ori-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>xinshengtech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $24.89</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>2026-10-13T05:13:37Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788370645?_skw=nokia&amp;itmmeta=01M4STRBRXACZ8DCWZ2V47H7ZC&amp;hash=item2dd1803cd5:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwCHNgUiiE%2FjQhlDTaMiAde%2BZzaGXYjbqwOvo0eB0zUAaR1cnzD9u9N441ewxUgfqSBTltxFyblNYQSMJmDfPkioNppBJc2BvonTUWW9VDOnt5sz5Ami23vwEzoyYB6j3pKdb7ddOK9dynHUxEjH1ac5tXzmmst%2FczpaF8V6YcAH5jdBU9OYD4qatiBzm9bnwIQ1bwenuGRAzZRXpx4EFvvoovTQhE7mr6K9D63CruA10aMpWYcErVl9AflT6FQXnSA%3D%3D%7Ctkp%3ABk9SR9a84bqmaA</t>
+  </si>
+  <si>
+    <t>Unlocked Original Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Phone 4.0'' 3G | eBay</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;FCC ID&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;PY7PM-0450&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>phone360</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/phone360?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
+  </si>
+  <si>
+    <t>2026-10-13T05:15:19Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/227410917595?_skw=nokia&amp;epid=23065013673&amp;itmmeta=01M4STRBRWFE72VVSXHYD0VXCA&amp;hash=item34f2bf38db:g:nCcAAeSwe69qD35E&amp;itmprp=enc%3AAQALAAAAwCHNgUiiE%2FjQhlDTaMiAde8aMDcy6v1MQ9s%2BbWc08I0dtqNidEN6NW1jW%2FrEG0qHEa4CACZNoyI9xDPG7K09JcZfj9E3xTMMYqwngOsrblADj2Ntgrfk5X8hHhqSxlNqyHrw4L5MyRJ17h7C8wTGrsceUV4BiCdeRbnClbD0VJHOqfKlDl1DjE7UcudB2nxyrDgANrPMJDEQe6AnjM9oTTYGujesCsrHXCI1bUdV1vHMaOck2jkD2B2XCliJgjVGqg%3D%3D%7Ctkp%3ABk9SR9S84bqmaA</t>
   </si>
   <si>
     <t>4+64GB Nokia G400 5G G400 Factory Unlocked Smart Phone Grey VERY GOOD | eBay</t>
   </si>
   <si>
     <t>Qualcomm Snapdragon 480+</t>
   </si>
   <si>
-    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-q5f-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been professionally inspected, tested, and certified to meet strict quality standards. The device's cosmetic condition has minimal to no signs of wear.this doesn't  Includes all original accessories and packaging, and is securely packaged for safe delivery.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Chipset Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Qualcomm Snapdragon 480+&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Feature&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4+64GB Nokia G400 5G G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1 Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Consumer Cellular&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ncb-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been professionally inspected, tested, and certified to meet strict quality standards. The device's cosmetic condition has minimal to no signs of wear.this doesn't  Includes all original accessories and packaging, and is securely packaged for safe delivery.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Chipset Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Qualcomm Snapdragon 480+&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Feature&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4+64GB Nokia G400 5G G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1 Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Consumer Cellular&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/nCcAAeSwe69qD35E/s-l500.jpg</t>
   </si>
   <si>
     <t>xiaolong12tech</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/xiaolong12tech?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
-[...32 lines deleted...]
-    <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
+    <t>2026-10-13T05:15:53Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/365217806063?_skw=nokia&amp;itmmeta=01M4STRBRSVT49Y7RR6ZY7CT8X&amp;hash=item5508ad76ef:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwCHNgUiiE%2FjQhlDTaMiAde%2Fbx8eINk%2Bz1eZ%2B8KCXdTTLS61LRcFpYaUficTRS2KREdyqBZ7rspl42KV4zHdAEb0Xg6XjR6ymxcrC7%2F9umSVSaFGu60DXDQC5PvNixQgI%2BM4B2xa2qG2YjU1zNuhFDapuxvrzdEq0mm%2BRVcOtGpWqWMw9X50z9GYOEyj8Xx3Qh1yxEcwjIuXYuBLfgpek4XqmsUmNR7vr7o5oaNF7N1ywO7C6Zmp0GMV9XrzakdYE1Q%3D%3D%7Ctkp%3ABk9SR9S84bqmaA</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'', $59.68</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;FCC ID&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;PY7PM-0430&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>utech365</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -733,413 +739,419 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>205352482569</v>
+        <v>256704905224</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
-        <v>69.95</v>
+        <v>56.74</v>
       </c>
       <c r="J2">
-        <v>139.89</v>
+        <v>61.01</v>
       </c>
       <c r="K2" t="s">
         <v>38</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>39</v>
       </c>
       <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
       <c r="X2">
-        <v>6.58</v>
+        <v>4</v>
       </c>
       <c r="Y2" t="s">
         <v>46</v>
       </c>
       <c r="AA2" t="s">
         <v>47</v>
       </c>
       <c r="AC2" t="s">
         <v>48</v>
       </c>
       <c r="AD2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>256704905224</v>
+        <v>205352482569</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>57.35</v>
+        <v>69.95</v>
       </c>
       <c r="J3">
-        <v>61.01</v>
+        <v>139.89</v>
       </c>
       <c r="K3" t="s">
         <v>53</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>54</v>
       </c>
       <c r="N3" t="s">
         <v>55</v>
       </c>
       <c r="O3" t="s">
         <v>56</v>
       </c>
       <c r="P3" t="s">
         <v>57</v>
       </c>
       <c r="Q3" t="s">
         <v>58</v>
       </c>
       <c r="R3" t="s">
         <v>59</v>
       </c>
       <c r="S3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W3" t="s">
         <v>60</v>
       </c>
       <c r="X3">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y3" t="s">
         <v>46</v>
       </c>
       <c r="AA3" t="s">
         <v>47</v>
       </c>
       <c r="AC3" t="s">
         <v>48</v>
       </c>
       <c r="AD3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4">
-        <v>227410917595</v>
+        <v>196788370645</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>69.99</v>
+        <v>54.21</v>
       </c>
       <c r="J4">
-        <v>139.99</v>
+        <v>57.67</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
         <v>65</v>
       </c>
       <c r="N4" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="O4" t="s">
         <v>41</v>
       </c>
       <c r="P4" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="R4" t="s">
         <v>44</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>45</v>
       </c>
       <c r="X4">
-        <v>6.58</v>
+        <v>4</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
+      <c r="AA4" t="s">
+        <v>47</v>
+      </c>
       <c r="AC4" t="s">
         <v>48</v>
       </c>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
       <c r="AE4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
         <v>70</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>71</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>267055608771</v>
+        <v>227410917595</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
-        <v>54.25</v>
+        <v>69.99</v>
       </c>
       <c r="J5">
-        <v>57.71</v>
+        <v>139.99</v>
       </c>
       <c r="K5" t="s">
         <v>53</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="O5" t="s">
         <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="R5" t="s">
         <v>59</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>60</v>
       </c>
       <c r="X5">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
-      <c r="AA5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC5" t="s">
         <v>48</v>
+      </c>
+      <c r="AD5">
+        <v>1</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E6">
-        <v>146167514893</v>
+        <v>365217806063</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>55.12</v>
+        <v>59.05</v>
       </c>
       <c r="J6">
-        <v>59.27</v>
+        <v>62.82</v>
       </c>
       <c r="K6" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="P6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="R6" t="s">
-        <v>59</v>
+        <v>44</v>
+      </c>
+      <c r="S6">
+        <v>2</v>
       </c>
       <c r="W6" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="X6">
         <v>4</v>
       </c>
       <c r="Y6" t="s">
         <v>46</v>
       </c>
       <c r="AA6" t="s">
         <v>47</v>
       </c>
       <c r="AC6" t="s">
         <v>48</v>
       </c>
-      <c r="AD6">
-        <v>1</v>
+      <c r="AE6" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">