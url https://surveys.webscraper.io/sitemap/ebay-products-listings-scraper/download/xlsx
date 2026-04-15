--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -104,179 +104,160 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/405333195886?_skw=nokia&amp;itmmeta=01KJYD2WY1BW9A72ACQMM03193&amp;hash=item5e5fbdbc6e:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDm4LliXHmEaBG1EtQfGppmlGEFPBjRCUM8Ar6uSES6Sskx9VpMAAPzgVIep8A6mTo7Y2%2FGlMmin7pADsaSTZ4hLHuBmWq9Q2GPD0S1YELyiMQSlllJCyS1QVSkOYgSe9Gq%2Bp1TwXqPPA5n%2FxUErxlEi2RXEWEJuzYMnDU%2BmaOS5eh3ynygjCjpAJLRn1eznWRDjj%2FcD1AJRJNQUhYOSlbbZGelyqV8pei5m4jSSjbDgg%3D%3D%7Ctkp%3ABk9SR5rPi82XZw</t>
-[...2 lines deleted...]
-    <t>3G Nokia X Dual Sim Quad Core Original Unlocked 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+    <t>https://www.ebay.com/itm/356233875083?_skw=nokia&amp;itmmeta=01KNK5483WMGFQDHDNQMPFJ4JW&amp;hash=item52f1318e8b:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xASwyLb9EDxR5g%2BkuriAHfzVhobysnNpigRRASSF8nQonbqPd3vc9lGaKfSYCXDM0SbnmVUVcuZi9qK3x09B1ZPWAWOFvYHoYaDZiyNZEneUwNPd3gKDnlGxf5PEMTcbVsdlnL1RQgoeksf6OfmzspARUGxe5bk4WjZn41FcXzj4fnlu6YdF%2FK5W10XbOYCUItdLbXSVINUuN9x6g0W9w2IUKrooYBGcCpu7oJHI%2FrG2g%3D%3D%7Ctkp%3ABk9SR5iCkeWsZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>6%</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--bundledItems"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--unlockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
+    <t>ubest-mobile-phone</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $15.00</t>
+  </si>
+  <si>
+    <t>Black，Green，Orange，White</t>
+  </si>
+  <si>
+    <t>4 in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/276721738055?_skw=nokia&amp;itmmeta=01KNK5483XVAQAJYXYZ82YM8J6&amp;hash=item406de6a147:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xDymtTlPGel%2F0ToQu5lqwX3Q%2BIx3ZDtYkVZgVzmLpnwRnX%2F3RtSOQszU%2B9QXM23oZgjhrgVKnOUNNZlAmA1q3KggbVG60H3hGeZT7PUuFifs%2FLJ%2BkqadKqfueJdcq4nn56PblIVAsKasFjRMX8t9wnSgOtwMeY29QaRqS2dKLYCzMrQFCItY3BaVBWJ6go5rVMzaD9%2FWs6mlajgmDukdUGNoxIs1DFAOiwQTA5nKfIIrqS%2FkBKXqw789uL9pacI5DCBt4K5kKOwKRM3yAYLqYxe%7Ctkp%3ABk9SR5yCkeWsZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core GPS Original Phone 4GB ROM 4.0'' 3MP WIFI | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>8smartbiz</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/8smartbiz?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/405333195886?_skw=nokia&amp;itmmeta=01KNK5483WWR9WE7EPQ85K219Q&amp;hash=item5e5fbdbc6e:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDm4LliXHmEaBG1EtQfGppmlGEFPBjRCUM8Ar6uSES6SvoguJCN8Zc800QPR83TI3X%2BbdI83AkRTAJEWG0u2%2BhiCcHemt3vtAbv2OPO5ofGVMhV%2FVqMHwqgX2YBMdeS4%2FLvXrY%2FEBp0xBwqXfhf2kvT0dyJWFOI4EiBZwyUaUP63kB9zWwurp%2Bggj%2BOYHGpkyHTnUgfFHuvUlZDgNqOg3yTg%2FmXApXFoVqWvlY6fZoxPQ%3D%3D%7Ctkp%3ABk9SR5qCkeWsZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original Unlocked 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+  </si>
+  <si>
     <t>utechmobile</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/utechmobile?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>US $15.00</t>
-[...29 lines deleted...]
-    <t>https://www.ebay.com/itm/176668094100?_skw=nokia&amp;itmmeta=01KJYD2WY0M4YJYRTDSY1DKYNW&amp;hash=item29223d2e94:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xBgT%2FXsxKaz14SO6%2Bn9NI121nYhPAzH5BejWrJZuUdhvc6GXWt5atV4QvHqJynz%2B6ETLQu9fzZxXUHqQIKKensC7XFWcWzcJ6wF36AA4CqWeVBWFXIj3WkqgXbLQdFfbGoOtgs%2BiWrhpt3CPwD1tVtlbJV0KuiVQQ1Ra2XYtZh6jc%2F2tv9oGyg5JJnJt9sVB%2F2UgmnfgRq17JvUKK5ibb8FBonNE5osRR4wCMSiyXFlQQ%3D%3D%7Ctkp%3ABk9SR5jPi82XZw</t>
+    <t>https://www.ebay.com/itm/176668094100?_skw=nokia&amp;itmmeta=01KNK5483X9QR6SMAG6Q8Q0459&amp;hash=item29223d2e94:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCz5lG5a9xpCi03%2FipJDrSTVAMSoSghd3mThPHpZPs6n9EhilQBZAz9dxExCmWHIOlvf0b%2FB6FAvWTHXqeGH%2BkB3KlA2InU1%2B1RNpMTur5PKeQx28UgNb8r7Ozq4FbIu5F8rw042wXHStP7D00C8d1S3Iz9BG08CBo78Ki0QVuExBF4uqgkGPxuiGvDCj2wjD1V2ATJH3u%2BN4H%2FH6xStFTUXssR56JDDNnymNFi4xEvoztBQ0aO%2B4jCc%2BXxeyJuoyPDwjisJeSs5nbR5UgFCnxp%7Ctkp%3ABk9SR56CkeWsZw</t>
   </si>
   <si>
     <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
   </si>
   <si>
     <t>tech-link-all</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/techlinkall?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01KJYD2WY04BA91FA32NA2B11B&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xBQapEk1lilFiJdj2QCAp8CC2DZaDXrxEAFRpehi62wInDM%2B5JuxlGCoC5pTh88Ikzx%2Fd7U70GHg7oRo5HeCSHAFgTMiLsQdE%2B4HFSFA3R4iLxyho9WD5WIaJ0QFTvYRXG6cRp62q%2FkqrT96UvJcX3YKd6hlNDPle%2BWfw0pRluSyBUSSaHA0GQ3g09oF3NjNUJaZBa0%2B9%2BiQAV8p8fxq7wGAbB%2FRBnDGj3gR2t14abyFnfwBfNZFKzJhuMVltIsJlMlSpKx6UFSPd1B3Jn6RrEn%7Ctkp%3ABk9SR5bPi82XZw</t>
-[...42 lines deleted...]
-    <t>6.58 in</t>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01KNK5483XN8279NCBHMGXK2ZN&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xBMLEdFSs9JqWu9vLJ5J8QCNGDsW19enKYw%2Bg5e5GofF%2BbwP%2Fz9ET2hDPwt2vDb%2BZ4KV15%2BYYz72%2Bet8KfT9HAHjbegwoxuQYmaFXZXxvN5EZh%2Fy%2B%2F%2BVAX%2BVQJbUCcn%2ByMp%2FcyFPLsVrRvefoOdDMVTDyuFkB52WY7%2B1LIbsdSLfZT9EDHYTK7YwTXrs98KP6OfZPYCmsOEwPiHDhCkEoZZ8NJGNDxNoSgFu0ZcXJK40dYyluZlUrD9gQuCjbTZ2SefOsDE6OiMdSiMFkdoC3bk%7Ctkp%3ABk9SR56CkeWsZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
+  </si>
+  <si>
+    <t>cell-on-sale</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -688,63 +669,63 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2">
-        <v>405333195886</v>
+        <v>356233875083</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="G2" t="s">
         <v>33</v>
       </c>
       <c r="H2">
-        <v>47.52</v>
+        <v>47.42</v>
       </c>
       <c r="I2">
-        <v>50.55</v>
+        <v>50.45</v>
       </c>
       <c r="J2" t="s">
         <v>34</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2" t="s">
         <v>35</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="N2" t="s">
         <v>37</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>40</v>
       </c>
@@ -756,303 +737,309 @@
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
       </c>
       <c r="AB2" t="s">
         <v>44</v>
       </c>
       <c r="AC2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
       <c r="D3">
-        <v>196788370645</v>
+        <v>276721738055</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3">
-        <v>47.14</v>
+        <v>47.01</v>
       </c>
       <c r="I3">
-        <v>50.15</v>
+        <v>50.55</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
       <c r="O3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Q3" t="s">
         <v>40</v>
       </c>
       <c r="R3">
         <v>2</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="Z3" t="s">
         <v>43</v>
       </c>
       <c r="AB3" t="s">
         <v>44</v>
       </c>
       <c r="AC3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D4">
-        <v>176668094100</v>
+        <v>405333195886</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4">
-        <v>47.23</v>
+        <v>47.01</v>
       </c>
       <c r="I4">
-        <v>50.25</v>
+        <v>50.55</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>37</v>
       </c>
       <c r="O4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q4" t="s">
         <v>40</v>
       </c>
       <c r="R4">
         <v>2</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
       <c r="Z4" t="s">
         <v>43</v>
       </c>
       <c r="AB4" t="s">
         <v>44</v>
       </c>
       <c r="AC4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D5">
-        <v>146167514893</v>
+        <v>176668094100</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5">
-        <v>47.22</v>
+        <v>46.73</v>
       </c>
       <c r="I5">
-        <v>50.23</v>
+        <v>50.25</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5" t="s">
         <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>37</v>
       </c>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Q5" t="s">
         <v>40</v>
       </c>
       <c r="R5">
         <v>2</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>42</v>
       </c>
       <c r="Z5" t="s">
         <v>43</v>
       </c>
       <c r="AB5" t="s">
         <v>44</v>
       </c>
       <c r="AC5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D6">
-        <v>336388574177</v>
+        <v>267055608771</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6">
-        <v>67.89</v>
+        <v>47.17</v>
       </c>
       <c r="I6">
-        <v>135.78</v>
+        <v>50.18</v>
       </c>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" t="s">
         <v>61</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>62</v>
       </c>
-      <c r="N6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q6" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="R6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V6" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="W6" t="s">
-        <v>68</v>
+        <v>42</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
       </c>
       <c r="AB6" t="s">
         <v>44</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">