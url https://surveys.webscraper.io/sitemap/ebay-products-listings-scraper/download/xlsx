--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -104,160 +104,216 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/356233875083?_skw=nokia&amp;itmmeta=01KNK5483WMGFQDHDNQMPFJ4JW&amp;hash=item52f1318e8b:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xASwyLb9EDxR5g%2BkuriAHfzVhobysnNpigRRASSF8nQonbqPd3vc9lGaKfSYCXDM0SbnmVUVcuZi9qK3x09B1ZPWAWOFvYHoYaDZiyNZEneUwNPd3gKDnlGxf5PEMTcbVsdlnL1RQgoeksf6OfmzspARUGxe5bk4WjZn41FcXzj4fnlu6YdF%2FK5W10XbOYCUItdLbXSVINUuN9x6g0W9w2IUKrooYBGcCpu7oJHI%2FrG2g%3D%3D%7Ctkp%3ABk9SR5iCkeWsZw</t>
-[...2 lines deleted...]
-    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
+    <t>https://www.ebay.com/itm/389913637604?_skw=nokia&amp;itmmeta=01KS008KBAYC7ZCNN73DPTRPWV&amp;hash=item5ac8a9f2e4:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xArMrf8OytZSjjJYyEvtalOuCIoMShSvZb%2BoOOtq3JAAOjNhbRo9aM35PBtaQNzPruegSyeauOuuRxhVNPDwXcd72TIBbwNHAZAPSwAUYMLgxynPJ5xBY2q%2FI%2FkC0shIFAHCAvsjigHeCV%2FGEpfEeRcpsfoIkHRXpbMlmAphQ7KMEGoCLkbUVC%2B9feHJhfF8Tl3fS2oeK0KTGBDF3QPN5ayf6tRkslAreEzWBvDRtdssQ%3D%3D%7Ctkp%3ABk9SR-q1ooDIZw</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G 64GB G400 Factory Unlocked Smartphone US Stock Grey Open Box Phone | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>6%</t>
-[...36 lines deleted...]
-    <t>4 in</t>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-gvh-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Open Box Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005213119e0ad91e8e11b31fffed30a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;885b5478-cf25-4d88-a685-42c2779c6258&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005213119e0ad91e8e11b31fffed30a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;885b5478-cf25-4d88-a685-42c2779c6258&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Open Box Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Minor sign of use.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005213119e0ad91e8e11b31fffed30a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;885b5478-cf25-4d88-a685-42c2779c6258&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005213119e0ad91e8e11b31fffed30a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;885b5478-cf25-4d88-a685-42c2779c6258&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>popcor_2480</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/popcor2480?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>6.58 in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
+    <t>Open box</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/356638905216?_skw=nokia&amp;itmmeta=01KS008KBBEFZNY5VR8M124T4A&amp;hash=item530955d380:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCIqAvhj0bXPif88mqSMpzCorGy4zfC3NHpwjI1bBmRlMgteDP9eLznhKPEpCMlAb8pj54V2OX7zfG0HuNCW%2B5Y8XOYI2ceG6ucFDvorabc5BxBNl15aAZ20RCP8CPeJQ2a9FiGwS6KgTzuCOohEzGHlhdPIVp%2BcjGot79VUhNCpdc46XbwhiRgqlzsfJmOmPdEytRl5p%2FeCJns5%2BDCa8Vk2dpKyK46z3PAy6y6e3dt%2F3sOVKKH5Gn%2BKGlxuHmc092wNKW9BC7rusX7nnctago6%7Ctkp%3ABk9SR-q1ooDIZw</t>
+  </si>
+  <si>
+    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Very Good Grey US | eBay</t>
+  </si>
+  <si>
+    <t>49%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-icu-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004e94019e0adfcfa8df03afffede06&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;579d45a5-1712-4c2a-add8-818e7d082515&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004e94019e0adfcfa8df03afffede06&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;579d45a5-1712-4c2a-add8-818e7d082515&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device will have moderate signs of use on the frame, screen and/or back. Comes with compatible charger and cable”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004e94019e0adfcfa8df03afffede06&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;579d45a5-1712-4c2a-add8-818e7d082515&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004e94019e0adfcfa8df03afffede06&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;579d45a5-1712-4c2a-add8-818e7d082515&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>draonmobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/draonmobile?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>&gt; 10</t>
+  </si>
+  <si>
     <t>Used</t>
   </si>
   <si>
-    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
-[...5 lines deleted...]
-    <t>Unlocked 3G Nokia X Dual Sim Quad Core GPS Original Phone 4GB ROM 4.0'' 3MP WIFI | eBay</t>
+    <t>https://www.ebay.com/itm/336392796259?_skw=nokia&amp;itmmeta=01KS008KBBRB24BA30CKJH5NW1&amp;hash=item4e5292b863:g:RkAAAeSw-E9pansk&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xAgFsxwRBNjEUab7h7X37N97VVbJDWn9QPhvbO6T007J76RgfYfM9pHDD3b5rWo8YSrqsz8HtR4qPStMvPiUCKjHeDAKLoSInvONO7obFGaSEizzauiv8nmTAX5qQi3XRaay3xOgQTxHHaMB2nmCbDIQO0oPeH0kh94d%2BWbFBQLESBHg4WQ3kP6BGpy3yzeKRSQNcLJGrssbZnNjX8FFiOM%2BzYN5qrj7G5EghgB4R7WKQ%3D%3D%7Ctkp%3ABk9SR-y1ooDIZw</t>
+  </si>
+  <si>
+    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-f14-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005964619e0a47f54ccad3afffeca04&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;62f9c55d-3f7e-43f9-95d7-c57762cbdb96&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005964619e0a47f54ccad3afffeca04&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;62f9c55d-3f7e-43f9-95d7-c57762cbdb96&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It has light burn on the lcd screen.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005964619e0a47f54ccad3afffeca04&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;62f9c55d-3f7e-43f9-95d7-c57762cbdb96&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4005964619e0a47f54ccad3afffeca04&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;62f9c55d-3f7e-43f9-95d7-c57762cbdb96&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.webp
+https://i.ebayimg.com/images/g/flMAAeSwHSlpansl/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>shenglongtech08</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/shenglongtech08?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/285401055608?_skw=nokia&amp;itmmeta=01KS008KBDDSBBSESQMTBQGJV3&amp;hash=item42733a8178:g:hq4AAOSwQ2VkwEKG&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCE%2B07xxJeiS82L0TjKvg9RSuX4Hz9kWqyywLESs3IUpWaX2qTO%2BNxDY0EElA0XoGHKxe2dKgNnp9FbeSl4PYDoP7rhLISZvd9y09FCAsucFDCzb1xFKOWrZVU%2BHfPCnOeVz4UNoJtJ2oWIzcKTATHrlMWmzSkaDR8V3CIhSkzBgzh2S7s5G%2BJZxih4tCqEqwk2J2Bn4TxJWgqYE3oMusUhii4rblNxdqzgiLA0izM8DNza6P7bxqR59kqm9FEt68cpgw8beMpemyHdR1kMKCPV%7Ctkp%3ABk9SR_C1ooDIZw</t>
+  </si>
+  <si>
+    <t>3-Nokia  phones- 6160m - 6166- 5165 - For Collectors - No Sim Card | eBay</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-h30-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“All 3- phones are USED, boot to service screen, selling AS IS!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 6160m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/hq4AAOSwQ2VkwEKG/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/hq4AAOSwQ2VkwEKG/s-l1600.webp
+https://i.ebayimg.com/images/g/k2IAAOSwk7NkwEKJ/s-l1600.webp
+https://i.ebayimg.com/images/g/hf4AAOSwCJlkwEKJ/s-l1600.webp
+https://i.ebayimg.com/images/g/tOEAAOSwUz1kwEKK/s-l1600.webp
+https://i.ebayimg.com/images/g/1osAAOSw-BxkwEKE/s-l1600.webp
+https://i.ebayimg.com/images/g/SqoAAOSwgLlkwEKD/s-l1600.webp
+https://i.ebayimg.com/images/g/lJgAAOSwFQ9kwEKF/s-l1600.webp
+https://i.ebayimg.com/images/g/wdEAAOSwCDBkwEKH/s-l1600.webp
+https://i.ebayimg.com/images/g/xtYAAOSw8bxkwEKI/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>sheepdoer</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/sheepdoer/m.html?item=285401055608&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $9.00</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>2.5 in</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/377132475739?_skw=nokia&amp;itmmeta=01KS008KBD0VPHNRTBDSH1F4S1&amp;hash=item57ced8e55b:g:p30AAeSwcY5p6CwE&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDzoEn2m84UEn5CpyD8BQjFJ08MHG5txmVq5qXuZ8ZPFM7GhlICNILtMNDw2TnEOkPHaFPs8919Cl8xQsY9g2%2BkFfthg8gZjdBSBckZxh6It6QYdmxAGmioJkuvrtvZQZiM%2BVTJ8n4cLDvekAn6XCYDFNCjdVTWAiaI1RWHpTc4vqpP8krAo5MilWjYB0ogonSqjeX5aWhOhJZbJqq5jXaaMDWy0bm4wB7JVNjuBuwvDg%3D%3D%7Ctkp%3ABk9SR-61ooDIZw</t>
+  </si>
+  <si>
+    <t>Nokia 5.1 Plus (Nokia X5) Unlocked Cell Phone | eBay</t>
   </si>
   <si>
     <t>7%</t>
   </si>
   <si>
-    <t>8smartbiz</t>
-[...38 lines deleted...]
-    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-xdw-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box,We only have European chargers and US chargers.    Please note the ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004c04019e0a0d7b4440285fffed8e2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3633f90-d00e-4fb5-82af-c127d1ff89f7&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004c04019e0a0d7b4440285fffed8e2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3633f90-d00e-4fb5-82af-c127d1ff89f7&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box,We only have European chargers and US chargers.    Please note the type of charger you need;    otherwise, we will select the charger based on the delivery address.    There is no UK charger available.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004c04019e0a0d7b4440285fffed8e2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3633f90-d00e-4fb5-82af-c127d1ff89f7&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4004c04019e0a0d7b4440285fffed8e2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3633f90-d00e-4fb5-82af-c127d1ff89f7&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multicolor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X5 (Nokia 5.1 Plus)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;32 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/p30AAeSwcY5p6CwE/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/p30AAeSwcY5p6CwE/s-l1600.webp
+https://i.ebayimg.com/images/g/BosAAeSwmvtp6CwG/s-l1600.webp
+https://i.ebayimg.com/images/g/85QAAeSwSQRp6CwI/s-l1600.webp
+https://i.ebayimg.com/images/g/X4gAAeSw1rlp6CwK/s-l1600.webp
+https://i.ebayimg.com/images/g/OZYAAeSw7LFp6CwM/s-l1600.webp
+https://i.ebayimg.com/images/g/vg0AAeSwwplp6CwP/s-l1600.webp
+https://i.ebayimg.com/images/g/p8QAAeSwhLRp6CwQ/s-l1600.webp
+https://i.ebayimg.com/images/g/ojUAAeSwPY9p6CwS/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>new_gou</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/newgou?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Multicolor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -669,377 +725,344 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2">
-        <v>356233875083</v>
+        <v>389913637604</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="G2" t="s">
         <v>33</v>
       </c>
       <c r="H2">
-        <v>47.42</v>
+        <v>68.95</v>
       </c>
       <c r="I2">
-        <v>50.45</v>
+        <v>137.89</v>
       </c>
       <c r="J2" t="s">
         <v>34</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2" t="s">
         <v>35</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="N2" t="s">
         <v>37</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>40</v>
       </c>
       <c r="R2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
       </c>
       <c r="AB2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
         <v>46</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>276721738055</v>
+        <v>356638905216</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3">
-        <v>47.01</v>
+        <v>70.32</v>
       </c>
       <c r="I3">
-        <v>50.55</v>
+        <v>137.89</v>
       </c>
       <c r="J3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="O3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q3" t="s">
         <v>40</v>
       </c>
-      <c r="R3">
-        <v>2</v>
+      <c r="R3" t="s">
+        <v>52</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
-      <c r="Z3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB3" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D4">
-        <v>405333195886</v>
+        <v>336392796259</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4">
-        <v>47.01</v>
+        <v>65.89</v>
       </c>
       <c r="I4">
-        <v>50.55</v>
+        <v>131.78</v>
       </c>
       <c r="J4" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="O4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="Q4" t="s">
         <v>40</v>
       </c>
       <c r="R4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>42</v>
       </c>
-      <c r="Z4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D5">
-        <v>176668094100</v>
+        <v>285401055608</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5">
-        <v>46.73</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>45.0</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="O5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="P5" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="Q5" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="R5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V5" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="W5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="Z5" t="s">
         <v>43</v>
       </c>
       <c r="AB5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="D6">
-        <v>267055608771</v>
+        <v>377132475739</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>33</v>
       </c>
       <c r="H6">
-        <v>47.17</v>
+        <v>165.54</v>
       </c>
       <c r="I6">
-        <v>50.18</v>
+        <v>178.0</v>
       </c>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="M6" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="N6" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="Q6" t="s">
         <v>40</v>
       </c>
       <c r="R6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="V6" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="AB6" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">