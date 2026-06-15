--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
@@ -104,216 +107,178 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/389913637604?_skw=nokia&amp;itmmeta=01KS008KBAYC7ZCNN73DPTRPWV&amp;hash=item5ac8a9f2e4:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xArMrf8OytZSjjJYyEvtalOuCIoMShSvZb%2BoOOtq3JAAOjNhbRo9aM35PBtaQNzPruegSyeauOuuRxhVNPDwXcd72TIBbwNHAZAPSwAUYMLgxynPJ5xBY2q%2FI%2FkC0shIFAHCAvsjigHeCV%2FGEpfEeRcpsfoIkHRXpbMlmAphQ7KMEGoCLkbUVC%2B9feHJhfF8Tl3fS2oeK0KTGBDF3QPN5ayf6tRkslAreEzWBvDRtdssQ%3D%3D%7Ctkp%3ABk9SR-q1ooDIZw</t>
-[...2 lines deleted...]
-    <t>Nokia G400 5G 64GB G400 Factory Unlocked Smartphone US Stock Grey Open Box Phone | eBay</t>
+    <t>2026-06-15T05:04:45Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/356233875083?_skw=nokia&amp;itmmeta=01KV4TJ79JAH6N9H1XM8V3DS6R&amp;hash=item52f1318e8b:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xAgiNvxtZhyeQDgsMcJvYxDBAqvGoxv6s4iDzjqGk97KzK4C0o6vr%2BZk3OlTlrbt%2FNCQjtwZ%2Bcti147j4s2wq4FlRmFc9osREcBW%2FnXd4mqf1n6qWdabj%2BtJ9Lp64F3LmBqMG3YvYAwV4wpxPciEYSYWpaglcrduCMAnN59YZoyJm9Zcgts9TKRYKRAlur8nWohRM%2F8z1Cl14Ij1pnZMDm82CdfMUxbHdXXBdxTfMY1l8McYgaZlqAMv7I4sfF6pd0KDlTuepS%2BWu1iJMdkN%2FnT%7Ctkp%3ABk9SR_D0yJrZZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>50%</t>
-[...15 lines deleted...]
-    <t>https://www.ebay.com/str/popcor2480?_trksid=p4429486.m3561.l161211</t>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--bundledItems"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--unlockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
+https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
+https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
+https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
+https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
+https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
+https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
+https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
+https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
+https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
+https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
+https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
+https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
+https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>ubest-mobile-phone</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $15.00</t>
+  </si>
+  <si>
+    <t>Black，Green，Orange，White</t>
+  </si>
+  <si>
+    <t>4 in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:15Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01KV4TJ79J01EVK9B6VXJ8JZ28&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDtBbmAl0OVPFFEekLtxTffp07fmCMuJy0n1CKI9QQT9t%2BIJ9vH0YRSZPJOPi155eJx1q19aGKzciNfnW2Zmj2Ina%2Fqyzuw5X0dcWSnhOJCH2X%2BPE3aGBcXebx5M6UdGTDkFk45TCqk%2BfXKo3XV9hACZTgxZqNilJcj%2BLQHIX6pjbhM%2B3IJ7nu6aRIuoU8lCiaUEFstcU9j5Qc1m1nQQY5LvKRJGEImMYPu%2FgVWkWFOwQ%3D%3D%7Ctkp%3ABk9SR_D0yJrZZw</t>
+  </si>
+  <si>
+    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
+    <t>lt-trading</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:21Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KV4TJ79J6MW9J2PDDGP6QG04&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfsoKpORo2oM%2FKZg7%2BqA%2B5SJ1pgD3dKmkhATZ0a16p%2FT29DR3A4Ohq3aILogEP9eZoh%2B19yrvv4qC6jmSVdpSwuFhkOh7clBJa2torvoWHrNNFmSzu5LrZoucqeef5PcgSeR1fgeWq3hxKFKK%2BkqPC9TLKHN1nA9qxppY4rhiOdSTNtU1%2BsFEGH0nFWWmQRTFMg%3D%3D%7Ctkp%3ABk9SR_D0yJrZZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>findsuperdeal</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:39Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/405333195886?_skw=nokia&amp;itmmeta=01KV4TJ79JA0HYND80GA51QRHN&amp;hash=item5e5fbdbc6e:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCP67Z1jU139FNjeDaXqXr8Gqy%2Fu3cmH3wE2yRatFZ8fubWaPfMGcOW4xX%2FUgqsYWUtgnqQF9xBO5TDx0mw9aBK%2FC3YwS8P6qbiMByKqxdi5QXZApnAxOBw%2FdB3ivonlPWQsemUs7wq7P3V8bGGHE5MJjpIsg8r4VNAWxfiuPfItWJIvSp%2Bhb9g5HtoyL9agkuykKdaZqRFeE6cf4AR21AgmDhdgXsKdoieni31ok4YYodTclaZyPa2HNZ%2FskmwCFobLHXHH4SvF%2BJ%2BzFYKrZwj%7Ctkp%3ABk9SR_D0yJrZZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original Unlocked 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>utechmobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utechmobile?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:52Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01KV4TJ79JWXS2VVMVVXNY101V&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDkoNahuJ2%2BrHTann0wyBuZiOMhLrYC8r1EPZQBVNwHeU7YQbkQinwBovUA4lUP2%2BFW%2Bh5jWyOAy8Cj%2B9kbu2CgsQy9URvEzvQzZ340PSxRFCrEaupUUPtcE889mm0YNmDD3%2Fb8x0or3l3c5J8%2BQO4xCHYOqEP3JddxNC9qPiM88WZldvNfTmPj6t4Hd%2BEWcoGssjvCwTzR%2FGZ73oHwqTLCgMdPDDg2sRvrcOIJnlMePg%3D%3D%7Ctkp%3ABk9SR_D0yJrZZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
+  </si>
+  <si>
+    <t>cell-on-sale</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Free</t>
-  </si>
-[...132 lines deleted...]
-    <t>Multicolor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -617,59 +582,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC6"/>
+  <dimension ref="A1:AD6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -713,356 +678,407 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2">
+        <v>356233875083</v>
+      </c>
+      <c r="F2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I2">
+        <v>47.42</v>
+      </c>
+      <c r="J2">
+        <v>50.45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2" t="s">
+        <v>38</v>
+      </c>
+      <c r="O2" t="s">
+        <v>39</v>
+      </c>
+      <c r="P2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>42</v>
+      </c>
+      <c r="S2">
+        <v>2</v>
+      </c>
+      <c r="W2" t="s">
+        <v>43</v>
+      </c>
+      <c r="X2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="C2" t="s">
-[...17 lines deleted...]
-      <c r="J2" t="s">
+      <c r="B3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3">
+        <v>146167514893</v>
+      </c>
+      <c r="F3" t="s">
         <v>34</v>
       </c>
-      <c r="K2">
+      <c r="H3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3">
+        <v>47.22</v>
+      </c>
+      <c r="J3">
+        <v>50.23</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3">
         <v>1</v>
       </c>
-      <c r="L2" t="s">
-[...5 lines deleted...]
-      <c r="N2" t="s">
+      <c r="M3" t="s">
         <v>37</v>
       </c>
-      <c r="O2" t="s">
+      <c r="N3" t="s">
         <v>38</v>
       </c>
-      <c r="P2" t="s">
+      <c r="O3" t="s">
         <v>39</v>
-      </c>
-[...60 lines deleted...]
-        <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>51</v>
       </c>
       <c r="Q3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="R3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="S3">
+        <v>2</v>
       </c>
       <c r="W3" t="s">
+        <v>43</v>
+      </c>
+      <c r="X3" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4">
+        <v>196788688881</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4">
+        <v>46.83</v>
+      </c>
+      <c r="J4">
+        <v>50.36</v>
+      </c>
+      <c r="K4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>58</v>
+      </c>
+      <c r="R4" t="s">
         <v>42</v>
       </c>
-      <c r="AB3" t="s">
-        <v>53</v>
+      <c r="S4">
+        <v>2</v>
+      </c>
+      <c r="W4" t="s">
+        <v>43</v>
+      </c>
+      <c r="X4" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
-[...24 lines deleted...]
-      <c r="J4" t="s">
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5">
+        <v>405333195886</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
       </c>
-      <c r="K4">
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5">
+        <v>47.01</v>
+      </c>
+      <c r="J5">
+        <v>50.55</v>
+      </c>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5">
         <v>1</v>
       </c>
-      <c r="L4" t="s">
-[...23 lines deleted...]
-      <c r="W4" t="s">
+      <c r="M5" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" t="s">
+        <v>39</v>
+      </c>
+      <c r="P5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>63</v>
+      </c>
+      <c r="R5" t="s">
         <v>42</v>
       </c>
-      <c r="AB4" t="s">
-        <v>53</v>
+      <c r="S5">
+        <v>2</v>
+      </c>
+      <c r="W5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:29">
-[...21 lines deleted...]
-      <c r="K5">
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6">
+        <v>267055608771</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6">
+        <v>47.17</v>
+      </c>
+      <c r="J6">
+        <v>50.18</v>
+      </c>
+      <c r="K6" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6">
         <v>1</v>
       </c>
-      <c r="L5" t="s">
-[...11 lines deleted...]
-      <c r="P5" t="s">
+      <c r="M6" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O6" t="s">
+        <v>39</v>
+      </c>
+      <c r="P6" t="s">
         <v>67</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q6" t="s">
         <v>68</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="V5" t="s">
+      <c r="R6" t="s">
         <v>69</v>
       </c>
-      <c r="W5" t="s">
-[...2 lines deleted...]
-      <c r="Z5" t="s">
+      <c r="S6">
+        <v>2</v>
+      </c>
+      <c r="W6" t="s">
         <v>43</v>
       </c>
-      <c r="AB5" t="s">
-[...59 lines deleted...]
-        <v>53</v>
+      <c r="X6" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">