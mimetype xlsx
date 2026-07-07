--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -107,178 +107,184 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:45Z</t>
-[...5 lines deleted...]
-    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
+    <t>2026-07-06T13:53:39Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/365217806063?_skw=nokia&amp;itmmeta=01KWVV43MC21X20438X01CY311&amp;hash=item5508ad76ef:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xAt8u%2B95pxbTsbs3CtS5v3PLSRqXho3sd9dCF6p7VtZ%2BaIi%2FV%2B%2Bk2ZH1btOKPQ%2FtFbK6h6gfmZaa0UQORZiqLk%2FiPc%2Fk8Pzqox4vRx6v0gb9leNo5oys%2F7Kx%2FR9bbpyPA1r8TT0wQj98MsiDyJfaQnkEko3vI4rSxpO6KWyZWvSQv%2F6N3fzXrEs%2B%2FRZpstoxR1gu7pa06ZyWYnlaq3fr1pQXUVUkSJR3eY6KDTK0PIDFffhzaRkKUuFnHTXrYLxLgU1zRwNk5wm5fMJ%2B1BLymws%7Ctkp%3ABk9SR6y6kPvmZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'' | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
+    <t>Nokia X</t>
+  </si>
+  <si>
     <t>usd</t>
   </si>
   <si>
-    <t>6%</t>
+    <t>5%</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--bundledItems"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--unlockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
-    <t>ubest-mobile-phone</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
+    <t>utech365</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $15.00</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
     <t>4 in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
   </si>
   <si>
-    <t>2026-06-15T05:05:15Z</t>
-[...17 lines deleted...]
-    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KV4TJ79J6MW9J2PDDGP6QG04&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfsoKpORo2oM%2FKZg7%2BqA%2B5SJ1pgD3dKmkhATZ0a16p%2FT29DR3A4Ohq3aILogEP9eZoh%2B19yrvv4qC6jmSVdpSwuFhkOh7clBJa2torvoWHrNNFmSzu5LrZoucqeef5PcgSeR1fgeWq3hxKFKK%2BkqPC9TLKHN1nA9qxppY4rhiOdSTNtU1%2BsFEGH0nFWWmQRTFMg%3D%3D%7Ctkp%3ABk9SR_D0yJrZZw</t>
+    <t>2026-07-06T13:56:49Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KWVV43MDQ1DAW4VP7FW5H83Q&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xA%2F7BHkfb5ztKtWesta5RyHtaYGQ6kzW%2FkqIECmWzPQIWJIU3oLRKmbggDeDNxIEcUmUjY0RLoUmxcRXiu4zi09k5%2B8RbHo1VFygckZ%2BN9S6ETtRl1Oup8vQrGOJ5UHUnXgoYn2tIR%2BXYDSTTpeA%2BR7SYyN3EAsy%2FMocqjAfuUALTggcqziGn4%2BoeaYCb1cxnIqIQQrdajaOK0cseJvTcMjUk5Lk7biFjw%2Fs8qoV8CkDhHdxrm2b9nV4uDyBqhX%2F9cIaWAlQXGoAhK4kgYvCRXv%7Ctkp%3ABk9SR666kPvmZw</t>
   </si>
   <si>
     <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
   </si>
   <si>
     <t>7%</t>
   </si>
   <si>
     <t>findsuperdeal</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>2026-06-15T05:05:39Z</t>
-[...17 lines deleted...]
-    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01KV4TJ79JWXS2VVMVVXNY101V&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDkoNahuJ2%2BrHTann0wyBuZiOMhLrYC8r1EPZQBVNwHeU7YQbkQinwBovUA4lUP2%2BFW%2Bh5jWyOAy8Cj%2B9kbu2CgsQy9URvEzvQzZ340PSxRFCrEaupUUPtcE889mm0YNmDD3%2Fb8x0or3l3c5J8%2BQO4xCHYOqEP3JddxNC9qPiM88WZldvNfTmPj6t4Hd%2BEWcoGssjvCwTzR%2FGZ73oHwqTLCgMdPDDg2sRvrcOIJnlMePg%3D%3D%7Ctkp%3ABk9SR_D0yJrZZw</t>
+    <t>2026-07-06T13:57:03Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788370645?_skw=nokia&amp;itmmeta=01KWVV43MDJT9EF6DTGSSRK1DF&amp;hash=item2dd1803cd5:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xAxZ6VXqiXHCOoWGgRfCM7X%2BLy8LeT%2FqYTk0UFrN0t%2FSVp5NtN8psgCcfr10kugMTSDEb98bKIJ4Z0CQiNfNDlUjXK9qC0Zl0jPzY0LObJbvb8p4iZjzmKDHNjq1wzQIdvNTPVV9pLUTic69WwTrYXDyNVfeg6tY5DZbbmUGlGQSCvBVdaF1pGnOBoJX3KVVFh0futvg8G3NNDTuN36mb5%2BkDyPGBif39yT4Xpl%2BpikKA%3D%3D%7Ctkp%3ABk9SR666kPvmZw</t>
+  </si>
+  <si>
+    <t>Unlocked Original Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Phone 4.0'' 3G | eBay</t>
+  </si>
+  <si>
+    <t>8%</t>
+  </si>
+  <si>
+    <t>phone360</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/phone360?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-06T13:58:40Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01KWVV43MDCTW8FQX1S2T3DYDN&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xBMLEdFSs9JqWu9vLJ5J8QCNGDsW19enKYw%2Bg5e5GofF%2BbwP%2Fz9ET2hDPwt2vDb%2BZ4KV15%2BYYz72%2Bet8KfT9HAHjbegwoxuQYmaFXZXxvN5EZh%2Fy%2B%2F%2BVAX%2BVQJbUCcn%2ByOaBLmEmfve6Aq1TrAC74JjuzaOByw9PDC%2B7ZmyfPdF6jz2clru1JvHdwQ%2F5TantFyJcAO%2B0pKydH%2FjNtYXlVUJrWdTc1SnZ4Y967ONYk7giU8zmc%2F8KRdHi8rtJ%2FcswSsB09fUnqwdobRFmdYA183U%7Ctkp%3ABk9SR666kPvmZw</t>
   </si>
   <si>
     <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
   </si>
   <si>
+    <t>6%</t>
+  </si>
+  <si>
     <t>cell-on-sale</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>Free</t>
+    <t>2026-07-06T13:58:43Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/276721738055?_skw=nokia&amp;itmmeta=01KWVV43MEB6VZYH861TAH34MZ&amp;hash=item406de6a147:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xBoHpELRZtiA6Eajj4SEF56Jlxv9H9P6CzYbAXBjxa1nzxAx5lIfjKSDMYS5H9UK2aLwd3F2f7tCzX5%2BkZMZCHmCpo2RNb4l7u5gI%2Bd03Yo9MgdYTSvS8gg3wgeYuWcnYiXJftr9mn%2Bcs0BcJGO8DjjjjQld%2Bf6hUpRu3GQC1GZlknwAoxk7VO%2B5xnX4q6jtwyPOLjGLXV4BWHQ95KAQgoFeEV0lM729RsHo%2BFf51EdUw%3D%3D%7Ctkp%3ABk9SR7C6kPvmZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core GPS Original Phone 4GB ROM 4.0'' 3MP WIFI | eBay</t>
+  </si>
+  <si>
+    <t>8smartbiz</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/8smartbiz?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -696,389 +702,404 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>356233875083</v>
+        <v>365217806063</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
+      <c r="G2" t="s">
+        <v>35</v>
+      </c>
       <c r="H2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2">
-        <v>47.42</v>
+        <v>48.13</v>
       </c>
       <c r="J2">
-        <v>50.45</v>
+        <v>50.66</v>
       </c>
       <c r="K2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E3">
-        <v>146167514893</v>
+        <v>196788688881</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
+      <c r="G3" t="s">
+        <v>35</v>
+      </c>
       <c r="H3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I3">
-        <v>47.22</v>
+        <v>46.83</v>
       </c>
       <c r="J3">
-        <v>50.23</v>
+        <v>50.36</v>
       </c>
       <c r="K3" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="R3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E4">
-        <v>196788688881</v>
+        <v>196788370645</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
+      <c r="G4" t="s">
+        <v>35</v>
+      </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4">
-        <v>46.83</v>
+        <v>46.14</v>
       </c>
       <c r="J4">
-        <v>50.36</v>
+        <v>50.15</v>
       </c>
       <c r="K4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Q4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="R4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E5">
-        <v>405333195886</v>
+        <v>267055608771</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
+      <c r="G5" t="s">
+        <v>35</v>
+      </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5">
-        <v>47.01</v>
+        <v>47.17</v>
       </c>
       <c r="J5">
-        <v>50.55</v>
+        <v>50.18</v>
       </c>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="Q5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="R5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E6">
-        <v>267055608771</v>
+        <v>276721738055</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
+      <c r="G6" t="s">
+        <v>35</v>
+      </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I6">
-        <v>47.17</v>
+        <v>47.01</v>
       </c>
       <c r="J6">
-        <v>50.18</v>
+        <v>50.55</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="R6" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">