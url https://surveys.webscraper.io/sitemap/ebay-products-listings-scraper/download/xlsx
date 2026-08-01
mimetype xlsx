--- v4 (2026-07-07)
+++ v5 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -107,184 +107,178 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-07-06T13:53:39Z</t>
-[...5 lines deleted...]
-    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'' | eBay</t>
+    <t>2026-07-28T06:23:31Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01KYKP6EXQFK5PX2AF68HP0BRY&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDtBbmAl0OVPFFEekLtxTffp07fmCMuJy0n1CKI9QQT9uKsjvAS4jA%2FUKAr6b3tOF7w7XqVcLPxxK5fIZWTRfnrw1jBnMKke33NEke0SGNB4kpMHV%2FaShnlD9YXq3ehQRDpUEsR4V7MRKVArmRc3PlRQgp15KhgS8O4K2w%2BvEGdVYqzNIwSdh30EM8q03UJh0emANtxGgiLgttgkKgIoTNNcfs7Q4TwWVQZ9MRMJgAFEQ%3D%3D%7Ctkp%3ABk9SR4Tvmfb0Zw</t>
+  </si>
+  <si>
+    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia X</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>5%</t>
-[...2 lines deleted...]
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--bundledItems"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--unlockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
-    <t>utech365</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
+    <t>lt-trading</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $15.00</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
-    <t>4 in</t>
+    <t>in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
   </si>
   <si>
-    <t>2026-07-06T13:56:49Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KWVV43MDQ1DAW4VP7FW5H83Q&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xA%2F7BHkfb5ztKtWesta5RyHtaYGQ6kzW%2FkqIECmWzPQIWJIU3oLRKmbggDeDNxIEcUmUjY0RLoUmxcRXiu4zi09k5%2B8RbHo1VFygckZ%2BN9S6ETtRl1Oup8vQrGOJ5UHUnXgoYn2tIR%2BXYDSTTpeA%2BR7SYyN3EAsy%2FMocqjAfuUALTggcqziGn4%2BoeaYCb1cxnIqIQQrdajaOK0cseJvTcMjUk5Lk7biFjw%2Fs8qoV8CkDhHdxrm2b9nV4uDyBqhX%2F9cIaWAlQXGoAhK4kgYvCRXv%7Ctkp%3ABk9SR666kPvmZw</t>
+    <t>2026-07-28T06:23:36Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/356233875083?_skw=nokia&amp;itmmeta=01KYKP6EXQ9VKC89A17B0952A3&amp;hash=item52f1318e8b:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xASwyLb9EDxR5g%2BkuriAHfzVhobysnNpigRRASSF8nQoru%2B08iZs4XtVhY2LBzpzxm2OPdz0yJC6PYO0kpBk5enj80Qanxa0oGw4sNZH04MdxTs%2BwqxkhejdcEzzy2o6A0ofj5KBnV4D7IqeJwdFLrCXvOYgw8SCUcy3IHjuOQrTyJb%2BZnhRoxFE%2FriWwexAddXUnBExL2bjxD0rgMABqc087rijbZG1m4yOC9FHHkn9Q%3D%3D%7Ctkp%3ABk9SR4bvmfb0Zw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>ubest-mobile-phone</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:23:49Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/405333195886?_skw=nokia&amp;itmmeta=01KYKP6EXQT6WV88G8ZB9WHRS0&amp;hash=item5e5fbdbc6e:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDm4LliXHmEaBG1EtQfGppmlGEFPBjRCUM8Ar6uSES6Skes7Y0UGxLNZyht%2By2QRYPj8j1fovbg6UKPqHUPtc4LU%2FEsW0v6yKKWiOOXiLp1E2cZ7DnaCGClrN7QxWL6xq1jjUmzmmDM0dguCbhKpJJgydVRfLXcKzQ4geR17zEhWTHdry3YPzaxkkzzYw%2F9vjUv4qt%2Bcyfu7uSG4g2391cBOolkeXuE3boEg8QaFCmagw%3D%3D%7Ctkp%3ABk9SR4Tvmfb0Zw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original Unlocked 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>utechmobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utechmobile?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:23:58Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KYKP6EXQY9Z6TQQGZT6V2VZK&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfm4YosThRgJyV9xCS7h1Al203JVsExpKvtZ965L5SuoNKm6C7Xcaz85%2Bg5RuMh60Ivn4mbejTgVP5HA4TYP882DIxiuneVPNLOwm0nqBNH72MCRpfZC6hccGEmxfUrnV0zeSwTP5LSFFTi0X80nKxoz3o0oaQY9lGsctdEiMfzaLD5KaiT1ivZ4YYQ35s1C3ng%3D%3D%7Ctkp%3ABk9SR4bvmfb0Zw</t>
   </si>
   <si>
     <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
   </si>
   <si>
-    <t>7%</t>
-[...1 lines deleted...]
-  <si>
     <t>findsuperdeal</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>2026-07-06T13:57:03Z</t>
-[...47 lines deleted...]
-    <t>https://www.ebay.com/str/8smartbiz?_trksid=p4429486.m3561.l161211</t>
+    <t>2026-07-28T06:19:16Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/335654781300?_skw=nokia&amp;itmmeta=01KYKP0TW41M8XNKZX2Z3WF5WT&amp;hash=item4e26958174:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCgyep7Ny5Fv3JzRcryQmCtQeqg%2FEq6%2BEWvxfc1HKgB9ymrhk396zyJyg%2F3j0aSd%2FUHR4fz5JNN26VDDVU4jMzbOF8%2BSbiu65Fz54JqdOmA%2F54l7SgIBaescIjBDF%2FtQznq3ErjXMVRyWrY86vXlyJo3aMPb%2Bx1Cxi0A71kDik0pUf8qmtLbqwOUj1v7nqXoC6cm%2Fj3ySSAuLRGF43Qu7JRUq3FwSuiWicej2Yl0sIFlg%3D%3D%7Ctkp%3ABk9SR6aug_b0Zw</t>
+  </si>
+  <si>
+    <t>Original Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
+    <t>1-DNA</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/1dna?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -702,404 +696,416 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>365217806063</v>
+        <v>146167514893</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2" t="s">
         <v>35</v>
       </c>
       <c r="H2" t="s">
         <v>36</v>
       </c>
       <c r="I2">
-        <v>48.13</v>
+        <v>55.71</v>
       </c>
       <c r="J2">
-        <v>50.66</v>
+        <v>59.27</v>
       </c>
       <c r="K2" t="s">
         <v>37</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>38</v>
       </c>
       <c r="N2" t="s">
         <v>39</v>
       </c>
       <c r="O2" t="s">
         <v>40</v>
       </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" t="s">
         <v>42</v>
       </c>
       <c r="R2" t="s">
         <v>43</v>
       </c>
       <c r="S2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" t="s">
+      <c r="X2">
+        <v>4</v>
+      </c>
+      <c r="Y2" t="s">
         <v>45</v>
       </c>
       <c r="AA2" t="s">
         <v>46</v>
       </c>
       <c r="AC2" t="s">
         <v>47</v>
       </c>
       <c r="AD2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>196788688881</v>
+        <v>356233875083</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>35</v>
       </c>
       <c r="H3" t="s">
         <v>36</v>
       </c>
       <c r="I3">
-        <v>46.83</v>
+        <v>58.81</v>
       </c>
       <c r="J3">
-        <v>50.36</v>
+        <v>62.56</v>
       </c>
       <c r="K3" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>39</v>
       </c>
       <c r="O3" t="s">
         <v>40</v>
       </c>
       <c r="P3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>44</v>
       </c>
-      <c r="X3" t="s">
+      <c r="X3">
+        <v>4</v>
+      </c>
+      <c r="Y3" t="s">
         <v>45</v>
       </c>
       <c r="AA3" t="s">
         <v>46</v>
       </c>
       <c r="AC3" t="s">
         <v>47</v>
       </c>
       <c r="AD3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
         <v>55</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>56</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>196788370645</v>
+        <v>405333195886</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>35</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4">
-        <v>46.14</v>
+        <v>47.01</v>
       </c>
       <c r="J4">
-        <v>50.15</v>
+        <v>50.55</v>
       </c>
       <c r="K4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
         <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>39</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
       <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="R4" t="s">
         <v>43</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>44</v>
       </c>
-      <c r="X4" t="s">
+      <c r="X4">
+        <v>4</v>
+      </c>
+      <c r="Y4" t="s">
         <v>45</v>
       </c>
       <c r="AA4" t="s">
         <v>46</v>
       </c>
       <c r="AC4" t="s">
         <v>47</v>
       </c>
       <c r="AD4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
         <v>61</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>62</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>267055608771</v>
+        <v>196788688881</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>35</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5">
-        <v>47.17</v>
+        <v>56.2</v>
       </c>
       <c r="J5">
-        <v>50.18</v>
+        <v>60.43</v>
       </c>
       <c r="K5" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
         <v>38</v>
       </c>
       <c r="N5" t="s">
         <v>39</v>
       </c>
       <c r="O5" t="s">
         <v>40</v>
       </c>
       <c r="P5" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="Q5" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="R5" t="s">
         <v>43</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>44</v>
       </c>
-      <c r="X5" t="s">
+      <c r="X5">
+        <v>4</v>
+      </c>
+      <c r="Y5" t="s">
         <v>45</v>
       </c>
       <c r="AA5" t="s">
         <v>46</v>
       </c>
       <c r="AC5" t="s">
         <v>47</v>
       </c>
       <c r="AD5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" t="s">
         <v>67</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
-        <v>276721738055</v>
+        <v>335654781300</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6">
-        <v>47.01</v>
+        <v>53.99</v>
       </c>
       <c r="J6">
-        <v>50.55</v>
+        <v>57.44</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
         <v>38</v>
       </c>
       <c r="N6" t="s">
         <v>39</v>
       </c>
       <c r="O6" t="s">
         <v>40</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="Q6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>44</v>
       </c>
-      <c r="X6" t="s">
+      <c r="X6">
+        <v>4</v>
+      </c>
+      <c r="Y6" t="s">
         <v>45</v>
       </c>
       <c r="AA6" t="s">
         <v>46</v>
       </c>
       <c r="AC6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">