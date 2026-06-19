--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
@@ -92,246 +95,272 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>https://www.etsy.com/listing/1669146044/boho-light-suspension-moroccan-palm-leaf</t>
   </si>
   <si>
+    <t>2026-06-15T11:31:39Z</t>
+  </si>
+  <si>
     <t>Boho Light Suspension - Moroccan palm leaf lampshades</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Made by  HiMorocco
-Materials: Palm Leaf</t>
-[...5 lines deleted...]
-    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience.&lt;br&gt;&lt;br&gt;The unique design is constructed from straw for a reliable design that is Boho.&lt;br&gt; &lt;br&gt;Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room.&lt;br&gt;&lt;br&gt;This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway.&lt;br&gt;&lt;br&gt;----&amp;gt; Material: Palm Leaf&lt;br&gt;----&amp;gt; Moroccan Handcraft &lt;br&gt;----&amp;gt; Sizes : Multi Sizes ( Select the size you need)&lt;br&gt;----&amp;gt; Length Cable Light :&lt;br&gt; - Style 1 : 1 métre&lt;br&gt; - Style 2 : 1 and 1,5 métre&lt;br&gt;----&amp;gt; Shipping : &lt;br&gt; - Standard Shipping ( 8 to 15 days) &lt;br&gt; &lt;br&gt;&lt;br&gt;Taille approximative&amp;nbsp;: Diamètre&amp;nbsp;x&amp;nbsp;Height &lt;br&gt;&lt;br&gt;- XSmall : 25cm x 25cm ( 10" x 10") &lt;br&gt;- Small : 35cm x 28cm (14" x 11" )&lt;br&gt;- Medium : 43cm x 30cm ( 17" x 12" )&lt;br&gt;- Large : 50cm x 30cm (20" x 12" )&lt;br&gt;- X-Large : 60cm x 35cm ( 24" x 14")&lt;br&gt;- 2X-Large : 70cm x 40 cm = (28" x 16" )&lt;br&gt;- 3X-Large : 80cm x 45 cm = (32" x 18") &lt;br&gt;- 4X-Large : 90cm x 50 cm = (36" x 20") &lt;br&gt;- Big : 100cm x 55 cm = (40" x 22") &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+Materials: Palm Leaf
+Made by  HiMorocco
+Read the full description
+                    Materials: Palm Leaf</t>
+  </si>
+  <si>
+    <t>Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience. " Handcrafted from natural palm fibers; each lamp features unique, organic color variations." Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room. This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway. ----&gt; Material: Palm Leaf ----&gt; Moroccan Handcraft ----&gt; Sizes : Multi Sizes ( Select the size you need) ----&gt; Length Cable Light : - Style 1 : 1 métre - Style 2 : 1 and 1,5 métre ----&gt; Shipping : - Standard Shipping ( 8 to 15 days) Taille approximative : Diamètre x Height - XSmall : 25cm x 25cm ( 10" x 10") - Small : 35cm x 28cm (14" x 11" ) - Medium : 43cm x 30cm ( 17" x 12" ) - Large : 50cm x 30cm (20" x 12" ) - X-Large : 60cm x 35cm ( 24" x 14") - 2X-Large : 70cm x 40 cm = (28" x 16" ) - 3X-Large : 80cm x 45 cm = (32" x 18") - 4X-Large : 90cm x 50 cm = (36" x 20") - Big : 100cm x 55 cm = (40" x 22")​" For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience.&lt;br&gt;&lt;br&gt;" Handcrafted from natural palm fibers; each lamp features unique, organic color variations." &lt;br&gt;&lt;br&gt;Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room.&lt;br&gt;&lt;br&gt;This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway.&lt;br&gt;&lt;br&gt;----&amp;gt; Material: Palm Leaf&lt;br&gt;----&amp;gt; Moroccan Handcraft &lt;br&gt;----&amp;gt; Sizes : Multi Sizes ( Select the size you need)&lt;br&gt;----&amp;gt; Length Cable Light :&lt;br&gt; - Style 1 : 1 métre&lt;br&gt; - Style 2 : 1 and 1,5 métre&lt;br&gt;----&amp;gt; Shipping : &lt;br&gt; - Standard Shipping ( 8 to 15 days) &lt;br&gt; &lt;br&gt;&lt;br&gt;Taille approximative&amp;nbsp;: Diamètre&amp;nbsp;x&amp;nbsp;Height &lt;br&gt;&lt;br&gt;- XSmall : 25cm x 25cm ( 10" x 10") &lt;br&gt;- Small : 35cm x 28cm (14" x 11" )&lt;br&gt;- Medium : 43cm x 30cm ( 17" x 12" )&lt;br&gt;- Large : 50cm x 30cm (20" x 12" )&lt;br&gt;- X-Large : 60cm x 35cm ( 24" x 14")&lt;br&gt;- 2X-Large : 70cm x 40 cm = (28" x 16" )&lt;br&gt;- 3X-Large : 80cm x 45 cm = (32" x 18") &lt;br&gt;- 4X-Large : 90cm x 50 cm = (36" x 20") &lt;br&gt;- Big : 100cm x 55 cm = (40" x 22")​"&lt;br&gt;&lt;br&gt;For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/19461667/r/il/acb033/5016849574/il_1588xN.5016849574_jf8y.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/19461667/r/il/acb033/5016849574/il_1588xN.5016849574_jf8y.jpg
 https://i.etsystatic.com/19461667/r/il/9f7948/6702122836/il_1588xN.6702122836_5xz7.jpg
 https://i.etsystatic.com/19461667/r/il/902d4d/6750157253/il_1588xN.6750157253_1sqp.jpg
 https://i.etsystatic.com/19461667/r/il/f099d6/6750157119/il_1588xN.6750157119_h94a.jpg
 https://i.etsystatic.com/19461667/r/il/4b12a6/5884344118/il_1588xN.5884344118_pclj.jpg
 https://i.etsystatic.com/19461667/r/il/57459b/6702122906/il_1588xN.6702122906_fhiu.jpg
 https://i.etsystatic.com/19461667/r/il/28236b/6702122816/il_1588xN.6702122816_oelt.jpg
-https://i.etsystatic.com/19461667/r/il/dd3488/6945474607/il_1588xN.6945474607_jr5w.jpg
-https://i.etsystatic.com/19461667/r/il/69a8bb/7694336981/il_1588xN.7694336981_h2yr.jpg
 https://i.etsystatic.com/19461667/r/il/f2cc04/5016849620/il_1588xN.5016849620_3etu.jpg
-https://i.etsystatic.com/19461667/r/il/3c971d/7694333791/il_1588xN.7694333791_3k32.jpg</t>
+https://i.etsystatic.com/19461667/r/il/c7b812/7985099941/il_1588xN.7985099941_q9vz.jpg
+https://i.etsystatic.com/19461667/r/il/3bc4ce/7985099949/il_1588xN.7985099949_l6z3.jpg
+https://i.etsystatic.com/19461667/r/il/a04603/7937144824/il_1588xN.7937144824_791v.jpg
+https://i.etsystatic.com/19461667/r/il/7f0601/7937144830/il_1588xN.7937144830_3maq.jpg
+https://i.etsystatic.com/19461667/r/il/d214fc/7937144804/il_1588xN.7937144804_gdeb.jpg
+https://i.etsystatic.com/19461667/r/il/e08bb4/8010262721/il_1588xN.8010262721_rku7.jpg</t>
   </si>
   <si>
     <t>tarik</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/HiMorocco?ref=shop_profile&amp;listing_id=1669146044</t>
   </si>
   <si>
-    <t>Order today to get by Apr 14-30 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Order today to get by Jun 22-Jul 1 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
   <si>
     <t>Palm Leaf</t>
   </si>
   <si>
-    <t>https://www.etsy.com/listing/1774498146/bamboo-pendant-light-round-bamboo</t>
-[...39 lines deleted...]
-  <si>
     <t>https://www.etsy.com/listing/4360973717/boho-straw-doum-ceiling-light</t>
   </si>
   <si>
+    <t>2026-06-15T11:31:00Z</t>
+  </si>
+  <si>
     <t>Boho straw Doum ceiling light</t>
   </si>
   <si>
-    <t>Made by  FesHandmadeCo
+    <t>Designed by  FesHandmadeCo
+Materials: Palm, straw
+Gift wrapping available
+Designed by  FesHandmadeCo
 Materials: Palm, straw
 Gift wrapping available</t>
   </si>
   <si>
-    <t>Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Available in 4 dimensions: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
-[...2 lines deleted...]
-    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Available in 4 dimensions:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+    <t>Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Available in 4 dimensions: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Available in 4 dimensions:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/9fa5ec/7155635976/il_1588xN.7155635976_gi67.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/9fa5ec/7155635976/il_1588xN.7155635976_gi67.jpg
 https://i.etsystatic.com/57442510/r/il/cde4db/7155629290/il_1588xN.7155629290_awg3.jpg
 https://i.etsystatic.com/57442510/r/il/0435d3/7203619537/il_1588xN.7203619537_endo.jpg
 https://i.etsystatic.com/57442510/r/il/0ab80b/7155629358/il_1588xN.7155629358_m5c4.jpg
 https://i.etsystatic.com/57442510/r/il/163d99/7203619993/il_1588xN.7203619993_p61m.jpg
 https://i.etsystatic.com/57442510/r/il/dbce21/7155629432/il_1588xN.7155629432_hcjw.jpg
 https://i.etsystatic.com/57442510/r/il/b75c1c/7203619377/il_1588xN.7203619377_baso.jpg
 https://i.etsystatic.com/57442510/r/il/0a0daf/7155629882/il_1588xN.7155629882_b2qk.jpg
 https://i.etsystatic.com/57442510/r/il/21040c/7203619123/il_1588xN.7203619123_t47e.jpg</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4360973717</t>
   </si>
   <si>
-    <t>Order today to get by Apr 14-27 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Order today to get by Jun 26-Jul 11 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
   <si>
     <t>Palm, straw</t>
   </si>
   <si>
     <t>https://www.etsy.com/listing/4360449350/woven-straw-ceiling-light-boho-vibes-for</t>
   </si>
   <si>
+    <t>2026-06-15T11:31:07Z</t>
+  </si>
+  <si>
     <t>Woven Straw Ceiling Light: Boho Vibes for Your Home</t>
   </si>
   <si>
-    <t>Made by  FesHandmadeCo
+    <t>Designed by  FesHandmadeCo
+Materials: Seagrass, straw
+Gift wrapping available
+Designed by  FesHandmadeCo
 Materials: Seagrass, straw
 Gift wrapping available</t>
   </si>
   <si>
-    <t>Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Sizes : -------- 7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
-[...2 lines deleted...]
-    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;Sizes :&lt;br&gt;--------&lt;br&gt;&lt;br&gt;7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+    <t>Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Sizes : -------- 7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;Sizes :&lt;br&gt;--------&lt;br&gt;&lt;br&gt;7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/8db4dc/7153109810/il_1588xN.7153109810_1a56.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/8db4dc/7153109810/il_1588xN.7153109810_1a56.jpg
 https://i.etsystatic.com/57442510/r/il/fda734/7153109816/il_1588xN.7153109816_4iph.jpg
 https://i.etsystatic.com/57442510/r/il/db2021/7153109828/il_1588xN.7153109828_slcj.jpg
 https://i.etsystatic.com/57442510/r/il/5c36ab/7153109776/il_1588xN.7153109776_svd5.jpg
 https://i.etsystatic.com/57442510/r/il/5adde3/7201106717/il_1588xN.7201106717_apo5.jpg
 https://i.etsystatic.com/57442510/r/il/eb34a7/7201106723/il_1588xN.7201106723_d3ep.jpg
 https://i.etsystatic.com/57442510/r/il/df854b/7153110034/il_1588xN.7153110034_kaez.jpg
 https://i.etsystatic.com/57442510/r/il/7f5e5c/7153110044/il_1588xN.7153110044_pa7q.jpg
 https://i.etsystatic.com/57442510/r/il/4cb995/7153110042/il_1588xN.7153110042_qvf9.jpg</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4360449350</t>
   </si>
   <si>
+    <t>Order today to get by Jun 26-Jul 14 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
     <t>Seagrass, straw</t>
   </si>
   <si>
     <t>https://www.etsy.com/listing/1884264143/boho-straw-ceiling-pendant-straw</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:25Z</t>
   </si>
   <si>
     <t>Boho Straw Ceiling pendant, Straw Lampshade</t>
   </si>
   <si>
     <t>Made by  FesHandmadeCo
 Materials: Straw, Palm leaf
+Gift wrapping available
+Made by  FesHandmadeCo
+Read the full description
+                    Materials: Straw, Palm leaf
 Gift wrapping available</t>
   </si>
   <si>
-    <t>7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
-[...2 lines deleted...]
-    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; 7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+    <t>7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; 7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/043d17/6695526168/il_1588xN.6695526168_oubz.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/043d17/6695526168/il_1588xN.6695526168_oubz.jpg
 https://i.etsystatic.com/57442510/r/il/30c3f6/6695505856/il_1588xN.6695505856_50t0.jpg
 https://i.etsystatic.com/57442510/r/il/369b37/6695476658/il_1588xN.6695476658_a12i.jpg
 https://i.etsystatic.com/57442510/r/il/d195a3/6695490172/il_1588xN.6695490172_6npk.jpg
 https://i.etsystatic.com/57442510/r/il/5f0e4f/6695504006/il_1588xN.6695504006_t51n.jpg</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=1884264143</t>
   </si>
   <si>
     <t>Straw, Palm leaf</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4346173457/boho-straw-doum-ceiling-light</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:48Z</t>
+  </si>
+  <si>
+    <t>Made by  FesHandmadeCo
+Materials: Straw, Doum, Palm leaf
+Gift wrapping available
+Made by  FesHandmadeCo
+Read the full description
+                    Materials: Straw, Doum, Palm leaf
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>Available in 3 diameters: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Available in 3 diameters:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/1e57be/7127228051/il_1588xN.7127228051_hdy6.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/1e57be/7127228051/il_1588xN.7127228051_hdy6.jpg
+https://i.etsystatic.com/57442510/r/il/f15259/7127228049/il_1588xN.7127228049_prjp.jpg
+https://i.etsystatic.com/57442510/r/il/6bd454/7127228057/il_1588xN.7127228057_76p8.jpg
+https://i.etsystatic.com/57442510/r/il/dd8fd8/7079282638/il_1588xN.7079282638_os6o.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4346173457</t>
+  </si>
+  <si>
+    <t>Straw, Doum, Palm leaf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -635,59 +664,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -719,319 +748,337 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>27</v>
+      </c>
+      <c r="C2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2">
         <v>1669146044</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>21.75</v>
+      </c>
+      <c r="G2">
         <v>29.0</v>
       </c>
-      <c r="G2">
-[...5 lines deleted...]
-      <c r="I2">
+      <c r="H2">
+        <v>21.75</v>
+      </c>
+      <c r="I2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J2">
         <v>4.7</v>
       </c>
-      <c r="J2">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="K2">
+        <v>98</v>
       </c>
       <c r="L2" t="s">
+        <v>30</v>
+      </c>
+      <c r="M2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3">
+        <v>4360973717</v>
+      </c>
+      <c r="F3">
+        <v>26.33</v>
+      </c>
+      <c r="G3">
+        <v>33.76</v>
+      </c>
+      <c r="H3">
+        <v>26.33</v>
+      </c>
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="M2" t="s">
-[...20 lines deleted...]
-      <c r="Y2">
+      <c r="L3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N3" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3" t="s">
+        <v>45</v>
+      </c>
+      <c r="P3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>47</v>
+      </c>
+      <c r="R3" t="s">
+        <v>48</v>
+      </c>
+      <c r="S3" t="s">
+        <v>49</v>
+      </c>
+      <c r="W3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z3">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
-[...18 lines deleted...]
-      <c r="J3">
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4">
+        <v>4360449350</v>
+      </c>
+      <c r="F4">
+        <v>17.52</v>
+      </c>
+      <c r="G4">
+        <v>22.47</v>
+      </c>
+      <c r="H4">
+        <v>17.52</v>
+      </c>
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>47</v>
+      </c>
+      <c r="R4" t="s">
+        <v>59</v>
+      </c>
+      <c r="S4" t="s">
+        <v>60</v>
+      </c>
+      <c r="W4" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z4">
         <v>1</v>
       </c>
-      <c r="K3" t="s">
-[...5 lines deleted...]
-      <c r="M3" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5">
+        <v>1884264143</v>
+      </c>
+      <c r="F5">
+        <v>16.56</v>
+      </c>
+      <c r="G5">
+        <v>21.23</v>
+      </c>
+      <c r="H5">
+        <v>16.56</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>47</v>
+      </c>
+      <c r="R5" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" t="s">
+        <v>60</v>
+      </c>
+      <c r="W5" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
         <v>41</v>
       </c>
-      <c r="N3" t="s">
-[...14 lines deleted...]
-      <c r="V3" t="s">
+      <c r="D6">
+        <v>4346173457</v>
+      </c>
+      <c r="F6">
+        <v>21.14</v>
+      </c>
+      <c r="G6">
+        <v>27.1</v>
+      </c>
+      <c r="H6">
+        <v>21.14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N6" t="s">
+        <v>76</v>
+      </c>
+      <c r="O6" t="s">
+        <v>77</v>
+      </c>
+      <c r="P6" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q6" t="s">
         <v>47</v>
       </c>
-      <c r="Y3">
-[...60 lines deleted...]
-      <c r="B5" t="s">
+      <c r="R6" t="s">
+        <v>79</v>
+      </c>
+      <c r="S6" t="s">
         <v>60</v>
       </c>
-      <c r="C5">
-[...94 lines deleted...]
-      <c r="Y6">
+      <c r="W6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>