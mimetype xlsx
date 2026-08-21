--- v1 (2026-06-19)
+++ v2 (2026-08-21)
@@ -12,67 +12,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
-    <t>gtin</t>
-[...1 lines deleted...]
-  <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
@@ -92,260 +89,253 @@
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>https://www.etsy.com/listing/4360973717/boho-straw-doum-ceiling-light</t>
+  </si>
+  <si>
+    <t>2026-08-03T08:44:30Z</t>
+  </si>
+  <si>
+    <t>Boho straw Doum ceiling light</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Designed by  FesHandmadeCo
+Materials: Palm, straw
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Available in 4 dimensions: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Available in 4 dimensions:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/9fa5ec/7155635976/il_1588xN.7155635976_gi67.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/9fa5ec/7155635976/il_1588xN.7155635976_gi67.jpg
+https://i.etsystatic.com/57442510/r/il/cde4db/7155629290/il_1588xN.7155629290_awg3.jpg
+https://i.etsystatic.com/57442510/r/il/0435d3/7203619537/il_1588xN.7203619537_endo.jpg
+https://i.etsystatic.com/57442510/r/il/0ab80b/7155629358/il_1588xN.7155629358_m5c4.jpg
+https://i.etsystatic.com/57442510/r/il/163d99/7203619993/il_1588xN.7203619993_p61m.jpg
+https://i.etsystatic.com/57442510/r/il/dbce21/7155629432/il_1588xN.7155629432_hcjw.jpg
+https://i.etsystatic.com/57442510/r/il/b75c1c/7203619377/il_1588xN.7203619377_baso.jpg
+https://i.etsystatic.com/57442510/r/il/0a0daf/7155629882/il_1588xN.7155629882_b2qk.jpg
+https://i.etsystatic.com/57442510/r/il/21040c/7203619123/il_1588xN.7203619123_t47e.jpg</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4360973717</t>
+  </si>
+  <si>
+    <t>Order today to get by Aug 14-28 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Palm, straw</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4360449350/woven-straw-ceiling-light-boho-vibes-for</t>
+  </si>
+  <si>
+    <t>2026-08-03T08:44:36Z</t>
+  </si>
+  <si>
+    <t>Moroccan Straw Pendant Light, Boho Woven Lampshade, Natural Ceiling Lamp</t>
+  </si>
+  <si>
+    <t>Made by  FesHandmadeCo
+Materials: Seagrass, straw
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Sizes : -------- 7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;Sizes :&lt;br&gt;--------&lt;br&gt;&lt;br&gt;7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/70b117/8211512547/il_1588xN.8211512547_sy6r.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/70b117/8211512547/il_1588xN.8211512547_sy6r.jpg
+https://i.etsystatic.com/57442510/r/il/a357ea/8163581978/il_1588xN.8163581978_djg9.jpg
+https://i.etsystatic.com/57442510/r/il/321712/8211511833/il_1588xN.8211511833_j2nz.jpg
+https://i.etsystatic.com/57442510/r/il/f71ef5/8163581128/il_1588xN.8163581128_7za7.jpg
+https://i.etsystatic.com/57442510/r/il/56850d/8163582056/il_1588xN.8163582056_o2oo.jpg
+https://i.etsystatic.com/57442510/r/il/b867d1/8163582266/il_1588xN.8163582266_aep0.jpg
+https://i.etsystatic.com/57442510/r/il/c4fe0f/8163580726/il_1588xN.8163580726_2ye9.jpg
+https://i.etsystatic.com/57442510/r/il/e200bb/8211512447/il_1588xN.8211512447_q1cl.jpg
+https://i.etsystatic.com/57442510/r/il/8db4dc/7153109810/il_1588xN.7153109810_1a56.jpg
+https://i.etsystatic.com/57442510/r/il/caa9bb/8163581924/il_1588xN.8163581924_i8ss.jpg
+https://i.etsystatic.com/57442510/r/il/df854b/7153110034/il_1588xN.7153110034_kaez.jpg
+https://i.etsystatic.com/57442510/r/il/8c36d5/8163582360/il_1588xN.8163582360_3e0n.jpg
+https://i.etsystatic.com/57442510/r/il/06f73c/8211511575/il_1588xN.8211511575_okak.jpg
+https://i.etsystatic.com/57442510/r/il/5778de/8163581028/il_1588xN.8163581028_cue5.jpg
+https://i.etsystatic.com/57442510/r/il/815f9b/8163581276/il_1588xN.8163581276_go4r.jpg
+https://i.etsystatic.com/57442510/r/il/a2c8d4/8163581308/il_1588xN.8163581308_ngu7.jpg
+https://i.etsystatic.com/57442510/r/il/b3394c/8211512359/il_1588xN.8211512359_ndl1.jpg
+https://i.etsystatic.com/57442510/r/il/4f35b2/8211513001/il_1588xN.8211513001_sqn2.jpg
+https://i.etsystatic.com/57442510/r/il/1ccd17/8211511953/il_1588xN.8211511953_pkmk.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4360449350</t>
+  </si>
+  <si>
+    <t>Order today to get by Aug 14-31 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Seagrass, straw</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1884264143/boho-straw-ceiling-pendant-straw</t>
+  </si>
+  <si>
+    <t>2026-08-03T08:44:54Z</t>
+  </si>
+  <si>
+    <t>Boho Straw Ceiling pendant, Straw Lampshade</t>
+  </si>
+  <si>
+    <t>Made by  FesHandmadeCo
+Materials: Straw, Palm leaf
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; 7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/043d17/6695526168/il_1588xN.6695526168_oubz.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/043d17/6695526168/il_1588xN.6695526168_oubz.jpg
+https://i.etsystatic.com/57442510/r/il/30c3f6/6695505856/il_1588xN.6695505856_50t0.jpg
+https://i.etsystatic.com/57442510/r/il/369b37/6695476658/il_1588xN.6695476658_a12i.jpg
+https://i.etsystatic.com/57442510/r/il/d195a3/6695490172/il_1588xN.6695490172_6npk.jpg
+https://i.etsystatic.com/57442510/r/il/5f0e4f/6695504006/il_1588xN.6695504006_t51n.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=1884264143</t>
+  </si>
+  <si>
+    <t>Straw, Palm leaf</t>
+  </si>
+  <si>
     <t>https://www.etsy.com/listing/1669146044/boho-light-suspension-moroccan-palm-leaf</t>
   </si>
   <si>
-    <t>2026-06-15T11:31:39Z</t>
+    <t>2026-08-03T08:45:09Z</t>
   </si>
   <si>
     <t>Boho Light Suspension - Moroccan palm leaf lampshades</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>Made by  HiMorocco
-Materials: Palm Leaf
-[...2 lines deleted...]
-                    Materials: Palm Leaf</t>
+Materials: Palm Leaf</t>
   </si>
   <si>
     <t>Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience. " Handcrafted from natural palm fibers; each lamp features unique, organic color variations." Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room. This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway. ----&gt; Material: Palm Leaf ----&gt; Moroccan Handcraft ----&gt; Sizes : Multi Sizes ( Select the size you need) ----&gt; Length Cable Light : - Style 1 : 1 métre - Style 2 : 1 and 1,5 métre ----&gt; Shipping : - Standard Shipping ( 8 to 15 days) Taille approximative : Diamètre x Height - XSmall : 25cm x 25cm ( 10" x 10") - Small : 35cm x 28cm (14" x 11" ) - Medium : 43cm x 30cm ( 17" x 12" ) - Large : 50cm x 30cm (20" x 12" ) - X-Large : 60cm x 35cm ( 24" x 14") - 2X-Large : 70cm x 40 cm = (28" x 16" ) - 3X-Large : 80cm x 45 cm = (32" x 18") - 4X-Large : 90cm x 50 cm = (36" x 20") - Big : 100cm x 55 cm = (40" x 22")​" For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." Learn more about this item</t>
   </si>
   <si>
-    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience.&lt;br&gt;&lt;br&gt;" Handcrafted from natural palm fibers; each lamp features unique, organic color variations." &lt;br&gt;&lt;br&gt;Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room.&lt;br&gt;&lt;br&gt;This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway.&lt;br&gt;&lt;br&gt;----&amp;gt; Material: Palm Leaf&lt;br&gt;----&amp;gt; Moroccan Handcraft &lt;br&gt;----&amp;gt; Sizes : Multi Sizes ( Select the size you need)&lt;br&gt;----&amp;gt; Length Cable Light :&lt;br&gt; - Style 1 : 1 métre&lt;br&gt; - Style 2 : 1 and 1,5 métre&lt;br&gt;----&amp;gt; Shipping : &lt;br&gt; - Standard Shipping ( 8 to 15 days) &lt;br&gt; &lt;br&gt;&lt;br&gt;Taille approximative&amp;nbsp;: Diamètre&amp;nbsp;x&amp;nbsp;Height &lt;br&gt;&lt;br&gt;- XSmall : 25cm x 25cm ( 10" x 10") &lt;br&gt;- Small : 35cm x 28cm (14" x 11" )&lt;br&gt;- Medium : 43cm x 30cm ( 17" x 12" )&lt;br&gt;- Large : 50cm x 30cm (20" x 12" )&lt;br&gt;- X-Large : 60cm x 35cm ( 24" x 14")&lt;br&gt;- 2X-Large : 70cm x 40 cm = (28" x 16" )&lt;br&gt;- 3X-Large : 80cm x 45 cm = (32" x 18") &lt;br&gt;- 4X-Large : 90cm x 50 cm = (36" x 20") &lt;br&gt;- Big : 100cm x 55 cm = (40" x 22")​"&lt;br&gt;&lt;br&gt;For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience.&lt;br&gt;&lt;br&gt;" Handcrafted from natural palm fibers; each lamp features unique, organic color variations." &lt;br&gt;&lt;br&gt;Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room.&lt;br&gt;&lt;br&gt;This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway.&lt;br&gt;&lt;br&gt;----&amp;gt; Material: Palm Leaf&lt;br&gt;----&amp;gt; Moroccan Handcraft &lt;br&gt;----&amp;gt; Sizes : Multi Sizes ( Select the size you need)&lt;br&gt;----&amp;gt; Length Cable Light :&lt;br&gt; - Style 1 : 1 métre&lt;br&gt; - Style 2 : 1 and 1,5 métre&lt;br&gt;----&amp;gt; Shipping : &lt;br&gt; - Standard Shipping ( 8 to 15 days) &lt;br&gt; &lt;br&gt;&lt;br&gt;Taille approximative&amp;nbsp;: Diamètre&amp;nbsp;x&amp;nbsp;Height &lt;br&gt;&lt;br&gt;- XSmall : 25cm x 25cm ( 10" x 10") &lt;br&gt;- Small : 35cm x 28cm (14" x 11" )&lt;br&gt;- Medium : 43cm x 30cm ( 17" x 12" )&lt;br&gt;- Large : 50cm x 30cm (20" x 12" )&lt;br&gt;- X-Large : 60cm x 35cm ( 24" x 14")&lt;br&gt;- 2X-Large : 70cm x 40 cm = (28" x 16" )&lt;br&gt;- 3X-Large : 80cm x 45 cm = (32" x 18") &lt;br&gt;- 4X-Large : 90cm x 50 cm = (36" x 20") &lt;br&gt;- Big : 100cm x 55 cm = (40" x 22")​"&lt;br&gt;&lt;br&gt;For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/19461667/r/il/acb033/5016849574/il_1588xN.5016849574_jf8y.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/19461667/r/il/acb033/5016849574/il_1588xN.5016849574_jf8y.jpg
 https://i.etsystatic.com/19461667/r/il/9f7948/6702122836/il_1588xN.6702122836_5xz7.jpg
 https://i.etsystatic.com/19461667/r/il/902d4d/6750157253/il_1588xN.6750157253_1sqp.jpg
 https://i.etsystatic.com/19461667/r/il/f099d6/6750157119/il_1588xN.6750157119_h94a.jpg
 https://i.etsystatic.com/19461667/r/il/4b12a6/5884344118/il_1588xN.5884344118_pclj.jpg
 https://i.etsystatic.com/19461667/r/il/57459b/6702122906/il_1588xN.6702122906_fhiu.jpg
 https://i.etsystatic.com/19461667/r/il/28236b/6702122816/il_1588xN.6702122816_oelt.jpg
 https://i.etsystatic.com/19461667/r/il/f2cc04/5016849620/il_1588xN.5016849620_3etu.jpg
 https://i.etsystatic.com/19461667/r/il/c7b812/7985099941/il_1588xN.7985099941_q9vz.jpg
 https://i.etsystatic.com/19461667/r/il/3bc4ce/7985099949/il_1588xN.7985099949_l6z3.jpg
 https://i.etsystatic.com/19461667/r/il/a04603/7937144824/il_1588xN.7937144824_791v.jpg
 https://i.etsystatic.com/19461667/r/il/7f0601/7937144830/il_1588xN.7937144830_3maq.jpg
 https://i.etsystatic.com/19461667/r/il/d214fc/7937144804/il_1588xN.7937144804_gdeb.jpg
 https://i.etsystatic.com/19461667/r/il/e08bb4/8010262721/il_1588xN.8010262721_rku7.jpg</t>
   </si>
   <si>
     <t>tarik</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/HiMorocco?ref=shop_profile&amp;listing_id=1669146044</t>
   </si>
   <si>
-    <t>Order today to get by Jun 22-Jul 1 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Order today to get by Aug 10-22 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
   <si>
     <t>Palm Leaf</t>
   </si>
   <si>
-    <t>https://www.etsy.com/listing/4360973717/boho-straw-doum-ceiling-light</t>
-[...133 lines deleted...]
-  <si>
     <t>https://www.etsy.com/listing/4346173457/boho-straw-doum-ceiling-light</t>
   </si>
   <si>
-    <t>2026-06-15T11:31:48Z</t>
+    <t>2026-08-03T08:45:18Z</t>
   </si>
   <si>
     <t>Made by  FesHandmadeCo
 Materials: Straw, Doum, Palm leaf
-Gift wrapping available
-[...2 lines deleted...]
-                    Materials: Straw, Doum, Palm leaf
 Gift wrapping available</t>
   </si>
   <si>
-    <t>Available in 3 diameters: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Learn more about this item</t>
-[...2 lines deleted...]
-    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Available in 3 diameters:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
+    <t>Available in 3 diameters: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; Available in 3 diameters:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/1e57be/7127228051/il_1588xN.7127228051_hdy6.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/1e57be/7127228051/il_1588xN.7127228051_hdy6.jpg
 https://i.etsystatic.com/57442510/r/il/f15259/7127228049/il_1588xN.7127228049_prjp.jpg
 https://i.etsystatic.com/57442510/r/il/6bd454/7127228057/il_1588xN.7127228057_76p8.jpg
 https://i.etsystatic.com/57442510/r/il/dd8fd8/7079282638/il_1588xN.7079282638_os6o.jpg</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4346173457</t>
   </si>
   <si>
     <t>Straw, Doum, Palm leaf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -664,59 +654,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -748,337 +738,328 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2">
+        <v>4360973717</v>
+      </c>
+      <c r="E2">
+        <v>26.19</v>
+      </c>
+      <c r="F2">
+        <v>33.58</v>
+      </c>
+      <c r="G2">
+        <v>26.19</v>
+      </c>
+      <c r="H2" t="s">
         <v>28</v>
       </c>
-      <c r="D2">
-[...11 lines deleted...]
-      <c r="I2" t="s">
+      <c r="K2" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L2" t="s">
         <v>30</v>
       </c>
       <c r="M2" t="s">
         <v>31</v>
       </c>
       <c r="N2" t="s">
         <v>32</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
-      <c r="S2" t="s">
+      <c r="V2" t="s">
         <v>37</v>
       </c>
-      <c r="W2" t="s">
+      <c r="Y2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
         <v>38</v>
       </c>
-      <c r="Z2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>40</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>4360449350</v>
+      </c>
+      <c r="E3">
+        <v>17.43</v>
+      </c>
+      <c r="F3">
+        <v>22.35</v>
+      </c>
+      <c r="G3">
+        <v>17.43</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>42</v>
       </c>
       <c r="M3" t="s">
         <v>43</v>
       </c>
       <c r="N3" t="s">
         <v>44</v>
       </c>
       <c r="O3" t="s">
         <v>45</v>
       </c>
       <c r="P3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q3" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>47</v>
       </c>
-      <c r="R3" t="s">
+      <c r="V3" t="s">
         <v>48</v>
       </c>
-      <c r="S3" t="s">
+      <c r="Y3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
         <v>49</v>
       </c>
-      <c r="W3" t="s">
+      <c r="B4" t="s">
         <v>50</v>
       </c>
-      <c r="Z3">
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4">
+        <v>1884264143</v>
+      </c>
+      <c r="E4">
+        <v>16.47</v>
+      </c>
+      <c r="F4">
+        <v>21.11</v>
+      </c>
+      <c r="G4">
+        <v>16.47</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P4" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>57</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="V4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y4">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
-[...42 lines deleted...]
-      <c r="R4" t="s">
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
         <v>59</v>
       </c>
-      <c r="S4" t="s">
+      <c r="B5" t="s">
         <v>60</v>
       </c>
-      <c r="W4" t="s">
+      <c r="C5" t="s">
         <v>61</v>
       </c>
-      <c r="Z4">
+      <c r="D5">
+        <v>1669146044</v>
+      </c>
+      <c r="E5">
+        <v>29.0</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5">
+        <v>4.7</v>
+      </c>
+      <c r="J5">
+        <v>104</v>
+      </c>
+      <c r="K5" t="s">
+        <v>62</v>
+      </c>
+      <c r="L5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>68</v>
+      </c>
+      <c r="R5" t="s">
+        <v>69</v>
+      </c>
+      <c r="V5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y5">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
-[...48 lines deleted...]
-      <c r="W5" t="s">
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
         <v>71</v>
       </c>
-      <c r="Z5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" t="s">
         <v>72</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D6">
         <v>4346173457</v>
       </c>
+      <c r="E6">
+        <v>21.02</v>
+      </c>
       <c r="F6">
-        <v>21.14</v>
+        <v>26.95</v>
       </c>
       <c r="G6">
-        <v>27.1</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21.02</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" t="s">
+        <v>73</v>
       </c>
       <c r="L6" t="s">
         <v>74</v>
       </c>
       <c r="M6" t="s">
         <v>75</v>
       </c>
       <c r="N6" t="s">
         <v>76</v>
       </c>
       <c r="O6" t="s">
         <v>77</v>
       </c>
       <c r="P6" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q6" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>47</v>
       </c>
-      <c r="R6" t="s">
+      <c r="V6" t="s">
         <v>79</v>
       </c>
-      <c r="S6" t="s">
-[...5 lines deleted...]
-      <c r="Z6">
+      <c r="Y6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>