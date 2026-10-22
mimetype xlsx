--- v3 (2026-08-21)
+++ v4 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
@@ -98,222 +98,269 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.etsy.com/c/home-and-living/lighting/light-fixtures/ceiling-lights/pendant-lights?explicit=1&amp;min=15&amp;max=20&amp;ship_to=US</t>
   </si>
   <si>
-    <t>2026-08-03T05:08:03Z</t>
-[...5 lines deleted...]
-    <t>Moroccan pendant light in straw , straw lampshade</t>
+    <t>2026-10-19T06:14:56Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1395340287/suspension-a-boule-doum-avec-franges?click_key=60f0c85c-5ff1-4394-9abd-973ecec66e6c%3ALT0b1dc949a0bafbb2ac14a5be8a7fe1f870164931&amp;click_sum=a2abeced&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1074323-1-45&amp;sr_prefetch=1&amp;pf_from=category&amp;content_source=60f0c85c-5ff1-4394-9abd-973ecec66e6c%253ALT0b1dc949a0bafbb2ac14a5be8a7fe1f870164931</t>
+  </si>
+  <si>
+    <t>Suspension à boule Doum avec franges</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Made by  VegetalDecor
-[...158 lines deleted...]
-    <t>Order today to get by Aug 15-26 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Materials: palm lleaves, wikcer, fibers</t>
+  </si>
+  <si>
+    <t>Grande suspension avec tressage serré réalisé à la main, matière authentique pour un esprit boho. Son tressage laisse passer la lumière tout en gardant le côté chaleureux et cosy de la pièce. Modèle pouvant être installé à l'intérieur ou à l'extérieur protégé. Dimensions (diamètre x haut): S : 25x15cm M : 35x 25 cm L : 50x 35 cm Matériel : feuilles de palmier Vendu sans kit électrique * Étant fabriqué à la main, chaque pièce est unique, il peut y avoir de légères variations en centimètres. ☆ authentiquement fait à la main par des artisans marocains ☆ matériaux de la plus haute qualité ☆ écologique ou recyclé ☆ vous recevrez le produit même vu dans les images * Livraison et expédition : Nous pouvons proposer une expédition rapide à votre adresse, s'il vous plaît contactez-nous pour vérifier la possibilité. Une fois votre commande expédiée, un e-mail de confirmation avec un numéro de suivi vous sera envoyé. Vos articles sont expédiés en toute sécurité via Amana express depuis le Maroc. Pour le bon déroulement de la livraison, pensez à nous donner votre numéro de téléphone. En commandant dans notre magasin, vous contribuez à l'économie des petites familles d'artisans de haute montagne du Maroc ÉTIQUETTE : abat-jour en bois,abat-jour,abat-jour rond,éclairage de cuisine,lampe de bois,abat-jour en bois,éclairage,lumières,lampe suspendue,plafonnier,moderne élégant,maison et salon,abat-jour,contreplaqué ,lumière de contreplaqué,bois de lustre,lampe découpée au laser,laser suspendu,lustre svg,suspension dxf,fichier de découpe laser,abat-jour en bois,lampe décorative,abat-jour svg,abat-jour dxf,pendentif en bois ,modèle de lustre Production partners ArtWithOuissal makes this item with help from YOUNES, Taza, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Grande suspension avec tressage serré réalisé à la main, matière authentique pour un esprit boho.&lt;br&gt;&lt;br&gt;Son tressage laisse passer la lumière tout en gardant le côté chaleureux et cosy de la pièce.&lt;br&gt;Modèle pouvant être installé à l'intérieur ou à l'extérieur protégé.&lt;br&gt;&lt;br&gt;Dimensions (diamètre x haut):&lt;br&gt;&lt;br&gt;S : 25x15cm&lt;br&gt;M : 35x 25 cm&lt;br&gt;L : 50x 35 cm&lt;br&gt;&lt;br&gt;Matériel&amp;nbsp;: feuilles de palmier&lt;br&gt;&lt;br&gt;Vendu sans kit électrique&lt;br&gt;&lt;br&gt;* Étant fabriqué à la main, chaque pièce est unique, il peut y avoir de légères variations en centimètres.&lt;br&gt;&lt;br&gt;☆ authentiquement fait à la main par des artisans marocains&lt;br&gt;☆ matériaux de la plus haute qualité&lt;br&gt;☆ écologique ou recyclé&lt;br&gt;☆ vous recevrez le produit même vu dans les images&lt;br&gt;&lt;br&gt;&lt;br&gt;* Livraison et expédition&amp;nbsp;:&lt;br&gt;Nous pouvons proposer une expédition rapide à votre adresse, s'il vous plaît contactez-nous pour vérifier la possibilité.&lt;br&gt;&lt;br&gt;Une fois votre commande expédiée, un e-mail de confirmation avec un numéro de suivi vous sera envoyé.&lt;br&gt;Vos articles sont expédiés en toute sécurité via Amana express depuis le Maroc.&lt;br&gt;Pour le bon déroulement de la livraison, pensez à nous donner votre numéro de téléphone.&lt;br&gt;&lt;br&gt;En commandant dans notre magasin, vous contribuez à l'économie des petites familles d'artisans de haute montagne du Maroc&lt;br&gt;&lt;br&gt;ÉTIQUETTE :&lt;br&gt;abat-jour en bois,abat-jour,abat-jour rond,éclairage de cuisine,lampe de bois,abat-jour en bois,éclairage,lumières,lampe suspendue,plafonnier,moderne élégant,maison et salon,abat-jour,contreplaqué ,lumière de contreplaqué,bois de lustre,lampe découpée au laser,laser suspendu,lustre svg,suspension dxf,fichier de découpe laser,abat-jour en bois,lampe décorative,abat-jour svg,abat-jour dxf,pendentif en bois ,modèle de lustre &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; ArtWithOuissal makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; YOUNES, Taza, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/36459655/r/il/9a9edc/5443532113/il_1588xN.5443532113_po2x.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/36459655/r/il/9a9edc/5443532113/il_1588xN.5443532113_po2x.jpg
+https://i.etsystatic.com/36459655/r/il/8cdf8a/4760871455/il_1588xN.4760871455_930z.jpg
+https://i.etsystatic.com/36459655/r/il/8b53ff/4712601874/il_1588xN.4712601874_9ykh.jpg
+https://i.etsystatic.com/36459655/r/il/c1b7ab/5363267706/il_1588xN.5363267706_jqw9.jpg
+https://i.etsystatic.com/36459655/r/il/775261/4760847959/il_1588xN.4760847959_b7ou.jpg
+https://i.etsystatic.com/36459655/r/il/a98687/4760848349/il_1588xN.4760848349_q9pg.jpg
+https://i.etsystatic.com/36459655/r/il/1e34a0/4760847493/il_1588xN.4760847493_1noq.jpg
+https://i.etsystatic.com/36459655/r/il/c706ae/4760847951/il_1588xN.4760847951_rr62.jpg
+https://i.etsystatic.com/36459655/r/il/1b9ca6/4712601934/il_1588xN.4712601934_9b5d.jpg
+https://i.etsystatic.com/36459655/r/il/12e064/4577121667/il_1588xN.4577121667_c0v5.jpg</t>
+  </si>
+  <si>
+    <t>ouissal hamouhaddou</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/ArtWithOuissal?ref=shop_profile&amp;listing_id=1395340287</t>
+  </si>
+  <si>
+    <t>Order today to get by Oct 30-Nov 12 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>palm lleaves, wikcer, fibers</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:15:02Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1310708507/light-hook-pendant-lamp-bracket-wall?click_key=60f0c85c-5ff1-4394-9abd-973ecec66e6c%3ALTe1e4c9f439726958b977311bcd75b17bebc09f42&amp;click_sum=a1008a2c&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1074323-1-18&amp;sr_prefetch=1&amp;pf_from=category&amp;frs=1&amp;content_source=60f0c85c-5ff1-4394-9abd-973ecec66e6c%253ALTe1e4c9f439726958b977311bcd75b17bebc09f42</t>
+  </si>
+  <si>
+    <t>Light Hook - Pendant Lamp Bracket, Wall Hanging Light Hook, Minimalist Design for Home Decor, Modern Lighting Solution</t>
+  </si>
+  <si>
+    <t>Made by  BoulderBayDesign
+Materials: Plastic</t>
+  </si>
+  <si>
+    <t>Illuminate your space with our stunning light hook, a minimalist pendant lamp bracket that effortlessly enhances your home decor with modern elegance. Perfect for hanging fixtures, this versatile design adds a touch of sophistication while providing a practical lighting solution—grab yours today and transform your living area! Simple wall pendant light holder 3D printed in PLA. Comes with all necessary mounting hardware to securely fasten to your wall. This 3D printed lighting fixture is a great way to add some beautiful hanging lights to any room in your home. Wall mounted bracket has 2 screw holes to attach bracket to wall and two slots to secure pendant cord. I *********** Wall Bracket *********** 3D printed in PLA plastic Available in Black, White and Gray Ships with 2 drywall anchors and mounting screws. Available in 6", 8" and 10" options. *********** Optional Pendant Light w/ cord *********** Pendant Lamp with black round fabric cord. 6' cord with toggle switch E26 socket ring to screw on a lampshade **Light bulb and lamp shade not included Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with our stunning light hook, a minimalist pendant lamp bracket that effortlessly enhances your home decor with modern elegance. Perfect for hanging fixtures, this versatile design adds a touch of sophistication while providing a practical lighting solution—grab yours today and transform your living area! &lt;br&gt; &lt;br&gt;&lt;br&gt;Simple wall pendant light holder 3D printed in PLA. Comes with all necessary mounting hardware to securely fasten to your wall. &lt;br&gt;&lt;br&gt;This 3D printed lighting fixture is a great way to add some beautiful hanging lights to any room in your home.&lt;br&gt;&lt;br&gt;Wall mounted bracket has 2 screw holes to attach bracket to wall and two slots to secure pendant cord. I &lt;br&gt;&lt;br&gt;*********** Wall Bracket ***********&lt;br&gt;3D printed in PLA plastic&lt;br&gt;Available in Black, White and Gray &lt;br&gt;Ships with 2 drywall anchors and mounting screws.&lt;br&gt;Available in 6", 8" and 10" options. &lt;br&gt;&lt;br&gt;*********** Optional Pendant Light w/ cord ***********&lt;br&gt;Pendant Lamp with black round fabric cord. &lt;br&gt;6' cord with toggle switch &lt;br&gt;E26 socket ring to screw on a lampshade&lt;br&gt;**Light bulb and lamp shade not included &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/27376597/r/il/ffc656/8438512079/il_1588xN.8438512079_85gm.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/27376597/r/il/ffc656/8438512079/il_1588xN.8438512079_85gm.jpg
+https://i.etsystatic.com/27376597/r/il/969a5e/8390626812/il_1588xN.8390626812_nlao.jpg
+https://i.etsystatic.com/27376597/r/il/23a67e/8438513267/il_1588xN.8438513267_4dcx.jpg
+https://i.etsystatic.com/27376597/r/il/ee8f3c/8438506877/il_1588xN.8438506877_rtec.jpg
+https://i.etsystatic.com/27376597/r/il/165533/6405678210/il_1588xN.6405678210_3ad7.jpg
+https://i.etsystatic.com/27376597/r/il/51634c/4187066368/il_1588xN.4187066368_ogbx.jpg
+https://i.etsystatic.com/27376597/r/il/ae6bb2/4234728635/il_1588xN.4234728635_6edi.jpg
+https://i.etsystatic.com/27376597/r/il/d3f4f7/4187066354/il_1588xN.4187066354_eknm.jpg
+https://i.etsystatic.com/27376597/r/il/160a3f/4187066386/il_1588xN.4187066386_701q.jpg
+https://i.etsystatic.com/27376597/r/il/1cf65e/4234728689/il_1588xN.4234728689_6fv5.jpg
+https://i.etsystatic.com/27376597/r/il/68711f/4187066384/il_1588xN.4187066384_nsuw.jpg
+https://i.etsystatic.com/27376597/r/il/90f21c/4236924071/il_1588xN.4236924071_jrwl.jpg</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/BoulderBayDesign?ref=shop_profile&amp;listing_id=1310708507</t>
+  </si>
+  <si>
+    <t>Order today to get by Oct 23-29 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Plastic</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:15:08Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4348293390/simple-vintage-style-black-plastic?click_key=60f0c85c-5ff1-4394-9abd-973ecec66e6c%3ALTc68d5a9c35890f4852d5250f7a0a4c040367bf62&amp;click_sum=16082477&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1074323-1-25&amp;sr_prefetch=1&amp;pf_from=category&amp;frs=1&amp;content_source=60f0c85c-5ff1-4394-9abd-973ecec66e6c%253ALTc68d5a9c35890f4852d5250f7a0a4c040367bf62</t>
+  </si>
+  <si>
+    <t>Simple Vintage Style Black Plastic Lampholder Socket Pendant w/ 12 ft Brown 2-Wire TWISTED Cord &amp; Plug, Edison Light Bulb, FREE US Shipping</t>
+  </si>
+  <si>
+    <t>Made by  SimpleVintageLightng
+Materials: Plastic</t>
+  </si>
+  <si>
+    <t>This listing is for a BRAND NEW Black Plastic Lampholder Socket w/ 12 ft Brown 2-Wire TWISTED Cord &amp; Plug Edison Light Bulb Optional Includes: - Black Plastic Lampholder Socket w/ ring for shade installation (shade not included) - 12 ft length Brown 2-Wire Twisted Cord &amp; Plug Optional: - ST58 Edison Light Bulb - Squirrel Cage Filament - 40W Tinted Specs: - Rated for up to 60W - 250V - Base Type: E26 (U.S. Standard) - Single On/Off Knob - UL Listed More pictures available upon request! Please ask any questions before buying! Thanks for looking! Why buy from Simple Vintage Lighting? We have over 20 years of experience in the lighting industry and have just begun to move our operations online. When you purchase from us, you can be assured you are purchasing from a fully insured company, and your orders are carefully being processed and inspected by employees in facilities in the USA. Each bulb you purchase from us will be checked to be in working order prior to shipment, and will be securely and properly shipped within one business day. We guarantee you will not receive the same level of service and quality from sellers from Asia. Plain and simple we have a satisfaction guaranteed, no questions asked return policy. We want you to be happy and come back AGAIN and AGAIN! Wholesale Opportunities Designers – Event Planners – Restaurants – and volume purchasers Feel free to contact us for volume discounts! Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; This listing is for a BRAND NEW&lt;br&gt;&lt;br&gt;Black Plastic Lampholder Socket&lt;br&gt;w/ 12 ft Brown 2-Wire TWISTED Cord &amp;amp; Plug&lt;br&gt;Edison Light Bulb Optional&lt;br&gt;&lt;br&gt;Includes:&lt;br&gt;- Black Plastic Lampholder Socket w/ ring for shade installation (shade not included)&lt;br&gt;- 12 ft length Brown 2-Wire Twisted Cord &amp;amp; Plug&lt;br&gt;&lt;br&gt;Optional:&lt;br&gt;- ST58 Edison Light Bulb - Squirrel Cage Filament - 40W Tinted&lt;br&gt;&lt;br&gt;&lt;br&gt;Specs:&lt;br&gt;- Rated for up to 60W - 250V&lt;br&gt;- Base Type: E26 (U.S. Standard)&lt;br&gt;- Single On/Off Knob&lt;br&gt;- UL Listed&lt;br&gt;&lt;br&gt;&lt;br&gt;More pictures available upon request!&lt;br&gt;Please ask any questions before buying! Thanks for looking!&lt;br&gt;&lt;br&gt;&lt;br&gt;Why buy from Simple Vintage Lighting?&lt;br&gt;We have over 20 years of experience in the lighting industry and have just begun to move our operations online. When you purchase from us, you can be assured you are purchasing from a fully insured company, and your orders are carefully being processed and inspected by employees in facilities in the USA.&lt;br&gt;&lt;br&gt;Each bulb you purchase from us will be checked to be in working order prior to shipment, and will be securely and properly shipped within one business day. We guarantee you will not receive the same level of service and quality from sellers from Asia. Plain and simple we have a satisfaction guaranteed, no questions asked return policy. We want you to be happy and come back AGAIN and AGAIN!&lt;br&gt; &lt;br&gt;&lt;br&gt;Wholesale Opportunities&lt;br&gt;Designers – Event Planners – Restaurants – and volume purchasers&lt;br&gt;Feel free to contact us for volume discounts! &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/11088872/r/il/8a62c6/7090515098/il_1588xN.7090515098_7nyn.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/11088872/r/il/8a62c6/7090515098/il_1588xN.7090515098_7nyn.jpg
+https://i.etsystatic.com/11088872/r/il/559496/7137684917/il_1588xN.7137684917_muds.jpg
+https://i.etsystatic.com/11088872/r/il/fe868a/7089731946/il_1588xN.7089731946_gyc7.jpg
+https://i.etsystatic.com/11088872/r/il/7aa69d/7090515562/il_1588xN.7090515562_qmtd.jpg
+https://i.etsystatic.com/11088872/r/il/d99b9c/788238751/il_1588xN.788238751_qjfn.jpg</t>
+  </si>
+  <si>
+    <t>Simple Vintage Lighting</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/SimpleVintageLightng?ref=shop_profile&amp;listing_id=4348293390</t>
+  </si>
+  <si>
+    <t>Order today to get by Oct 21-29 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:15:12Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4584217796/japanese-washi-paper-pendant-light-round?click_key=60f0c85c-5ff1-4394-9abd-973ecec66e6c%3ALTe04b3997c6f6e80df540b7d861f90f205e0607ea&amp;click_sum=25dcc0b4&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1074323-1-2&amp;sr_prefetch=1&amp;pf_from=category&amp;pro=1&amp;frs=1&amp;content_source=60f0c85c-5ff1-4394-9abd-973ecec66e6c%253ALTe04b3997c6f6e80df540b7d861f90f205e0607ea</t>
+  </si>
+  <si>
+    <t>Japanese Washi Paper Pendant Light, Round Lantern Lampshade, Japandi Decor (30-50cm)</t>
+  </si>
+  <si>
+    <t>Designed by  ElarisDigitalStudio
+Materials: Washi paper
+Width: 50 centimeters</t>
+  </si>
+  <si>
+    <t>Important Information This listing includes the paper lampshade only. Bring soft, peaceful lighting into your home with this Japanese-inspired round washi paper lampshade. Designed with a timeless spherical silhouette and delicate paper texture, it creates a warm, diffused glow that complements Japandi, Scandinavian, minimalist, Wabi Sabi and modern interiors. The lightweight paper shade is supported by a fine wire frame, giving it its classic round lantern shape while allowing light to gently pass through the surface. Its neutral white finish makes it easy to pair with natural wood, beige, cream and other calming interior palettes. Etsy Perfect above a dining table, bedside area, living room, office, hallway or reading corner, this pendant shade works beautifully as either a subtle decorative accent or a larger statement piece. Why You’ll Love It • Classic Japanese-inspired round lantern design • Lightweight washi/rice paper construction • Softly diffuses light for a warm, calming atmosphere • Minimal white finish suits many interior styles • Lightweight wire-frame construction • Folds flat for convenient storage • Available in multiple sizes • Ideal for Japandi, Scandinavian and minimalist homes Available Sizes 30 cm / 11.8 in Ideal for smaller bedrooms, bedside areas, hallways and compact spaces. 40 cm / 15.7 in A versatile size for bedrooms, offices and medium-sized rooms. 50 cm / 19.7 in Perfect for living rooms, dining tables and statement-lighting arrangements. Etsy Product Details Material: Washi / paper with wire frame Color: White Shape: Round / spherical Quantity: 1 lampshade Style: Japanese, Japandi, Scandinavian, Minimalist, Wabi Sabi Sizes: 30 cm, 40 cm or 50 cm Packaging: Ships folded flat Etsy Important Information This listing includes the paper lampshade only. Pendant cord, bulb, ceiling fitting and other electrical components are not included. The seller also specifies using an LED bulb up to 7W with low heat. Etsy Create a softer, warmer and more relaxing atmosphere with a simple lighting piece inspired by timeless Japanese interiors. Production partners ElarisDigitalStudio makes this item with help from talha, China Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Important Information&lt;br&gt;This listing includes the paper lampshade only.&lt;br&gt;Bring soft, peaceful lighting into your home with this Japanese-inspired round washi paper lampshade. Designed with a timeless spherical silhouette and delicate paper texture, it creates a warm, diffused glow that complements Japandi, Scandinavian, minimalist, Wabi Sabi and modern interiors.&lt;br&gt;The lightweight paper shade is supported by a fine wire frame, giving it its classic round lantern shape while allowing light to gently pass through the surface. Its neutral white finish makes it easy to pair with natural wood, beige, cream and other calming interior palettes. Etsy&lt;br&gt;Perfect above a dining table, bedside area, living room, office, hallway or reading corner, this pendant shade works beautifully as either a subtle decorative accent or a larger statement piece.&lt;br&gt;Why You’ll Love It&lt;br&gt;• Classic Japanese-inspired round lantern design&lt;br&gt;• Lightweight washi/rice paper construction&lt;br&gt;• Softly diffuses light for a warm, calming atmosphere&lt;br&gt;• Minimal white finish suits many interior styles&lt;br&gt;• Lightweight wire-frame construction&lt;br&gt;• Folds flat for convenient storage&lt;br&gt;• Available in multiple sizes&lt;br&gt;• Ideal for Japandi, Scandinavian and minimalist homes &lt;br&gt;Available Sizes&lt;br&gt;30 cm / 11.8 in&lt;br&gt;Ideal for smaller bedrooms, bedside areas, hallways and compact spaces.&lt;br&gt;40 cm / 15.7 in&lt;br&gt;A versatile size for bedrooms, offices and medium-sized rooms.&lt;br&gt;50 cm / 19.7 in&lt;br&gt;Perfect for living rooms, dining tables and statement-lighting arrangements. Etsy&lt;br&gt;Product Details&lt;br&gt;Material: Washi / paper with wire frame&lt;br&gt;Color: White&lt;br&gt;Shape: Round / spherical&lt;br&gt;Quantity: 1 lampshade&lt;br&gt;Style: Japanese, Japandi, Scandinavian, Minimalist, Wabi Sabi&lt;br&gt;Sizes: 30 cm, 40 cm or 50 cm&lt;br&gt;Packaging: Ships folded flat Etsy&lt;br&gt;Important Information&lt;br&gt;This listing includes the paper lampshade only.&lt;br&gt;Pendant cord, bulb, ceiling fitting and other electrical components are not included. The seller also specifies using an LED bulb up to 7W with low heat. Etsy&lt;br&gt;Create a softer, warmer and more relaxing atmosphere with a simple lighting piece inspired by timeless Japanese interiors. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; ElarisDigitalStudio makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; talha, China &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/64452728/r/il/030a5e/8590524508/il_1588xN.8590524508_p976.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/64452728/r/il/030a5e/8590524508/il_1588xN.8590524508_p976.jpg
+https://i.etsystatic.com/64452728/r/il/d32a1c/8590512442/il_1588xN.8590512442_pvnf.jpg
+https://i.etsystatic.com/64452728/r/il/634948/8590512290/il_1588xN.8590512290_fd4g.jpg
+https://i.etsystatic.com/64452728/r/il/93cff9/8638357611/il_1588xN.8638357611_mesk.jpg
+https://i.etsystatic.com/64452728/r/il/52880a/8590512456/il_1588xN.8590512456_8oks.jpg
+https://i.etsystatic.com/64452728/r/il/f4be4d/8638370029/il_1588xN.8638370029_qhg5.jpg
+https://i.etsystatic.com/64452728/r/il/3ed288/8590524634/il_1588xN.8590524634_1fqa.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/ElarisDigitalStudio?ref=shop_profile&amp;listing_id=4584217796</t>
+  </si>
+  <si>
+    <t>Order today to get by Oct 21-Nov 2 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Washi paper</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:15:35Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/662791115/chandelier-lamp-lighting-swag-chain?click_key=60f0c85c-5ff1-4394-9abd-973ecec66e6c%3ALTa179b172f71a54484c9c74f9d8429a8b7cd5164c&amp;click_sum=38268e36&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1074323-1-21&amp;sr_prefetch=1&amp;pf_from=category&amp;content_source=60f0c85c-5ff1-4394-9abd-973ecec66e6c%253ALTa179b172f71a54484c9c74f9d8429a8b7cd5164c</t>
+  </si>
+  <si>
+    <t>Chandelier, Lamp, Lighting Swag Chain, Wrought Iron 1/4" square bar, 1" x 2 3/8" links Forged Links, Made in USA by Worthington Forge</t>
+  </si>
+  <si>
+    <t>Made by  WorthingtonForge
+Materials: Wrought Iron</t>
+  </si>
+  <si>
+    <t>We are offering these beautiful handmade lighting chains made by blacksmiths at Worthington Forge. The chains are timeless wrought Iron formed from 1/4" square bar with links that are 1" wide by 2 3/8" long. This chain sells by the foot is dispatched as continuous links according to the footage purchased for custom sizing. For installing we also offer our inventory of beam swag hooks, mounting flanges and canopies. We are a full-service blacksmith shop in operation since 1976. Visit our website&gt; worthingtonforge.com&gt;gallery or call 215-249-0188 for a quick reply. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; We are offering these beautiful handmade lighting chains made by blacksmiths at Worthington Forge. The chains are timeless wrought Iron formed from 1/4" square bar with links that are 1" wide by 2 3/8" long. This chain sells by the foot is dispatched as continuous links according to the footage purchased for custom sizing. For installing we also offer our inventory of beam swag hooks, mounting flanges and canopies. We are a full-service blacksmith shop in operation since 1976. Visit our website&amp;gt; worthingtonforge.com&amp;gt;gallery or call 215-249-0188 for a quick reply. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/6581822/r/il/592d23/5517946914/il_1588xN.5517946914_ro60.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/6581822/r/il/592d23/5517946914/il_1588xN.5517946914_ro60.jpg
+https://i.etsystatic.com/6581822/r/il/cb632c/3481443477/il_1588xN.3481443477_k1o0.jpg
+https://i.etsystatic.com/6581822/r/il/ba589f/553264352/il_1588xN.553264352_flgn.jpg
+https://i.etsystatic.com/6581822/r/il/7165f4/6647891658/il_1588xN.6647891658_c4fh.jpg
+https://i.etsystatic.com/6581822/r/il/eab3c2/6033497703/il_1588xN.6033497703_j3s7.jpg
+https://i.etsystatic.com/6581822/r/il/c34069/5985437310/il_1588xN.5985437310_5qqx.jpg
+https://i.etsystatic.com/6581822/r/il/dce6e3/6033500739/il_1588xN.6033500739_40qu.jpg
+https://i.etsystatic.com/6581822/r/il/61d77a/5985439744/il_1588xN.5985439744_tvuz.jpg
+https://i.etsystatic.com/6581822/r/il/265f00/6033505349/il_1588xN.6033505349_imfu.jpg
+https://i.etsystatic.com/6581822/r/il/a1e795/5985444992/il_1588xN.5985444992_6a1z.jpg</t>
+  </si>
+  <si>
+    <t>Worthington Forge</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/WorthingtonForge?ref=shop_profile&amp;listing_id=662791115</t>
+  </si>
+  <si>
+    <t>Order today to get by Oct 21-26 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Wrought Iron</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -722,374 +769,329 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2">
-        <v>1725973383</v>
+        <v>1395340287</v>
       </c>
       <c r="F2">
-        <v>17.57</v>
-[...5 lines deleted...]
-        <v>17.57</v>
+        <v>17.61</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2">
-        <v>4.8</v>
+        <v>5.0</v>
       </c>
       <c r="K2">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="Z2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
         <v>42</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>43</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>1719354701</v>
+        <v>1310708507</v>
       </c>
       <c r="F3">
-        <v>16.47</v>
-[...5 lines deleted...]
-        <v>16.47</v>
+        <v>16.0</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3">
-        <v>4.5</v>
+        <v>4.8</v>
       </c>
       <c r="K3">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="L3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M3" t="s">
         <v>45</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>46</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>47</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>48</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>50</v>
       </c>
       <c r="S3" t="s">
         <v>51</v>
       </c>
       <c r="W3" t="s">
         <v>52</v>
       </c>
       <c r="Z3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4" t="s">
         <v>55</v>
       </c>
       <c r="E4">
-        <v>1733299240</v>
+        <v>4348293390</v>
       </c>
       <c r="F4">
-        <v>17.58</v>
-[...5 lines deleted...]
-        <v>17.58</v>
+        <v>19.95</v>
       </c>
       <c r="I4" t="s">
         <v>31</v>
       </c>
       <c r="J4">
         <v>5.0</v>
       </c>
       <c r="K4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L4" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="M4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Q4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="R4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="S4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="W4" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="Z4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="E5">
-        <v>1704575770</v>
+        <v>4584217796</v>
       </c>
       <c r="F5">
-        <v>18.68</v>
+        <v>19.09</v>
       </c>
       <c r="G5">
-        <v>23.94</v>
+        <v>38.19</v>
       </c>
       <c r="H5">
-        <v>18.68</v>
+        <v>19.09</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="O5" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="Q5" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="R5" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="S5" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="W5" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="Z5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="D6" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="E6">
-        <v>1716600919</v>
+        <v>662791115</v>
       </c>
       <c r="F6">
-        <v>18.68</v>
-[...5 lines deleted...]
-        <v>18.68</v>
+        <v>15.9</v>
       </c>
       <c r="I6" t="s">
         <v>31</v>
       </c>
       <c r="J6">
         <v>5.0</v>
       </c>
       <c r="K6">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="L6" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="M6" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="N6" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="O6" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="P6" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="Q6" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="R6" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="S6" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="W6" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="Z6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">