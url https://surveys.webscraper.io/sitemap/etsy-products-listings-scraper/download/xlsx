--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -98,245 +98,247 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.etsy.com/c/home-and-living/lighting/light-fixtures/ceiling-lights/pendant-lights?explicit=1&amp;min=15&amp;max=20&amp;ship_to=US</t>
   </si>
   <si>
-    <t>https://www.etsy.com/listing/1774498146/bamboo-pendant-light-round-bamboo?click_key=96a4eb28-52c5-48ac-8557-acc62ebbc9eb%3ALTa3d22c723ad686d52d026995fde3cb03681c32ea&amp;click_sum=67280b17&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-344137-2-36&amp;pro=1&amp;content_source=96a4eb28-52c5-48ac-8557-acc62ebbc9eb%253ALTa3d22c723ad686d52d026995fde3cb03681c32ea</t>
-[...2 lines deleted...]
-    <t>Bamboo Pendant Light, Round Bamboo Lampshade, Wooden Spherical Lamp, Ceiling Light, Natural Woven, Bohemian Decor, Bohemian Boho, Boho Decor</t>
+    <t>https://www.etsy.com/listing/1702451372/cone-pendant-lightpalm-tree-leaf?click_key=29c9b090-b222-4dbd-8a55-e9130e7d0b22%3ALT0937bb2be461f70457c06d57cd8f31fb9ca66d50&amp;click_sum=e2e470eb&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036821-1-45&amp;pro=1&amp;sts=1&amp;content_source=29c9b090-b222-4dbd-8a55-e9130e7d0b22%253ALT0937bb2be461f70457c06d57cd8f31fb9ca66d50</t>
+  </si>
+  <si>
+    <t>Cone pendant light,Palm tree leaf lampshade</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Designed by  SolandisCollection
-[...79 lines deleted...]
-  <si>
     <t>Made by  VegetalDecor
-Materials: straw, doum</t>
-[...102 lines deleted...]
-    <t>https://www.etsy.com/shop/IronmongeryWorld?ref=shop_profile&amp;listing_id=1094660415</t>
+Materials: straw, doum, Palm tree leaf</t>
+  </si>
+  <si>
+    <t>The Moroccan cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its spherical shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. material : straw of doum dimension of height: -7.8 inches (20 cm ) -11.8 inches (30 cm ) -19.6 inches (50 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; The Moroccan cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its spherical shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of height:&lt;br&gt;-7.8 inches (20 cm )&lt;br&gt;-11.8 inches (30 cm )&lt;br&gt;-19.6 inches (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/74df1e/5974358931/il_1588xN.5974358931_4dw4.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/74df1e/5974358931/il_1588xN.5974358931_4dw4.jpg
+https://i.etsystatic.com/51455585/r/il/0430de/5977109437/il_1588xN.5977109437_36xc.jpg
+https://i.etsystatic.com/51455585/r/il/11e347/5977111511/il_1588xN.5977111511_n05c.jpg
+https://i.etsystatic.com/51455585/r/il/c36ecd/5977112507/il_1588xN.5977112507_lsam.jpg
+https://i.etsystatic.com/51455585/r/il/98e021/5977115203/il_1588xN.5977115203_ffdc.jpg
+https://i.etsystatic.com/51455585/r/il/406aa0/5929043650/il_1588xN.5929043650_byfm.jpg
+https://i.etsystatic.com/51455585/r/il/122d5b/5974358975/il_1588xN.5974358975_fn14.jpg</t>
+  </si>
+  <si>
+    <t>otmane</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1702451372</t>
+  </si>
+  <si>
+    <t>Order today to get by Apr 17-27 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>straw, doum, Palm tree leaf</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4400339404/chandelier-adapter-sloping-ceiling?click_key=EuTYbOBNCRLZEcNNnkUuc2lW0Se0%3ALTde0295685e5ae4fa0ae046d40d93c4f07aa2a383&amp;click_sum=9c787267&amp;ls=a&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036820-1-8&amp;pro=1&amp;frs=1&amp;sts=1</t>
+  </si>
+  <si>
+    <t>Chandelier Adapter - Sloping Ceiling Straight Hanger</t>
+  </si>
+  <si>
+    <t>Materials: brass</t>
+  </si>
+  <si>
+    <t>Sloping roof mounting adapter, brass material. This mounting adapter must be used with a sling. Do not use with wire rope or chain chandeliers, as the wire rope and chain themselves function as the mounting adapter. The slope angle of the sloping roof must be less than 10 degrees. Bracket material. Indoor use only. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Sloping roof mounting adapter, brass material.&lt;br&gt;&lt;br&gt;This mounting adapter must be used with a sling. Do not use with wire rope or chain chandeliers, as the wire rope and chain themselves function as the mounting adapter.&lt;br&gt;&lt;br&gt;The slope angle of the sloping roof must be less than 10 degrees.&lt;br&gt;&lt;br&gt;Bracket material.&lt;br&gt;&lt;br&gt;Indoor use only. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/62495893/r/il/9cd799/7415411343/il_1588xN.7415411343_7swk.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/62495893/r/il/9cd799/7415411343/il_1588xN.7415411343_7swk.jpg
+https://i.etsystatic.com/62495893/r/il/257a74/7367455506/il_1588xN.7367455506_8zk1.jpg
+https://i.etsystatic.com/62495893/r/il/daaab3/7367456774/il_1588xN.7367456774_a4oi.jpg
+https://i.etsystatic.com/62495893/r/il/084489/7369642886/il_1588xN.7369642886_c8mr.jpg
+https://i.etsystatic.com/62495893/r/il/2e3c09/7369643936/il_1588xN.7369643936_m7fb.jpg
+https://i.etsystatic.com/62495893/r/il/075466/7374817880/il_1588xN.7374817880_ebdz.jpg</t>
+  </si>
+  <si>
+    <t>kai</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VintageCopperCraft?ref=shop_profile&amp;listing_id=4400339404</t>
+  </si>
+  <si>
+    <t>Order today to get by Apr 15-20 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>brass</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1775480670/lunfardo-seamless-pendant-lamp-shade?click_key=29c9b090-b222-4dbd-8a55-e9130e7d0b22%3ALT9632723389130b210f3132ca906f00a5e76efb6d&amp;click_sum=38784043&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036821-1-12&amp;frs=1&amp;sca=1&amp;sts=1&amp;content_source=29c9b090-b222-4dbd-8a55-e9130e7d0b22%253ALT9632723389130b210f3132ca906f00a5e76efb6d</t>
+  </si>
+  <si>
+    <t>Lunfardo Seamless Pendant Lamp Shade: White Mesh, Modern Hanging Light</t>
+  </si>
+  <si>
+    <t>Made by  Melt3dHomeDecor
+Materials: Plastic
+Width: 5 inches
+            Height: 9 inches
+            Depth: 5 inches</t>
+  </si>
+  <si>
+    <t>Elevate your space and add a touch of flair with this pendant lamp shape made from sustainable materials. Seamless is a medium sized lampshade that fits well in most spaces. Made right here in Prescott Arizona all our lamps and pendant lampshades are chosen by and crafted by us to bring an upscale feel to your space. You can also choose to purchase the lampshade with a 16 foot chord with switch made to hang from your ceiling. This option is available with a white or black chord. What makes our pieces special: *Our pieces are chosen to be produced by us to bring an upscale and modern feel to your space while providing the best ambience. *Made from strong yet biodegradable materials, our pieces can last a lifetime but yet are environmentally sustainable. *Unique designs that are different than others *Ready to go out of the box with minimal assembly and sometimes no assembly Our products are made from a biodegradable material and is suggested to use only the bulb provided or a bulb of the same watts. Please keep away from too much heat. The processs to produce our lamps and shades is 3d prinitng. Due to the nature of fdm printing there may be some flaws and not every piece is flawless. Designed by Lunfardo Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Elevate your space and add a touch of flair with this pendant lamp shape made from sustainable materials. Seamless is a medium sized lampshade that fits well in most spaces. Made right here in Prescott Arizona all our lamps and pendant lampshades are chosen by and crafted by us to bring an upscale feel to your space.&lt;br&gt;You can also choose to purchase the lampshade with a 16 foot chord with switch made to hang from your ceiling. This option is available with a white or black chord.&lt;br&gt;&lt;br&gt;What makes our pieces special:&lt;br&gt;*Our pieces are chosen to be produced by us to bring an upscale and modern feel to your space while providing the best ambience.&lt;br&gt;*Made from strong yet biodegradable materials, our pieces can last a lifetime but yet are environmentally sustainable.&lt;br&gt;*Unique designs that are different than others&lt;br&gt;*Ready to go out of the box with minimal assembly and sometimes no assembly&lt;br&gt;&lt;br&gt;Our products are made from a biodegradable material and is suggested to use only the bulb provided or a bulb of the same watts. Please keep away from too much heat. &lt;br&gt;The processs to produce our lamps and shades is 3d prinitng. Due to the nature of fdm printing there may be some flaws and not every piece is flawless. &lt;br&gt;&lt;br&gt;Designed by Lunfardo &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/54465761/r/il/29f783/6251267742/il_1588xN.6251267742_95n2.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/54465761/r/il/29f783/6251267742/il_1588xN.6251267742_95n2.jpg
+https://i.etsystatic.com/54465761/r/il/3926b8/6290532309/il_1588xN.6290532309_1h6x.jpg
+https://i.etsystatic.com/54465761/r/il/791a86/6299319703/il_1588xN.6299319703_f9td.jpg</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/Melt3dHomeDecor?ref=shop_profile&amp;listing_id=1775480670</t>
+  </si>
+  <si>
+    <t>Order today to get by Apr 10-16 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Plastic</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/493989134/simple-vintage-style-white-plastic?click_key=29c9b090-b222-4dbd-8a55-e9130e7d0b22%3ALT117139822e2e2c543a61a50165eab4b54060f060&amp;click_sum=bafee46d&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036821-1-23&amp;frs=1&amp;content_source=29c9b090-b222-4dbd-8a55-e9130e7d0b22%253ALT117139822e2e2c543a61a50165eab4b54060f060</t>
+  </si>
+  <si>
+    <t>Simple Vintage Style White Plastic Lampholder Socket Pendant w/ 12 ft 2-Wire Magenta Pink ROUND Cord &amp; Plug, Edison Light Bulb FREE SHIPPING</t>
+  </si>
+  <si>
+    <t>Made by  SimpleVintageLightng
+Ships from New Jersey! Shorter shipping distances are 
+            kinder to the planet
+                    Ordering items closer to you is more likely to reduce your purchase's carbon footprint.
+Materials: Plastic</t>
+  </si>
+  <si>
+    <t>This listing is for a BRAND NEW White Plastic Lampholder Socket w/ 12 ft 2-Wire Round Cord &amp; Plug Edison Light Bulb Optional Includes: - White Plastic Lampholder Socket w/ ring for shade installation (shade not included) - 12 ft length 2-Wire Round Cord &amp; Plug Optional: - ST58 Edison Light Bulb - Squirrel Cage Filament - 40W Tinted Specs: - Rated for up to 60W - 250V - Base Type: E26 (U.S. Standard) - Single On/Off Knob - UL Listed More pictures available upon request! Please ask any questions before buying! Thanks for looking! Why buy from Simple Vintage Lighting? We have over 20 years of experience in the lighting industry and have just begun to move our operations online. When you purchase from us, you can be assured you are purchasing from a fully insured company, and your orders are carefully being processed and inspected by employees in facilities in the USA. Each bulb you purchase from us will be checked to be in working order prior to shipment, and will be securely and properly shipped within one business day. We guarantee you will not receive the same level of service and quality from sellers from Asia. Plain and simple we have a satisfaction guaranteed, no questions asked return policy. We want you to be happy and come back AGAIN and AGAIN! Wholesale Opportunities Designers – Event Planners – Restaurants – and volume purchasers Feel free to contact us for volume discounts! Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; This listing is for a BRAND NEW&lt;br&gt;&lt;br&gt;White Plastic Lampholder Socket&lt;br&gt;w/ 12 ft 2-Wire Round Cord &amp;amp; Plug&lt;br&gt;Edison Light Bulb Optional&lt;br&gt;&lt;br&gt;Includes:&lt;br&gt;- White Plastic Lampholder Socket w/ ring for shade installation (shade not included)&lt;br&gt;- 12 ft length 2-Wire Round Cord &amp;amp; Plug&lt;br&gt;&lt;br&gt;Optional:&lt;br&gt;- ST58 Edison Light Bulb - Squirrel Cage Filament - 40W Tinted&lt;br&gt;&lt;br&gt;&lt;br&gt;Specs:&lt;br&gt;- Rated for up to 60W - 250V&lt;br&gt;- Base Type: E26 (U.S. Standard)&lt;br&gt;- Single On/Off Knob&lt;br&gt;- UL Listed&lt;br&gt;&lt;br&gt;&lt;br&gt;More pictures available upon request!&lt;br&gt;Please ask any questions before buying! Thanks for looking!&lt;br&gt;&lt;br&gt;&lt;br&gt;Why buy from Simple Vintage Lighting?&lt;br&gt;We have over 20 years of experience in the lighting industry and have just begun to move our operations online. When you purchase from us, you can be assured you are purchasing from a fully insured company, and your orders are carefully being processed and inspected by employees in facilities in the USA.&lt;br&gt;&lt;br&gt;Each bulb you purchase from us will be checked to be in working order prior to shipment, and will be securely and properly shipped within one business day. We guarantee you will not receive the same level of service and quality from sellers from Asia. Plain and simple we have a satisfaction guaranteed, no questions asked return policy. We want you to be happy and come back AGAIN and AGAIN!&lt;br&gt; &lt;br&gt;&lt;br&gt;Wholesale Opportunities&lt;br&gt;Designers – Event Planners – Restaurants – and volume purchasers&lt;br&gt;Feel free to contact us for volume discounts! &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/11088872/r/il/1268b4/1175350839/il_1588xN.1175350839_aapc.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/11088872/r/il/1268b4/1175350839/il_1588xN.1175350839_aapc.jpg
+https://i.etsystatic.com/11088872/r/il/af15a7/1175350837/il_1588xN.1175350837_1c15.jpg
+https://i.etsystatic.com/11088872/r/il/c9ba6f/1128748738/il_1588xN.1128748738_dvtd.jpg
+https://i.etsystatic.com/11088872/r/il/997188/1128748740/il_1588xN.1128748740_k4j9.jpg
+https://i.etsystatic.com/11088872/r/il/d99b9c/788238751/il_1588xN.788238751_qjfn.jpg</t>
+  </si>
+  <si>
+    <t>Simple Vintage Lighting</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/SimpleVintageLightng?ref=shop_profile&amp;listing_id=493989134</t>
+  </si>
+  <si>
+    <t>Order today to get by Apr 9-14 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4346972637/handmade-raffia-pendant-light-boho-woven?click_key=29c9b090-b222-4dbd-8a55-e9130e7d0b22%3ALT47592398ab6496f67933234585ea5f70bfa3ff5c&amp;click_sum=b101a411&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036821-1-22&amp;pro=1&amp;content_source=29c9b090-b222-4dbd-8a55-e9130e7d0b22%253ALT47592398ab6496f67933234585ea5f70bfa3ff5c</t>
+  </si>
+  <si>
+    <t>Handmade Raffia Pendant Light: Boho Woven Lampshade, Moroccan Decor</t>
+  </si>
+  <si>
+    <t>Made by  FesHandmadeCo
+Materials: Metal, raffia
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>Our Raffia Pendant Light is a masterpiece of natural elegance, crafted with care to elevate any room's ambiance. Its gentle wave-like lines evoke the soothing rhythm of ocean tides, infusing your home with a breath of fresh, coastal charm. Whether it graces your dining area, bedroom, or is artistically stacked in the living room, this pendant light promises to be a captivating focal point. Dimensions* : Size S : 25 cm Size M : 35 cm Size L : 45 cm Size XL : 50 cm Size XXL : 60 cm The enchanting blend of raffia and wrought iron not only highlights its rustic allure but also ensures durability. Each piece, meticulously handcrafted in Morocco, proudly flaunts its own unique variations in size and color—a testament to its artisanal heritage. Perfectly designed to let light flow freely, this flat-shaped pendant light complements both indoor and outdoor covered spaces, inviting nature's beauty into your sanctuary. this stunning piece promises to radiate a warm, inviting glow wherever it is placed. Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Our Raffia Pendant Light is a masterpiece of natural elegance, crafted with care to elevate any room's ambiance. Its gentle wave-like lines evoke the soothing rhythm of ocean tides, infusing your home with a breath of fresh, coastal charm. Whether it graces your dining area, bedroom, or is artistically stacked in the living room, this pendant light promises to be a captivating focal point. &lt;br&gt;&lt;br&gt;Dimensions* : &lt;br&gt;Size S : 25 cm &lt;br&gt;Size M : 35 cm&lt;br&gt;Size L : 45 cm&lt;br&gt;Size XL : 50 cm&lt;br&gt;Size XXL : 60 cm&lt;br&gt;&lt;br&gt;&lt;br&gt;The enchanting blend of raffia and wrought iron not only highlights its rustic allure but also ensures durability. Each piece, meticulously handcrafted in Morocco, proudly flaunts its own unique variations in size and color—a testament to its artisanal heritage. Perfectly designed to let light flow freely, this flat-shaped pendant light complements both indoor and outdoor covered spaces, inviting nature's beauty into your sanctuary. this stunning piece promises to radiate a warm, inviting glow wherever it is placed.&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/f4825e/7131412565/il_1588xN.7131412565_17gh.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/f4825e/7131412565/il_1588xN.7131412565_17gh.jpg
+https://i.etsystatic.com/57442510/r/il/ddfddc/7083466474/il_1588xN.7083466474_cpm7.jpg
+https://i.etsystatic.com/57442510/r/il/bcd2e3/7131412593/il_1588xN.7131412593_8w69.jpg
+https://i.etsystatic.com/57442510/r/il/860579/7131431849/il_1588xN.7131431849_f4at.jpg
+https://i.etsystatic.com/57442510/r/il/1b58c8/7131431839/il_1588xN.7131431839_ps5d.jpg
+https://i.etsystatic.com/57442510/r/il/150338/7131431855/il_1588xN.7131431855_4587.jpg
+https://i.etsystatic.com/57442510/r/il/a95d1e/7131431867/il_1588xN.7131431867_jwke.jpg</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4346972637</t>
+  </si>
+  <si>
+    <t>Order today to get by Apr 14-27 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Metal, raffia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -742,362 +744,323 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2">
-        <v>1774498146</v>
+        <v>1702451372</v>
       </c>
       <c r="F2">
-        <v>18.03</v>
+        <v>15.5</v>
       </c>
       <c r="G2">
-        <v>24.05</v>
+        <v>19.37</v>
       </c>
       <c r="H2">
-        <v>18.03</v>
+        <v>15.5</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2">
         <v>5.0</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2" t="s">
         <v>31</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="W2" t="s">
         <v>39</v>
       </c>
       <c r="Z2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>1705264507</v>
+        <v>4400339404</v>
       </c>
       <c r="F3">
-        <v>17.77</v>
+        <v>17.09</v>
       </c>
       <c r="G3">
-        <v>18.7</v>
+        <v>18.99</v>
       </c>
       <c r="H3">
-        <v>17.77</v>
+        <v>17.09</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
-      <c r="J3">
-[...4 lines deleted...]
-      </c>
       <c r="L3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>44</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>45</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>46</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>47</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>48</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>49</v>
       </c>
-      <c r="S3" t="s">
+      <c r="W3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="Z3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" t="s">
         <v>52</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>1751306853</v>
+        <v>1775480670</v>
       </c>
       <c r="F4">
-        <v>16.97</v>
-[...5 lines deleted...]
-        <v>16.97</v>
+        <v>20.0</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="J4">
         <v>5.0</v>
       </c>
       <c r="K4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
         <v>54</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>55</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>56</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>57</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>58</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>59</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>60</v>
       </c>
-      <c r="S4" t="s">
+      <c r="W4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="Z4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
         <v>63</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>1291898316</v>
+        <v>493989134</v>
       </c>
       <c r="F5">
-        <v>17.78</v>
-[...5 lines deleted...]
-        <v>17.78</v>
+        <v>19.95</v>
       </c>
       <c r="I5" t="s">
         <v>30</v>
       </c>
       <c r="J5">
         <v>5.0</v>
       </c>
       <c r="K5">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="L5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5" t="s">
         <v>65</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>66</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>67</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>68</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>69</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>70</v>
       </c>
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>71</v>
       </c>
-      <c r="S5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W5" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="Z5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D6">
-        <v>1094660415</v>
+        <v>4346972637</v>
       </c>
       <c r="F6">
-        <v>17.48</v>
+        <v>15.8</v>
       </c>
       <c r="G6">
-        <v>18.4</v>
+        <v>21.07</v>
       </c>
       <c r="H6">
-        <v>17.48</v>
+        <v>15.8</v>
       </c>
       <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N6" t="s">
         <v>76</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>77</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
         <v>78</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>79</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>80</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
         <v>81</v>
       </c>
-      <c r="R6" t="s">
+      <c r="W6" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="Z6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">