--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
@@ -98,247 +101,267 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.etsy.com/c/home-and-living/lighting/light-fixtures/ceiling-lights/pendant-lights?explicit=1&amp;min=15&amp;max=20&amp;ship_to=US</t>
   </si>
   <si>
-    <t>https://www.etsy.com/listing/1702451372/cone-pendant-lightpalm-tree-leaf?click_key=29c9b090-b222-4dbd-8a55-e9130e7d0b22%3ALT0937bb2be461f70457c06d57cd8f31fb9ca66d50&amp;click_sum=e2e470eb&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036821-1-45&amp;pro=1&amp;sts=1&amp;content_source=29c9b090-b222-4dbd-8a55-e9130e7d0b22%253ALT0937bb2be461f70457c06d57cd8f31fb9ca66d50</t>
+    <t>2026-06-15T05:08:14Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1702451372/cone-pendant-lightpalm-tree-leaf?click_key=88e42070-5f14-4311-9fea-b0ae05031957%3ALT82fd06d6259a8e5af94427ba9ecd35cfea23c730&amp;click_sum=c83b86ff&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-937551-2-35&amp;pro=1&amp;sts=1&amp;content_source=88e42070-5f14-4311-9fea-b0ae05031957%253ALT82fd06d6259a8e5af94427ba9ecd35cfea23c730</t>
   </si>
   <si>
     <t>Cone pendant light,Palm tree leaf lampshade</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Made by  VegetalDecor
 Materials: straw, doum, Palm tree leaf</t>
   </si>
   <si>
     <t>The Moroccan cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its spherical shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. material : straw of doum dimension of height: -7.8 inches (20 cm ) -11.8 inches (30 cm ) -19.6 inches (50 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
   </si>
   <si>
     <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; The Moroccan cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its spherical shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of height:&lt;br&gt;-7.8 inches (20 cm )&lt;br&gt;-11.8 inches (30 cm )&lt;br&gt;-19.6 inches (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/51455585/r/il/74df1e/5974358931/il_1588xN.5974358931_4dw4.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/51455585/r/il/74df1e/5974358931/il_1588xN.5974358931_4dw4.jpg
 https://i.etsystatic.com/51455585/r/il/0430de/5977109437/il_1588xN.5977109437_36xc.jpg
 https://i.etsystatic.com/51455585/r/il/11e347/5977111511/il_1588xN.5977111511_n05c.jpg
 https://i.etsystatic.com/51455585/r/il/c36ecd/5977112507/il_1588xN.5977112507_lsam.jpg
 https://i.etsystatic.com/51455585/r/il/98e021/5977115203/il_1588xN.5977115203_ffdc.jpg
 https://i.etsystatic.com/51455585/r/il/406aa0/5929043650/il_1588xN.5929043650_byfm.jpg
 https://i.etsystatic.com/51455585/r/il/122d5b/5974358975/il_1588xN.5974358975_fn14.jpg</t>
   </si>
   <si>
     <t>otmane</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1702451372</t>
   </si>
   <si>
-    <t>Order today to get by Apr 17-27 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Order today to get by Jun 25-Jul 8 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
   <si>
     <t>straw, doum, Palm tree leaf</t>
   </si>
   <si>
-    <t>https://www.etsy.com/listing/4400339404/chandelier-adapter-sloping-ceiling?click_key=EuTYbOBNCRLZEcNNnkUuc2lW0Se0%3ALTde0295685e5ae4fa0ae046d40d93c4f07aa2a383&amp;click_sum=9c787267&amp;ls=a&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-1036820-1-8&amp;pro=1&amp;frs=1&amp;sts=1</t>
-[...152 lines deleted...]
-    <t>Metal, raffia</t>
+    <t>https://www.etsy.com/c/home-and-living/lighting/light-fixtures/ceiling-lights/pendant-lights?explicit=1&amp;min=15&amp;max=20&amp;ship_to=US&amp;ref=pagination&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:08:37Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1711788980/pendant-light-in-straw-cone-shape-straw?click_key=Eu11l5RMj2ol-RPdtSoYeNtrFM1e%3ALTfcfae9a955695c41c1e1936eaa59e0460f7cc23c&amp;click_sum=807a6c93&amp;ls=a&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-937550-2-16&amp;pro=1&amp;sts=1</t>
+  </si>
+  <si>
+    <t>pendant light in straw cone shape, straw lampshade</t>
+  </si>
+  <si>
+    <t>Made by  VegetalDecor
+Materials: straw, doum</t>
+  </si>
+  <si>
+    <t>This cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. material : straw of doum dimension of height without the fringes: -10 inches (25 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; This cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;&lt;br&gt;dimension of height without the fringes:&lt;br&gt;&lt;br&gt;-10 inches (25 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/33448d/5967333210/il_1588xN.5967333210_lp7f.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/33448d/5967333210/il_1588xN.5967333210_lp7f.jpg
+https://i.etsystatic.com/51455585/r/il/9e9d8f/6015415185/il_1588xN.6015415185_pfdj.jpg
+https://i.etsystatic.com/51455585/r/il/a38ad9/6015415191/il_1588xN.6015415191_zdvw.jpg
+https://i.etsystatic.com/51455585/r/il/7691c3/5967333104/il_1588xN.5967333104_l2qy.jpg
+https://i.etsystatic.com/51455585/r/il/df2670/6015414955/il_1588xN.6015414955_cr5f.jpg
+https://i.etsystatic.com/51455585/r/il/49e519/5967333010/il_1588xN.5967333010_asv3.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1711788980</t>
+  </si>
+  <si>
+    <t>Order today to get by Jun 27-Jul 2 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>straw, doum</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:09:04Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4297826952/moroccan-light-suspension-made-by?click_key=88e42070-5f14-4311-9fea-b0ae05031957%3ALTa2a193dd7d453f5cc87a8d45ca7c3790053d54fc&amp;click_sum=feb9c50d&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-937551-2-6&amp;pro=1&amp;sts=1&amp;content_source=88e42070-5f14-4311-9fea-b0ae05031957%253ALTa2a193dd7d453f5cc87a8d45ca7c3790053d54fc</t>
+  </si>
+  <si>
+    <t>Moroccan light suspension made by Naturel Halfa fiber</t>
+  </si>
+  <si>
+    <t>Made by  HiMorocco
+Materials: Halfa fiber</t>
+  </si>
+  <si>
+    <t>Are you looking for a pendant lamp that will infuse a bohemian note into your decor? Made from a variety of Alfa grass present in the plains of western Morocco, this very aerial suspension soothes our summer desires and imposes an authentic aura in your room. Its very robust shape allows it to sublimate your interior as well as your exterior. In the living room, this lampshade will highlight your linen sofa and other natural fiber baskets, while accumulated above a dining room table, these suspensions will reveal their exotic appearance. We also love it for its soft light above a bedside table. ----&gt; Material: Halfa Fiber ----&gt; Moroccan Handcraft ----&gt; Sizes : Multi Sizes ( Select the size you need) ----&gt; Length Cable Light : - Style 1 : 1 métre - Style 2 : 90, 110, 140 or 190 cm Note: Light bulb not supplied ----&gt; Shipping : - Fast shipping ( 3 to 6 days) : Items less than 50 cm in Diameter - Standard Shipping ( 8 to 15 days) : items more than 50 cm in Diameter --&gt;Approx size: Diameter X Height - Size XS: 30 x 25cm ( 12 x 10 ") - Size S: 40 x 30 cm ( 16 x 12 ") - Size M: 50 x 30 cm ( 20 x 12 ") - Size L: 60 x 40 cm ( 24 x 16 ") - Size XL: 70 x 50 cm ( 28 x 20 ")​"For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Are you looking for a pendant lamp that will infuse a bohemian note into your decor? Made from a variety of Alfa grass present in the plains of western Morocco, this very aerial suspension soothes our summer desires and imposes an authentic aura in your room. Its very robust shape allows it to sublimate your interior as well as your exterior. In the living room, this lampshade will highlight your linen sofa and other natural fiber baskets, while accumulated above a dining room table, these suspensions will reveal their exotic appearance. We also love it for its soft light above a bedside table.&lt;br&gt;&lt;br&gt;----&amp;gt; Material: Halfa Fiber &lt;br&gt;----&amp;gt; Moroccan Handcraft &lt;br&gt;----&amp;gt; Sizes : Multi Sizes ( Select the size you need)&lt;br&gt;----&amp;gt; Length Cable Light :&lt;br&gt; - Style 1 : 1 métre&lt;br&gt; - Style 2 : 90, 110, 140 or 190 cm&lt;br&gt;&lt;br&gt;Note: Light bulb not supplied&lt;br&gt;&lt;br&gt;----&amp;gt; Shipping : &lt;br&gt; - Fast shipping ( 3 to 6 days) : Items less than 50 cm in Diameter &lt;br&gt; - Standard Shipping ( 8 to 15 days) : items more than 50 cm in Diameter &lt;br&gt;&lt;br&gt;--&amp;gt;Approx size: Diameter X Height&lt;br&gt;&lt;br&gt;- Size XS: 30 x 25cm ( 12 x 10 ")&lt;br&gt;- Size S: 40 x 30 cm ( 16 x 12 ")&lt;br&gt;- Size M: 50 x 30 cm ( 20 x 12 ")&lt;br&gt;- Size L: 60 x 40 cm ( 24 x 16 ")&lt;br&gt;- Size XL: 70 x 50 cm ( 28 x 20 ")​"For buyers in the US: The price you see at checkout is typically the final price. You won't have to worry about extra import charges when your package arrives." &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/19461667/r/il/09c711/7315613897/il_1588xN.7315613897_74ef.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/19461667/r/il/09c711/7315613897/il_1588xN.7315613897_74ef.jpg
+https://i.etsystatic.com/19461667/r/il/fed619/6872124479/il_1588xN.6872124479_pp39.jpg
+https://i.etsystatic.com/19461667/r/il/437a29/6824159006/il_1588xN.6824159006_e24d.jpg
+https://i.etsystatic.com/19461667/r/il/4d5ebd/6872123653/il_1588xN.6872123653_gktf.jpg
+https://i.etsystatic.com/19461667/r/il/bd7701/6824165780/il_1588xN.6824165780_6sw3.jpg
+https://i.etsystatic.com/19461667/r/il/a81dc6/6824160348/il_1588xN.6824160348_5asu.jpg
+https://i.etsystatic.com/19461667/r/il/71342d/6872139283/il_1588xN.6872139283_4lrm.jpg
+https://i.etsystatic.com/19461667/r/il/5d93d6/6872136845/il_1588xN.6872136845_29ts.jpg
+https://i.etsystatic.com/19461667/r/il/cfcff2/7937231282/il_1588xN.7937231282_186j.jpg
+https://i.etsystatic.com/19461667/r/il/f8038e/7985186191/il_1588xN.7985186191_9vjn.jpg
+https://i.etsystatic.com/19461667/r/il/8fe926/7985186193/il_1588xN.7985186193_ov1h.jpg
+https://i.etsystatic.com/19461667/r/il/9f19e6/7985186209/il_1588xN.7985186209_7jh3.jpg</t>
+  </si>
+  <si>
+    <t>tarik</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/HiMorocco?ref=shop_profile&amp;listing_id=4297826952</t>
+  </si>
+  <si>
+    <t>Order today to get by Jun 22-Jul 11 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Halfa fiber</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:09:08Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/4295130095/handmade-moroccan-straw-lampshade-boho?click_key=88e42070-5f14-4311-9fea-b0ae05031957%3ALT3efeba60ad8c987cc51f7904ade1e8012749abb4&amp;click_sum=fe5a88dc&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-937551-2-47&amp;pro=1&amp;content_source=88e42070-5f14-4311-9fea-b0ae05031957%253ALT3efeba60ad8c987cc51f7904ade1e8012749abb4</t>
+  </si>
+  <si>
+    <t>Handmade Moroccan Straw Lampshade: Boho Palm Leaf Pendant Light</t>
+  </si>
+  <si>
+    <t>Materials: palm leaf, straw</t>
+  </si>
+  <si>
+    <t>This lampshade Straw in natural fibers is to hang on the ceiling thanks to the handle. Its braiding lets the light pass while keeping the warm and cozy side of the room, to use to hang in the living room, dining room, kitchen, bedroom, bathroom, entrance... ------Note----------- - Handmade products, slight variations in color and size may occur. - Each piece is unique. - Electrical system and bulb not provided - Only use LED bulbs. --------Detail----------------- **Material: palm leaf ** Handmade Moroccan dimensison: Diamètre : 30 CM tags: Conique ovale plate, Suspension luminaire tendance, Alfa paille palmier, Décoration maison boheme, Paille osier jonc, Maroc madagascar, Abat jour fait main, Artisanat handmade, Pas cher, BOHEME chic abat-jour, tressé vintage doum, Conique ovale plate, Suspension luminaire tendance, Alfa paille palmier, Décoration maison boheme, Paille osier jonc, Maroc madagascar, Abat jour fait main, Artisanat handmade, Pas cher, BOHEME chic abat-jour, tressé vintage doum, straw pendant light, straw furniture, straw deco light, moroccan lighting, boho lighting, straw lampshade, straw lamp shade, straw hanging lamp, straw ceiling lamp, straw fixture, parasol lighting, suspension paille, suspension parasol, Luminaires, Suspensions, suspension luminaire, suspension parasol, suspension osier, artisanat marocain, décoration marocaine, suspension, abat jour parasol, abat jour à frange, suspension à franges, lampe suspendu, suspension en paille, Décoration, Suspensions, Suspension parasol, suspension rotin, suspension paille parasol, suspension luminaire, suspension raphia parasol, lampe suspendue parasol, abat jour évasé, suspension marocaine, suspension raphia, lampe parasol, suspension alfa Production partners ArtWithOuissal makes this item with help from YOUNES, Taza, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; This lampshade Straw in natural fibers is to hang on the ceiling thanks to the handle. Its braiding lets the light pass while keeping the warm and cozy side of the room, to use to hang in the living room, dining room, kitchen, bedroom, bathroom, entrance...&lt;br&gt;&lt;br&gt;------Note-----------&lt;br&gt;- Handmade products, slight variations in color and size may occur.&lt;br&gt;- Each piece is unique.&lt;br&gt;- Electrical system and bulb not provided&lt;br&gt;- Only use LED bulbs.&lt;br&gt;&lt;br&gt;--------Detail-----------------&lt;br&gt;**Material: palm leaf&lt;br&gt;** Handmade Moroccan&lt;br&gt;&lt;br&gt;dimensison:&lt;br&gt;Diamètre : 30 CM&lt;br&gt;tags:&lt;br&gt;Conique ovale plate, Suspension luminaire tendance, Alfa paille palmier, Décoration maison boheme, Paille osier jonc, Maroc madagascar, Abat jour fait main, Artisanat handmade, Pas cher, BOHEME chic abat-jour, tressé vintage doum, Conique ovale plate, Suspension luminaire tendance, Alfa paille palmier, Décoration maison boheme, Paille osier jonc, Maroc madagascar, Abat jour fait main, Artisanat handmade, Pas cher, BOHEME chic abat-jour, tressé vintage doum, straw pendant light, straw furniture, straw deco light, moroccan lighting, boho lighting, straw lampshade, straw lamp shade, straw hanging lamp, straw ceiling lamp, straw fixture, parasol lighting, suspension paille, suspension parasol, Luminaires, Suspensions, suspension luminaire, suspension parasol, suspension osier, artisanat marocain, décoration marocaine, suspension, abat jour parasol, abat jour à frange, suspension à franges, lampe suspendu, suspension en paille, Décoration, Suspensions, Suspension parasol, suspension rotin, suspension paille parasol, suspension luminaire, suspension raphia parasol, lampe suspendue parasol, abat jour évasé, suspension marocaine, suspension raphia, lampe parasol, suspension alfa &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; ArtWithOuissal makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; YOUNES, Taza, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/36459655/r/il/e93c4b/6858420215/il_1588xN.6858420215_q6yy.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/36459655/r/il/e93c4b/6858420215/il_1588xN.6858420215_q6yy.jpg
+https://i.etsystatic.com/36459655/r/il/e65880/6810409862/il_1588xN.6810409862_ehkl.jpg
+https://i.etsystatic.com/36459655/r/il/b9f977/6810409874/il_1588xN.6810409874_tomx.jpg
+https://i.etsystatic.com/36459655/r/il/6c46b7/6810409876/il_1588xN.6810409876_irhl.jpg
+https://i.etsystatic.com/36459655/r/il/712be0/6858405393/il_1588xN.6858405393_1fgn.jpg
+https://i.etsystatic.com/36459655/r/il/6b086f/6858405405/il_1588xN.6858405405_bips.jpg
+https://i.etsystatic.com/36459655/r/il/16340a/6858405871/il_1588xN.6858405871_9u4e.jpg
+https://i.etsystatic.com/36459655/r/il/9acec1/6858405863/il_1588xN.6858405863_2uj0.jpg
+https://i.etsystatic.com/36459655/r/il/b9c3a1/6810410302/il_1588xN.6810410302_hij5.jpg</t>
+  </si>
+  <si>
+    <t>ouissal hamouhaddou</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/ArtWithOuissal?ref=shop_profile&amp;listing_id=4295130095</t>
+  </si>
+  <si>
+    <t>Order today to get by Jul 1-13 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>palm leaf, straw</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:00Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1704575770/straw-boho-pendant-light-straw-lampshade?click_key=Eu11l5RMj2ol-RPdtSoYeNtrFM1e%3ALT25c3e9b93267aeef40a96a085e0ab60f67c83cdb&amp;click_sum=b18b5425&amp;ls=a&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-937550-2-1&amp;pro=1&amp;sts=1</t>
+  </si>
+  <si>
+    <t>Straw boho pendant light, straw lampshade</t>
+  </si>
+  <si>
+    <t>Made by  VegetalDecor
+Materials: straw, doum
+Made by  VegetalDecor
+Read the full description
+                    Materials: straw, doum</t>
+  </si>
+  <si>
+    <t>The straw pendant light adds a natural and Boho touch to your space .Made from handwoven doum fibers, it provides a warm ambiance and diffuses soft light through its lampshade, creating a relaxing and soothing atmosphere indoors and outdoors. material : straw of doum dimension of height: -7.8 inches (20 cm ) -11.8 inches (30 cm ) -15.7 inches (40 cm ) -19.6 inches (50 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasgly yellow over time. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; The straw pendant light adds a natural and Boho touch to your space .Made from handwoven doum fibers, it provides a warm ambiance and diffuses soft light through its lampshade, creating a relaxing and soothing atmosphere indoors and outdoors.&lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of height:&lt;br&gt;&lt;br&gt;-7.8 inches (20 cm )&lt;br&gt;-11.8 inches (30 cm )&lt;br&gt;-15.7 inches (40 cm )&lt;br&gt;-19.6 inches (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasgly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/8e99c3/5935766264/il_1588xN.5935766264_rxfv.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/8e99c3/5935766264/il_1588xN.5935766264_rxfv.jpg
+https://i.etsystatic.com/51455585/r/il/29607b/5983837327/il_1588xN.5983837327_p97m.jpg
+https://i.etsystatic.com/51455585/r/il/2a7a33/5935768244/il_1588xN.5935768244_ay3f.jpg
+https://i.etsystatic.com/51455585/r/il/f43682/5983822199/il_1588xN.5983822199_qh7m.jpg
+https://i.etsystatic.com/51455585/r/il/c29074/5983822235/il_1588xN.5983822235_c74z.jpg
+https://i.etsystatic.com/51455585/r/il/47c832/5983840395/il_1588xN.5983840395_82gq.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1704575770</t>
+  </si>
+  <si>
+    <t>Order today to get by Jun 20-Jul 2 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -642,59 +665,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -732,335 +755,392 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E2">
+        <v>1702451372</v>
+      </c>
+      <c r="G2">
+        <v>16.44</v>
+      </c>
+      <c r="H2">
+        <v>21.08</v>
+      </c>
+      <c r="I2">
+        <v>16.44</v>
+      </c>
+      <c r="J2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K2">
+        <v>5.0</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>37</v>
+      </c>
+      <c r="R2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2" t="s">
+        <v>40</v>
+      </c>
+      <c r="X2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA2">
+        <v>1</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
         <v>28</v>
       </c>
-      <c r="C2" t="s">
-[...17 lines deleted...]
-      <c r="J2">
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3">
+        <v>1711788980</v>
+      </c>
+      <c r="G3">
+        <v>17.54</v>
+      </c>
+      <c r="H3">
+        <v>22.49</v>
+      </c>
+      <c r="I3">
+        <v>17.54</v>
+      </c>
+      <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3">
         <v>5.0</v>
       </c>
-      <c r="K2">
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" t="s">
+        <v>47</v>
+      </c>
+      <c r="O3" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R3" t="s">
+        <v>38</v>
+      </c>
+      <c r="S3" t="s">
+        <v>51</v>
+      </c>
+      <c r="T3" t="s">
+        <v>52</v>
+      </c>
+      <c r="X3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3">
         <v>1</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="AB3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E4">
+        <v>4297826952</v>
+      </c>
+      <c r="G4">
+        <v>18.0</v>
+      </c>
+      <c r="H4">
+        <v>24.0</v>
+      </c>
+      <c r="I4">
+        <v>18.0</v>
+      </c>
+      <c r="J4" t="s">
         <v>32</v>
       </c>
-      <c r="N2" t="s">
-[...14 lines deleted...]
-      <c r="S2" t="s">
+      <c r="K4">
+        <v>5.0</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>61</v>
+      </c>
+      <c r="R4" t="s">
+        <v>62</v>
+      </c>
+      <c r="S4" t="s">
+        <v>63</v>
+      </c>
+      <c r="T4" t="s">
+        <v>64</v>
+      </c>
+      <c r="X4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA4">
+        <v>1</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5">
+        <v>4295130095</v>
+      </c>
+      <c r="G5">
+        <v>16.38</v>
+      </c>
+      <c r="H5">
+        <v>18.2</v>
+      </c>
+      <c r="I5">
+        <v>16.38</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5">
+        <v>5.0</v>
+      </c>
+      <c r="L5">
+        <v>1</v>
+      </c>
+      <c r="M5" t="s">
+        <v>69</v>
+      </c>
+      <c r="N5" t="s">
+        <v>70</v>
+      </c>
+      <c r="O5" t="s">
+        <v>71</v>
+      </c>
+      <c r="P5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>73</v>
+      </c>
+      <c r="R5" t="s">
+        <v>74</v>
+      </c>
+      <c r="S5" t="s">
+        <v>75</v>
+      </c>
+      <c r="T5" t="s">
+        <v>76</v>
+      </c>
+      <c r="X5" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA5">
+        <v>1</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6">
+        <v>1704575770</v>
+      </c>
+      <c r="G6">
+        <v>18.64</v>
+      </c>
+      <c r="H6">
+        <v>23.89</v>
+      </c>
+      <c r="I6">
+        <v>18.64</v>
+      </c>
+      <c r="J6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6">
+        <v>5.0</v>
+      </c>
+      <c r="L6">
+        <v>8</v>
+      </c>
+      <c r="M6" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" t="s">
+        <v>82</v>
+      </c>
+      <c r="O6" t="s">
+        <v>83</v>
+      </c>
+      <c r="P6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>85</v>
+      </c>
+      <c r="R6" t="s">
         <v>38</v>
       </c>
-      <c r="W2" t="s">
-[...2 lines deleted...]
-      <c r="Z2">
+      <c r="S6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T6" t="s">
+        <v>87</v>
+      </c>
+      <c r="X6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA6">
         <v>1</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="L3" t="s">
+      <c r="AB6" t="s">
         <v>42</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">