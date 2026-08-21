--- v2 (2026-06-19)
+++ v3 (2026-08-21)
@@ -12,70 +12,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
-    <t>gtin</t>
-[...1 lines deleted...]
-  <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
@@ -101,267 +98,222 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.etsy.com/c/home-and-living/lighting/light-fixtures/ceiling-lights/pendant-lights?explicit=1&amp;min=15&amp;max=20&amp;ship_to=US</t>
   </si>
   <si>
-    <t>2026-06-15T05:08:14Z</t>
-[...5 lines deleted...]
-    <t>Cone pendant light,Palm tree leaf lampshade</t>
+    <t>2026-08-03T05:08:03Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1725973383/moroccan-pendant-light-in-straw-straw?click_key=376729d0-4704-440e-950d-41dde22fd880%3ALTd80af7a4cbe268af2dcc8abc37da75232ac0f784&amp;click_sum=fbc6a3bb&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-469879-2-28&amp;sr_prefetch=0&amp;pf_from=category&amp;pro=1&amp;content_source=376729d0-4704-440e-950d-41dde22fd880%253ALTd80af7a4cbe268af2dcc8abc37da75232ac0f784</t>
+  </si>
+  <si>
+    <t>Moroccan pendant light in straw , straw lampshade</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...44 lines deleted...]
-    <t>pendant light in straw cone shape, straw lampshade</t>
   </si>
   <si>
     <t>Made by  VegetalDecor
 Materials: straw, doum</t>
   </si>
   <si>
+    <t>This straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. material : straw of doum dimension of height without the fringes: -10 inches (25 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; This straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of height without the fringes:&lt;br&gt;&lt;br&gt;-10 inches (25 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/c8208f/6015432413/il_1588xN.6015432413_ajlc.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/c8208f/6015432413/il_1588xN.6015432413_ajlc.jpg
+https://i.etsystatic.com/51455585/r/il/9b72f2/5967350840/il_1588xN.5967350840_ljmc.jpg
+https://i.etsystatic.com/51455585/r/il/bbc795/5967344996/il_1588xN.5967344996_j6wk.jpg
+https://i.etsystatic.com/51455585/r/il/2d95c4/5967345104/il_1588xN.5967345104_fzt3.jpg
+https://i.etsystatic.com/51455585/r/il/e1f99e/5967345086/il_1588xN.5967345086_e69e.jpg
+https://i.etsystatic.com/51455585/r/il/417a6b/6015427059/il_1588xN.6015427059_i15f.jpg</t>
+  </si>
+  <si>
+    <t>otmane</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1725973383</t>
+  </si>
+  <si>
+    <t>Order today to get by Aug 13-18 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>straw, doum</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/c/home-and-living/lighting/light-fixtures/ceiling-lights/pendant-lights?explicit=1&amp;min=15&amp;max=20&amp;ship_to=US&amp;ref=pagination&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-08-03T05:08:33Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1719354701/straw-boho-pendant-light-straw-lampshade?click_key=EusYxu0gFSqb6doxto6DnzWy-i7e%3ALTeaacfd914c4c3a291bf574ab9c70dcdb7fa352ad&amp;click_sum=51ad0d2f&amp;ls=a&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-469878-2-3&amp;sr_prefetch=0&amp;pf_from=category&amp;pro=1</t>
+  </si>
+  <si>
+    <t>Straw boho pendant light, straw lampshade</t>
+  </si>
+  <si>
+    <t>Made by  VegetalDecor
+Materials: straw, doum, paille</t>
+  </si>
+  <si>
+    <t>The straw pendant light adds a natural and Boho touch to your space .Made from handwoven doum fibers, it provides a warm ambiance and diffuses soft light through its lampshade, creating a relaxing and soothing atmosphere indoors and outdoors. material : straw of doum dimension of height: -7.8 inches (20 cm ) -11.8 inches (30 cm ) -15.7 inches (40 cm ) -19.6 inches (50 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasgly yellow over time. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; The straw pendant light adds a natural and Boho touch to your space .Made from handwoven doum fibers, it provides a warm ambiance and diffuses soft light through its lampshade, creating a relaxing and soothing atmosphere indoors and outdoors.&lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of height:&lt;br&gt;&lt;br&gt;-7.8 inches (20 cm )&lt;br&gt;-11.8 inches (30 cm )&lt;br&gt;-15.7 inches (40 cm )&lt;br&gt;-19.6 inches (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasgly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/80ee68/6001712504/il_1588xN.6001712504_63fk.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/80ee68/6001712504/il_1588xN.6001712504_63fk.jpg
+https://i.etsystatic.com/51455585/r/il/f6ac53/6001707166/il_1588xN.6001707166_24oc.jpg
+https://i.etsystatic.com/51455585/r/il/f4028f/6001707624/il_1588xN.6001707624_r3vh.jpg
+https://i.etsystatic.com/51455585/r/il/d836c5/5938472612/il_1588xN.5938472612_bfrq.jpg
+https://i.etsystatic.com/51455585/r/il/a65e10/6048015033/il_1588xN.6048015033_qb9s.jpg
+https://i.etsystatic.com/51455585/r/il/002634/5938472502/il_1588xN.5938472502_7iq4.jpg
+https://i.etsystatic.com/51455585/r/il/65a81e/5986537381/il_1588xN.5986537381_pola.jpg
+https://i.etsystatic.com/51455585/r/il/636b3f/5986537373/il_1588xN.5986537373_7d4e.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1719354701</t>
+  </si>
+  <si>
+    <t>Order today to get by Aug 13-22 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>straw, doum, paille</t>
+  </si>
+  <si>
+    <t>2026-08-03T05:13:58Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1733299240/moroccan-pendant-light-in-straw-cone?click_key=376729d0-4704-440e-950d-41dde22fd880%3ALTebd7f437b5916d1e5330b371e574976d377dd03a&amp;click_sum=f39965dd&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-469879-2-20&amp;sr_prefetch=0&amp;pf_from=category&amp;pro=1&amp;content_source=376729d0-4704-440e-950d-41dde22fd880%253ALTebd7f437b5916d1e5330b371e574976d377dd03a</t>
+  </si>
+  <si>
+    <t>Moroccan pendant light in straw cone shape, straw lampshade</t>
+  </si>
+  <si>
     <t>This cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. material : straw of doum dimension of height without the fringes: -10 inches (25 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
   </si>
   <si>
-    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; This cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;&lt;br&gt;dimension of height without the fringes:&lt;br&gt;&lt;br&gt;-10 inches (25 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
-[...133 lines deleted...]
-    <t>&lt;div class="lp-cs-description-preview"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; The straw pendant light adds a natural and Boho touch to your space .Made from handwoven doum fibers, it provides a warm ambiance and diffuses soft light through its lampshade, creating a relaxing and soothing atmosphere indoors and outdoors.&lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of height:&lt;br&gt;&lt;br&gt;-7.8 inches (20 cm )&lt;br&gt;-11.8 inches (30 cm )&lt;br&gt;-15.7 inches (40 cm )&lt;br&gt;-19.6 inches (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasgly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;clg-button variant="tertiary" size="small" class="wt-mt-xs-3" aria-controls="product-details-overlay" source="description" background-type="dynamic"&gt; Learn more about this item &lt;/clg-button&gt;</t>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; This cone straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;&lt;br&gt;dimension of height without the fringes:&lt;br&gt;&lt;br&gt;-10 inches (25 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. The color is often green when the material is new and becomes increasingly yellow over time.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/19a7ab/6059957960/il_1588xN.6059957960_9ywz.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/19a7ab/6059957960/il_1588xN.6059957960_9ywz.jpg
+https://i.etsystatic.com/51455585/r/il/14541f/6108024471/il_1588xN.6108024471_27jp.jpg
+https://i.etsystatic.com/51455585/r/il/9dde89/6059957842/il_1588xN.6059957842_jq16.jpg
+https://i.etsystatic.com/51455585/r/il/2b3293/6059957926/il_1588xN.6059957926_jzsv.jpg
+https://i.etsystatic.com/51455585/r/il/2c3d26/6108024691/il_1588xN.6108024691_thk7.jpg
+https://i.etsystatic.com/51455585/r/il/f1aca8/6059957938/il_1588xN.6059957938_3tkv.jpg
+https://i.etsystatic.com/51455585/r/il/b1e51a/6108024889/il_1588xN.6108024889_qlf6.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1733299240</t>
+  </si>
+  <si>
+    <t>Order today to get by Aug 13-26 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>2026-08-03T05:14:01Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1704575770/straw-boho-pendant-light-straw-lampshade?click_key=EusYxu0gFSqb6doxto6DnzWy-i7e%3ALT8c121f5ca058de69cbc00aabdf4479cc592e49ce&amp;click_sum=8f67b768&amp;ls=a&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-469878-2-14&amp;sr_prefetch=0&amp;pf_from=category&amp;pro=1</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/51455585/r/il/8e99c3/5935766264/il_1588xN.5935766264_rxfv.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/51455585/r/il/8e99c3/5935766264/il_1588xN.5935766264_rxfv.jpg
 https://i.etsystatic.com/51455585/r/il/29607b/5983837327/il_1588xN.5983837327_p97m.jpg
 https://i.etsystatic.com/51455585/r/il/2a7a33/5935768244/il_1588xN.5935768244_ay3f.jpg
 https://i.etsystatic.com/51455585/r/il/f43682/5983822199/il_1588xN.5983822199_qh7m.jpg
 https://i.etsystatic.com/51455585/r/il/c29074/5983822235/il_1588xN.5983822235_c74z.jpg
 https://i.etsystatic.com/51455585/r/il/47c832/5983840395/il_1588xN.5983840395_82gq.jpg</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1704575770</t>
   </si>
   <si>
-    <t>Order today to get by Jun 20-Jul 2 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>2026-08-03T05:14:20Z</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1716600919/straw-ball-pendant-light-straw-lampshade?click_key=376729d0-4704-440e-950d-41dde22fd880%3ALTf5fe511105332ca1e3db3086bbd2f0a1e8b8ae17&amp;click_sum=872e1fce&amp;ls=s&amp;ga_order=most_relevant&amp;ga_search_type=all&amp;ga_view_type=gallery&amp;ga_search_query=&amp;ref=search_grid-469879-2-11&amp;sr_prefetch=0&amp;pf_from=category&amp;pro=1&amp;content_source=376729d0-4704-440e-950d-41dde22fd880%253ALTf5fe511105332ca1e3db3086bbd2f0a1e8b8ae17</t>
+  </si>
+  <si>
+    <t>Straw ball pendant light, straw lampshade</t>
+  </si>
+  <si>
+    <t>The Moroccan ball straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its spherical shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. material : straw of doum dimension of diameter: -11.8 inches (30 cm ) -15.7 inches (40 cm ) -19.6 inches (50 cm ) Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs. These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition. Average delivery time: Canada:9 to 12 days France:12 to 16 days Germany:12 to 16 days Luxembourg: 12 to 18 days Mexico: 12 to 18 days Switzerland: 12 to 16 days United Kingdom:9 to 12 days Usa: 12 to 14 days Puerto Rico: 14 to 19 daysNote for US customers Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word" tabindex="-1" aria-hidden="true"&gt; The Moroccan ball straw pendant light blends traditional craftsmanship with contemporary design. Handwoven from natural straw, its spherical shape evokes a sense of organic elegance. When illuminated, the light casts a warm and inviting ambiance, creating a captivating focal point in any space. &lt;br&gt;&lt;br&gt;material : straw of doum&lt;br&gt;&lt;br&gt;dimension of diameter:&lt;br&gt;-11.8 inches (30 cm )&lt;br&gt;-15.7 inches (40 cm )&lt;br&gt;-19.6 inches (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit , simply thread the wire the designed opening. Use only LED bulbs.&lt;br&gt;&lt;br&gt;These pendant light are handcrafted, making each piece unique. Color and sizes may vary due to the material's condition.&lt;br&gt;&lt;br&gt;Average delivery time:&lt;br&gt;&lt;br&gt;Canada:9 to 12 days&lt;br&gt; France:12 to 16 days&lt;br&gt; Germany:12 to 16 days&lt;br&gt; Luxembourg: 12 to 18 days&lt;br&gt; Mexico: 12 to 18 days&lt;br&gt; Switzerland: 12 to 16 days&lt;br&gt;United Kingdom:9 to 12 days&lt;br&gt;Usa: 12 to 14 days &lt;br&gt;Puerto Rico: 14 to 19 daysNote for US customers&lt;br&gt;Due to the new US customs law, this item is shipped DDP (Delivered Duty Paid). This means no extra taxes, no hidden fees, no delays - everything is fully covered by us. Your order will arrive smoothly, with free shipping to your door. &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/8fa754/5974324603/il_1588xN.5974324603_ecax.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/51455585/r/il/8fa754/5974324603/il_1588xN.5974324603_ecax.jpg
+https://i.etsystatic.com/51455585/r/il/75886d/5926243280/il_1588xN.5926243280_nn7g.jpg
+https://i.etsystatic.com/51455585/r/il/03161d/5926243534/il_1588xN.5926243534_pfrn.jpg
+https://i.etsystatic.com/51455585/r/il/27b99b/5974324067/il_1588xN.5974324067_1psj.jpg
+https://i.etsystatic.com/51455585/r/il/a8d71b/5974323955/il_1588xN.5974323955_swue.jpg
+https://i.etsystatic.com/51455585/r/il/734280/5926256024/il_1588xN.5926256024_9ax6.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/VegetalDecor?ref=shop_profile&amp;listing_id=1716600919</t>
+  </si>
+  <si>
+    <t>Order today to get by Aug 15-26 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -665,59 +617,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -755,392 +707,389 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>30</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2">
+        <v>1725973383</v>
+      </c>
+      <c r="F2">
+        <v>17.57</v>
+      </c>
+      <c r="G2">
+        <v>22.53</v>
+      </c>
+      <c r="H2">
+        <v>17.57</v>
+      </c>
+      <c r="I2" t="s">
         <v>31</v>
       </c>
-      <c r="E2">
-[...11 lines deleted...]
-      <c r="J2" t="s">
+      <c r="J2">
+        <v>4.8</v>
+      </c>
+      <c r="K2">
+        <v>13</v>
+      </c>
+      <c r="L2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
-      <c r="T2" t="s">
+      <c r="W2" t="s">
         <v>40</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Z2">
+        <v>1</v>
+      </c>
+      <c r="AA2" t="s">
         <v>41</v>
       </c>
-      <c r="AA2">
-[...2 lines deleted...]
-      <c r="AB2" t="s">
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
         <v>42</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>44</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>1719354701</v>
+      </c>
+      <c r="F3">
+        <v>16.47</v>
+      </c>
+      <c r="G3">
+        <v>21.12</v>
+      </c>
+      <c r="H3">
+        <v>16.47</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3">
+        <v>4.5</v>
+      </c>
+      <c r="K3">
+        <v>16</v>
+      </c>
+      <c r="L3" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>4</v>
       </c>
       <c r="M3" t="s">
         <v>46</v>
       </c>
       <c r="N3" t="s">
         <v>47</v>
       </c>
       <c r="O3" t="s">
         <v>48</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
+        <v>37</v>
+      </c>
+      <c r="R3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="S3" t="s">
         <v>51</v>
       </c>
-      <c r="T3" t="s">
+      <c r="W3" t="s">
         <v>52</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Z3">
+        <v>1</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
         <v>53</v>
       </c>
-      <c r="AA3">
+      <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4">
+        <v>1733299240</v>
+      </c>
+      <c r="F4">
+        <v>17.58</v>
+      </c>
+      <c r="G4">
+        <v>22.54</v>
+      </c>
+      <c r="H4">
+        <v>17.58</v>
+      </c>
+      <c r="I4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4">
+        <v>5.0</v>
+      </c>
+      <c r="K4">
+        <v>3</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P4" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" t="s">
+        <v>60</v>
+      </c>
+      <c r="S4" t="s">
+        <v>61</v>
+      </c>
+      <c r="W4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z4">
         <v>1</v>
       </c>
-      <c r="AB3" t="s">
-        <v>42</v>
+      <c r="AA4" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
-[...24 lines deleted...]
-      <c r="J4" t="s">
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5">
+        <v>1704575770</v>
+      </c>
+      <c r="F5">
+        <v>18.68</v>
+      </c>
+      <c r="G5">
+        <v>23.94</v>
+      </c>
+      <c r="H5">
+        <v>18.68</v>
+      </c>
+      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5">
+        <v>5.0</v>
+      </c>
+      <c r="K5">
+        <v>8</v>
+      </c>
+      <c r="L5" t="s">
         <v>32</v>
       </c>
-      <c r="K4">
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>37</v>
+      </c>
+      <c r="R5" t="s">
+        <v>66</v>
+      </c>
+      <c r="S5" t="s">
+        <v>61</v>
+      </c>
+      <c r="W5" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z5">
+        <v>1</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E6">
+        <v>1716600919</v>
+      </c>
+      <c r="F6">
+        <v>18.68</v>
+      </c>
+      <c r="G6">
+        <v>23.94</v>
+      </c>
+      <c r="H6">
+        <v>18.68</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6">
         <v>5.0</v>
       </c>
-      <c r="L4">
+      <c r="K6">
+        <v>2</v>
+      </c>
+      <c r="L6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O6" t="s">
+        <v>72</v>
+      </c>
+      <c r="P6" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R6" t="s">
+        <v>74</v>
+      </c>
+      <c r="S6" t="s">
+        <v>75</v>
+      </c>
+      <c r="W6" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z6">
         <v>1</v>
       </c>
-      <c r="M4" t="s">
-[...166 lines deleted...]
-        <v>42</v>
+      <c r="AA6" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">