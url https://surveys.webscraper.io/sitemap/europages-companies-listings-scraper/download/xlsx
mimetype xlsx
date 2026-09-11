--- v2 (2026-08-01)
+++ v3 (2026-09-11)
@@ -12,237 +12,244 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
     <t>delivery</t>
   </si>
   <si>
     <t>employees</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/products?isPserpFirst=1&amp;q=cardboard+machines</t>
   </si>
   <si>
-    <t>2026-07-09T09:35:45Z</t>
+    <t>2026-09-03T12:59:32Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/controlpack-systems-sl-22392688</t>
+  </si>
+  <si>
+    <t>Controlpack Systems S.L</t>
+  </si>
+  <si>
+    <t>Distributor
+Manufacturer/Producer
+Service provider</t>
+  </si>
+  <si>
+    <t>Carretera Ulldecona, Km 13,5, Polígono Zona a Disseminat Indústria, , La Sénia 43560</t>
+  </si>
+  <si>
+    <t>https://www.controlpack.com</t>
+  </si>
+  <si>
+    <t>- Leaders in innovative solutions for cost reduction at the end of the line.
+- We design and supply customized and optimized packaging systems, fully tailored to the specific needs of each company.
+- Our advanced R&amp;D department, along with a rigorous internal quality control, ensures maximum excellence and reliability in all our products and services.
+- We maintain a permanent stock of over 9,000 references, guaranteeing immediate availability and fast delivery.
+At Controlpack Systems, S.L.U., we are committed to efficiency, innovation, and complete customer satisfaction in every project.</t>
+  </si>
+  <si>
+    <t>Worldwide</t>
+  </si>
+  <si>
+    <t>100-199</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/products/page/2?isPserpFirst=1&amp;q=cardboard%20machines</t>
+  </si>
+  <si>
+    <t>2026-09-03T12:58:26Z</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/technowagy-ltd-22307286</t>
   </si>
   <si>
     <t>Technowagy Ltd.</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Customer-specific manufacturer</t>
   </si>
   <si>
     <t>Nadiina street 3, Lviv 79066</t>
   </si>
   <si>
     <t>https://technowagy.com.ua/en/</t>
   </si>
   <si>
     <t>The company was founded in 2002 and in 2011, we built our factory in Lviv covering an area of 7,000 m². Number of employees - over 200, including highly qualified engineers, designers, programmers (a quarter of the entire team), which allows us to implement complex customer tasks, providing a combination of high-quality products and optimal prices. Over the years, the company has manufactured and supplied approximately 1,800 truck weighbridges, 1,000 railcar weighbridges, 25,000 industrial weighbridges, as well as a large number of fillers, packaging machines, and production lines. The products of Technowagy are exported internationally.</t>
   </si>
   <si>
-    <t>Worldwide</t>
-[...5 lines deleted...]
-    <t>2026-07-09T09:35:53Z</t>
+    <t>2026-09-03T12:58:34Z</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/trapo-gmbh-497672</t>
   </si>
   <si>
     <t>TRAPO GmbH</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Service provider
 Wholesaler</t>
   </si>
   <si>
     <t>Industriestrasse 1, Gescher-Hochmoor 48712</t>
   </si>
   <si>
     <t>http://www.trapo.de</t>
   </si>
   <si>
     <t>TRAPO AG, based in the Westphalian town of Gescher-Hochmoor, is a partner in industrial automa-tion. Its core competencies include conception and engineering worldwide, manufacturing and com-missioning as well as after-sales service for machines and systems in production and intralogistics. Across industries, TRAPO solutions are used for picking, packing, (de-) palletizing, packaging, ware-housing and in sorting and distribution technology. The goal: to meet the globally increasing demand for the automation of all production processes. The claim: to offer solutions for the automation of diverse production processes before the demand arises. Customers worldwide benefit from more than 60 years of experience and know-how. With state-of-the-art technology, TRAPO AG sets new standards worldwide for smooth transitions in production and intralogistics. Research and develop-ment have always played a key role in the in-house technical center. TRAPO AG develops optimal solutions together with its customers and, under real conditions, puts all functions in the TRAPO technical center to the test.</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>200-499</t>
   </si>
   <si>
-    <t>2026-07-09T09:35:58Z</t>
-[...5 lines deleted...]
-    <t>YMCUP</t>
+    <t>2026-09-03T12:58:37Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/rotomak-22350685</t>
+  </si>
+  <si>
+    <t>ROTOMAK</t>
+  </si>
+  <si>
+    <t>IKITELLI OSB. Trios2023   A BLOK SK. A BLOK NO: 120, , Istanbul 35106</t>
+  </si>
+  <si>
+    <t>https://www.rotomak.com.tr</t>
+  </si>
+  <si>
+    <t>With over 10 years of experience in custom machine design and manufacturing, Rotomak provides turnkey industrial machinery solutions from concept to production. Our services include project planning, engineering design, machine manufacturing and on-site installation, supporting manufacturers at every stage of production.
+We are a specialised manufacturer of high-precision industrial converting machinery, offering slitting, rewinding and automation solutions for the paper, packaging and flexible materials industries. Our machines process paper, paperboard, films, laminates and aluminium, combining robust mechanical design, precise web handling and advanced automation.
+Main Machines &amp; Equipment
+• Compact Slitter Rewinder
+• Paper &amp; Laminates Slitter Rewinder
+• Turret Compact Slitter Rewinder
+• Jumbo Slitter Rewinder
+• Heavy Slitter Rewinder
+• Inspect Rewinder
+• Core Cutters
+All Rotomak machines are developed with a strong focus on precision, reliability and long-term performance, ensuring accurate tension control, high-speed operation and stable rewinding quality. Energy-efficient and space-optimised designs support sustainable and cost-effective industrial production.
+In addition, we offer custom-built machines, maintenance and after-sales services, and process optimisation consulting. By integrating smart converting features and Industry 4.0-ready solutions, Rotomak positions itself as a reliable global partner in industrial machinery and automation. Contact us for more.</t>
+  </si>
+  <si>
+    <t>10-19</t>
+  </si>
+  <si>
+    <t>2026-09-03T12:58:39Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/CDA/00000004666309-467374001.html</t>
+  </si>
+  <si>
+    <t>CDA</t>
   </si>
   <si>
     <t>Manufacturer/Producer</t>
   </si>
   <si>
-    <t>Orta Mahalle Ibrahim Aga Caddesi 2. Emintas Sanayi Sitesi No, Istanbul 34100</t>
-[...66 lines deleted...]
-    <t>50-99</t>
+    <t>6  rue  de  l'Artisanat, Zi de plaisance, Narbonne 11100</t>
+  </si>
+  <si>
+    <t>https://cdafrance.com/</t>
+  </si>
+  <si>
+    <t>Since 1991, CDA has stood out in the manufacturing and marketing of complete filling, screwing, and labeling solutions. With our expertise, we offer a comprehensive range of machines, covering everything from semi-automatic labelers to complete packaging lines, including automatic fillers and screwdrivers.
+Internationally recognized for manufacturing quality, our machines, whether fillers, screwdrivers, or labelers, are meticulously designed to adapt to a variety of products and formats. Whether you operate in the fields of viticulture, brewing, food processing, e-liquids, cosmetics, or chemistry, we have a tailored solution that precisely meets your needs.
+A distinctive feature of CDA lies in our ability to ensure the quality of our products from start to finish. Indeed, we manufacture our own parts within our company CDU, also located in Narbonne, thus guaranteeing complete control over the manufacturing process.
+At CDA, innovation and quality are at the heart of our approach. Our packaging solutions are designed to optimize your processes, improve your productivity, and ensure that your products comply with the most stringent standards.</t>
+  </si>
+  <si>
+    <t>20-49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -621,248 +628,251 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>49.7866097</v>
+        <v>40.6356057</v>
       </c>
       <c r="H2">
-        <v>24.077008</v>
+        <v>0.2843096</v>
       </c>
       <c r="I2">
-        <v>380673148356</v>
+        <v>34977713562</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
+      </c>
+      <c r="O2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G3">
-        <v>51.8951181</v>
+        <v>49.7866097</v>
       </c>
       <c r="H3">
-        <v>7.0353048</v>
+        <v>24.077008</v>
       </c>
       <c r="I3">
-        <v>49286320050</v>
+        <v>380673148356</v>
       </c>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L3">
-        <v>1957</v>
+        <v>2002</v>
       </c>
       <c r="M3" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
         <v>34</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>35</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>36</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4">
+        <v>51.8951181</v>
+      </c>
+      <c r="H4">
+        <v>7.0353048</v>
+      </c>
+      <c r="I4">
+        <v>49286320050</v>
+      </c>
+      <c r="J4" t="s">
         <v>38</v>
       </c>
-      <c r="G4">
-[...8 lines deleted...]
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>39</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4">
+        <v>1957</v>
+      </c>
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="L4">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5">
-        <v>49.796517</v>
+        <v>41.0308111</v>
       </c>
       <c r="H5">
-        <v>11.016076</v>
+        <v>28.9093436</v>
       </c>
       <c r="I5">
-        <v>4995454490</v>
+        <v>902126718105</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
       <c r="K5" t="s">
         <v>47</v>
       </c>
       <c r="L5">
-        <v>1919</v>
+        <v>2013</v>
       </c>
       <c r="M5" t="s">
         <v>23</v>
       </c>
       <c r="N5" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G6">
-        <v>51.9318698</v>
+        <v>43.169553</v>
       </c>
       <c r="H6">
-        <v>9.7830491</v>
+        <v>2.9868621</v>
       </c>
       <c r="I6">
-        <v>49518794020</v>
+        <v>33468412529</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L6">
-        <v>1978</v>
+        <v>1991</v>
       </c>
       <c r="M6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">