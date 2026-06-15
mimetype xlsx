--- v0 (2026-03-24)
+++ v1 (2026-06-15)
@@ -12,193 +12,236 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/products?isPserpFirst=1&amp;q=cardboard+machines</t>
   </si>
   <si>
-    <t>https://www.europages.co.uk/en/company/hanfwolf-gmbh-co-kg-317550</t>
-[...23 lines deleted...]
-Products from HANFWOLF are used worldwide and solve problems in various industrial applications. In addition to standard and specialized products, we offer system solutions and services, such as packaging systems as complete solutions, testing services for ropes and chains, as well as customized inventory management and logistics.</t>
+    <t>2026-06-15T05:01:49Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/de-rossi-vittoriano-srl-22306782</t>
+  </si>
+  <si>
+    <t>De Rossi Vittoriano S.r.l.</t>
+  </si>
+  <si>
+    <t>Customer-specific manufacturer</t>
+  </si>
+  <si>
+    <t>Viale Dell'Industria, 34, Paderno Dugnano 20037</t>
+  </si>
+  <si>
+    <t>https://www.derossivittoriano.it/</t>
+  </si>
+  <si>
+    <t>Since 1972 in Paderno Dugnano (Milan), De Rossi Vittoriano Srl designs and manufactures groups, units, or equipment to be applied to existing rotary machines in various sectors including labels / double-sided adhesives and more.
+For example:
+• Printing and flexographic coating groups/modules/equipment
+• Longitudinal cutting groups/modules/equipment
+• Micro-perforation groups/modules/equipment
+• Finishing groups/modules/equipment such as hot and cold stamping
+• Rotary die-cutting groups/modules/equipment
+Additionally, we design and build customized special rotary machines:
+• Flexographic printing machines
+• Die-cutting machines both traditional and laser
+• Longitudinal cutting machines
+• Machines for laminating different materials
+Our "Complete" Modular Machine allows for the insertion of multiple groups/modules/equipment and positioning them according to the work to be performed.
+We also carry out Precision Mechanical Processing of Turning, Milling, and Boring, even on large sizes, in many different sectors such as Food, Mechatronics, Pharma, Packaging, Oil &amp; Gas, and Chemical.
+We can work on single pieces or in series.
+Materials: iron, steel, aluminum, stainless steel, titanium, and more.
+We can offer a "finished product" including design and engineering consulting, processing, treatments (e.g., protective, thermal, surface...), mechanical assembly, and transportation.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/products/page/2?isPserpFirst=1&amp;q=cardboard%20machines</t>
   </si>
   <si>
+    <t>2026-06-15T05:01:56Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/ZAMBAK-KAGIT/00000004733083-533349001.html</t>
+  </si>
+  <si>
+    <t>ZAMBAK KAGIT</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer</t>
+  </si>
+  <si>
+    <t>Yakuplu Mah. Hürriyet Bulv. No:1 Skyport Residence K:12 D:128 Beylikdüzü, Istanbul 34524</t>
+  </si>
+  <si>
+    <t>http://www.zambakkagit.com.tr/</t>
+  </si>
+  <si>
+    <t>Paper Machines: Cleaning Papers, Paper Cup Manufacturing, Foam Plate Manufacturing... ZAMBAK KAĞIT San. ve Tic. Ltd. Şti. was established in 2003 to provide services in the fields of cleaning papers, paper cup manufacturing, infrastructure consulting, and paper machine supply. Since its inception, it has collaborated with many leading international companies in these sectors to offer the most accurate solutions to its customers. Through its international projects and efforts, it has quickly gained its rightful place and reliability in the industry. As a result of its performance in both domestic and international projects, ZAMBAK KAĞIT has earned the right to be the distributor for many companies in regions covering Turkey, Cyprus, Eastern European countries, Russia, and Turkic Republics. Since 2010, it has been producing machines designed with Italian and South Korean technology, tailored to customer needs, under its own brand, maintaining its quality standards and oversight. The workshops working for the ZAMBAK KAĞIT brand are technological facilities that produce machines with high quality standards, equipped with teams of over 600 employees, built on an area of 20,000m2 to 40,000m2, and certified with ISO 9001:2000 and CE (Conformity to European Standards). The machines produced by the company are patented and have received numerous awards for design and production efficiency.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:04Z</t>
+  </si>
+  <si>
     <t>https://www.europages.co.uk/YMCUP/00000005491797-001.html</t>
   </si>
   <si>
     <t>YMCUP</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manufacturer/Producer</t>
   </si>
   <si>
     <t>Orta Mahalle Ibrahim Aga Caddesi 2. Emintas Sanayi Sitesi No, Istanbul 34100</t>
   </si>
   <si>
     <t>https://ymcup.com.tr/en-us/home/</t>
   </si>
   <si>
     <t>Founded in 2016, YMCUP is a manufacturer of paper cups and printing die-cutting machines based in Istanbul, Turkey. From the very beginning of our journey, we have focused on providing our customers with the highest quality products and services with efficient and fast delivery. Our company views innovation as the key to sustainable success, evaluating each new day from a fresh perspective and prioritizing innovation activities with this awareness. We aim to expand our product range by closely following technological developments. With the joy of producing products that are sensitive to human health and the environment, we are rapidly continuing our investments. We have a wide product portfolio:
 • Paper Cup Machines,
 • Double Wall Paper Cup Machines,
 • Paper Bowl Machines,
 • Paper Salad Bowl Machines,
 • Packaging Machines,
 • Printing and Punching Machines,
 • Press Machines,
 • Machine Accessories and spare parts.
 Our paper cup machines can produce various sizes and volumes for different paper cup sizes such as 12 oz, 8 oz, and 9 oz! For more information about our product portfolio, please visit our website. Our mission encompasses monitoring quality standards through raw material selection and managing all processes from production to delivery to our customers. At YMCUP, our production adheres to international quality standards such as ISO 9001:2008 - ISO 14001:2004 - OHSAS 18001:2007 Quality Management System certifications. For more information, please contact us!</t>
   </si>
   <si>
-    <t>https://www.europages.co.uk/ERDWICH-ZERKLEINERUNGSSYSTEME-GMBH/DEU486705-539065001.html</t>
-[...43 lines deleted...]
-By employing cutting-edge IT tools, MEIND develops customized solutions ensuring an excellent quality-price ratio. The company also offers services for the adaptation, modification, and overhaul of used machinery, as well as technical consulting and specialized assistance. With an innovation-oriented approach and a focus on customer satisfaction, MEIND is the ideal partner for those seeking reliability, quality, and tailored solutions in the field of industrial handling and automation.</t>
+    <t>2026-06-15T05:02:07Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/paral-gmbh-1263164</t>
+  </si>
+  <si>
+    <t>Paral GmbH</t>
+  </si>
+  <si>
+    <t>Betriebsstraße 2, Böheimkirchen 3071</t>
+  </si>
+  <si>
+    <t>http://www.paral.at/</t>
+  </si>
+  <si>
+    <t>Highest quality on the production line.
+Consultation, planning, and implementation of packaging concepts.
+We offer complete system &amp; automation solutions for various application areas and industries.
+Accuracy does not come by chance.
+With over 35 years of experience in packaging technology, we are well aware of the importance of the highest quality. Additionally, we possess the necessary knowledge of the materials to be processed. Over the years, we have built a very good network of customers and suppliers. Long-standing customers who have trusted our work for many years are a strong confirmation of the path we have taken.
+Our quality standards
+Using only the best materials is a matter of course for us. This increases both precision and durability. Machines are manufactured in-house, and the majority of the individual components are also produced in-house.
+Our qualified team consists of automation technicians and industrial designers. With seven employees, we are a small but effective team. Stability is very important to us, which is why we have been working together for many years, and we strive to keep our suppliers the same whenever possible.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:10Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/surapack-ambalaj-san-ve-di-tic-a-22343642</t>
+  </si>
+  <si>
+    <t>SURAPACK AMBALAJ SAN. VE DIŞ TİC. A.Ş.</t>
+  </si>
+  <si>
+    <t>Distributor
+Manufacturer/Producer
+Customer-specific manufacturer
+Wholesaler
+Service provider</t>
+  </si>
+  <si>
+    <t>Dudullu OSB, 101.Sokak DES Sanayi sitesi No: 8 D:10, 34775 Ümraniye/İstanbul, Dudullu OSB, 101.Sokak DES Sanayi sitesi No: 8 D:10, 34775 Ümraniye/İstanbul, İSTANBUL 34775</t>
+  </si>
+  <si>
+    <t>https://www.suramachine.com</t>
+  </si>
+  <si>
+    <t>Company History: The Road to Success
+The company was established over 30 years ago, at a time when the market for disposable tableware was just beginning to take shape. Initially known as SURACUP and later continuing under the name SURA PACK, it is now part of a group of companies recognized as SURAPACK GROUP. In its early years, the company focused on developing packaging production technologies that would meet modern consumer needs. Over the years, this accumulation of knowledge and experience has enabled the company to achieve a leading position in its industry. From the very beginning, one of the company's core priorities has been the use of high-quality materials and modern technologies. Investments in R&amp;D have facilitated the implementation of innovations that significantly enhance the quality of the final product. This desire for development has made the company recognizable and trustworthy in the market.
+Diversity and Quality
+One of the company's greatest strengths is its wide range of products. The main categories are as follows:
+- Disposable tableware - plates, cups, cutlery sets, and other products designed for use in various areas such as cafes, restaurants, or events.
+- Packaging - food packaging, containers, and packaging solutions that meet high quality and safety standards for businesses.
+- Customized solutions - for customers needing special packaging and tableware, the company offers unique solutions that take into account the specific characteristics of the business.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -502,284 +545,302 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2">
+        <v>45.5613207</v>
+      </c>
+      <c r="H2">
+        <v>9.1798027</v>
+      </c>
+      <c r="I2">
+        <v>39029186043</v>
+      </c>
+      <c r="J2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2">
+        <v>1972</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
         <v>13</v>
       </c>
-      <c r="C2" t="s">
-[...27 lines deleted...]
-        <v>19</v>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3">
+        <v>40.978499</v>
+      </c>
+      <c r="H3">
+        <v>28.678979</v>
+      </c>
+      <c r="I3">
+        <v>902126713591</v>
+      </c>
+      <c r="J3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3">
+        <v>2003</v>
+      </c>
+      <c r="M3" t="s">
+        <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4">
+        <v>41.029525</v>
+      </c>
+      <c r="H4">
+        <v>28.919045</v>
+      </c>
+      <c r="I4">
+        <v>905442983419</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4">
+        <v>2016</v>
+      </c>
+      <c r="M4" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
-[...17 lines deleted...]
-      <c r="J3" t="s">
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="K3">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="F5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5">
+        <v>48.1901286</v>
+      </c>
+      <c r="H5">
+        <v>15.766636</v>
+      </c>
+      <c r="I5">
+        <v>43274323040</v>
+      </c>
+      <c r="J5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5">
+        <v>1977</v>
+      </c>
+      <c r="M5" t="s">
+        <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
-[...75 lines deleted...]
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>44.950787</v>
+        <v>44</v>
+      </c>
+      <c r="F6" t="s">
+        <v>45</v>
       </c>
       <c r="G6">
-        <v>10.258329</v>
+        <v>40.998472</v>
       </c>
       <c r="H6">
-        <v>3905211402910</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>29.1863479</v>
+      </c>
+      <c r="I6">
+        <v>905458653312</v>
       </c>
       <c r="J6" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6">
+        <v>1992</v>
+      </c>
+      <c r="M6" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">