--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -12,236 +12,237 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
+    <t>delivery</t>
+  </si>
+  <si>
+    <t>employees</t>
+  </si>
+  <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/products?isPserpFirst=1&amp;q=cardboard+machines</t>
   </si>
   <si>
-    <t>2026-06-15T05:01:49Z</t>
-[...45 lines deleted...]
-    <t>ZAMBAK KAGIT</t>
+    <t>2026-07-09T09:35:45Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/technowagy-ltd-22307286</t>
+  </si>
+  <si>
+    <t>Technowagy Ltd.</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer
+Customer-specific manufacturer</t>
+  </si>
+  <si>
+    <t>Nadiina street 3, Lviv 79066</t>
+  </si>
+  <si>
+    <t>https://technowagy.com.ua/en/</t>
+  </si>
+  <si>
+    <t>The company was founded in 2002 and in 2011, we built our factory in Lviv covering an area of 7,000 m². Number of employees - over 200, including highly qualified engineers, designers, programmers (a quarter of the entire team), which allows us to implement complex customer tasks, providing a combination of high-quality products and optimal prices. Over the years, the company has manufactured and supplied approximately 1,800 truck weighbridges, 1,000 railcar weighbridges, 25,000 industrial weighbridges, as well as a large number of fillers, packaging machines, and production lines. The products of Technowagy are exported internationally.</t>
+  </si>
+  <si>
+    <t>Worldwide</t>
+  </si>
+  <si>
+    <t>100-199</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:35:53Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/trapo-gmbh-497672</t>
+  </si>
+  <si>
+    <t>TRAPO GmbH</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer
+Service provider
+Wholesaler</t>
+  </si>
+  <si>
+    <t>Industriestrasse 1, Gescher-Hochmoor 48712</t>
+  </si>
+  <si>
+    <t>http://www.trapo.de</t>
+  </si>
+  <si>
+    <t>TRAPO AG, based in the Westphalian town of Gescher-Hochmoor, is a partner in industrial automa-tion. Its core competencies include conception and engineering worldwide, manufacturing and com-missioning as well as after-sales service for machines and systems in production and intralogistics. Across industries, TRAPO solutions are used for picking, packing, (de-) palletizing, packaging, ware-housing and in sorting and distribution technology. The goal: to meet the globally increasing demand for the automation of all production processes. The claim: to offer solutions for the automation of diverse production processes before the demand arises. Customers worldwide benefit from more than 60 years of experience and know-how. With state-of-the-art technology, TRAPO AG sets new standards worldwide for smooth transitions in production and intralogistics. Research and develop-ment have always played a key role in the in-house technical center. TRAPO AG develops optimal solutions together with its customers and, under real conditions, puts all functions in the TRAPO technical center to the test.</t>
+  </si>
+  <si>
+    <t>Europe</t>
+  </si>
+  <si>
+    <t>200-499</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:35:58Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/YMCUP/00000005491797-001.html</t>
+  </si>
+  <si>
+    <t>YMCUP</t>
   </si>
   <si>
     <t>Manufacturer/Producer</t>
-  </si>
-[...16 lines deleted...]
-    <t>YMCUP</t>
   </si>
   <si>
     <t>Orta Mahalle Ibrahim Aga Caddesi 2. Emintas Sanayi Sitesi No, Istanbul 34100</t>
   </si>
   <si>
     <t>https://ymcup.com.tr/en-us/home/</t>
   </si>
   <si>
     <t>Founded in 2016, YMCUP is a manufacturer of paper cups and printing die-cutting machines based in Istanbul, Turkey. From the very beginning of our journey, we have focused on providing our customers with the highest quality products and services with efficient and fast delivery. Our company views innovation as the key to sustainable success, evaluating each new day from a fresh perspective and prioritizing innovation activities with this awareness. We aim to expand our product range by closely following technological developments. With the joy of producing products that are sensitive to human health and the environment, we are rapidly continuing our investments. We have a wide product portfolio:
 • Paper Cup Machines,
 • Double Wall Paper Cup Machines,
 • Paper Bowl Machines,
 • Paper Salad Bowl Machines,
 • Packaging Machines,
 • Printing and Punching Machines,
 • Press Machines,
 • Machine Accessories and spare parts.
 Our paper cup machines can produce various sizes and volumes for different paper cup sizes such as 12 oz, 8 oz, and 9 oz! For more information about our product portfolio, please visit our website. Our mission encompasses monitoring quality standards through raw material selection and managing all processes from production to delivery to our customers. At YMCUP, our production adheres to international quality standards such as ISO 9001:2008 - ISO 14001:2004 - OHSAS 18001:2007 Quality Management System certifications. For more information, please contact us!</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:07Z</t>
-[...36 lines deleted...]
-Wholesaler
+    <t>2026-07-09T09:36:00Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/loesch-verpackungstechnik-gmbh-co-kg-541965</t>
+  </si>
+  <si>
+    <t>LOESCH Verpackungstechnik GmbH + Co. KG</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer
 Service provider</t>
   </si>
   <si>
-    <t>Dudullu OSB, 101.Sokak DES Sanayi sitesi No: 8 D:10, 34775 Ümraniye/İstanbul, Dudullu OSB, 101.Sokak DES Sanayi sitesi No: 8 D:10, 34775 Ümraniye/İstanbul, İSTANBUL 34775</t>
-[...11 lines deleted...]
-- Customized solutions - for customers needing special packaging and tableware, the company offers unique solutions that take into account the specific characteristics of the business.</t>
+    <t>Industriestrasse 1, Altendorf 96146</t>
+  </si>
+  <si>
+    <t>https://www.loeschpack.com</t>
+  </si>
+  <si>
+    <t>LoeschPack is the specialist when it comes to packaging machines, complete systems for packaging chocolate, chewing gum, confectionery, baked goods, food, and non-food products.
+We develop and produce innovative packaging concepts, system and service solutions with the highest professionalism and flexibility. Creating added value for our customers is our commitment as a strategically important partner and technology and innovation leader.</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:36:08Z</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/kartonfabrik-kaierde-gmbh-co-produktions-kg-530168</t>
+  </si>
+  <si>
+    <t>Kartonfabrik Kaierde GmbH &amp; Co. Produktions KG</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer
+Service provider
+Customer-specific manufacturer</t>
+  </si>
+  <si>
+    <t>Hagentalstraße 2, Delligsen 31073</t>
+  </si>
+  <si>
+    <t>http://www.kartonfabrikkaierde.de/</t>
+  </si>
+  <si>
+    <t>The Kartonfabrik Kaierde GmbH &amp; Co. Produktions KG is a leading manufacturer of high-quality Graupappe/Graukarton and Braunkarton in grammages ranging from 320 - 900 g/m² and bookbinding board from 1.0 - 5.0 mm. For many years, the company has been offering innovative and sustainable products for various industries, particularly for the food, retail, and logistics sectors. With modern production facilities and a clear focus on environmental friendliness, Kaierde sets standards in the packaging industry.
+The product range includes corrugated packaging, custom cardboard solutions, as well as innovative products for optimizing shipping and storage. Equipment is also available in small cuts and rolls. By utilizing state-of-the-art manufacturing technologies, all products are produced efficiently and sustainably. Notably, the use of recycled materials and environmentally friendly printing processes is emphasized to minimize the ecological footprint.
+We offer our customers tailored solutions that meet the specific requirements of their business models. With flexible production that responds to customer needs and fast delivery, Kartonfabrik Kaierde is a reliable partner for companies that rely on sustainable packaging solutions.
+Count on the long-standing expertise and innovative strength of Kartonfabrik Kaierde for high-quality corrugated products.</t>
+  </si>
+  <si>
+    <t>50-99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -545,302 +546,323 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G2">
+        <v>49.7866097</v>
+      </c>
+      <c r="H2">
+        <v>24.077008</v>
+      </c>
+      <c r="I2">
+        <v>380673148356</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2">
+        <v>2002</v>
+      </c>
+      <c r="M2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" t="s">
-[...27 lines deleted...]
-        <v>21</v>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3">
+        <v>51.8951181</v>
+      </c>
+      <c r="H3">
+        <v>7.0353048</v>
+      </c>
+      <c r="I3">
+        <v>49286320050</v>
+      </c>
+      <c r="J3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3">
+        <v>1957</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...40 lines deleted...]
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G4">
         <v>41.029525</v>
       </c>
       <c r="H4">
         <v>28.919045</v>
       </c>
       <c r="I4">
         <v>905442983419</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="L4">
         <v>2016</v>
       </c>
       <c r="M4" t="s">
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="N4" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G5">
-        <v>48.1901286</v>
+        <v>49.796517</v>
       </c>
       <c r="H5">
-        <v>15.766636</v>
+        <v>11.016076</v>
       </c>
       <c r="I5">
-        <v>43274323040</v>
+        <v>4995454490</v>
       </c>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L5">
-        <v>1977</v>
+        <v>1919</v>
       </c>
       <c r="M5" t="s">
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="N5" t="s">
+        <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G6">
-        <v>40.998472</v>
+        <v>51.9318698</v>
       </c>
       <c r="H6">
-        <v>29.1863479</v>
+        <v>9.7830491</v>
       </c>
       <c r="I6">
-        <v>905458653312</v>
+        <v>49518794020</v>
       </c>
       <c r="J6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L6">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="M6" t="s">
-        <v>21</v>
+        <v>32</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">