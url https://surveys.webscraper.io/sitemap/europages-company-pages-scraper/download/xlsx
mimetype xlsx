--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,175 +12,193 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/loesch-verpackungstechnik-gmbh-co-kg-541965</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:30:52Z</t>
   </si>
   <si>
     <t>LOESCH Verpackungstechnik GmbH + Co. KG</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Service provider</t>
   </si>
   <si>
     <t>Industriestrasse 1, Altendorf 96146</t>
   </si>
   <si>
     <t>https://www.loeschpack.com</t>
   </si>
   <si>
     <t>LoeschPack is the specialist when it comes to packaging machines, complete systems for packaging chocolate, chewing gum, confectionery, baked goods, food, and non-food products.
 We develop and produce innovative packaging concepts, system and service solutions with the highest professionalism and flexibility. Creating added value for our customers is our commitment as a strategically important partner and technology and innovation leader.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/TOSA-SPA/SEAC000629962-001.html</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:00Z</t>
+  </si>
+  <si>
     <t>TOSA SPA</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Wholesaler</t>
   </si>
   <si>
     <t>Corso 4 Novembre 109/111, Santo Stefano Belbo 12058</t>
   </si>
   <si>
     <t>https://www.tosagroup.com/</t>
   </si>
   <si>
     <t>La Tosa spa, located in Santo Stefano Belbo, has extensive experience and professionalism in the construction of systems and equipment for packaging, winemaking, packaging, and pallet handling systems. Tosa spa offers a wide range of packaging machinery, including stretch film wrappers, automatic strapping machines, packaging machines, strapping machines, sealers, tape dispensers, and packers, as well as machinery for bottling and transportation. Tosa spa provides technical assistance throughout the national and international territory and offers its customers highly advantageous and competitive prices. Tosa spa includes the brands MIMI and CMR.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/rotomak-22350685</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:02Z</t>
   </si>
   <si>
     <t>ROTOMAK</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Customer-specific manufacturer</t>
   </si>
   <si>
     <t>IKITELLI OSB. Trios2023   A BLOK SK. A BLOK NO: 120, , Istanbul 35106</t>
   </si>
   <si>
     <t>https://www.rotomak.com.tr</t>
   </si>
   <si>
     <t>With over 10 years of experience in custom machine design and manufacturing, Rotomak provides turnkey industrial machinery solutions from concept to production. Our services include project planning, engineering design, machine manufacturing and on-site installation, supporting manufacturers at every stage of production.
 We are a specialised manufacturer of high-precision industrial converting machinery, offering slitting, rewinding and automation solutions for the paper, packaging and flexible materials industries. Our machines process paper, paperboard, films, laminates and aluminium, combining robust mechanical design, precise web handling and advanced automation.
 Main Machines &amp; Equipment
 • Compact Slitter Rewinder
 • Paper &amp; Laminates Slitter Rewinder
 • Turret Compact Slitter Rewinder
 • Jumbo Slitter Rewinder
 • Heavy Slitter Rewinder
 • Inspect Rewinder
 • Core Cutters
 All Rotomak machines are developed with a strong focus on precision, reliability and long-term performance, ensuring accurate tension control, high-speed operation and stable rewinding quality. Energy-efficient and space-optimised designs support sustainable and cost-effective industrial production.
 In addition, we offer custom-built machines, maintenance and after-sales services, and process optimisation consulting. By integrating smart converting features and Industry 4.0-ready solutions, Rotomak positions itself as a reliable global partner in industrial machinery and automation. Contact us for more.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/hanfwolf-gmbh-co-kg-317550</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:05Z</t>
+  </si>
+  <si>
     <t>Hanfwolf GmbH &amp; Co KG</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Mittelbreede 16, Bielefeld 33719</t>
   </si>
   <si>
     <t>http://www.hanfwolf.de/</t>
   </si>
   <si>
     <t>Manufacturing of ropes, lifting technology, films, packaging.
 HANFWOLF – The specialist in ropes and lifting technology, films, and packaging
 HANFWOLF originates from a family business founded by Gustav Wolf in 1887, making it a successful enterprise for over 100 years. "Competence is our strength" – by tradition. Around 100 qualified employees form the foundation of our know-how and know-why. We are established at seven locations – in Bielefeld, Merseburg, Salzburg – with high-quality products related to ropes and lifting technology, films, and packaging.
 The continuous modernization of our materials and processes ensures the high quality of our products. Furthermore, the development of our services is always aligned with the demands of our customers. Therefore, HANFWOLF offers flexible and high-quality solutions for various industries.
 "Safety first" is one of our guiding principles. We place the utmost importance on quality assurance and safety testing of our products. Thus, HANFWOLF is TÜV-certified according to DIN EN ISO 9001:2008. Safety for our customers is our top priority.
 Products from HANFWOLF are used worldwide and solve problems in various industrial applications. In addition to standard and specialized products, we offer system solutions and services, such as packaging systems as complete solutions, testing services for ropes and chains, as well as customized inventory management and logistics.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/CDA/00000004666309-467374001.html</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:07Z</t>
   </si>
   <si>
     <t>CDA</t>
   </si>
   <si>
     <t>Manufacturer/Producer</t>
   </si>
   <si>
     <t>6  rue  de  l'Artisanat, Zi de plaisance, Narbonne 11100</t>
   </si>
   <si>
     <t>https://cdafrance.com/</t>
   </si>
   <si>
     <t>Since 1991, CDA has stood out in the manufacturing and marketing of complete filling, screwing, and labeling solutions. With our expertise, we offer a comprehensive range of machines, covering everything from semi-automatic labelers to complete packaging lines, including automatic fillers and screwdrivers.
 Internationally recognized for manufacturing quality, our machines, whether fillers, screwdrivers, or labelers, are meticulously designed to adapt to a variety of products and formats. Whether you operate in the fields of viticulture, brewing, food processing, e-liquids, cosmetics, or chemistry, we have a tailored solution that precisely meets your needs.
 A distinctive feature of CDA lies in our ability to ensure the quality of our products from start to finish. Indeed, we manufacture our own parts within our company CDU, also located in Narbonne, thus guaranteeing complete control over the manufacturing process.
 At CDA, innovation and quality are at the heart of our approach. Our packaging solutions are designed to optimize your processes, improve your productivity, and ensure that your products comply with the most stringent standards.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -502,247 +520,265 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E2">
+        <v>14</v>
+      </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2">
         <v>49.796517</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11.016076</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4995454490</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="J2">
+        <v>16</v>
+      </c>
+      <c r="J2" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2">
         <v>1919</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E3">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3">
         <v>44.7133658</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8.2418073</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>390141841000</v>
       </c>
-      <c r="H3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="J3">
+        <v>23</v>
+      </c>
+      <c r="J3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K3">
         <v>1976</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E4">
+        <v>28</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4">
         <v>41.0308111</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>28.9093436</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>902126718105</v>
       </c>
-      <c r="H4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4">
+        <v>30</v>
+      </c>
+      <c r="J4" t="s">
+        <v>31</v>
+      </c>
+      <c r="K4">
         <v>2013</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E5">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5">
         <v>52.014619</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8.616501</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>49521580050</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J5">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5">
         <v>1887</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="E6">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6">
         <v>43.169553</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2.9868621</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33468412529</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J6">
+        <v>44</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6">
         <v>1991</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>