--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -12,211 +12,237 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
+    <t>delivery</t>
+  </si>
+  <si>
+    <t>employees</t>
+  </si>
+  <si>
     <t>https://www.europages.co.uk/en/company/loesch-verpackungstechnik-gmbh-co-kg-541965</t>
   </si>
   <si>
-    <t>2026-06-12T11:30:52Z</t>
+    <t>2026-07-09T09:37:42Z</t>
   </si>
   <si>
     <t>LOESCH Verpackungstechnik GmbH + Co. KG</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Service provider</t>
   </si>
   <si>
     <t>Industriestrasse 1, Altendorf 96146</t>
   </si>
   <si>
     <t>https://www.loeschpack.com</t>
   </si>
   <si>
     <t>LoeschPack is the specialist when it comes to packaging machines, complete systems for packaging chocolate, chewing gum, confectionery, baked goods, food, and non-food products.
 We develop and produce innovative packaging concepts, system and service solutions with the highest professionalism and flexibility. Creating added value for our customers is our commitment as a strategically important partner and technology and innovation leader.</t>
   </si>
   <si>
-    <t>https://www.europages.co.uk/TOSA-SPA/SEAC000629962-001.html</t>
-[...5 lines deleted...]
-    <t>TOSA SPA</t>
+    <t>Worldwide</t>
+  </si>
+  <si>
+    <t>200-499</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/MEVEMA-PACKAGING-SYSTEMS-UG/00000005363753-001.html</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:37:37Z</t>
+  </si>
+  <si>
+    <t>MEVEMA PACKAGING SYSTEMS UG</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer</t>
+  </si>
+  <si>
+    <t>Mainzer Landstrasse 50, Frankfurt 60325</t>
+  </si>
+  <si>
+    <t>MEVEMA PACKAGING SYSTEMS has been building filling/ dosing systems/ palletizing systems for bags/ sacks as well as complete, turnkey packaging systems with its Italian partners since 1996.
+Our program includes:
+• Semi/ fully automatic weighing systems with belt/ screw/ vibrating trough/ volumetric dosing
+• Dosing systems for liquids (oils/ milk)
+• Weights from 10 g to 50 kg
+• Bagging machines from flat film and tubular film on rolls (FFS)
+• Horizontal presses from 1 kg to 50 kg for bales
+• Open bag systems for paper/ PE/ PP/ jute
+• Sachet/ stick packaging with cartoning
+• Palletizing systems/ robotic systems
+• Stretch wrapping/ hood stretch systems
+• Complete systems for food/ pharmaceuticals/ cosmetics/ chemical industry
+Additionally, we offer you with our team:
+• Competent advice on your filling/ packaging technology issues
+• Attractive technical and economic solution proposals
+• PREMIUM components such as Siemens/ SEW/ FESTO in all systems
+• 150 reference systems installed
+• 24-hour spare parts supply 7 days a week
+• Service of the systems by qualified technicians</t>
+  </si>
+  <si>
+    <t>Europe</t>
+  </si>
+  <si>
+    <t>5-9</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/SEDA-PACK-AMBALAJ-COZUMLERI-TICARET-LIMITED-SIRKETI/00000005449632-791233001.html</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:37:40Z</t>
+  </si>
+  <si>
+    <t>SEDA PACK AMBALAJ ÇOZUMLERI TICARET LIMITED SIRKETI</t>
   </si>
   <si>
     <t>Manufacturer/Producer
+Customer-specific manufacturer
+Service provider
 Wholesaler</t>
   </si>
   <si>
-    <t>Corso 4 Novembre 109/111, Santo Stefano Belbo 12058</t>
-[...47 lines deleted...]
-    <t>Hanfwolf GmbH &amp; Co KG</t>
+    <t>Ekşioğlu Mah. Eğitim Cad. , No:41 Alemdağ/Çekmeköy/ İSTANBUL, Istanbul 34935</t>
+  </si>
+  <si>
+    <t>https://www.sedapack.com</t>
+  </si>
+  <si>
+    <t>Arenpack is a leading manufacturer of heat-resistant cardboard packaging tailored for the food industry. We specialize in producing high-quality, eco-friendly packaging solutions that meet the evolving needs of modern food production. Our products are crafted from 100% biodegradable materials sourced from industrially grown trees, offering both sustainability and functionality.
+Our innovative heat-resistant cardboard is engineered to endure extreme conditions—whether in microwaves, ovens, or freezers—providing a reliable solution for heating, freezing, or cooking food directly within the packaging. We serve food production companies seeking premium packaging that balances performance with environmental responsibility.
+Our Products:
+• Cardboard Food Containers
+• Cardboard Food Lids
+• Cardboard Food Sealing Machines
+At Arenpack, we understand that food packaging plays a crucial role in product safety and quality. Our commitment to excellence and ability to provide customized solutions make us a trusted partner for businesses dedicated to both high standards and sustainability. Additionally, we offer personalized packaging with your company logo, ensuring your brand stands out.
+Choosing Arenpack means opting for packaging that supports your values of quality, sustainability, and innovation within the food industry.
+Contact us for more information !</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/product-and-plastic-equipment-sl-pape--22340868</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:37:45Z</t>
+  </si>
+  <si>
+    <t>PRODUCT AND PLASTIC EQUIPMENT, S.L. - PAPE -</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
-    <t>Mittelbreede 16, Bielefeld 33719</t>
-[...34 lines deleted...]
-At CDA, innovation and quality are at the heart of our approach. Our packaging solutions are designed to optimize your processes, improve your productivity, and ensure that your products comply with the most stringent standards.</t>
+    <t>CALLE FRAGUAS, 20, ALCORCON 28923</t>
+  </si>
+  <si>
+    <t>https://www.packandstore.es</t>
+  </si>
+  <si>
+    <t>PRODUCT AND PLASTIC EQUIPMENT, S.L. (PAPÉ) is a leading supplier of components, spare parts, and auxiliary equipment for the plastics industry, specializing in injection and extrusion machinery. With over 30 years of experience, we offer comprehensive solutions that range from nozzles, heaters, and temperature controllers to connectors, hot runner systems, industrial robotics, and high-performance peripherals.
+At PAPÉ, we work to ensure that our customers find everything they need from a single supplier, simplifying the purchasing process and optimizing the maintenance of their production lines. We have a catalog of over 10,000 products, and if we do not have an item in stock, we will search for it and supply it as quickly as possible.
+Additionally, we offer exclusive and cutting-edge products that make a difference in efficiency, durability, and precision. Our commitment to quality, specialized technical service, and fast deliveries across Europe makes us a trusted partner for companies in the plastics sector.
+Together with Pack&amp;Store, our division for industrial and warehouse equipment, we provide robust and functional solutions for warehouses, factories, and logistics centers: pallet trucks, stackers, lift tables, carts, containers, plastic pallets, shelving, work tables, and internal lifting and transport systems.</t>
+  </si>
+  <si>
+    <t>20-49</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/DELEMA-PACKAGING-FABRICANT-ET-DISTRIBUTEUR-DE-CONTENEURS-ISOTHERMES/00000005381263-696914001.html</t>
+  </si>
+  <si>
+    <t>2026-07-09T09:37:47Z</t>
+  </si>
+  <si>
+    <t>DELEMA PACKAGING - FABRICANT ET DISTRIBUTEUR DE CONTENEURS ISOTHERMES</t>
+  </si>
+  <si>
+    <t>3 avenue du pays d'Auge, Batiment 1, Amiens 80000</t>
+  </si>
+  <si>
+    <t>http://delema-packaging.com/fr/</t>
+  </si>
+  <si>
+    <t>DELEMA Packaging is a company specialized in the design and production of insulated packaging for the medical and pharmaceutical environment. We manufacture insulated boxes in a standard range but also offer the possibility to create packaging tailored to the specific needs of each client. The eutectic gels are produced in our company, and we also provide medical transport kits along with their equipment, transport bags, etc. Through our climate chamber, tests and qualifications are conducted to verify the quality of our products, but above all, to offer an insulated solution that meets the needs of our clients.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -520,266 +546,284 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F2">
         <v>49.796517</v>
       </c>
       <c r="G2">
         <v>11.016076</v>
       </c>
       <c r="H2">
         <v>4995454490</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K2">
         <v>1919</v>
       </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3">
+        <v>50.111069</v>
+      </c>
+      <c r="G3">
+        <v>8.663817</v>
+      </c>
+      <c r="H3">
+        <v>4969274015252</v>
+      </c>
+      <c r="J3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3">
+        <v>1996</v>
+      </c>
+      <c r="L3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4">
+        <v>41.0230232</v>
+      </c>
+      <c r="G4">
+        <v>29.2446259</v>
+      </c>
+      <c r="H4">
+        <v>908502411100</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5">
+        <v>40.3383331</v>
+      </c>
+      <c r="G5">
+        <v>-3.8107876</v>
+      </c>
+      <c r="H5">
+        <v>34911529295</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...21 lines deleted...]
-        <v>1976</v>
+      <c r="M5" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-      <c r="A4" t="s">
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+      <c r="E6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6">
+        <v>49.912825</v>
+      </c>
+      <c r="G6">
+        <v>2.253461</v>
+      </c>
+      <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" t="s">
         <v>29</v>
-      </c>
-[...86 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">