--- v2 (2026-08-01)
+++ v3 (2026-09-11)
@@ -12,237 +12,238 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
     <t>delivery</t>
   </si>
   <si>
     <t>employees</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/loesch-verpackungstechnik-gmbh-co-kg-541965</t>
   </si>
   <si>
-    <t>2026-07-09T09:37:42Z</t>
+    <t>2026-09-03T13:01:21Z</t>
   </si>
   <si>
     <t>LOESCH Verpackungstechnik GmbH + Co. KG</t>
   </si>
   <si>
     <t>Manufacturer/Producer
 Service provider</t>
   </si>
   <si>
     <t>Industriestrasse 1, Altendorf 96146</t>
   </si>
   <si>
     <t>https://www.loeschpack.com</t>
   </si>
   <si>
     <t>LoeschPack is the specialist when it comes to packaging machines, complete systems for packaging chocolate, chewing gum, confectionery, baked goods, food, and non-food products.
 We develop and produce innovative packaging concepts, system and service solutions with the highest professionalism and flexibility. Creating added value for our customers is our commitment as a strategically important partner and technology and innovation leader.</t>
   </si>
   <si>
     <t>Worldwide</t>
   </si>
   <si>
     <t>200-499</t>
   </si>
   <si>
-    <t>https://www.europages.co.uk/MEVEMA-PACKAGING-SYSTEMS-UG/00000005363753-001.html</t>
-[...5 lines deleted...]
-    <t>MEVEMA PACKAGING SYSTEMS UG</t>
+    <t>https://www.europages.co.uk/TOSA-SPA/SEAC000629962-001.html</t>
+  </si>
+  <si>
+    <t>2026-09-03T13:01:29Z</t>
+  </si>
+  <si>
+    <t>TOSA SPA</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer
+Wholesaler</t>
+  </si>
+  <si>
+    <t>Corso 4 Novembre 109/111, Santo Stefano Belbo 12058</t>
+  </si>
+  <si>
+    <t>https://www.tosagroup.com/</t>
+  </si>
+  <si>
+    <t>La Tosa spa, located in Santo Stefano Belbo, has extensive experience and professionalism in the construction of systems and equipment for packaging, winemaking, packaging, and pallet handling systems. Tosa spa offers a wide range of packaging machinery, including stretch film wrappers, automatic strapping machines, packaging machines, strapping machines, sealers, tape dispensers, and packers, as well as machinery for bottling and transportation. Tosa spa provides technical assistance throughout the national and international territory and offers its customers highly advantageous and competitive prices. Tosa spa includes the brands MIMI and CMR.</t>
+  </si>
+  <si>
+    <t>MoreThan1000</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/rotomak-22350685</t>
+  </si>
+  <si>
+    <t>2026-09-03T13:01:31Z</t>
+  </si>
+  <si>
+    <t>ROTOMAK</t>
+  </si>
+  <si>
+    <t>Manufacturer/Producer
+Customer-specific manufacturer</t>
+  </si>
+  <si>
+    <t>IKITELLI OSB. Trios2023   A BLOK SK. A BLOK NO: 120, , Istanbul 35106</t>
+  </si>
+  <si>
+    <t>https://www.rotomak.com.tr</t>
+  </si>
+  <si>
+    <t>With over 10 years of experience in custom machine design and manufacturing, Rotomak provides turnkey industrial machinery solutions from concept to production. Our services include project planning, engineering design, machine manufacturing and on-site installation, supporting manufacturers at every stage of production.
+We are a specialised manufacturer of high-precision industrial converting machinery, offering slitting, rewinding and automation solutions for the paper, packaging and flexible materials industries. Our machines process paper, paperboard, films, laminates and aluminium, combining robust mechanical design, precise web handling and advanced automation.
+Main Machines &amp; Equipment
+• Compact Slitter Rewinder
+• Paper &amp; Laminates Slitter Rewinder
+• Turret Compact Slitter Rewinder
+• Jumbo Slitter Rewinder
+• Heavy Slitter Rewinder
+• Inspect Rewinder
+• Core Cutters
+All Rotomak machines are developed with a strong focus on precision, reliability and long-term performance, ensuring accurate tension control, high-speed operation and stable rewinding quality. Energy-efficient and space-optimised designs support sustainable and cost-effective industrial production.
+In addition, we offer custom-built machines, maintenance and after-sales services, and process optimisation consulting. By integrating smart converting features and Industry 4.0-ready solutions, Rotomak positions itself as a reliable global partner in industrial machinery and automation. Contact us for more.</t>
+  </si>
+  <si>
+    <t>10-19</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/en/company/hanfwolf-gmbh-co-kg-317550</t>
+  </si>
+  <si>
+    <t>2026-09-03T13:01:34Z</t>
+  </si>
+  <si>
+    <t>Hanfwolf GmbH &amp; Co KG</t>
+  </si>
+  <si>
+    <t>Distributor</t>
+  </si>
+  <si>
+    <t>Mittelbreede 16, Bielefeld 33719</t>
+  </si>
+  <si>
+    <t>http://www.hanfwolf.de/</t>
+  </si>
+  <si>
+    <t>Manufacturing of ropes, lifting technology, films, packaging.
+HANFWOLF – The specialist in ropes and lifting technology, films, and packaging
+HANFWOLF originates from a family business founded by Gustav Wolf in 1887, making it a successful enterprise for over 100 years. "Competence is our strength" – by tradition. Around 100 qualified employees form the foundation of our know-how and know-why. We are established at seven locations – in Bielefeld, Merseburg, Salzburg – with high-quality products related to ropes and lifting technology, films, and packaging.
+The continuous modernization of our materials and processes ensures the high quality of our products. Furthermore, the development of our services is always aligned with the demands of our customers. Therefore, HANFWOLF offers flexible and high-quality solutions for various industries.
+"Safety first" is one of our guiding principles. We place the utmost importance on quality assurance and safety testing of our products. Thus, HANFWOLF is TÜV-certified according to DIN EN ISO 9001:2008. Safety for our customers is our top priority.
+Products from HANFWOLF are used worldwide and solve problems in various industrial applications. In addition to standard and specialized products, we offer system solutions and services, such as packaging systems as complete solutions, testing services for ropes and chains, as well as customized inventory management and logistics.</t>
+  </si>
+  <si>
+    <t>Europe</t>
+  </si>
+  <si>
+    <t>50-99</t>
+  </si>
+  <si>
+    <t>https://www.europages.co.uk/CDA/00000004666309-467374001.html</t>
+  </si>
+  <si>
+    <t>2026-09-03T13:01:36Z</t>
+  </si>
+  <si>
+    <t>CDA</t>
   </si>
   <si>
     <t>Manufacturer/Producer</t>
   </si>
   <si>
-    <t>Mainzer Landstrasse 50, Frankfurt 60325</t>
-[...82 lines deleted...]
-Together with Pack&amp;Store, our division for industrial and warehouse equipment, we provide robust and functional solutions for warehouses, factories, and logistics centers: pallet trucks, stackers, lift tables, carts, containers, plastic pallets, shelving, work tables, and internal lifting and transport systems.</t>
+    <t>6  rue  de  l'Artisanat, Zi de plaisance, Narbonne 11100</t>
+  </si>
+  <si>
+    <t>https://cdafrance.com/</t>
+  </si>
+  <si>
+    <t>Since 1991, CDA has stood out in the manufacturing and marketing of complete filling, screwing, and labeling solutions. With our expertise, we offer a comprehensive range of machines, covering everything from semi-automatic labelers to complete packaging lines, including automatic fillers and screwdrivers.
+Internationally recognized for manufacturing quality, our machines, whether fillers, screwdrivers, or labelers, are meticulously designed to adapt to a variety of products and formats. Whether you operate in the fields of viticulture, brewing, food processing, e-liquids, cosmetics, or chemistry, we have a tailored solution that precisely meets your needs.
+A distinctive feature of CDA lies in our ability to ensure the quality of our products from start to finish. Indeed, we manufacture our own parts within our company CDU, also located in Narbonne, thus guaranteeing complete control over the manufacturing process.
+At CDA, innovation and quality are at the heart of our approach. Our packaging solutions are designed to optimize your processes, improve your productivity, and ensure that your products comply with the most stringent standards.</t>
   </si>
   <si>
     <t>20-49</t>
-  </si>
-[...16 lines deleted...]
-    <t>DELEMA Packaging is a company specialized in the design and production of insulated packaging for the medical and pharmaceutical environment. We manufacture insulated boxes in a standard range but also offer the possibility to create packaging tailored to the specific needs of each client. The eutectic gels are produced in our company, and we also provide medical transport kits along with their equipment, transport bags, etc. Through our climate chamber, tests and qualifications are conducted to verify the quality of our products, but above all, to offer an insulated solution that meets the needs of our clients.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,177 +654,195 @@
       </c>
       <c r="L2" t="s">
         <v>20</v>
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3">
-        <v>50.111069</v>
+        <v>44.7133658</v>
       </c>
       <c r="G3">
-        <v>8.663817</v>
+        <v>8.2418073</v>
       </c>
       <c r="H3">
-        <v>4969274015252</v>
+        <v>390141841000</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
       </c>
       <c r="J3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3">
-        <v>1996</v>
+        <v>1976</v>
       </c>
       <c r="L3" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4">
-        <v>41.0230232</v>
+        <v>41.0308111</v>
       </c>
       <c r="G4">
-        <v>29.2446259</v>
+        <v>28.9093436</v>
       </c>
       <c r="H4">
-        <v>908502411100</v>
+        <v>902126718105</v>
       </c>
       <c r="I4" t="s">
         <v>35</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
+      <c r="K4">
+        <v>2013</v>
+      </c>
       <c r="L4" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="M4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F5">
-        <v>40.3383331</v>
+        <v>52.014619</v>
       </c>
       <c r="G5">
-        <v>-3.8107876</v>
+        <v>8.616501</v>
       </c>
       <c r="H5">
-        <v>34911529295</v>
+        <v>49521580050</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="K5">
+        <v>1887</v>
       </c>
       <c r="L5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F6">
-        <v>49.912825</v>
+        <v>43.169553</v>
       </c>
       <c r="G6">
-        <v>2.253461</v>
+        <v>2.9868621</v>
+      </c>
+      <c r="H6">
+        <v>33468412529</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="K6">
+        <v>1991</v>
+      </c>
+      <c r="L6" t="s">
+        <v>20</v>
       </c>
       <c r="M6" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">