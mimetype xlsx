--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -12,245 +12,207 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>average_rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>details</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>industries</t>
   </si>
   <si>
     <t>market_segment</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>hq_location</t>
+  </si>
+  <si>
     <t>https://www.g2.com/categories/live-chat?utf8=%E2%9C%93&amp;order=g2_score&amp;filters%5Bstar_rating%5D%5B%5D=5</t>
   </si>
   <si>
-    <t>https://www.g2.com/products/zenzap/reviews</t>
-[...152 lines deleted...]
-41% Mid-Market</t>
+    <t>https://www.g2.com/products/birdeye/reviews</t>
+  </si>
+  <si>
+    <t>Birdeye</t>
+  </si>
+  <si>
+    <t>Birdeye is the #1 agentic marketing platform for multi-location brands, trusted by the biggest multi-location brands globally including H&amp;R Block, Aspen Dental, and Caesars Entertainment.
+One Platform
+Replace your fragmented stack with a single enterprise platform that manages reviews, listings, social, AI visibility, surveys and more across locations.
+Unified Data
+Aggregate signals from reviews, social, messaging, surveys, listings and third party integrations such as CRM into a single customer profile per location - powering personalized campaigns and smarter AI execution 
+AI Agents That Execute
+Configure AI agents with your brand voice, custom triggers, and location-level rules. They respond to reviews, publish social posts, engage leads via chat, and surface actionable insights — automatically, at scale.
+Built for Multi-Location Complexity
+Designed from the ground up for multi-location brands. Features like role-based access, tiered approvals, and location-level reporting give corporate and local teams the control they need.
+Enterprise-Ready: SSO, audit logging, HIPAA, SOC 2, GDPR compliance.</t>
+  </si>
+  <si>
+    <t>Online Reputation Management Software</t>
+  </si>
+  <si>
+    <t>https://www.birdeye.com</t>
+  </si>
+  <si>
+    <t>Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/missive/reviews</t>
+  </si>
+  <si>
+    <t>Missive</t>
+  </si>
+  <si>
+    <t>Are you double sending emails? Not knowing who's responding to what, or whether they've responded at all? 
+What if your business could manage all your email accounts, including its shared inboxes like support@, sales@, info@, and accounting@, along with SMS, WhatsApp, Messenger, and Instagram—all in one place?
+Missive is inbox collaboration for teams that run on email—eliminating chaos and ensuring everyone is aligned. Our powerful tool simplifies collaboration and boosts productivity, breaking down silos between your business's internal and external communications. We help your team work together effortlessly. 
+Used by over 4500 businesses, including accounting firms, logistics companies, travel agencies, and start up tech companies. 
+--
+Key features
+• Teams Inbox: Centralize all your communication channels into shared inboxes for efficient management across your different teams.
+• Internal Team Chat: Facilitate real-time collaboration and discussions within your team, directly alongside your external communications.
+• Automated Workflows: Create customizable rules to automate repetitive tasks and use AI to get even more efficiency. Popular use cases include auto-categorization of emails, auto-follow-up emails, automatic forwarding of receipts, and out-of-office auto-responses.
+• Canned responses: Save time with pre-written replies to customer inquiries, sales pitches, or to include that PDF you always need to attach when signing up a new client
+• Integrations: Enhance your workflow with integrations to popular tools like OpenAI, ClickUp, Asana, GitHub, HubSpot, Zapier, and many more.</t>
+  </si>
+  <si>
+    <t>Shared Inbox Software</t>
+  </si>
+  <si>
+    <t>https://missiveapp.com</t>
+  </si>
+  <si>
+    <t>Quebec, QC</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/textline/reviews</t>
+  </si>
+  <si>
+    <t>Textline</t>
+  </si>
+  <si>
+    <t>Textline is a feature-rich and secure business texting platform. It empowers support, sales, marketing, and operations teams to communicate better and at scale. Connect with customers, leads, patients, or employees using Textline to build better relationships, deliver top-notch customer service, or close more deals.
+With features like a shared SMS inbox, two-way texting, HIPAA-compliant SMS, live web chat, automations, and more, Textline helps thousands of companies, including 1-800-GOT-JUNK?, Tuft &amp; Needle, and Lyft, improve and streamline business conversations.
+Try Textline free for 14 days today and start customizing your customer outreach and automating your communication workflows.</t>
+  </si>
+  <si>
+    <t>SMS Marketing Software</t>
+  </si>
+  <si>
+    <t>https://textline.com/</t>
+  </si>
+  <si>
+    <t>Los Angeles, CA</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/re-amaze/reviews</t>
+  </si>
+  <si>
+    <t>Re:amaze</t>
+  </si>
+  <si>
+    <t>Re:amaze is a helpdesk and customer messaging platform designed for websites, stores, and apps. Use Re:amaze to provide exceptional customer support through live chat, email, social media, mobile SMS/MMS, VOIP, and FAQ Knowledge Bases. 
+Businesses of all shapes and sizes also rely on Re:amaze for sales and marketing automation using features such as Re:amaze Cues (a way to automatically message online customers), Re:amaze Chatbots, Re:amaze Live Dashboard (to monitor online customer activity in real time), and send customer satisfaction surveys (to gauge service quality and gather feedback).
+Re:amaze offers native integrations with many popular 3rd party apps such as Slack, Shopify, BigCommerce, Stripe, MailChimp, Google (Analytics, Tag Manager, Suite), ShipStation, Klaviyo, and much more.
+Businesses can also use a single Re:amaze account to manage customer service for multiple businesses or stores with the Multi-Brand feature.</t>
+  </si>
+  <si>
+    <t>Help Desk Software</t>
+  </si>
+  <si>
+    <t>https://www.godaddy.com</t>
+  </si>
+  <si>
+    <t>Scottsdale, AZ</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/ujet/reviews</t>
+  </si>
+  <si>
+    <t>UJET</t>
+  </si>
+  <si>
+    <t>UJET leads the way in AI-powered contact center innovation, delivering a future-proof, cloud platform that redefines the customer experience with cutting-edge AI, true multimodality, and a mobile-first approach. We infuse AI across every aspect of your customer journey and contact center operations, to drive automation and efficiency. UJET's AI solutions empower agents, optimize customer journeys, and transform contact center operations for elevated experiences and actionable insights. Built on a cloud-native architecture with a unique CRM-first approach, UJET ensures unmatched security, scalability, and prioritized data insights (without storing PII). Designed for effortless use, UJET partners with businesses to deliver exceptional interactions, smarter decision-making, and accelerated growth in the AI-driven world.</t>
+  </si>
+  <si>
+    <t>Call &amp; Contact Center Software
+Contact Center Software</t>
+  </si>
+  <si>
+    <t>https://www.ujet.cx</t>
+  </si>
+  <si>
+    <t>San Francisco, California</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -554,284 +516,257 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2">
+        <v>4.7</v>
+      </c>
+      <c r="E2">
+        <v>3</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2">
+        <v>2012</v>
+      </c>
+      <c r="M2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
         <v>13</v>
-      </c>
-[...33 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>788</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3">
-        <v>2004</v>
-[...4 lines deleted...]
-      <c r="K3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="M3" t="s">
         <v>25</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="E4">
-        <v>92</v>
+        <v>371</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>30</v>
       </c>
       <c r="I4">
-        <v>2019</v>
-[...4 lines deleted...]
-      <c r="K4" t="s">
+        <v>2015</v>
+      </c>
+      <c r="M4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:12">
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="E5">
-        <v>529</v>
+        <v>139</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>35</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5">
-        <v>2005</v>
-[...1 lines deleted...]
-      <c r="J5" t="s">
+        <v>1997</v>
+      </c>
+      <c r="M5" t="s">
         <v>37</v>
       </c>
-      <c r="K5" t="s">
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
         <v>38</v>
       </c>
-      <c r="L5" t="s">
-[...7 lines deleted...]
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D6">
         <v>4.7</v>
       </c>
       <c r="E6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H6" t="s">
         <v>42</v>
       </c>
       <c r="I6">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="J6" t="s">
+        <v>2015</v>
+      </c>
+      <c r="M6" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">