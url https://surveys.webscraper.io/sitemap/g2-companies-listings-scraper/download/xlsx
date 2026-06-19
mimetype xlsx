--- v1 (2026-04-30)
+++ v2 (2026-06-19)
@@ -12,204 +12,217 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>average_rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>details</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>industries</t>
   </si>
   <si>
     <t>market_segment</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>hq_location</t>
   </si>
   <si>
     <t>https://www.g2.com/categories/live-chat?utf8=%E2%9C%93&amp;order=g2_score&amp;filters%5Bstar_rating%5D%5B%5D=5</t>
   </si>
   <si>
-    <t>https://www.g2.com/products/birdeye/reviews</t>
-[...23 lines deleted...]
-    <t>Palo Alto, CA</t>
+    <t>2026-06-16T10:01:12Z</t>
   </si>
   <si>
     <t>https://www.g2.com/products/missive/reviews</t>
   </si>
   <si>
     <t>Missive</t>
   </si>
   <si>
     <t>Are you double sending emails? Not knowing who's responding to what, or whether they've responded at all? 
 What if your business could manage all your email accounts, including its shared inboxes like support@, sales@, info@, and accounting@, along with SMS, WhatsApp, Messenger, and Instagram—all in one place?
 Missive is inbox collaboration for teams that run on email—eliminating chaos and ensuring everyone is aligned. Our powerful tool simplifies collaboration and boosts productivity, breaking down silos between your business's internal and external communications. We help your team work together effortlessly. 
 Used by over 4500 businesses, including accounting firms, logistics companies, travel agencies, and start up tech companies. 
 --
 Key features
 • Teams Inbox: Centralize all your communication channels into shared inboxes for efficient management across your different teams.
 • Internal Team Chat: Facilitate real-time collaboration and discussions within your team, directly alongside your external communications.
 • Automated Workflows: Create customizable rules to automate repetitive tasks and use AI to get even more efficiency. Popular use cases include auto-categorization of emails, auto-follow-up emails, automatic forwarding of receipts, and out-of-office auto-responses.
 • Canned responses: Save time with pre-written replies to customer inquiries, sales pitches, or to include that PDF you always need to attach when signing up a new client
 • Integrations: Enhance your workflow with integrations to popular tools like OpenAI, ClickUp, Asana, GitHub, HubSpot, Zapier, and many more.</t>
   </si>
   <si>
     <t>Shared Inbox Software</t>
   </si>
   <si>
     <t>https://missiveapp.com</t>
   </si>
   <si>
     <t>Quebec, QC</t>
   </si>
   <si>
+    <t>2026-06-16T10:01:15Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/sendblue/reviews</t>
+  </si>
+  <si>
+    <t>Sendblue</t>
+  </si>
+  <si>
+    <t>Sendblue is the first iMessage integration for your CRM
+Our customers experience a 2x increase in response rate leading to higher contact rates, appointments, and show up rates to sales calls.
+We have direct integrations with 
+- Salesforce
+- Hubspot
+- Close
+- Go High Level
+- Follow up boss
++ a click to text and dial chrome extension that works in any CRM</t>
+  </si>
+  <si>
+    <t>Live Chat Software</t>
+  </si>
+  <si>
+    <t>https://www.sendblue.com</t>
+  </si>
+  <si>
+    <t>New York, NY</t>
+  </si>
+  <si>
+    <t>2026-06-16T10:01:19Z</t>
+  </si>
+  <si>
     <t>https://www.g2.com/products/textline/reviews</t>
   </si>
   <si>
     <t>Textline</t>
   </si>
   <si>
     <t>Textline is a feature-rich and secure business texting platform. It empowers support, sales, marketing, and operations teams to communicate better and at scale. Connect with customers, leads, patients, or employees using Textline to build better relationships, deliver top-notch customer service, or close more deals.
 With features like a shared SMS inbox, two-way texting, HIPAA-compliant SMS, live web chat, automations, and more, Textline helps thousands of companies, including 1-800-GOT-JUNK?, Tuft &amp; Needle, and Lyft, improve and streamline business conversations.
 Try Textline free for 14 days today and start customizing your customer outreach and automating your communication workflows.</t>
   </si>
   <si>
     <t>SMS Marketing Software</t>
   </si>
   <si>
     <t>https://textline.com/</t>
   </si>
   <si>
     <t>Los Angeles, CA</t>
   </si>
   <si>
-    <t>https://www.g2.com/products/re-amaze/reviews</t>
-[...8 lines deleted...]
-Businesses can also use a single Re:amaze account to manage customer service for multiple businesses or stores with the Multi-Brand feature.</t>
+    <t>2026-06-16T10:01:28Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/glia/reviews</t>
+  </si>
+  <si>
+    <t>Glia</t>
+  </si>
+  <si>
+    <t>Glia is the No. 1 platform for intelligent banking interactions, providing an AI workforce purpose-built for the banking industry — and the only one with a zero-hallucination and prompt injection guarantee for customer and member AI. Trusted by over 700 financial institutions, Glia’s ChannelLess® architecture eliminates the friction of traditional support by unifying voice, digital and AI into a single efficient foundation. With 1,000+ pre-built banking goals and seamless human-to-AI handoffs, we help institutions slash operational costs and abandonment rates while accelerating growth in loans and deposits. Our mission is to help build thriving communities, ensuring that every banking interaction — AI or human — builds lasting trust and measurable value. Learn more at glia.com.</t>
+  </si>
+  <si>
+    <t>Digital Customer Service Platforms</t>
+  </si>
+  <si>
+    <t>https://www.glia.com/</t>
+  </si>
+  <si>
+    <t>New York, New York</t>
+  </si>
+  <si>
+    <t>2026-06-16T10:01:33Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/gladly/reviews</t>
+  </si>
+  <si>
+    <t>Gladly</t>
+  </si>
+  <si>
+    <t>The world’s most customer-centric brands use Gladly’s CX platform to drive down costs, nurture relationships, and increase loyalty. Powered by proprietary Customer AI, Gladly is the only CX platform that puts the customer, not tickets, at the center of every conversation. Gladly is simple to use, maintains a continuous conversation across channels, and balances human connection with intelligent and empathetic automation. For B2C leaders who refuse to compromise, Gladly delivers radically efficient service and radically personal experiences. Customer experience isn’t broken—it’s just built on the wrong foundation. Gladly reimagines CX with AI that gets it right. Explore how it works at  www.gladly.ai/get-started/.</t>
   </si>
   <si>
     <t>Help Desk Software</t>
   </si>
   <si>
-    <t>https://www.godaddy.com</t>
-[...18 lines deleted...]
-    <t>https://www.ujet.cx</t>
+    <t>https://www.gladly.ai</t>
   </si>
   <si>
     <t>San Francisco, California</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -516,257 +529,275 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2">
+        <v>4.7</v>
+      </c>
+      <c r="F2">
+        <v>842</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2">
+        <v>2015</v>
+      </c>
+      <c r="N2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" t="s">
         <v>14</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3">
+        <v>4.8</v>
+      </c>
+      <c r="F3">
+        <v>65</v>
+      </c>
+      <c r="G3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3">
+        <v>2023</v>
+      </c>
+      <c r="N3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4">
         <v>4.7</v>
       </c>
-      <c r="E2">
-[...11 lines deleted...]
-      <c r="I2">
+      <c r="F4">
+        <v>380</v>
+      </c>
+      <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4">
+        <v>2015</v>
+      </c>
+      <c r="N4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5">
+        <v>4.8</v>
+      </c>
+      <c r="F5">
+        <v>87</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5">
         <v>2012</v>
       </c>
-      <c r="M2" t="s">
-        <v>19</v>
+      <c r="N5" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...9 lines deleted...]
-      <c r="D3">
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6">
         <v>4.7</v>
       </c>
-      <c r="E3">
-[...95 lines deleted...]
-      <c r="E6">
+      <c r="F6">
         <v>1</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6">
+        <v>2014</v>
+      </c>
+      <c r="N6" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">