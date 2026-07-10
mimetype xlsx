--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -12,220 +12,253 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>average_rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>details</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
-    <t>year_founded</t>
-[...7 lines deleted...]
-  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>hq_location</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.g2.com/categories/live-chat?utf8=%E2%9C%93&amp;order=g2_score&amp;filters%5Bstar_rating%5D%5B%5D=5</t>
   </si>
   <si>
-    <t>2026-06-16T10:01:12Z</t>
-[...11 lines deleted...]
-Used by over 4500 businesses, including accounting firms, logistics companies, travel agencies, and start up tech companies. 
---
-Key features
-[...98 lines deleted...]
-    <t>The world’s most customer-centric brands use Gladly’s CX platform to drive down costs, nurture relationships, and increase loyalty. Powered by proprietary Customer AI, Gladly is the only CX platform that puts the customer, not tickets, at the center of every conversation. Gladly is simple to use, maintains a continuous conversation across channels, and balances human connection with intelligent and empathetic automation. For B2C leaders who refuse to compromise, Gladly delivers radically efficient service and radically personal experiences. Customer experience isn’t broken—it’s just built on the wrong foundation. Gladly reimagines CX with AI that gets it right. Explore how it works at  www.gladly.ai/get-started/.</t>
+    <t>2026-07-08T09:49:36Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/liveagent/reviews</t>
+  </si>
+  <si>
+    <t>LiveAgent</t>
+  </si>
+  <si>
+    <t>LiveAgent is a comprehensive help desk and live chat software designed to revolutionize customer support. By offering an all-in-one solution, LiveAgent empowers businesses to deliver personalized interactions that leave a lasting impression. With the fastest chat widget available and a reputation as the #1 rated live chat software for SMBs in 2025, LiveAgent is trusted by industry leaders such as BMW, Yamaha, Huawei, and Oxford University. These companies use LiveAgent to provide top-tier customer service that stands out in a competitive marketplace.
+Key Features of LiveAgent
+LiveAgent combines an omnichannel universal inbox, real-time live chat, a built-in call center, and a robust customer service portal to streamline communication. Personalization is at the heart of the software, allowing businesses to enhance interactions through features such as customer segmentation, automation, a built-in CRM, and powerful analytics. Additionally, LiveAgent offers an intuitive customer knowledge base to further improve service efficiency. With access to over 175+ features and 200+ integrations, LiveAgent adapts to your unique business needs and scales as your company grows.
+Try LiveAgent for Free
+Start your journey with LiveAgent today with a 1-month free trial—no credit card required. Discover how this advanced tool can transform your customer support operations.
+200+ Features Included:
+	•	POP3 accounts
+	•	Email piping
+	•	Forwarding
+	•	Departments
+	•	Priorities
+	•	Statuses
+	•	Tags
+	•	Rules
+	•	Ticket Routing
+	•	Canned/Predefined messages
+	•	Email templates
+	•	Voice integration
+	•	Real-time website monitoring and statistics
+	•	Chats
+	•	Facebook/Twitter/Instagram/Slack integration
+	•	Knowledge base
+	•	Live Suggestions as you type
+	•	Feedback and Contact forms
+	•	Agent rating and gamification
+	•	Multilingual support
+	•	Ticket filters
+	•	File sharing and attachments
+	•	Chat button templates and much more
+Exclusive for Startups
+LiveAgent’s Startup Program offers startups free access to the platform for the first 6 months. After this period, startups can continue enjoying the benefits of LiveAgent at a discounted rate. This program provides a cost-effective way for emerging businesses to leverage world-class customer support tools during their growth phase.
+Experience the power of LiveAgent and join the ranks of industry-leading companies that prioritize exceptional customer service.</t>
   </si>
   <si>
     <t>Help Desk Software</t>
   </si>
   <si>
-    <t>https://www.gladly.ai</t>
-[...2 lines deleted...]
-    <t>San Francisco, California</t>
+    <t>https://www.liveagent.com/?a_aid=g2&amp;utm_source=g2&amp;utm_medium=cpc&amp;utm_campaign=g2-clicks</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/categories/live-chat?filters%5Bstar_rating%5D%5B%5D=5&amp;order=g2_score&amp;page=2#product-list</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:49:50Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/ringcx/reviews</t>
+  </si>
+  <si>
+    <t>RingCX</t>
+  </si>
+  <si>
+    <t>RINGCX PRODUCT DESCRIPTION
+RingCX is an AI-first Contact Center as a Service (CCaaS) solution that delivers effortless customer experiences before, during, and after every interaction. Recognized with Metrigy's 2026 MetriStar Top Provider Award for CCaaS, RingCX enables businesses to manage human and AI agents, maximize team performance, and improve customer satisfaction from a single omnichannel platform.
+AGENTIC VOICE AI AND OMNICHANNEL SUPPORT
+Agentic Voice AI serves as the core of RingCX, delivering automation, real-time assistance, and insights across every interaction. The platform provides comprehensive omnichannel capabilities, supporting voice calls and over 20 digital channels natively. For total operational simplicity, all 20+ digital channels are included under a single license, letting businesses meet customers where they are without complex tier pricing or hidden channel add-on costs.
+AI-POWERED SELF-SERVICE AND AVA ASSISTANCE
+RingCX streamlines operations and drives down wait times with purpose-built AI support. The platform utilizes autonomous AI agents, including AI Receptionist (AIR) and AI Representative (AIR Pro), as well as an open ecosystem for IVAs like Cognigy and Omilia, to provide always-on 24/7 self service. For live interactions, the platform deploys AVA Agent Assist and AVA Supervisor Assist to deliver in-the-moment coaching, dynamic compliance guidelines, and instant conversation visibility, ensuring teams resolve complex inquiries efficiently.
+NATIVE WORKFORCE ENGAGEMENT MANAGEMENT WITH RINGWEM
+To continuously optimize customer service teams, the platform features RingWEM, a native AI-powered Workforce Engagement Management suite. This integrated toolkit encompasses automated quality management, advanced interaction analytics, and workforce management. By evaluating customer conversations across channels, RingWEM provides actionable operational insights into agent performance, customer sentiment, and operational efficiency. 
+RAPID DEPLOYMENT AND NATIVE CRM INTEGRATIONS
+Built for rapid implementation, businesses can fully deploy a new RingCX contact center in just a few days. The solution provides industry-leading 99.999% availability to keep remote and hybrid agents reliably connected from anywhere. Competitively priced for mid-market deployments and easy to manage, RingCX integrates natively with the RingEX unified communications platform and major enterprise CRMs to offer an effortless single-pane-of-glass workspace.
+WHY CHOOSE RINGCX
+Modern support and sales organizations choose RingCX to eliminate the friction of fragmented legacy systems. By uniting Agentic Voice AI, autonomous tools like AIR, real-time guidance from AVA Agent Assist and AVA Supervisor Assist, built-in workforce optimization via RingWEM, and an all-inclusive omnichannel footprint into one simple deployment, RingCX delivers modern customer service infrastructure that is highly intelligent and exceptionally reliable.</t>
+  </si>
+  <si>
+    <t>Call &amp; Contact Center Software</t>
+  </si>
+  <si>
+    <t>https://www.ringcentral.com/ringcx</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:49:54Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/engagebay/reviews</t>
+  </si>
+  <si>
+    <t>EngageBay</t>
+  </si>
+  <si>
+    <t>EngageBay is an all-in-one customer engagement platform designed for small and mid-sized businesses that want to manage marketing, sales, and support from a unified system. 
+Positioned as a cost-conscious alternative to platforms like HubSpot and ActiveCampaign, it focuses on delivering essential CRM and automation capabilities without the overhead typically associated with enterprise software.
+The platform combines contact and deal management, marketing automation, email marketing, landing pages, forms, live chat, and help desk functionality within a single interface. 
+By consolidating these functions, EngageBay provides teams with a centralized view of customer interactions across the lifecycle and reduces the need for multiple disconnected tools.
+EngageBay also incorporates AI-assisted features to streamline common tasks and improve productivity. 
+These capabilities include AI-powered email and content generation, subject line suggestions, and workflow assistance that help teams create campaigns and communications more efficiently. 
+The AI tools are designed to support everyday execution rather than replace core strategy, making them accessible to smaller teams that may not have dedicated automation specialists.
+On the marketing side, users can build email campaigns, design automation workflows, capture leads through forms and landing pages, and run A/B tests. 
+The CRM module supports pipeline tracking, contact management, task automation, and appointment scheduling to help sales teams manage opportunities in a structured way. 
+For post-purchase engagement, the service suite includes ticketing, knowledge base tools, and live chat to manage customer support conversations from one place.
+A key design principle of EngageBay is accessibility for growing businesses. 
+The platform offers a free tier with core functionality and scales through bundled paid plans rather than numerous add-ons, helping teams adopt automation without significant upfront investment.
+EngageBay integrates with a range of third-party tools and provides reporting dashboards to monitor campaign performance, deal progress, and support activity. 
+While it is not positioned as a deep enterprise platform, it is built to meet the day-to-day operational needs of SMB revenue teams looking for an integrated, AI-assisted, and budget-aware solution.
+The platform is built with a focus on simplicity and performance, integrating advanced marketing automation, sales CRM, and customer support software into one cohesive system. 
+EngageBay leverages cutting-edge AI intelligence to enhance productivity and decision-making across various teams. 
+This integration allows businesses to streamline their operations and improve customer interactions, making it an ideal choice for organizations that require a robust yet user-friendly solution.
+EngageBay's AI capabilities are particularly noteworthy, providing users with tools that help create content quickly, predict outcomes intelligently, and deliver personalized experiences at scale. 
+The AI Email &amp; Content Generator allows users to craft engaging emails and campaigns in seconds, while the AI Lead &amp; Deal Scoring feature helps identify and prioritize leads most likely to convert. 
+Additionally, AI Insights &amp; Recommendations offer actionable suggestions to enhance engagement and productivity, making it easier for businesses to navigate their customer journeys effectively.
+The platform also boasts a suite of key features that add significant value to its users. 
+EngageBay's marketing automation capabilities include email marketing workflows, landing page and form builders, and social media integration, which collectively enhance outreach efforts. 
+The sales CRM component provides tools for contact and deal management, visual sales pipelines, and team collaboration, ensuring that sales processes are efficient and transparent. 
+Furthermore, the customer support features, such as a helpdesk and ticketing system, live chat, and a unified customer view, facilitate seamless communication and service delivery.
+EngageBay is particularly well-suited for small to mid-sized businesses, startups, and growing teams that seek an affordable yet powerful alternative to fragmented tools. 
+It is designed for organizations aiming to automate customer interactions, align marketing and sales efforts, and improve support efficiency through the use of AI. 
+This comprehensive approach not only enhances operational efficiency but also positions businesses to compete effectively in their respective markets.
+What is this product?
+EngageBay is an all-in-one CRM software platform built for small and mid-sized businesses to manage marketing automation, sales pipelines, and customer support in a single system. 
+It combines email marketing, marketing automation, landing pages, contact management, deal tracking, helpdesk, and live chat—eliminating the need for multiple disconnected tools.
+Designed as an affordable alternative to HubSpot and ActiveCampaign, EngageBay helps growing businesses attract leads, convert deals, and support customers without enterprise-level costs or complexity. 
+It centralizes customer data, automates workflows, and improves visibility across the entire customer lifecycle.</t>
+  </si>
+  <si>
+    <t>Marketing Automation Software</t>
+  </si>
+  <si>
+    <t>https://www.engagebay.com/products/marketing</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:51:51Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/ujet/reviews</t>
+  </si>
+  <si>
+    <t>UJET</t>
+  </si>
+  <si>
+    <t>UJET leads the way in AI-powered contact center innovation, delivering a future-proof, cloud platform that redefines the customer experience with cutting-edge AI, true multimodality, and a mobile-first approach. We infuse AI across every aspect of your customer journey and contact center operations, to drive automation and efficiency. UJET's AI solutions empower agents, optimize customer journeys, and transform contact center operations for elevated experiences and actionable insights. Built on a cloud-native architecture with a unique CRM-first approach, UJET ensures unmatched security, scalability, and prioritized data insights (without storing PII). Designed for effortless use, UJET partners with businesses to deliver exceptional interactions, smarter decision-making, and accelerated growth in the AI-driven world.</t>
+  </si>
+  <si>
+    <t>https://ujet.cx/digital-voice-channels/</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:46:07Z</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/birdeye/reviews</t>
+  </si>
+  <si>
+    <t>Birdeye</t>
+  </si>
+  <si>
+    <t>Birdeye builds AI agents for multi-location brands — trusted by the largest enterprise brands globally, including Sutter Health, Aspen Dental, Sun Auto and Caesars Entertainment. We give you AI coworkers at every location — for marketing, operations, and customer experience — that do the jobs your business needs done by employing multiple agents that work together to win AI visibility, convert demand, and deliver a consistent customer experience.
+AI Coworkers → Do the Jobs
+Jay (marketing), Robin (operations), and Myna (customer experience) own the work across your locations — from AI search visibility, reviews, listings, and social, to front desk and appointment booking, to surveys, ticketing, and insights. You're not buying features. You're adding AI staff to every location. So the work gets done at every location — without stretching your team thinner.
+Agents → Do the Work
+Each coworker employs multiple agents that work together to complete a job. The way those agents work is what makes us different. Most software tells you what's happening; our agents decide what to do — and do it, with your approval. They consolidate every signal across every location, whether it lives in Birdeye or one of your 3,000+ integrations; reason with your brand voice and industry context; and act — together — to drive the outcome. So one review, one campaign, one missed call becomes a finished outcome, not a task sitting in a dashboard.
+Enterprise-Ready → Built for Scale
+SSO, audit logging, HIPAA, SOC 2, and GDPR. Role-based access, tiered approvals, and location-level reporting give corporate and local teams the control they need. So you stay in control while AI handles execution across hundreds of locations.
+With teams across the U.S., U.K., Australia, and India, Birdeye is redefining how enterprises win locally at scale.</t>
+  </si>
+  <si>
+    <t>Online Reputation Management Software</t>
+  </si>
+  <si>
+    <t>https://birdeye.com/pricing/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -529,275 +562,245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="C2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="D2" t="s">
         <v>13</v>
       </c>
+      <c r="E2">
+        <v>4.5</v>
+      </c>
+      <c r="F2">
+        <v>1</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J2" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
-[...9 lines deleted...]
-      <c r="D2" t="s">
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3">
+        <v>4.5</v>
+      </c>
+      <c r="F3">
+        <v>61</v>
+      </c>
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
       </c>
-      <c r="E2">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4">
+        <v>4.6</v>
+      </c>
+      <c r="F4">
+        <v>704</v>
+      </c>
+      <c r="G4" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5">
         <v>4.7</v>
       </c>
-      <c r="F2">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="F5">
+        <v>1</v>
+      </c>
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
-[...65 lines deleted...]
-      <c r="N4" t="s">
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" t="s">
+      <c r="C6" t="s">
         <v>36</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D6" t="s">
         <v>37</v>
-      </c>
-[...36 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E6">
         <v>4.7</v>
       </c>
       <c r="F6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G6" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="I6" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">