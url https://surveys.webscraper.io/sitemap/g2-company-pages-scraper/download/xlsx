--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -12,180 +12,207 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>company_name</t>
   </si>
   <si>
     <t>average_rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>details</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
-    <t>https://www.g2.com/products/missive/reviews</t>
-[...8 lines deleted...]
-Used by over 4500 businesses, including accounting firms, logistics companies, travel agencies, and start up tech companies. 
---
-Key features
-[...17 lines deleted...]
-Watch your LTV grow and prevent churn with our all-in-one sales concierge platform.</t>
+    <t>https://www.g2.com/products/crisp/reviews</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:15Z</t>
+  </si>
+  <si>
+    <t>Crisp</t>
+  </si>
+  <si>
+    <t>Crisp is the ultimate all-in-one AI-powered multichannel customer support platform that helps businesses connect instantly with their customers or leads waiting for support. With its quickly evolving set of tools, Crisp is leading companies through the AI-driven revolution by using conversations to unlock hypergrowth.
+Customers use Crisp to provide a modern customer lifecycle experience for potential customers, generate more qualified leads, automate customer help, and improve customer satisfaction score, transforming customer support into a new revenue channel.
+Get started for free today and join 700 000 businesses using Crisp at crisp.chat
+With an easy UX, companies can leverage a modern customer support platform. Crisp is your one-stop for managing your multichannel customer support strategy.
+While using Crisp, you'll access the following:
+- Multichannel shared inbox to centralize all inbound messages coming from Emails, WhatsApp Business, Instagram, phone calls, and more.
+- Website AI chat widget to support customers from your website
+- AI features for customer support teams to unlock incredible productivity gains
+- AI Chatbot software for customer service trained upon many different sources to automatically resolve tickets and drain support queue
+- Knowledge base software to make your customers more autonomous, increase search engine visibility and drive better answer for your AI-powered messages.
+- Native Mobile Chat support SDKs for Android, React Native &amp; iOS to embed native support chat experiences right in your mobile apps.
+- Support CRM software to get to get to know who you're dealing with
+- Customer support analytics software to measure customer support ROI, build custom dashboards and track customer support teams' CSAT.
+- Live Translate (Talk like a native in your customers' language)
+- MagicType (See what your customers are typing in real-time)
+- Screen Sharing (With no additional  plugin needed)
+- Multiple integrations (Slack, Stripe, Linear, WordPress, Shopify, WooCommerce, Adobe Commerce, Zapier, n8n, Make, Hubspot, Salesforce, Jira, Trello, ...)</t>
   </si>
   <si>
     <t>Live Chat Software</t>
   </si>
   <si>
     <t>https://www.g2.com/products/zenzap/reviews</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:22Z</t>
   </si>
   <si>
     <t>Zenzap</t>
   </si>
   <si>
     <t>Zenzap is a professional work chat app that helps you separate work from personal life by providing a secure, organized space for team communication. 
 It’s built for companies that want the speed and simplicity of text messaging but need the structure, security, and control required for a business. 
 Instead of mixing important updates with personal texts or getting lost in complicated software, Zenzap offers a straightforward way to keep teams connected and aligned.
 Zenzap lets you create specific group chats for different topics, projects, or locations, ensuring that information is always easy to find and that conversations stay organized. Zenzap also bridges the gap between talking and action; users can turn a message into a task instantly, within the chat.
 To prevent burnout, Zenzap offers working hours settings, that let you automatically pause notifications when an employee is off the clock.
 You need your work chat app to protect company data and be GDPR compliant. Unlike personal chat apps, where contacts, chat history, and files live on an employee's personal phone, Zenzap keeps all data in the business's control. Admins can add or remove staff in a single click, ensuring they don’t take data with them when they leave the company.
 Additionally, Zenzap streamlines daily operations by integrating with the tools you already use, preventing the need to switch between different apps just to stay updated on statuses, updates, and events.
 If you’re looking for a team chat app, you will find that Zenzap removes the noise of email and the risk of texting. It is a solution for managers who want to lead with clarity and teams who want to communicate without barriers.
 Key features and value propositions include:
 - Organized Work Chat: Conversations are organized into dedicated topics, replacing messy large group texts so teams can actually find what they need.
 - Business-Grade Security: The platform ensures that all chat history, files, and contact lists belong to the company, not the employee.
 - Respect for Personal Time: Stop notifications when the workday ends, helping staff switch off and maintain a healthy work-life balance.
 - Tasks within Chat: Users can turn messages into to-dos directly within the chat, keeping the team accountable and ensuring nothing slips through the cracks.
 - System Integrations: Connects with other tools to get automated updates right in the team chat, keeping workflows smooth.</t>
   </si>
   <si>
     <t>https://www.g2.com/products/re-amaze/reviews</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:25Z</t>
+  </si>
+  <si>
     <t>Re:amaze</t>
   </si>
   <si>
     <t>Re:amaze is a helpdesk and customer messaging platform designed for websites, stores, and apps. Use Re:amaze to provide exceptional customer support through live chat, email, social media, mobile SMS/MMS, VOIP, and FAQ Knowledge Bases. 
 Businesses of all shapes and sizes also rely on Re:amaze for sales and marketing automation using features such as Re:amaze Cues (a way to automatically message online customers), Re:amaze Chatbots, Re:amaze Live Dashboard (to monitor online customer activity in real time), and send customer satisfaction surveys (to gauge service quality and gather feedback).
 Re:amaze offers native integrations with many popular 3rd party apps such as Slack, Shopify, BigCommerce, Stripe, MailChimp, Google (Analytics, Tag Manager, Suite), ShipStation, Klaviyo, and much more.
 Businesses can also use a single Re:amaze account to manage customer service for multiple businesses or stores with the Multi-Brand feature.</t>
   </si>
   <si>
     <t>Help Desk Software</t>
   </si>
   <si>
     <t>https://www.g2.com/products/liveagent/reviews</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:29Z</t>
   </si>
   <si>
     <t>LiveAgent</t>
   </si>
   <si>
     <t>LiveAgent is a comprehensive help desk and live chat software designed to revolutionize customer support. By offering an all-in-one solution, LiveAgent empowers businesses to deliver personalized interactions that leave a lasting impression. With the fastest chat widget available and a reputation as the #1 rated live chat software for SMBs in 2025, LiveAgent is trusted by industry leaders such as BMW, Yamaha, Huawei, and Oxford University. These companies use LiveAgent to provide top-tier customer service that stands out in a competitive marketplace.
 Key Features of LiveAgent
 LiveAgent combines an omnichannel universal inbox, real-time live chat, a built-in call center, and a robust customer service portal to streamline communication. Personalization is at the heart of the software, allowing businesses to enhance interactions through features such as customer segmentation, automation, a built-in CRM, and powerful analytics. Additionally, LiveAgent offers an intuitive customer knowledge base to further improve service efficiency. With access to over 175+ features and 200+ integrations, LiveAgent adapts to your unique business needs and scales as your company grows.
 Try LiveAgent for Free
 Start your journey with LiveAgent today with a 1-month free trial—no credit card required. Discover how this advanced tool can transform your customer support operations.
 200+ Features Included:
 	•	POP3 accounts
 	•	Email piping
 	•	Forwarding
 	•	Departments
 	•	Priorities
 	•	Statuses
 	•	Tags
 	•	Rules
 	•	Ticket Routing
 	•	Canned/Predefined messages
 	•	Email templates
 	•	Voice integration
 	•	Real-time website monitoring and statistics
 	•	Chats
 	•	Facebook/Twitter/Instagram/Slack integration
 	•	Knowledge base
 	•	Live Suggestions as you type
 	•	Feedback and Contact forms
 	•	Agent rating and gamification
 	•	Multilingual support
 	•	Ticket filters
 	•	File sharing and attachments
 	•	Chat button templates and much more
 Exclusive for Startups
 LiveAgent’s Startup Program offers startups free access to the platform for the first 6 months. After this period, startups can continue enjoying the benefits of LiveAgent at a discounted rate. This program provides a cost-effective way for emerging businesses to leverage world-class customer support tools during their growth phase.
 Experience the power of LiveAgent and join the ranks of industry-leading companies that prioritize exceptional customer service.</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/qualified/reviews</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:36Z</t>
+  </si>
+  <si>
+    <t>Qualified</t>
+  </si>
+  <si>
+    <t>Qualified is the Agentic Marketing platform for B2B companies around the world. Headquartered in San Francisco, Qualified is built to modernize and maximize inbound pipeline generation with Piper the AI SDR Agent. Piper autonomously engages website visitors, captures leads, and converts them into pipeline with zero human intervention. With Piper, Qualified is transforming pipeline generation as we know it today.
+Your website is the front door to your business and the pinnacle of pipeline generation, but what happens when interested buyers want to learn more? They submit a web form and move on. Those leads get added to a queue for an inbound Sales Development Rep (SDR) to follow up with and nurture to pipeline for your sales team. How long does it take for an inbound lead to hear back? It can take hours, if not days. In the world of sales and marketing, speed is crucial as 78% of buyers go with the vendor that responds to them first. 
+The problem is it's impossible to respond quickly with the current process because it's painfully manual, time intensive, and it relies on limited human capacity. But it doesn’t have to be this way. In the age of AI, we can put pipeline generation on autopilot. 
+Meet Piper the AI SDR Agent. She operates across your entire inbound motion and works tirelessly to convert qualified buyers into pipeline, 24x7. Piper knows everything about your buyers. She profiles every website visitor to understand whether they're qualified and where they are in the buying journey then works toward her conversion goals. Piper also turns every touchpoint on your website into an opportunity for conversion with live chat, meeting booking, and personalized marketing offers. What's more, Piper works the inbox to send fast, personalized follow up and nurture emails to each and every lead.
+Hundreds of the world’s leading brands—including Crunchbase, Demandbase, Greenhouse, Plaid, and Suse—have hired Piper the AI SDR Agent to grow their inbound pipeline and are seeing real tangible business results.</t>
+  </si>
+  <si>
+    <t>Conversational Marketing Software</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -489,176 +516,194 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4.7</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>9</v>
       </c>
       <c r="D2">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>4.5</v>
+      </c>
+      <c r="E2">
+        <v>197</v>
       </c>
       <c r="F2" t="s">
-        <v>9</v>
+        <v>10</v>
+      </c>
+      <c r="G2" t="s">
+        <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3">
+        <v>4.6</v>
+      </c>
+      <c r="E3">
+        <v>87</v>
+      </c>
+      <c r="F3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" t="s">
         <v>11</v>
       </c>
-      <c r="C3">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C4">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4">
         <v>4.6</v>
       </c>
-      <c r="D4">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="E4">
+        <v>140</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>4.6</v>
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
       </c>
       <c r="D5">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>4.5</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
       </c>
       <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>4.5</v>
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
       </c>
       <c r="D6">
+        <v>4.9</v>
+      </c>
+      <c r="E6">
         <v>1</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">