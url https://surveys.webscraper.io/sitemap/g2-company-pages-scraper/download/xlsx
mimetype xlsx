--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -12,207 +12,217 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>average_rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>details</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
-    <t>https://www.g2.com/products/crisp/reviews</t>
-[...24 lines deleted...]
-- Multiple integrations (Slack, Stripe, Linear, WordPress, Shopify, WooCommerce, Adobe Commerce, Zapier, n8n, Make, Hubspot, Salesforce, Jira, Trello, ...)</t>
+    <t>website_url</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/textline/reviews</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:53:23Z</t>
+  </si>
+  <si>
+    <t>Textline</t>
+  </si>
+  <si>
+    <t>Textline is a feature-rich and secure business texting platform. It empowers support, sales, marketing, and operations teams to communicate better and at scale. Connect with customers, leads, patients, or employees using Textline to build better relationships, deliver top-notch customer service, or close more deals.
+With features like a shared SMS inbox, two-way texting, HIPAA-compliant SMS, live web chat, automations, and more, Textline helps thousands of companies, including 1-800-GOT-JUNK?, Tuft &amp; Needle, and Lyft, improve and streamline business conversations.
+Try Textline free for 14 days today and start customizing your customer outreach and automating your communication workflows.</t>
+  </si>
+  <si>
+    <t>SMS Marketing Software</t>
+  </si>
+  <si>
+    <t>https://www.textline.com/pricing</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/zenzap/reviews</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:53:30Z</t>
+  </si>
+  <si>
+    <t>Zenzap</t>
+  </si>
+  <si>
+    <t>Zenzap is the professional work chat app trusted by 10,000+ businesses worldwide.
+Other team communication tools make you choose between something your team will actually use and something your business can control.
+Zenzap gives you both: as easy to use as texting, with the security and admin control that businesses need.
+Every employee can use it from day one without training or complicated setup. And that sits on top of everything a business actually needs:
+- Clear separation between work and personal life
+- Complete ownership of your company data
+- Full structure and control across the organization
+- Integrations with 5,000+ business tools
+When someone leaves, you remove their access in one click and everything stays with your business.
+That's what it means to finally have a work chat that works for everyone.</t>
   </si>
   <si>
     <t>Live Chat Software</t>
   </si>
   <si>
-    <t>https://www.g2.com/products/zenzap/reviews</t>
-[...39 lines deleted...]
-    <t>Help Desk Software</t>
+    <t>https://www.zenzap.co/pricing</t>
   </si>
   <si>
     <t>https://www.g2.com/products/liveagent/reviews</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:29Z</t>
+    <t>2026-07-08T09:53:36Z</t>
   </si>
   <si>
     <t>LiveAgent</t>
   </si>
   <si>
     <t>LiveAgent is a comprehensive help desk and live chat software designed to revolutionize customer support. By offering an all-in-one solution, LiveAgent empowers businesses to deliver personalized interactions that leave a lasting impression. With the fastest chat widget available and a reputation as the #1 rated live chat software for SMBs in 2025, LiveAgent is trusted by industry leaders such as BMW, Yamaha, Huawei, and Oxford University. These companies use LiveAgent to provide top-tier customer service that stands out in a competitive marketplace.
 Key Features of LiveAgent
 LiveAgent combines an omnichannel universal inbox, real-time live chat, a built-in call center, and a robust customer service portal to streamline communication. Personalization is at the heart of the software, allowing businesses to enhance interactions through features such as customer segmentation, automation, a built-in CRM, and powerful analytics. Additionally, LiveAgent offers an intuitive customer knowledge base to further improve service efficiency. With access to over 175+ features and 200+ integrations, LiveAgent adapts to your unique business needs and scales as your company grows.
 Try LiveAgent for Free
 Start your journey with LiveAgent today with a 1-month free trial—no credit card required. Discover how this advanced tool can transform your customer support operations.
 200+ Features Included:
 	•	POP3 accounts
 	•	Email piping
 	•	Forwarding
 	•	Departments
 	•	Priorities
 	•	Statuses
 	•	Tags
 	•	Rules
 	•	Ticket Routing
 	•	Canned/Predefined messages
 	•	Email templates
 	•	Voice integration
 	•	Real-time website monitoring and statistics
 	•	Chats
 	•	Facebook/Twitter/Instagram/Slack integration
 	•	Knowledge base
 	•	Live Suggestions as you type
 	•	Feedback and Contact forms
 	•	Agent rating and gamification
 	•	Multilingual support
 	•	Ticket filters
 	•	File sharing and attachments
 	•	Chat button templates and much more
 Exclusive for Startups
 LiveAgent’s Startup Program offers startups free access to the platform for the first 6 months. After this period, startups can continue enjoying the benefits of LiveAgent at a discounted rate. This program provides a cost-effective way for emerging businesses to leverage world-class customer support tools during their growth phase.
 Experience the power of LiveAgent and join the ranks of industry-leading companies that prioritize exceptional customer service.</t>
   </si>
   <si>
+    <t>Help Desk Software</t>
+  </si>
+  <si>
+    <t>https://www.liveagent.com/?a_aid=g2&amp;utm_source=g2&amp;utm_medium=cpc&amp;utm_campaign=g2-clicks</t>
+  </si>
+  <si>
     <t>https://www.g2.com/products/qualified/reviews</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:36Z</t>
+    <t>2026-07-08T09:53:40Z</t>
   </si>
   <si>
     <t>Qualified</t>
   </si>
   <si>
     <t>Qualified is the Agentic Marketing platform for B2B companies around the world. Headquartered in San Francisco, Qualified is built to modernize and maximize inbound pipeline generation with Piper the AI SDR Agent. Piper autonomously engages website visitors, captures leads, and converts them into pipeline with zero human intervention. With Piper, Qualified is transforming pipeline generation as we know it today.
 Your website is the front door to your business and the pinnacle of pipeline generation, but what happens when interested buyers want to learn more? They submit a web form and move on. Those leads get added to a queue for an inbound Sales Development Rep (SDR) to follow up with and nurture to pipeline for your sales team. How long does it take for an inbound lead to hear back? It can take hours, if not days. In the world of sales and marketing, speed is crucial as 78% of buyers go with the vendor that responds to them first. 
 The problem is it's impossible to respond quickly with the current process because it's painfully manual, time intensive, and it relies on limited human capacity. But it doesn’t have to be this way. In the age of AI, we can put pipeline generation on autopilot. 
 Meet Piper the AI SDR Agent. She operates across your entire inbound motion and works tirelessly to convert qualified buyers into pipeline, 24x7. Piper knows everything about your buyers. She profiles every website visitor to understand whether they're qualified and where they are in the buying journey then works toward her conversion goals. Piper also turns every touchpoint on your website into an opportunity for conversion with live chat, meeting booking, and personalized marketing offers. What's more, Piper works the inbox to send fast, personalized follow up and nurture emails to each and every lead.
 Hundreds of the world’s leading brands—including Crunchbase, Demandbase, Greenhouse, Plaid, and Suse—have hired Piper the AI SDR Agent to grow their inbound pipeline and are seeing real tangible business results.</t>
   </si>
   <si>
     <t>Conversational Marketing Software</t>
+  </si>
+  <si>
+    <t>https://www.qualified.com/ai-sdr</t>
+  </si>
+  <si>
+    <t>https://www.g2.com/products/birdeye/reviews</t>
+  </si>
+  <si>
+    <t>2026-07-08T09:53:43Z</t>
+  </si>
+  <si>
+    <t>Birdeye</t>
+  </si>
+  <si>
+    <t>Birdeye builds AI agents for multi-location brands — trusted by the largest enterprise brands globally, including Sutter Health, Aspen Dental, Sun Auto and Caesars Entertainment. We give you AI coworkers at every location — for marketing, operations, and customer experience — that do the jobs your business needs done by employing multiple agents that work together to win AI visibility, convert demand, and deliver a consistent customer experience.
+AI Coworkers → Do the Jobs
+Jay (marketing), Robin (operations), and Myna (customer experience) own the work across your locations — from AI search visibility, reviews, listings, and social, to front desk and appointment booking, to surveys, ticketing, and insights. You're not buying features. You're adding AI staff to every location. So the work gets done at every location — without stretching your team thinner.
+Agents → Do the Work
+Each coworker employs multiple agents that work together to complete a job. The way those agents work is what makes us different. Most software tells you what's happening; our agents decide what to do — and do it, with your approval. They consolidate every signal across every location, whether it lives in Birdeye or one of your 3,000+ integrations; reason with your brand voice and industry context; and act — together — to drive the outcome. So one review, one campaign, one missed call becomes a finished outcome, not a task sitting in a dashboard.
+Enterprise-Ready → Built for Scale
+SSO, audit logging, HIPAA, SOC 2, and GDPR. Role-based access, tiered approvals, and location-level reporting give corporate and local teams the control they need. So you stay in control while AI handles execution across hundreds of locations.
+With teams across the U.S., U.K., Australia, and India, Birdeye is redefining how enterprises win locally at scale.</t>
+  </si>
+  <si>
+    <t>Online Reputation Management Software</t>
+  </si>
+  <si>
+    <t>https://birdeye.com/pricing/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -516,194 +526,212 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D2">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="E2">
-        <v>197</v>
+        <v>381</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D3">
         <v>4.6</v>
       </c>
       <c r="E3">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D4">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="E4">
-        <v>140</v>
+        <v>1</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:7">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D5">
-        <v>4.5</v>
+        <v>4.9</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="H5" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D6">
-        <v>4.9</v>
+        <v>4.7</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>36</v>
+      </c>
+      <c r="H6" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">