--- v2 (2026-08-01)
+++ v3 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>model_nr</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -74,230 +74,189 @@
   <si>
     <t>answered_questions</t>
   </si>
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Red-Stranded-CU-THHN-Wire-22957558/203401686</t>
-[...5 lines deleted...]
-    <t>500 ft. 14-Gauge Red Stranded CU THHN Wire</t>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Black-Solid-CU-THHN-Wire-11579058/203401579</t>
+  </si>
+  <si>
+    <t>2026-09-02T11:31:39Z</t>
+  </si>
+  <si>
+    <t>500 ft. 14-Gauge Black Solid CU THHN Wire</t>
   </si>
   <si>
     <t>Southwire</t>
   </si>
   <si>
-    <t>0032886892837</t>
+    <t>0032886892653</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t xml:space="preserve">#14 AWG commercial wiring for outlets, switches and other loads
 14 Gauge THHN wire contains Copper (CU) Conductors
 #14 THHN comes stranded/solid with variety of colors and lengths
 </t>
   </si>
   <si>
-    <t>Southwires THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwires THHN is rated for 600-Volt and has a heat capacity of up to 90C.</t>
-[...13 lines deleted...]
-https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-22957558-c3_1000.jpg
+    <t>Southwire's THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwire's THHN is rated for 600-Volt and has a heat capacity of up to 90°C.</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/32083062-d6be-4db8-a756-4d15108b2155/svn/southwire-thhn-wires-11579058-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/32083062-d6be-4db8-a756-4d15108b2155/svn/southwire-thhn-wires-11579058-64_1000.jpg
+https://images.thdstatic.com/productImages/9984b09f-a22e-4f05-8993-46c75ae5b327/svn/southwire-thhn-wires-11579058-e1_1000.jpg
+https://images.thdstatic.com/productImages/4739d2de-8714-423b-a8ba-f55972196914/svn/southwire-thhn-wires-11579058-1d_1000.jpg
+https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-11579058-c3_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-White-Stranded-CU-THHN-Wire-22956758/203401615</t>
+  </si>
+  <si>
+    <t>2026-09-02T11:31:47Z</t>
+  </si>
+  <si>
+    <t>500 ft. 14-Gauge White Stranded CU THHN Wire</t>
+  </si>
+  <si>
+    <t>0032886892820</t>
+  </si>
+  <si>
+    <t>Southwire's THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwire's THHN is rated for 600-Volt and has a heat capacity of up to 90 degree C.</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/236e9e87-950a-4ab6-950c-14f1d715806a/svn/southwire-thhn-wires-22956758-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/236e9e87-950a-4ab6-950c-14f1d715806a/svn/southwire-thhn-wires-22956758-64_1000.jpg
+https://images.thdstatic.com/productImages/7185e610-aeb0-4a42-802a-4e5c3bb8f731/svn/southwire-thhn-wires-22956758-1d_1000.jpg
+https://images.thdstatic.com/productImages/5d61c791-e994-4ae5-a5ff-0acd9b44a869/svn/southwire-thhn-wires-22956758-66_1000.jpg
+https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-22956758-c3_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Red-Solid-CU-THHN-Wire-11581658/203401599</t>
+  </si>
+  <si>
+    <t>2026-09-02T11:32:40Z</t>
+  </si>
+  <si>
+    <t>500 ft. 14-Gauge Red Solid CU THHN Wire</t>
+  </si>
+  <si>
+    <t>0032886892677</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/e04cfcc5-466a-4639-a2c2-8db64af52a93/svn/southwire-thhn-wires-11581658-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/e04cfcc5-466a-4639-a2c2-8db64af52a93/svn/southwire-thhn-wires-11581658-64_1000.jpg
+https://images.thdstatic.com/productImages/e922f41b-1d54-485d-86fc-948c946b52fb/svn/southwire-thhn-wires-11581658-e1_1000.jpg
+https://images.thdstatic.com/productImages/0501b3ce-1de1-417a-8025-b73bf42a80df/svn/southwire-thhn-wires-11581658-1d_1000.jpg
+https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-11581658-c3_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+  </si>
+  <si>
     <t>https://www.homedepot.com/p/Southwire-2500-ft-14-Gray-Solid-CU-THHN-Wire-21466805/205358022</t>
   </si>
   <si>
-    <t>2026-07-16T10:23:28Z</t>
+    <t>2026-09-02T11:31:03Z</t>
   </si>
   <si>
     <t>2500 ft. 14 Gray Solid CU THHN Wire</t>
   </si>
   <si>
     <t>0032886223617</t>
-  </si>
-[...6 lines deleted...]
-FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/1c22fcec-a27b-4d7d-b7e2-440fc91c4cb6/svn/southwire-thhn-wires-21466805-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/1c22fcec-a27b-4d7d-b7e2-440fc91c4cb6/svn/southwire-thhn-wires-21466805-64_1000.jpg
 https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-21466805-c3_1000.jpg
 https://images.thdstatic.com/productImages/75fd126c-051f-4a2c-98a4-3b773b01f492/svn/southwire-thhn-wires-21466805-4f_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg
 https://images.thdstatic.com/productImages/9e34360b-33ca-4d49-91ad-3618a63ce7dd/svn/southwire-thhn-wires-21466805-1f_1000.jpg</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/p/Electronic-Master-Category-5-100-ft-Gray-24-4-Unshielded-Twist-Pair-Cable-CAT521100G/206724460</t>
-[...102 lines deleted...]
-https://images.thdstatic.com/productImages/fb01b02d-ef58-4755-9c1b-0d9d1e1ef40e/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-44_1000.jpg</t>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Yellow-Stranded-CU-THHN-Wire-22960958/203401693</t>
+  </si>
+  <si>
+    <t>2026-09-02T11:32:02Z</t>
+  </si>
+  <si>
+    <t>500 ft. 14-Gauge Yellow Stranded CU THHN Wire</t>
+  </si>
+  <si>
+    <t>0032886892868</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/aeffbdbf-4ba4-4329-94d9-558a9c5e0876/svn/southwire-thhn-wires-22960958-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/aeffbdbf-4ba4-4329-94d9-558a9c5e0876/svn/southwire-thhn-wires-22960958-64_1000.jpg
+https://images.thdstatic.com/productImages/785d883e-cc62-4685-9f45-40b83967be84/svn/southwire-thhn-wires-22960958-e1_1000.jpg
+https://images.thdstatic.com/productImages/4972e809-be9c-482f-9ccb-6257d39c59a3/svn/southwire-thhn-wires-22960958-1d_1000.jpg
+https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-22960958-c3_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -682,299 +641,326 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2">
-        <v>203401686</v>
+        <v>203401579</v>
       </c>
       <c r="E2">
-        <v>22957558</v>
+        <v>11579058</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="H2" t="s">
         <v>25</v>
       </c>
       <c r="I2">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K2">
         <v>4.7</v>
       </c>
       <c r="L2">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="M2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R2">
         <v>1</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
       <c r="T2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
-        <v>205358022</v>
+        <v>203401615</v>
       </c>
       <c r="E3">
-        <v>21466805</v>
+        <v>22956758</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>34</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="I3">
-        <v>525.12</v>
+        <v>100</v>
       </c>
       <c r="K3">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="L3">
-        <v>74</v>
+        <v>156</v>
       </c>
       <c r="M3">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>28</v>
+      </c>
+      <c r="Q3">
+        <v>3</v>
       </c>
       <c r="R3">
         <v>1</v>
       </c>
       <c r="S3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>203401599</v>
+      </c>
+      <c r="E4">
+        <v>11581658</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4">
-        <v>14.47</v>
+        <v>91</v>
       </c>
       <c r="K4">
-        <v>4.0</v>
+        <v>4.7</v>
       </c>
       <c r="L4">
+        <v>144</v>
+      </c>
+      <c r="M4">
+        <v>22</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q4">
         <v>1</v>
       </c>
-      <c r="M4">
+      <c r="R4">
         <v>1</v>
       </c>
-      <c r="N4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="T4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D5">
-        <v>317741858</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>205358022</v>
+      </c>
+      <c r="E5">
+        <v>21466805</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5">
-        <v>22.73</v>
+        <v>525.12</v>
       </c>
       <c r="K5">
-        <v>3.0</v>
+        <v>4.6</v>
       </c>
       <c r="L5">
-        <v>2</v>
+        <v>74</v>
+      </c>
+      <c r="M5">
+        <v>18</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="P5" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="R5">
         <v>1</v>
       </c>
       <c r="S5" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="T5" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D6">
-        <v>325711573</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>203401693</v>
+      </c>
+      <c r="E6">
+        <v>22960958</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="H6" t="s">
         <v>25</v>
       </c>
       <c r="I6">
-        <v>60.74</v>
+        <v>100</v>
+      </c>
+      <c r="K6">
+        <v>4.7</v>
+      </c>
+      <c r="L6">
+        <v>156</v>
+      </c>
+      <c r="M6">
+        <v>17</v>
       </c>
       <c r="N6" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>66</v>
+        <v>35</v>
+      </c>
+      <c r="P6" t="s">
+        <v>28</v>
       </c>
       <c r="R6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S6" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="T6" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">