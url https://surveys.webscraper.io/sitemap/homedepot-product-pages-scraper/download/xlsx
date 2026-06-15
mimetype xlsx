--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>model_nr</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
@@ -72,198 +75,234 @@
     <t>answered_questions</t>
   </si>
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Red-Stranded-CU-THHN-Wire-22957558/203401686</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:30:53Z</t>
   </si>
   <si>
     <t>500 ft. 14-Gauge Red Stranded CU THHN Wire</t>
   </si>
   <si>
     <t>Southwire</t>
   </si>
   <si>
     <t>0032886892837</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t xml:space="preserve">#14 AWG commercial wiring for outlets, switches and other loads
 14 Gauge THHN wire contains Copper (CU) Conductors
 #14 THHN comes stranded/solid with variety of colors and lengths
 </t>
   </si>
   <si>
     <t>Southwires THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwires THHN is rated for 600-Volt and has a heat capacity of up to 90C.</t>
   </si>
   <si>
     <t>Tomorrow
-17 available
+11 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/d4ceac65-2475-4a2f-9c42-e686d8ecdf01/svn/southwire-thhn-wires-22957558-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/d4ceac65-2475-4a2f-9c42-e686d8ecdf01/svn/southwire-thhn-wires-22957558-64_1000.jpg
 https://images.thdstatic.com/productImages/296b7169-274a-41fb-8484-9a096e4136d1/svn/southwire-thhn-wires-22957558-e1_1000.jpg
 https://images.thdstatic.com/productImages/6a7761a3-9041-47b7-b6df-052047c5cf43/svn/southwire-thhn-wires-22957558-1d_1000.jpg
 https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-22957558-c3_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Black-Solid-CU-THHN-Wire-11579058/203401579</t>
-[...5 lines deleted...]
-    <t>0032886892653</t>
+    <t>https://www.homedepot.com/p/Southwire-2500-ft-14-Gray-Solid-CU-THHN-Wire-21466805/205358022</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:02Z</t>
+  </si>
+  <si>
+    <t>2500 ft. 14 Gray Solid CU THHN Wire</t>
+  </si>
+  <si>
+    <t>0032886223617</t>
   </si>
   <si>
     <t>Southwire's THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwire's THHN is rated for 600-Volt and has a heat capacity of up to 90°C.</t>
   </si>
   <si>
     <t>Tomorrow
-14 available
-[...79 lines deleted...]
-    <t>Mon, Apr 13
 1 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/1c22fcec-a27b-4d7d-b7e2-440fc91c4cb6/svn/southwire-thhn-wires-21466805-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/1c22fcec-a27b-4d7d-b7e2-440fc91c4cb6/svn/southwire-thhn-wires-21466805-64_1000.jpg
 https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-21466805-c3_1000.jpg
 https://images.thdstatic.com/productImages/75fd126c-051f-4a2c-98a4-3b773b01f492/svn/southwire-thhn-wires-21466805-4f_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg
 https://images.thdstatic.com/productImages/9e34360b-33ca-4d49-91ad-3618a63ce7dd/svn/southwire-thhn-wires-21466805-1f_1000.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Electronic-Master-Category-5-100-ft-Gray-24-4-Unshielded-Twist-Pair-Cable-CAT521100G/206724460</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:21Z</t>
+  </si>
+  <si>
+    <t>Electronic Master Category 5 100 ft. Gray 24-4 Unshielded Twist Pair Cable</t>
+  </si>
+  <si>
+    <t>CAT521100G</t>
+  </si>
+  <si>
+    <t>Unbranded</t>
+  </si>
+  <si>
+    <t>0669716150463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-gauge bare copper wire for enhanced conductivity
+Sturdy polyolefin insulation for durability and safe use
+High-speed transfer rate for enhanced efficiency
+</t>
+  </si>
+  <si>
+    <t>This Electronic Master 100 ft UTP Cat5e Network cable is professional quality cable with 24-Gauge solid bare copper conductor, polyolefin insulation and 4 twisted pairs. This Cat5e solid UTP cable is CSA rated and solid bare copper conductor maxima. The cable length you can run and guaranteed better signal quality with low impedance cable.</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/48dac8fde87a4f869f2738b847a3ee89/svn/data-cables-cat521100g-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/48dac8fde87a4f869f2738b847a3ee89/svn/data-cables-cat521100g-64_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Micro-Connectors-Inc-25-ft-24-AWG-25-Conductors-Gray-Stranded-Shielded-RS-232-Cable-M110-25C24G-25/317741858</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:15Z</t>
+  </si>
+  <si>
+    <t>25 ft. 24 AWG/25 Conductors Gray Stranded Shielded RS-232 Cable</t>
+  </si>
+  <si>
+    <t>M110-25C24G-25</t>
+  </si>
+  <si>
+    <t>Micro</t>
+  </si>
+  <si>
+    <t>0715860016930</t>
+  </si>
+  <si>
+    <t>These 24 AWG (American Wire Gauge) 25 bare copper conductor RS-232 multi-conductor cables are used to create serial patch cables for a wide variety of applications. Usually use for computer peripherals. RS-232 is a precursor to USB and is used for many of the same devices, such as printers, as well as modems.</t>
+  </si>
+  <si>
+    <t>Wed, Jun 24
+3 available
+FREE</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/8f51f242-e1b0-4b62-865a-ee80fd9ce859/svn/micro-connectors-inc-data-cables-m110-25c24g-25-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/8f51f242-e1b0-4b62-865a-ee80fd9ce859/svn/micro-connectors-inc-data-cables-m110-25c24g-25-64_1000.jpg
+https://images.thdstatic.com/productImages/d45f4c20-a07c-48ed-b27a-9ac5810ff369/svn/micro-connectors-inc-data-cables-m110-25c24g-25-c3_1000.jpg
+https://images.thdstatic.com/productImages/f88ec157-3ce8-41c0-9d82-e2d94cd06983/svn/micro-connectors-inc-data-cables-m110-25c24g-25-4f_1000.jpg
+https://images.thdstatic.com/productImages/28a3b652-01dd-41cb-b14e-e4eb4904bcfb/svn/micro-connectors-inc-data-cables-m110-25c24g-25-1f_1000.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Syston-Cable-Technology-250-ft-Black-23-4-Solid-Copper-Cat6e-CMR-Riser-Bulk-Data-Cable-H-1258-SB-BK-250/325711573</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:31:09Z</t>
+  </si>
+  <si>
+    <t>250 ft. Black 23/4 Solid Copper Cat6e CMR (Riser) Bulk Data Cable</t>
+  </si>
+  <si>
+    <t>H-1258-SB-BK-250</t>
+  </si>
+  <si>
+    <t>Syston</t>
+  </si>
+  <si>
+    <t>0850051845170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Category 6 Enhanced: 600 MHz for stable 10GbE up to 55m.
+100% bare copper; CMR/FT4 flame-retardant jacket.
+UV &amp; Moisture Resistant for superior durability indoors and out.
+</t>
+  </si>
+  <si>
+    <t>Are you tired of slow network speeds and unreliable connections? Upgrade to Cat 6e cables, the solution for high-performance data transfer and reliable connectivity!Our Cat 6e cables are designed for superior performance, providing maximum bandwidth for demanding applications such as streaming video, online gaming, and cloud computing. With data speeds of up to 10 Gbps, you'll experience lightning-fast downloads and uploads, and enjoy smooth and uninterrupted streaming of high-definition content.In addition to its speed, Cat 6e cables are built to last. With a robust and durable construction, they are resistant to damage and wear and tear, ensuring long-lasting and reliable performance. Our Cat 6e cable prioritizes your safety and is designed with a CMR (Riser-Rated) feature, offering peace of mind in case of fire.Whether you're setting up a new network or upgrading an existing one, our Cat 6e cables are the perfect solution for all your data transfer needs, including data centers, super high-speed applications, home networks, routers, office networks, gaming (Xbox, POE, PS3, and PS4), IP cameras and CCTV cameras.Don't settle for less than the best. Upgrade to Cat 6e cables today and experience the difference in performance and reliability!</t>
+  </si>
+  <si>
+    <t>Tue, Jun 23
+5 available
+FREE</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/65b16b56-54fc-4242-94f7-8f4e8577f389/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/65b16b56-54fc-4242-94f7-8f4e8577f389/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-64_1000.jpg
+https://images.thdstatic.com/productImages/613b8c97-d075-43ba-9fb0-f438cd90c0f9/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-c3_1000.jpg
+https://images.thdstatic.com/productImages/758c6c14-7f07-4e13-87d6-e7cac22e2697/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-4f_1000.jpg
+https://images.thdstatic.com/productImages/40fc664a-11e6-4ed6-82aa-f609b3276a25/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-1f_1000.jpg
+https://images.thdstatic.com/productImages/fb01b02d-ef58-4755-9c1b-0d9d1e1ef40e/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-44_1000.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -567,59 +606,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -633,326 +672,314 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2">
         <v>203401686</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22957558</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I2">
+        <v>100</v>
+      </c>
+      <c r="K2">
+        <v>4.7</v>
+      </c>
+      <c r="L2">
+        <v>166</v>
+      </c>
+      <c r="M2">
+        <v>18</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>28</v>
+      </c>
+      <c r="R2">
+        <v>1</v>
+      </c>
+      <c r="S2" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3">
+        <v>205358022</v>
+      </c>
+      <c r="E3">
+        <v>21466805</v>
+      </c>
+      <c r="F3" t="s">
         <v>23</v>
       </c>
-      <c r="H2">
-[...8 lines deleted...]
-      <c r="L2">
+      <c r="G3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3">
+        <v>462.96</v>
+      </c>
+      <c r="K3">
+        <v>4.6</v>
+      </c>
+      <c r="L3">
+        <v>74</v>
+      </c>
+      <c r="M3">
         <v>18</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="N2" t="s">
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
+        <v>36</v>
+      </c>
+      <c r="R3">
+        <v>1</v>
+      </c>
+      <c r="S3" t="s">
+        <v>37</v>
+      </c>
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4">
+        <v>206724460</v>
+      </c>
+      <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
       </c>
-      <c r="O2" t="s">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="I4">
+        <v>14.47</v>
+      </c>
+      <c r="K4">
+        <v>4.0</v>
+      </c>
+      <c r="L4">
         <v>1</v>
       </c>
-      <c r="Q2">
+      <c r="M4">
         <v>1</v>
       </c>
-      <c r="R2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="R4">
+        <v>0</v>
+      </c>
+      <c r="S4" t="s">
+        <v>47</v>
+      </c>
+      <c r="T4" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
-[...42 lines deleted...]
-      <c r="P3">
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5">
+        <v>317741858</v>
+      </c>
+      <c r="E5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5">
+        <v>22.73</v>
+      </c>
+      <c r="K5">
+        <v>3.0</v>
+      </c>
+      <c r="L5">
+        <v>2</v>
+      </c>
+      <c r="O5" t="s">
+        <v>55</v>
+      </c>
+      <c r="P5" t="s">
+        <v>56</v>
+      </c>
+      <c r="R5">
         <v>1</v>
       </c>
-      <c r="Q3">
+      <c r="S5" t="s">
+        <v>57</v>
+      </c>
+      <c r="T5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6">
+        <v>325711573</v>
+      </c>
+      <c r="E6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G6" t="s">
+        <v>64</v>
+      </c>
+      <c r="H6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6">
+        <v>60.74</v>
+      </c>
+      <c r="N6" t="s">
+        <v>65</v>
+      </c>
+      <c r="O6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" t="s">
+        <v>67</v>
+      </c>
+      <c r="R6">
         <v>1</v>
       </c>
-      <c r="R3" t="s">
-[...166 lines deleted...]
-      </c>
       <c r="S6" t="s">
-        <v>54</v>
+        <v>68</v>
+      </c>
+      <c r="T6" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">