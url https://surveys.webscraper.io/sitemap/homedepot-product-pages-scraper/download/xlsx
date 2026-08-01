--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>model_nr</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -77,222 +77,217 @@
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Southwire-500-ft-14-Gauge-Red-Stranded-CU-THHN-Wire-22957558/203401686</t>
   </si>
   <si>
-    <t>2026-06-15T11:30:53Z</t>
+    <t>2026-07-16T10:23:22Z</t>
   </si>
   <si>
     <t>500 ft. 14-Gauge Red Stranded CU THHN Wire</t>
   </si>
   <si>
     <t>Southwire</t>
   </si>
   <si>
     <t>0032886892837</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t xml:space="preserve">#14 AWG commercial wiring for outlets, switches and other loads
 14 Gauge THHN wire contains Copper (CU) Conductors
 #14 THHN comes stranded/solid with variety of colors and lengths
 </t>
   </si>
   <si>
     <t>Southwires THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwires THHN is rated for 600-Volt and has a heat capacity of up to 90C.</t>
   </si>
   <si>
-    <t>Tomorrow
-11 available
+    <t>Today
+12 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/d4ceac65-2475-4a2f-9c42-e686d8ecdf01/svn/southwire-thhn-wires-22957558-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/d4ceac65-2475-4a2f-9c42-e686d8ecdf01/svn/southwire-thhn-wires-22957558-64_1000.jpg
 https://images.thdstatic.com/productImages/296b7169-274a-41fb-8484-9a096e4136d1/svn/southwire-thhn-wires-22957558-e1_1000.jpg
 https://images.thdstatic.com/productImages/6a7761a3-9041-47b7-b6df-052047c5cf43/svn/southwire-thhn-wires-22957558-1d_1000.jpg
 https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-22957558-c3_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Southwire-2500-ft-14-Gray-Solid-CU-THHN-Wire-21466805/205358022</t>
   </si>
   <si>
-    <t>2026-06-15T11:31:02Z</t>
+    <t>2026-07-16T10:23:28Z</t>
   </si>
   <si>
     <t>2500 ft. 14 Gray Solid CU THHN Wire</t>
   </si>
   <si>
     <t>0032886223617</t>
   </si>
   <si>
     <t>Southwire's THHN and THWN is a multi-purpose building wire used in conduit and cable trays for service, feeders and branch circuits in commercial and industrial applications. It is also used as a conductor in NM-B, UF-B, SER, SEU and MC. Southwire's THHN is rated for 600-Volt and has a heat capacity of up to 90°C.</t>
   </si>
   <si>
-    <t>Tomorrow
+    <t>Tue, Jul 21
 1 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/1c22fcec-a27b-4d7d-b7e2-440fc91c4cb6/svn/southwire-thhn-wires-21466805-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/1c22fcec-a27b-4d7d-b7e2-440fc91c4cb6/svn/southwire-thhn-wires-21466805-64_1000.jpg
 https://images.thdstatic.com/productImages/0da1345e-9d82-492d-b114-d421f3e19a5a/svn/southwire-thhn-wires-21466805-c3_1000.jpg
 https://images.thdstatic.com/productImages/75fd126c-051f-4a2c-98a4-3b773b01f492/svn/southwire-thhn-wires-21466805-4f_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/cf7f4919-e044-4637-8381-861566c4be04/2e4cec6a-c8d9-4029-a88d-0d0aadd37e30/88x50/match/image.jpg?pubId=66036796001
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg
 https://images.thdstatic.com/productImages/9e34360b-33ca-4d49-91ad-3618a63ce7dd/svn/southwire-thhn-wires-21466805-1f_1000.jpg</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Electronic-Master-Category-5-100-ft-Gray-24-4-Unshielded-Twist-Pair-Cable-CAT521100G/206724460</t>
   </si>
   <si>
-    <t>2026-06-15T11:31:21Z</t>
+    <t>2026-07-16T10:23:48Z</t>
   </si>
   <si>
     <t>Electronic Master Category 5 100 ft. Gray 24-4 Unshielded Twist Pair Cable</t>
   </si>
   <si>
     <t>CAT521100G</t>
   </si>
   <si>
     <t>Unbranded</t>
   </si>
   <si>
     <t>0669716150463</t>
   </si>
   <si>
     <t xml:space="preserve">24-gauge bare copper wire for enhanced conductivity
 Sturdy polyolefin insulation for durability and safe use
 High-speed transfer rate for enhanced efficiency
 </t>
   </si>
   <si>
     <t>This Electronic Master 100 ft UTP Cat5e Network cable is professional quality cable with 24-Gauge solid bare copper conductor, polyolefin insulation and 4 twisted pairs. This Cat5e solid UTP cable is CSA rated and solid bare copper conductor maxima. The cable length you can run and guaranteed better signal quality with low impedance cable.</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/48dac8fde87a4f869f2738b847a3ee89/svn/data-cables-cat521100g-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/48dac8fde87a4f869f2738b847a3ee89/svn/data-cables-cat521100g-64_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Micro-Connectors-Inc-25-ft-24-AWG-25-Conductors-Gray-Stranded-Shielded-RS-232-Cable-M110-25C24G-25/317741858</t>
   </si>
   <si>
-    <t>2026-06-15T11:31:15Z</t>
+    <t>2026-07-16T10:23:41Z</t>
   </si>
   <si>
     <t>25 ft. 24 AWG/25 Conductors Gray Stranded Shielded RS-232 Cable</t>
   </si>
   <si>
     <t>M110-25C24G-25</t>
   </si>
   <si>
     <t>Micro</t>
   </si>
   <si>
     <t>0715860016930</t>
   </si>
   <si>
     <t>These 24 AWG (American Wire Gauge) 25 bare copper conductor RS-232 multi-conductor cables are used to create serial patch cables for a wide variety of applications. Usually use for computer peripherals. RS-232 is a precursor to USB and is used for many of the same devices, such as printers, as well as modems.</t>
   </si>
   <si>
-    <t>Wed, Jun 24
-3 available
+    <t>Fri, Jul 24
+12 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/8f51f242-e1b0-4b62-865a-ee80fd9ce859/svn/micro-connectors-inc-data-cables-m110-25c24g-25-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/8f51f242-e1b0-4b62-865a-ee80fd9ce859/svn/micro-connectors-inc-data-cables-m110-25c24g-25-64_1000.jpg
 https://images.thdstatic.com/productImages/d45f4c20-a07c-48ed-b27a-9ac5810ff369/svn/micro-connectors-inc-data-cables-m110-25c24g-25-c3_1000.jpg
 https://images.thdstatic.com/productImages/f88ec157-3ce8-41c0-9d82-e2d94cd06983/svn/micro-connectors-inc-data-cables-m110-25c24g-25-4f_1000.jpg
 https://images.thdstatic.com/productImages/28a3b652-01dd-41cb-b14e-e4eb4904bcfb/svn/micro-connectors-inc-data-cables-m110-25c24g-25-1f_1000.jpg</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Syston-Cable-Technology-250-ft-Black-23-4-Solid-Copper-Cat6e-CMR-Riser-Bulk-Data-Cable-H-1258-SB-BK-250/325711573</t>
   </si>
   <si>
-    <t>2026-06-15T11:31:09Z</t>
+    <t>2026-07-16T10:23:34Z</t>
   </si>
   <si>
     <t>250 ft. Black 23/4 Solid Copper Cat6e CMR (Riser) Bulk Data Cable</t>
   </si>
   <si>
     <t>H-1258-SB-BK-250</t>
   </si>
   <si>
     <t>Syston</t>
   </si>
   <si>
     <t>0850051845170</t>
   </si>
   <si>
     <t xml:space="preserve">Category 6 Enhanced: 600 MHz for stable 10GbE up to 55m.
 100% bare copper; CMR/FT4 flame-retardant jacket.
 UV &amp; Moisture Resistant for superior durability indoors and out.
 </t>
   </si>
   <si>
     <t>Are you tired of slow network speeds and unreliable connections? Upgrade to Cat 6e cables, the solution for high-performance data transfer and reliable connectivity!Our Cat 6e cables are designed for superior performance, providing maximum bandwidth for demanding applications such as streaming video, online gaming, and cloud computing. With data speeds of up to 10 Gbps, you'll experience lightning-fast downloads and uploads, and enjoy smooth and uninterrupted streaming of high-definition content.In addition to its speed, Cat 6e cables are built to last. With a robust and durable construction, they are resistant to damage and wear and tear, ensuring long-lasting and reliable performance. Our Cat 6e cable prioritizes your safety and is designed with a CMR (Riser-Rated) feature, offering peace of mind in case of fire.Whether you're setting up a new network or upgrading an existing one, our Cat 6e cables are the perfect solution for all your data transfer needs, including data centers, super high-speed applications, home networks, routers, office networks, gaming (Xbox, POE, PS3, and PS4), IP cameras and CCTV cameras.Don't settle for less than the best. Upgrade to Cat 6e cables today and experience the difference in performance and reliability!</t>
-  </si>
-[...3 lines deleted...]
-FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/65b16b56-54fc-4242-94f7-8f4e8577f389/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/65b16b56-54fc-4242-94f7-8f4e8577f389/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-64_1000.jpg
 https://images.thdstatic.com/productImages/613b8c97-d075-43ba-9fb0-f438cd90c0f9/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-c3_1000.jpg
 https://images.thdstatic.com/productImages/758c6c14-7f07-4e13-87d6-e7cac22e2697/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-4f_1000.jpg
 https://images.thdstatic.com/productImages/40fc664a-11e6-4ed6-82aa-f609b3276a25/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-1f_1000.jpg
 https://images.thdstatic.com/productImages/fb01b02d-ef58-4755-9c1b-0d9d1e1ef40e/svn/syston-cable-technology-data-cables-h-1258-sb-bk-250-44_1000.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -722,87 +717,90 @@
       </c>
       <c r="H2" t="s">
         <v>25</v>
       </c>
       <c r="I2">
         <v>100</v>
       </c>
       <c r="K2">
         <v>4.7</v>
       </c>
       <c r="L2">
         <v>166</v>
       </c>
       <c r="M2">
         <v>18</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
+      <c r="Q2">
+        <v>2</v>
+      </c>
       <c r="R2">
         <v>1</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
       <c r="T2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>205358022</v>
       </c>
       <c r="E3">
         <v>21466805</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>34</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="I3">
-        <v>462.96</v>
+        <v>525.12</v>
       </c>
       <c r="K3">
         <v>4.6</v>
       </c>
       <c r="L3">
         <v>74</v>
       </c>
       <c r="M3">
         <v>18</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="R3">
         <v>1</v>
       </c>
       <c r="S3" t="s">
         <v>37</v>
       </c>
@@ -925,61 +923,58 @@
       </c>
       <c r="D6">
         <v>325711573</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6" t="s">
         <v>63</v>
       </c>
       <c r="G6" t="s">
         <v>64</v>
       </c>
       <c r="H6" t="s">
         <v>25</v>
       </c>
       <c r="I6">
         <v>60.74</v>
       </c>
       <c r="N6" t="s">
         <v>65</v>
       </c>
       <c r="O6" t="s">
         <v>66</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6">
+        <v>0</v>
+      </c>
+      <c r="S6" t="s">
         <v>67</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6" t="s">
+      <c r="T6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">