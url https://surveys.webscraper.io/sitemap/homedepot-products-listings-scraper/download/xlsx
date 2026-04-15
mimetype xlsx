--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>model_nr</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -107,213 +107,192 @@
   <si>
     <t>https://www.homedepot.com/p/Southwire-1-000-ft-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-in-Gray-56917949/202316502</t>
   </si>
   <si>
     <t>1,000 ft. 24/4 Solid CU CAT5e CMR (Riser) Data Cable in Gray</t>
   </si>
   <si>
     <t>Southwire</t>
   </si>
   <si>
     <t>0032886860966</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t xml:space="preserve">Cat5e riser cable for computer network wiring
 For commercial and residential applications
 Heat capacity of 75 Degrees C and usage rating of up to 300-Volt
 </t>
   </si>
   <si>
     <t>Run the Southwire 1000 ft. Gray 24/4 CAT5e CMR Riser Cable in walls and under raised floors for computer network and data wiring. This cable features soft annealed copper conductors in 4 pairings. The operating temperature is up to 75 degree C and 300-Volt maximum.</t>
   </si>
   <si>
-    <t>Tomorrow
-10 available
+    <t>Today
+4 available
 FREE</t>
   </si>
   <si>
     <t>Top Rated</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/4523394b-779f-4a9e-a4a5-d06b23a0949e/svn/southwire-data-cables-56917949-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/4523394b-779f-4a9e-a4a5-d06b23a0949e/svn/southwire-data-cables-56917949-64_1000.jpg
 https://images.thdstatic.com/productImages/b557f963-dd7f-43c0-bb2d-3ee8f5f820ea/svn/southwire-data-cables-56917949-c3_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/b/Outdoors-Outdoor-Power-Equipment-Lawn-Mowers-Self-Propelled-Lawn-Mowers/N-5yc1vZc5ap</t>
-[...19 lines deleted...]
-Includes Gas Lawn Mower, Engine Oil, Bagger and Mulch Kit
+    <t>https://www.homedepot.com/p/Southwire-100-ft-Gray-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-56917943/202316243</t>
+  </si>
+  <si>
+    <t>100 ft. Gray 24/4 Solid CU CAT5e CMR (Riser) Data Cable</t>
+  </si>
+  <si>
+    <t>0032886860942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For use in computer networking and Internet service installations
+Accommodates in-wall and under raised floor use
+Features a low smoke PVC insulating jacket
 </t>
   </si>
   <si>
-    <t>Maintain properties with this 21 in. 196cc Electronically Governed Engine RWD Self-Propelled 3-in-1 Mower. This 196cc DEWALT electronically governed commercial-grade engine features a cast iron cylinder liner, automatic compression release, and a 3 chamber muffler. Electronically governed engine is engineered to automatically adjust and deliver consistent power when facing thick, heavy grass. Mow at your preferred pace with variable speed self drive. Navigate uneven terrain with rear wheel drive and 11 in. high rear wheels. Features a durable steel deck equipped with 3-in-1 side discharge, mulching, and bagging capabilities with a 2.3 bushel bagger. Quickly adjust the grass height settings to your preference, from 1.25 in. to 3.75 in., with a single lever.</t>
+    <t>Hook your personal computer into an internet service or network with the Southwire Company 100 ft. Gray 24/4 Cat5e Riser Cord. This cord is UL listed for safety and features a low-smoke PVC insulating jacket. Made with soft annealed copper conductors.</t>
+  </si>
+  <si>
+    <t>Today
+5 available
+FREE</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/037e996e-75a7-4764-8e1f-50a7fbb8fdfb/svn/southwire-data-cables-56917943-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/037e996e-75a7-4764-8e1f-50a7fbb8fdfb/svn/southwire-data-cables-56917943-64_1000.jpg
+https://images.thdstatic.com/productImages/8b9dec75-fac1-4e99-b621-6202cb61277a/svn/southwire-data-cables-56917943-a0_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-Blue-23-4-Solid-CU-CAT6-CMR-Riser-Data-Cable-56918945/202316438</t>
+  </si>
+  <si>
+    <t>500 ft. Blue 23/4 Solid CU CAT6 CMR (Riser) Data Cable</t>
+  </si>
+  <si>
+    <t>0032886861000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Designed for the connection of data and video sources
+Provides 500 feet of length for large projects
+Suitable for use under floors or in walls
+</t>
+  </si>
+  <si>
+    <t>The 500 ft. Blue 23/4 CAT6 CMR Riser Cable is rated for use in walls and under raised floors, allowing versatile indoor applications for computer network &amp; data wiring. The cable features CAT6 twisted pairs and is flame retardant for safe, long-lasting use. Made with insulation and a PVC jacket.</t>
   </si>
   <si>
     <t>Tomorrow
-313 available
+56 available
 FREE</t>
   </si>
   <si>
-    <t>https://images.thdstatic.com/productImages/3c0895eb-20fb-4739-a240-d1469461936f/svn/dewalt-gas-self-propelled-lawn-mowers-dw12abp3rj039-64_600.jpg</t>
-[...28 lines deleted...]
-4-stroke engine with no oil and gas mixing, oil bottle included
+    <t>Best Seller</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/83714bd2-2f26-4d02-b07d-a7a8bc9bc3d4/svn/southwire-data-cables-56918945-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/83714bd2-2f26-4d02-b07d-a7a8bc9bc3d4/svn/southwire-data-cables-56918945-64_1000.jpg
+https://images.thdstatic.com/productImages/5f12ea31-00eb-42a1-9d50-29c161c57523/svn/southwire-data-cables-56918945-a0_1000.jpg
+https://images.thdstatic.com/productImages/42672891-4259-4c9f-a37a-dffe597887e0/svn/southwire-data-cables-56918945-c3_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Zenith-100-ft-Almond-6-Wire-Round-Station-Phone-Wire-TP1100ULA/310578338</t>
+  </si>
+  <si>
+    <t>100 ft. Almond 6-Wire Round Station Phone Wire</t>
+  </si>
+  <si>
+    <t>TP1100ULA</t>
+  </si>
+  <si>
+    <t>Zenith</t>
+  </si>
+  <si>
+    <t>0070686830161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 AWG, 6-wire cord connects to junction boxes and wall outlets
+Suitable for convenient behind-the-wall installations
+Backed by a 1-year limited warranty
 </t>
   </si>
   <si>
-    <t>The ECHO LM-2119SP Self-Propelled Lawn Mower is built for efficiency and power, ideal for lawns up to an acre. Powered by a robust 190 cc Briggs and Stratton engine, it features a variable-speed self-propelled system that automatically adapts to your walking speed for smooth operation. Its large 21 in. heavy-duty steel deck covers more area quickly, while the 3-in-1 cutting system provides options for mulching, bagging, or side discharge. With dual blades and adjustable cutting height, the LM-2119SP delivers excellent performance on varied terrain, supported by ReadyStart technology for effortless starting.</t>
-[...3 lines deleted...]
-389 available
+    <t>The Zenith 6-Wire Round Station Phone Wire, 100 ft., with almond finish connects to junction boxes and wall plates. This cable has been approved for the use in behind-the-wall installations. AmerTac manufacturing brands offer complete lines of distinctive decorative home accent products that include trend-setting wall plates, money saving LED night lights, innovative under cabinet lighting and LED battery operated lights. We also offer utility product lines including energy-saving timers, dimmers and lighting controls, as well as an extensive offering of consumer electronics accessories for the home and office.</t>
+  </si>
+  <si>
+    <t>Apr 14 - Apr 15
+310 available
 FREE</t>
   </si>
   <si>
-    <t>Best Seller</t>
-[...49 lines deleted...]
-https://images.thdstatic.com/productImages/65e1fe2d-8d9e-458f-b27d-4186aee5d856/svn/dewalt-electric-self-propelled-lawn-mowers-dcmwsp256u2-a0_1000.jpg</t>
+    <t>https://images.thdstatic.com/productImages/12325c2d-4526-4191-8126-76012a08e184/svn/zenith-data-cables-tp1100ula-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/12325c2d-4526-4191-8126-76012a08e184/svn/zenith-data-cables-tp1100ula-64_1000.jpg
+https://images.thdstatic.com/productImages/021ceed4-e90c-43d1-8bd6-e8863ada8f45/svn/zenith-data-cables-tp1100ula-c3_1000.jpg
+https://images.thdstatic.com/productImages/eaafb5fd-2d53-4b4c-a14d-e068f8071a0b/svn/zenith-data-cables-tp1100ula-4f_1000.jpg</t>
   </si>
   <si>
     <t>https://www.homedepot.com/p/Southwire-500-ft-Gray-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-56917945/202316244</t>
   </si>
   <si>
     <t>500 ft. Gray 24/4 Solid CU CAT5e CMR (Riser) Data Cable</t>
   </si>
   <si>
     <t>0032886860959</t>
   </si>
   <si>
     <t xml:space="preserve">Use in walls and under raised floors for computer and data wiring
 Features 4 pairs of copper conductors and PVC insulation
 Cable designed for indoor use only
 </t>
   </si>
   <si>
     <t>Run the Southwire 500 ft. Gray 24/4 CAT5e CMR Riser Cable in walls and under raised floors for computer network &amp; data wiring. This cable features 4 pairs of copper conductors and PVC insulation. This cable is UL Listed and cUL certified.</t>
   </si>
   <si>
-    <t>Today
-25 available
+    <t>Tomorrow
+23 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/6912c540-2faa-4752-9452-bd2e21f2c1ea/svn/southwire-data-cables-56917945-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/6912c540-2faa-4752-9452-bd2e21f2c1ea/svn/southwire-data-cables-56917945-64_1000.jpg
 https://images.thdstatic.com/productImages/8b9dec75-fac1-4e99-b621-6202cb61277a/svn/southwire-data-cables-56917945-a0_1000.jpg
 https://images.thdstatic.com/productImages/d674deab-46a5-4223-88f1-83161db68d53/svn/southwire-data-cables-56917945-c3_1000.jpg
 https://images.thdstatic.com/productImages/373fd2e0-6b56-446b-b364-7423b0477206/svn/southwire-data-cables-56917945-1f_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,326 +716,320 @@
       <c r="C2" t="s">
         <v>24</v>
       </c>
       <c r="D2">
         <v>202316502</v>
       </c>
       <c r="E2">
         <v>56917949</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2" t="s">
         <v>27</v>
       </c>
       <c r="I2">
         <v>119</v>
       </c>
       <c r="K2">
         <v>4.4</v>
       </c>
       <c r="L2">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M2">
         <v>35</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2">
         <v>1</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>35</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>202316243</v>
+      </c>
+      <c r="E3">
+        <v>56917943</v>
+      </c>
+      <c r="F3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>24.99</v>
       </c>
       <c r="K3">
-        <v>3.7</v>
+        <v>4.3</v>
       </c>
       <c r="L3">
-        <v>2377</v>
+        <v>261</v>
       </c>
       <c r="M3">
-        <v>373</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="O3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Q3">
-        <v>10</v>
+        <v>5</v>
+      </c>
+      <c r="R3" t="s">
+        <v>31</v>
       </c>
       <c r="S3">
         <v>1</v>
       </c>
       <c r="T3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="U3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D4">
-        <v>332058345</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>202316438</v>
+      </c>
+      <c r="E4">
+        <v>56918945</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4">
-        <v>579</v>
+        <v>113.68</v>
       </c>
       <c r="K4">
-        <v>3.8</v>
+        <v>4.0</v>
       </c>
       <c r="L4">
-        <v>691</v>
+        <v>283</v>
       </c>
       <c r="M4">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="O4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="Q4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="S4">
         <v>1</v>
       </c>
       <c r="T4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="U4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D5">
-        <v>331929181</v>
+        <v>310578338</v>
       </c>
       <c r="E5" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G5" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5">
-        <v>499</v>
+        <v>16.39</v>
       </c>
       <c r="J5">
-        <v>649</v>
+        <v>22.53</v>
       </c>
       <c r="K5">
-        <v>3.9</v>
+        <v>4.4</v>
       </c>
       <c r="L5">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="M5">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="N5" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="O5" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="S5">
         <v>1</v>
       </c>
       <c r="T5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="U5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D6">
         <v>202316244</v>
       </c>
       <c r="E6">
         <v>56917945</v>
       </c>
       <c r="F6" t="s">
         <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="H6" t="s">
         <v>27</v>
       </c>
       <c r="I6">
         <v>71.94</v>
       </c>
       <c r="K6">
         <v>4.4</v>
       </c>
       <c r="L6">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M6">
         <v>35</v>
       </c>
       <c r="N6" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="O6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6">
         <v>1</v>
       </c>
       <c r="T6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="U6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">