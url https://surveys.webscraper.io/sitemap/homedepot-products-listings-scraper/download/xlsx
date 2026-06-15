--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>model_nr</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
@@ -80,231 +83,269 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>https://www.homedepot.com/b/Outdoors-Outdoor-Power-Equipment-Lawn-Mowers-Self-Propelled-Lawn-Mowers/N-5yc1vZc5ap</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:23:57Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Milwaukee-M18-FUEL-Brushless-Cordless-21-in-Dual-Battery-Self-Propelled-Lawn-Mower-w-Chainsaw-2-12-0Ah-Batteries-2823-22HD-2727-20/320175721</t>
+  </si>
+  <si>
+    <t>M18 FUEL Brushless Cordless 21 in. Dual Battery Self-Propelled Lawn Mower w/ Chainsaw, (2) 12.0Ah Batteries</t>
+  </si>
+  <si>
+    <t>2823-22HD-2727-20</t>
+  </si>
+  <si>
+    <t>Milwaukee</t>
+  </si>
+  <si>
+    <t>0888234595925</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fully compatible with the M18 System, featuring over 175+ tools
+Professional landscaper performance and durability
+Best cut quality in mulching, bagging, and side discharge
+</t>
+  </si>
+  <si>
+    <t>The Milwaukee M18 FUEL 21 in. Self-Propelled Dual Battery Mower Kit meets the performance, durability, and ergonomic needs of landscape maintenance professionals. The POWERSTATE Brushless Motor delivers more max torque than 200 cc gas. The advanced electronic package also delivers an instant throttle response on both the lawn mower blade and drive motors to reach full throttle in under 1 second. The mower requires 2 M18 REDLITHIUM Batteries for operation. When paired with the included 2 M18 REDLITHIUM HIGH OUTPUT HD12.0 batteries, the mower delivers up to 60-minutes of runtime for up to 1/2 acre of cutting when removing 1 in. of grass at a 3 MPH self-propelled pace. The Variable Speed Self-Propelled Mower offers speeds between 0-4 MPH, and the Active Speed Management Paddles allow users to easily adjust their walking pace while in operation to increase control. The M18 FUEL Mower features a steel deck, 3-in-1 grass management, single point height adjustment, high lift mode, front and side LED lights, vertical storage, and 2 deck handles. The Milwaukee M18 FUEL 16 in. Chainsaw delivers the power to cut hardwoods, cuts faster than gas, and delivers up to 150 cuts per charge. The unit is designed to meet the performance, durability and ergonomic needs of professional landscape maintenance and power utility. The POWERSTATE Brushless Motor maintains speed under heavy loads without bogging down to outperform small gas engines and higher voltage systems.</t>
+  </si>
+  <si>
+    <t>Tomorrow
+788 available
+FREE</t>
+  </si>
+  <si>
+    <t>Top Rated</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/fe170910-577b-4ade-9805-438988898ac5/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2727-20-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/fe170910-577b-4ade-9805-438988898ac5/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2727-20-64_1000.jpg
+https://images.thdstatic.com/productImages/ba2c080a-dc05-4723-8c6b-e159f0c0cb26/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2727-20-40_1000.jpg
+https://images.thdstatic.com/productImages/eed7f590-2b19-4f4e-93d4-a2b7e466c31b/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2727-20-a0_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/1834613806001/537e11f2-da0c-4466-bbd8-db64735b22c7/548842f1-f783-44d1-9d8d-bd8e0c28a729/88x50/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/jit/1834613806001/5b5de6a2-33e7-4aac-bccf-e04289b0fd47/main/1280x720/18s80ms/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/jit/1834613806001/6d08f935-3838-4e84-87d3-275f85b1a600/main/1280x720/57s344ms/match/image.jpg?pubId=66036796001
+https://images.thdstatic.com/productImages/9e84641c-16b5-4c89-9b52-d680536a2e78/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2727-20-1d_1000.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/b/Outdoors-Outdoor-Power-Equipment-Lawn-Mowers-Self-Propelled-Lawn-Mowers/N-5yc1vZc5ap?Nao=48</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:24:10Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Milwaukee-M18-FUEL-Brushless-Cordless-21-in-Walk-Behind-Self-Propelled-Mower-with-2-12Ah-Battery-Charger-Dual-Battery-Blower-2823-22HD-2824-20/322138785</t>
+  </si>
+  <si>
+    <t>M18 FUEL Brushless Cordless 21 in. Walk Behind Self-Propelled Mower with (2) 12Ah Battery, Charger &amp; Dual Battery Blower</t>
+  </si>
+  <si>
+    <t>2823-22HD-2824-20</t>
+  </si>
+  <si>
+    <t>0888234613063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Best cut quality in mulching, bagging, and side discharge
+Battery operated mower offers more max torque vs 200cc gas mower
+Delivers the highest constant power by maintaining performance
+</t>
+  </si>
+  <si>
+    <t>The Milwaukee M18 FUEL 21 in. Self-Propelled Dual Battery Mower Kit meets the performance, durability, and ergonomic needs of landscape maintenance professionals. The optimized steel deck design and higher blade speed allow the mower to achieve superior airflow and increased lift for the best cut quality in mulching, bagging, and side discharge applications. The POWERSTATE Brushless Motor delivers more maximum torque than 200 cc gas to take on the most demanding mowing applications. When paired with the included 2 M18 REDLITHIUM HIGH OUTPUT HD12.0 batteries, the mower delivers up to 60-minutes of runtime for up to 1/2 acre of cutting when removing 1 in. of grass at a 3 MPH self-propelled pace. The M18 FUEL Mower features a steel deck, 3-in-1 grass management, single point height adjustment, high lift mode, front and side LED lights, vertical storage, and 2 deck handles. The Milwaukee M18 FUEL Dual Battery Blower provides the Highest Constant Power by delivering a power output higher than all handheld gas blowers and maintaining that power level throughout the full charge of the battery. This Blower delivers 600 CFM and 145 MPH, providing the ability to take on demanding applications. This battery-powered blower includes both a tapered and a flat nozzle attachment, providing the ability to optimize airflow for different applications. The Mower &amp; Blower both REQUIRE (2) M18 REDLITHIUM Batteries for operation and is optimized to be used with M18 REDLITHIUM HIGH OUTPUT batteries.</t>
+  </si>
+  <si>
+    <t>Wed, Jun 17
+241 available
+FREE</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/236066cd-a9d4-4068-b8ba-d1d14bee3388/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2824-20-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/236066cd-a9d4-4068-b8ba-d1d14bee3388/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2824-20-64_1000.jpg
+https://images.thdstatic.com/productImages/9e84641c-16b5-4c89-9b52-d680536a2e78/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2824-20-40_1000.jpg
+https://images.thdstatic.com/productImages/ad6feb06-3005-4025-ac2f-df260a813c54/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2824-20-a0_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/jit/1834613806001/6d08f935-3838-4e84-87d3-275f85b1a600/main/1280x720/57s344ms/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/jit/1834613806001/5b655ee2-a858-41fc-b1c6-b21b8d0ff478/main/1280x720/18s474ms/match/image.jpg?pubId=66036796001
+https://cf-images.us-east-1.prod.boltdns.net/v1/jit/1834613806001/8e04a699-8a56-4c2e-8990-8508a1c423c5/main/1280x720/50s869ms/match/image.jpg?pubId=66036796001
+https://images.thdstatic.com/productImages/0b5bc2d5-bac0-4cbe-9c83-a2d4114520b5/svn/milwaukee-electric-self-propelled-lawn-mowers-2823-22hd-2824-20-1d_1000.jpg</t>
+  </si>
+  <si>
     <t>https://www.homedepot.com/b/Electrical-Wire-Data-Cables/N-5yc1vZc5a2</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/p/Southwire-1-000-ft-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-in-Gray-56917949/202316502</t>
-[...2 lines deleted...]
-    <t>1,000 ft. 24/4 Solid CU CAT5e CMR (Riser) Data Cable in Gray</t>
+    <t>2026-06-15T05:02:49Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-100-ft-Gray-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-56917943/202316243</t>
+  </si>
+  <si>
+    <t>100 ft. Gray 24/4 Solid CU CAT5e CMR (Riser) Data Cable</t>
   </si>
   <si>
     <t>Southwire</t>
-  </si>
-[...36 lines deleted...]
-    <t>100 ft. Gray 24/4 Solid CU CAT5e CMR (Riser) Data Cable</t>
   </si>
   <si>
     <t>0032886860942</t>
   </si>
   <si>
     <t xml:space="preserve">For use in computer networking and Internet service installations
 Accommodates in-wall and under raised floor use
 Features a low smoke PVC insulating jacket
 </t>
   </si>
   <si>
     <t>Hook your personal computer into an internet service or network with the Southwire Company 100 ft. Gray 24/4 Cat5e Riser Cord. This cord is UL listed for safety and features a low-smoke PVC insulating jacket. Made with soft annealed copper conductors.</t>
   </si>
   <si>
-    <t>Today
-5 available
+    <t>Tomorrow
+4 available
 FREE</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/037e996e-75a7-4764-8e1f-50a7fbb8fdfb/svn/southwire-data-cables-56917943-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/037e996e-75a7-4764-8e1f-50a7fbb8fdfb/svn/southwire-data-cables-56917943-64_1000.jpg
 https://images.thdstatic.com/productImages/8b9dec75-fac1-4e99-b621-6202cb61277a/svn/southwire-data-cables-56917943-a0_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
+    <t>2026-06-15T05:02:56Z</t>
+  </si>
+  <si>
     <t>https://www.homedepot.com/p/Southwire-500-ft-Blue-23-4-Solid-CU-CAT6-CMR-Riser-Data-Cable-56918945/202316438</t>
   </si>
   <si>
     <t>500 ft. Blue 23/4 Solid CU CAT6 CMR (Riser) Data Cable</t>
   </si>
   <si>
     <t>0032886861000</t>
   </si>
   <si>
     <t xml:space="preserve">Designed for the connection of data and video sources
 Provides 500 feet of length for large projects
 Suitable for use under floors or in walls
 </t>
   </si>
   <si>
     <t>The 500 ft. Blue 23/4 CAT6 CMR Riser Cable is rated for use in walls and under raised floors, allowing versatile indoor applications for computer network &amp; data wiring. The cable features CAT6 twisted pairs and is flame retardant for safe, long-lasting use. Made with insulation and a PVC jacket.</t>
   </si>
   <si>
     <t>Tomorrow
-56 available
+38 available
 FREE</t>
   </si>
   <si>
     <t>Best Seller</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/83714bd2-2f26-4d02-b07d-a7a8bc9bc3d4/svn/southwire-data-cables-56918945-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/83714bd2-2f26-4d02-b07d-a7a8bc9bc3d4/svn/southwire-data-cables-56918945-64_1000.jpg
 https://images.thdstatic.com/productImages/5f12ea31-00eb-42a1-9d50-29c161c57523/svn/southwire-data-cables-56918945-a0_1000.jpg
 https://images.thdstatic.com/productImages/42672891-4259-4c9f-a37a-dffe597887e0/svn/southwire-data-cables-56918945-c3_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/p/Zenith-100-ft-Almond-6-Wire-Round-Station-Phone-Wire-TP1100ULA/310578338</t>
-[...16 lines deleted...]
-Backed by a 1-year limited warranty
+    <t>2026-06-15T05:13:23Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/DEWALT-21-in-163cc-Briggs-and-Stratton-725Exi-Engine-Rear-Wheel-Drive-3-in-1-Gas-Self-Propelled-Walk-Behind-Lawn-Mower-12AVP2R3739/327710999</t>
+  </si>
+  <si>
+    <t>21 in. 163cc Briggs and Stratton 725Exi Engine Rear Wheel Drive 3-in-1 Gas Self Propelled Walk Behind Lawn Mower</t>
+  </si>
+  <si>
+    <t>12AVP2R3739</t>
+  </si>
+  <si>
+    <t>DEWALT</t>
+  </si>
+  <si>
+    <t>0043033601028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21" Rear Wheel Drive Self Propelled Lawn Mower Ideal for 1/2 Acre
+163cc Briggs &amp; Stratton Engine with ReadyStart Easy Start System
+Includes Gas Lawn Mower, Engine Oil, Bagger and Mulch Kit
 </t>
   </si>
   <si>
-    <t>The Zenith 6-Wire Round Station Phone Wire, 100 ft., with almond finish connects to junction boxes and wall plates. This cable has been approved for the use in behind-the-wall installations. AmerTac manufacturing brands offer complete lines of distinctive decorative home accent products that include trend-setting wall plates, money saving LED night lights, innovative under cabinet lighting and LED battery operated lights. We also offer utility product lines including energy-saving timers, dimmers and lighting controls, as well as an extensive offering of consumer electronics accessories for the home and office.</t>
-[...3 lines deleted...]
-310 available
+    <t>Manage your lawn with the DEWALT 21 in. rear wheel drive, gas mower. Delivering strength and power to your yard with a 163cc Briggs and Stratton engine. This durable steel deck mower provides 3-in-1 mulch, bag and side discharge capabilities utilizing a 2.3 bushel bagger. Easily adjust the grass height settings to your preference with just two levers and cut heights ranging from of 1.25 in., 3.75 in. Navigate hilly and uneven terrain with ease using the 11 in. high rear wheels and dual lever, rear wheel drive.</t>
+  </si>
+  <si>
+    <t>Thu, Jun 18
+131 available
 FREE</t>
   </si>
   <si>
-    <t>https://images.thdstatic.com/productImages/12325c2d-4526-4191-8126-76012a08e184/svn/zenith-data-cables-tp1100ula-64_600.jpg</t>
-[...38 lines deleted...]
-https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+    <t>https://images.thdstatic.com/productImages/17f710ec-bad4-4767-b144-bc2284bac8fa/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/17f710ec-bad4-4767-b144-bc2284bac8fa/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-64_1000.jpg
+https://images.thdstatic.com/productImages/191a7a3f-fda3-4a79-ac3a-a392018ab357/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-e1_1000.jpg
+https://images.thdstatic.com/productImages/0105e922-f7cc-4c42-a8f6-c3c2db307fe7/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-40_1000.jpg
+https://images.thdstatic.com/productImages/72596099-a212-4127-8b5e-06f6ff94e939/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-a0_1000.jpg
+https://images.thdstatic.com/productImages/029302d5-7c3b-4c42-9fe8-5cb2404ebce7/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-1d_1000.jpg
+https://images.thdstatic.com/productImages/4f6eaa83-a76d-4cdc-b8b8-ab8a3ab9a462/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-66_1000.jpg
+https://images.thdstatic.com/productImages/967a8108-37c8-4346-854b-e1e5901bad59/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-77_1000.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -608,59 +649,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -683,353 +724,383 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2">
+        <v>320175721</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H2" t="s">
+        <v>29</v>
+      </c>
+      <c r="I2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J2">
+        <v>1239</v>
+      </c>
+      <c r="K2">
+        <v>1499</v>
+      </c>
+      <c r="L2">
+        <v>4.4</v>
+      </c>
+      <c r="M2">
+        <v>1984</v>
+      </c>
+      <c r="N2">
+        <v>222</v>
+      </c>
+      <c r="O2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
+        <v>34</v>
+      </c>
+      <c r="T2">
+        <v>1</v>
+      </c>
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
-[...20 lines deleted...]
-      <c r="K2">
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3">
+        <v>322138785</v>
+      </c>
+      <c r="F3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3">
+        <v>1279</v>
+      </c>
+      <c r="K3">
+        <v>1449</v>
+      </c>
+      <c r="L3">
         <v>4.4</v>
       </c>
-      <c r="L2">
-[...11 lines deleted...]
-      <c r="P2" t="s">
+      <c r="M3">
+        <v>1098</v>
+      </c>
+      <c r="N3">
+        <v>163</v>
+      </c>
+      <c r="O3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P3" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3">
+        <v>1</v>
+      </c>
+      <c r="U3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4">
+        <v>202316243</v>
+      </c>
+      <c r="F4">
+        <v>56917943</v>
+      </c>
+      <c r="G4" t="s">
+        <v>52</v>
+      </c>
+      <c r="H4" t="s">
+        <v>53</v>
+      </c>
+      <c r="I4" t="s">
         <v>30</v>
       </c>
-      <c r="Q2">
-[...5 lines deleted...]
-      <c r="S2">
+      <c r="J4">
+        <v>24.99</v>
+      </c>
+      <c r="L4">
+        <v>4.3</v>
+      </c>
+      <c r="M4">
+        <v>264</v>
+      </c>
+      <c r="N4">
+        <v>39</v>
+      </c>
+      <c r="O4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>56</v>
+      </c>
+      <c r="R4">
+        <v>4</v>
+      </c>
+      <c r="S4" t="s">
+        <v>34</v>
+      </c>
+      <c r="T4">
         <v>1</v>
       </c>
-      <c r="T2" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="U4" t="s">
+        <v>57</v>
+      </c>
+      <c r="V4" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
-[...18 lines deleted...]
-      <c r="G3" t="s">
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5">
+        <v>202316438</v>
+      </c>
+      <c r="F5">
+        <v>56918945</v>
+      </c>
+      <c r="G5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5">
+        <v>113.68</v>
+      </c>
+      <c r="L5">
+        <v>4.0</v>
+      </c>
+      <c r="M5">
+        <v>285</v>
+      </c>
+      <c r="N5">
         <v>36</v>
       </c>
-      <c r="H3" t="s">
-[...29 lines deleted...]
-      <c r="S3">
+      <c r="O5" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>65</v>
+      </c>
+      <c r="R5">
+        <v>3</v>
+      </c>
+      <c r="S5" t="s">
+        <v>66</v>
+      </c>
+      <c r="T5">
         <v>1</v>
       </c>
-      <c r="T3" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="U5" t="s">
+        <v>67</v>
+      </c>
+      <c r="V5" t="s">
+        <v>68</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
-[...51 lines deleted...]
-      <c r="S4">
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E6">
+        <v>327710999</v>
+      </c>
+      <c r="F6" t="s">
+        <v>72</v>
+      </c>
+      <c r="G6" t="s">
+        <v>73</v>
+      </c>
+      <c r="H6" t="s">
+        <v>74</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6">
+        <v>449</v>
+      </c>
+      <c r="K6">
+        <v>529</v>
+      </c>
+      <c r="L6">
+        <v>3.8</v>
+      </c>
+      <c r="M6">
+        <v>996</v>
+      </c>
+      <c r="N6">
+        <v>141</v>
+      </c>
+      <c r="O6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P6" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>77</v>
+      </c>
+      <c r="R6">
+        <v>14</v>
+      </c>
+      <c r="T6">
         <v>1</v>
       </c>
-      <c r="T4" t="s">
-[...119 lines deleted...]
-      </c>
       <c r="U6" t="s">
-        <v>68</v>
+        <v>78</v>
+      </c>
+      <c r="V6" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">