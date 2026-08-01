--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>model_nr</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -83,269 +83,231 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.homedepot.com/b/Outdoors-Outdoor-Power-Equipment-Lawn-Mowers-Self-Propelled-Lawn-Mowers/N-5yc1vZc5ap</t>
-[...17 lines deleted...]
-    <t>0888234595925</t>
+    <t>https://www.homedepot.com/b/Electrical-Wire-Data-Cables/N-5yc1vZc5a2</t>
+  </si>
+  <si>
+    <t>2026-07-20T06:38:24Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-Blue-23-4-Solid-CU-CAT6-CMR-Riser-Data-Cable-56918945/202316438</t>
+  </si>
+  <si>
+    <t>500 ft. Blue 23/4 Solid CU CAT6 CMR (Riser) Data Cable</t>
+  </si>
+  <si>
+    <t>Southwire</t>
+  </si>
+  <si>
+    <t>0032886861000</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...124 lines deleted...]
-    <t>0032886861000</t>
   </si>
   <si>
     <t xml:space="preserve">Designed for the connection of data and video sources
 Provides 500 feet of length for large projects
 Suitable for use under floors or in walls
 </t>
   </si>
   <si>
     <t>The 500 ft. Blue 23/4 CAT6 CMR Riser Cable is rated for use in walls and under raised floors, allowing versatile indoor applications for computer network &amp; data wiring. The cable features CAT6 twisted pairs and is flame retardant for safe, long-lasting use. Made with insulation and a PVC jacket.</t>
   </si>
   <si>
-    <t>Tomorrow
-[...1 lines deleted...]
-FREE</t>
+    <t>FREE</t>
   </si>
   <si>
     <t>Best Seller</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/83714bd2-2f26-4d02-b07d-a7a8bc9bc3d4/svn/southwire-data-cables-56918945-64_600.jpg</t>
   </si>
   <si>
     <t>https://images.thdstatic.com/productImages/83714bd2-2f26-4d02-b07d-a7a8bc9bc3d4/svn/southwire-data-cables-56918945-64_1000.jpg
 https://images.thdstatic.com/productImages/5f12ea31-00eb-42a1-9d50-29c161c57523/svn/southwire-data-cables-56918945-a0_1000.jpg
 https://images.thdstatic.com/productImages/42672891-4259-4c9f-a37a-dffe597887e0/svn/southwire-data-cables-56918945-c3_1000.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
 https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
   <si>
-    <t>2026-06-15T05:13:23Z</t>
-[...19 lines deleted...]
-Includes Gas Lawn Mower, Engine Oil, Bagger and Mulch Kit
+    <t>2026-07-20T06:39:29Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-100-ft-Gray-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-56917943/202316243</t>
+  </si>
+  <si>
+    <t>100 ft. Gray 24/4 Solid CU CAT5e CMR (Riser) Data Cable</t>
+  </si>
+  <si>
+    <t>0032886860942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For use in computer networking and Internet service installations
+Accommodates in-wall and under raised floor use
+Features a low smoke PVC insulating jacket
 </t>
   </si>
   <si>
-    <t>Manage your lawn with the DEWALT 21 in. rear wheel drive, gas mower. Delivering strength and power to your yard with a 163cc Briggs and Stratton engine. This durable steel deck mower provides 3-in-1 mulch, bag and side discharge capabilities utilizing a 2.3 bushel bagger. Easily adjust the grass height settings to your preference with just two levers and cut heights ranging from of 1.25 in., 3.75 in. Navigate hilly and uneven terrain with ease using the 11 in. high rear wheels and dual lever, rear wheel drive.</t>
-[...16 lines deleted...]
-https://images.thdstatic.com/productImages/967a8108-37c8-4346-854b-e1e5901bad59/svn/dewalt-gas-self-propelled-lawn-mowers-12avp2r3739-77_1000.jpg</t>
+    <t>Hook your personal computer into an internet service or network with the Southwire Company 100 ft. Gray 24/4 Cat5e Riser Cord. This cord is UL listed for safety and features a low-smoke PVC insulating jacket. Made with soft annealed copper conductors.</t>
+  </si>
+  <si>
+    <t>Top Rated</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/037e996e-75a7-4764-8e1f-50a7fbb8fdfb/svn/southwire-data-cables-56917943-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/037e996e-75a7-4764-8e1f-50a7fbb8fdfb/svn/southwire-data-cables-56917943-64_1000.jpg
+https://images.thdstatic.com/productImages/8b9dec75-fac1-4e99-b621-6202cb61277a/svn/southwire-data-cables-56917943-a0_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/b/Outdoors-Outdoor-Power-Equipment-Lawn-Mowers-Self-Propelled-Lawn-Mowers/N-5yc1vZc5ap</t>
+  </si>
+  <si>
+    <t>2026-07-20T06:37:53Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/PowerSmart-21-in-170cc-OH-4-stroke-engine-3-in-1-Gas-Self-Propelled-Lawn-Mower-V8721S/334467627</t>
+  </si>
+  <si>
+    <t>21 in. 170cc OH 4-stroke engine 3-in-1 Gas Self Propelled Lawn Mower</t>
+  </si>
+  <si>
+    <t>V8721S</t>
+  </si>
+  <si>
+    <t>PowerSmart</t>
+  </si>
+  <si>
+    <t>0817582019203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 cutting heights ranging from 1.5in. To 3.9in. for tailored cut
+Oil Sold Separately - Uses SAE 10W-30 or SAE 30 4-stroke Oil
+Simple start/stop system with pull bar
+</t>
+  </si>
+  <si>
+    <t>Elevate your lawn care game with the Power Smart Gas-Powered self-propelled Lawn Mower. Featuring a robust 170cc OHV 4-stroke engine, this mower delivers unbeatable cutting power for impeccable results. With a 21 in. all-steel cutting deck and specialized blade, it ensures a clean, even cut. Enjoy the convenience of 3-in-1 capabilities - mulching and rear-discharge-bag-perfect for small to medium yards. The dual-lever height adjustment offers 6 positions from 1.5 in. to 3.9 in. for a tailored cut. Quick assembly, easy starting, and a compact foldable design enhance usability. With a 2-year limited warranty, lifetime technical support, and 24-hour online service, Power Smart has you covered. Oil Not Included. Please purchase SAE 10W-30 or SAE 30 4-stroke engine oil.</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/5d613e64-2f37-4408-b8bf-110f60354a28/svn/powersmart-gas-self-propelled-lawn-mowers-v8721s-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/5d613e64-2f37-4408-b8bf-110f60354a28/svn/powersmart-gas-self-propelled-lawn-mowers-v8721s-64_1000.jpg
+https://images.thdstatic.com/productImages/e533480d-a672-4e13-af11-e0df3201cbdb/svn/powersmart-gas-self-propelled-lawn-mowers-v8721s-e1_1000.jpg
+https://images.thdstatic.com/productImages/1da1b689-d06b-44d1-9f97-c9901e0dd34f/svn/powersmart-gas-self-propelled-lawn-mowers-v8721s-40_1000.jpg
+https://www.thdstatic.com/spin/27/334467627/334467627_S01.spin?thumb&amp;profile=400
+https://images.thdstatic.com/productImages/1da1b689-d06b-44d1-9f97-c9901e0dd34f/svn/powersmart-gas-self-propelled-lawn-mowers-v8721s-40_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/jit/1834613806001/0862cc25-0739-4047-a538-d926d2b7cb64/main/1280x720/22s474ms/match/image.jpg?pubId=66036796001
+https://images.thdstatic.com/productImages/9e0a6eaf-719c-4ebe-b4fc-3743fb28b383/svn/powersmart-gas-self-propelled-lawn-mowers-v8721s-1d_1000.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-20T06:38:11Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-500-ft-Gray-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-56917945/202316244</t>
+  </si>
+  <si>
+    <t>500 ft. Gray 24/4 Solid CU CAT5e CMR (Riser) Data Cable</t>
+  </si>
+  <si>
+    <t>0032886860959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use in walls and under raised floors for computer and data wiring
+Features 4 pairs of copper conductors and PVC insulation
+Cable designed for indoor use only
+</t>
+  </si>
+  <si>
+    <t>Run the Southwire 500 ft. Gray 24/4 CAT5e CMR Riser Cable in walls and under raised floors for computer network &amp; data wiring. This cable features 4 pairs of copper conductors and PVC insulation. This cable is UL Listed and cUL certified.</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/6912c540-2faa-4752-9452-bd2e21f2c1ea/svn/southwire-data-cables-56917945-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/6912c540-2faa-4752-9452-bd2e21f2c1ea/svn/southwire-data-cables-56917945-64_1000.jpg
+https://images.thdstatic.com/productImages/8b9dec75-fac1-4e99-b621-6202cb61277a/svn/southwire-data-cables-56917945-a0_1000.jpg
+https://images.thdstatic.com/productImages/d674deab-46a5-4223-88f1-83161db68d53/svn/southwire-data-cables-56917945-c3_1000.jpg
+https://images.thdstatic.com/productImages/373fd2e0-6b56-446b-b364-7423b0477206/svn/southwire-data-cables-56917945-1f_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-20T06:38:36Z</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/p/Southwire-1-000-ft-24-4-Solid-CU-CAT5e-CMR-Riser-Data-Cable-in-Gray-56917949/202316502</t>
+  </si>
+  <si>
+    <t>1,000 ft. 24/4 Solid CU CAT5e CMR (Riser) Data Cable in Gray</t>
+  </si>
+  <si>
+    <t>0032886860966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cat5e riser cable for computer network wiring
+For commercial and residential applications
+Heat capacity of 75 Degrees C and usage rating of up to 300-Volt
+</t>
+  </si>
+  <si>
+    <t>Run the Southwire 1000 ft. Gray 24/4 CAT5e CMR Riser Cable in walls and under raised floors for computer network and data wiring. This cable features soft annealed copper conductors in 4 pairings. The operating temperature is up to 75 degree C and 300-Volt maximum.</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/4523394b-779f-4a9e-a4a5-d06b23a0949e/svn/southwire-data-cables-56917949-64_600.jpg</t>
+  </si>
+  <si>
+    <t>https://images.thdstatic.com/productImages/4523394b-779f-4a9e-a4a5-d06b23a0949e/svn/southwire-data-cables-56917949-64_1000.jpg
+https://images.thdstatic.com/productImages/b557f963-dd7f-43c0-bb2d-3ee8f5f820ea/svn/southwire-data-cables-56917949-c3_1000.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/15f6bc87-8a82-4e1e-9a5a-14e7ea41b9c4/ff05421e-9816-4524-a4d5-9132d44bba04/960x540/match/image.jpg
+https://cf-images.us-east-1.prod.boltdns.net/v1/static/66036796001/131fa8ec-95c2-4967-b6a6-461ebe60f339/8989ce2b-2eac-4a5f-8b51-e3571b1536e8/640x360/match/image.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -742,365 +704,350 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
-        <v>320175721</v>
-[...1 lines deleted...]
-      <c r="F2" t="s">
+        <v>202316438</v>
+      </c>
+      <c r="F2">
+        <v>56918945</v>
+      </c>
+      <c r="G2" t="s">
         <v>27</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>28</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>29</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2">
+        <v>113.68</v>
+      </c>
+      <c r="L2">
+        <v>4.0</v>
+      </c>
+      <c r="M2">
+        <v>287</v>
+      </c>
+      <c r="N2">
+        <v>37</v>
+      </c>
+      <c r="O2" t="s">
         <v>30</v>
       </c>
-      <c r="J2">
-[...14 lines deleted...]
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>32</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2">
+        <v>5</v>
+      </c>
+      <c r="S2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="T2">
         <v>1</v>
       </c>
       <c r="U2" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3" t="s">
         <v>38</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3">
+        <v>202316243</v>
+      </c>
+      <c r="F3">
+        <v>56917943</v>
+      </c>
+      <c r="G3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" t="s">
         <v>39</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3">
+        <v>24.99</v>
+      </c>
+      <c r="L3">
+        <v>4.3</v>
+      </c>
+      <c r="M3">
+        <v>265</v>
+      </c>
+      <c r="N3">
         <v>40</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P3" t="s">
         <v>41</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="Q3" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3">
+        <v>1</v>
+      </c>
+      <c r="S3" t="s">
         <v>42</v>
-      </c>
-[...28 lines deleted...]
-        <v>34</v>
       </c>
       <c r="T3">
         <v>1</v>
       </c>
       <c r="U3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="V3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" t="s">
         <v>48</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4">
+        <v>334467627</v>
+      </c>
+      <c r="F4" t="s">
         <v>49</v>
       </c>
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>50</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>51</v>
       </c>
-      <c r="E4">
-[...5 lines deleted...]
-      <c r="G4" t="s">
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4">
+        <v>289</v>
+      </c>
+      <c r="K4">
+        <v>329</v>
+      </c>
+      <c r="L4">
+        <v>3.2</v>
+      </c>
+      <c r="M4">
+        <v>317</v>
+      </c>
+      <c r="N4">
+        <v>49</v>
+      </c>
+      <c r="O4" t="s">
         <v>52</v>
       </c>
-      <c r="H4" t="s">
+      <c r="P4" t="s">
         <v>53</v>
       </c>
-      <c r="I4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q4" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="T4">
         <v>1</v>
       </c>
       <c r="U4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="V4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5">
+        <v>202316244</v>
+      </c>
+      <c r="F5">
+        <v>56917945</v>
+      </c>
+      <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
         <v>59</v>
       </c>
-      <c r="C5" t="s">
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5">
+        <v>71.94</v>
+      </c>
+      <c r="L5">
+        <v>4.4</v>
+      </c>
+      <c r="M5">
+        <v>262</v>
+      </c>
+      <c r="N5">
+        <v>40</v>
+      </c>
+      <c r="O5" t="s">
         <v>60</v>
       </c>
-      <c r="D5" t="s">
+      <c r="P5" t="s">
         <v>61</v>
       </c>
-      <c r="E5">
-[...31 lines deleted...]
-      </c>
       <c r="Q5" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="R5">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="T5">
         <v>1</v>
       </c>
       <c r="U5" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="V5" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6">
+        <v>202316502</v>
+      </c>
+      <c r="F6">
+        <v>56917949</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6">
+        <v>119</v>
+      </c>
+      <c r="L6">
+        <v>4.4</v>
+      </c>
+      <c r="M6">
+        <v>262</v>
+      </c>
+      <c r="N6">
+        <v>40</v>
+      </c>
+      <c r="O6" t="s">
+        <v>68</v>
+      </c>
+      <c r="P6" t="s">
         <v>69</v>
       </c>
-      <c r="C6" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q6" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="R6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="T6">
         <v>1</v>
       </c>
       <c r="U6" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="V6" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">