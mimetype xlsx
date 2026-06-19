--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,427 +12,374 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho105690/four-points-by-sheraton-richmond-richmond-united-states-of-america</t>
-[...21 lines deleted...]
-Rollaway beds are available for USD 10.0 per night
+    <t>https://www.hotels.com/ho150183/rodeway-inn-at-fort-lee-hopewell-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:40:15Z</t>
+  </si>
+  <si>
+    <t>Rodeway Inn At Fort Lee</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>USA
+Hopewell
+VA
+23860
+4911 Oaklawn Blvd</t>
+  </si>
+  <si>
+    <t>Cleanliness, 6.6
+Staff &amp; service, 6.6
+Amenities, 5.4
+Property conditions &amp; facilities, 5.8</t>
+  </si>
+  <si>
+    <t>Refundable deposits
+Deposit: USD 50 per accommodation, per stay
 Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 75.00 per accommodation, per stay
-[...2 lines deleted...]
-Children under 12 years old are not allowed in the swimming pool or fitness facility without adult supervision
+Pets are allowed for an extra charge of USD 20 per pet, per day
 Policies
-The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property's policy is to refuse certain bookings for the purpose of group events or parties, including pre-wedding stag/bachelor and hen/bachelorette parties. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property reserves the right to pre-authorize the guest's credit card prior to arrival. This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
-Sheraton Richmond Park SouthSheraton Richmond Park South HotelRichmond SheratonSheraton RichmondFour Points Sheraton Richmond HotelFour Points Sheraton RichmondFour Points by Sheraton Richmond HotelFour Points by Sheraton Richmond RichmondFour Points by Sheraton Richmond Hotel Richmond</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Only registered guests are allowed in the guestrooms.  This property does not have elevators. Onsite parties or group events are strictly prohibited. Some water is reused through a grey water recycling system.Guests can rest easy knowing there's a fire extinguisher, a smoke detector, a first aid kit, and outdoor lighting on site. This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, JCB InternationalThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Choice).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Quality Fort LeeQuality Fort Lee HopewellQuality Inn Fort LeeQuality Inn Fort Lee HopewellHopewell Quality InnQuality Inn At Fort Lee Hotel HopewellQuality Inn HopewellQuality Inn At Fort LeeRodeway Inn At Fort Lee HotelRodeway Inn At Fort Lee HopewellRodeway Inn At Fort Lee Hotel Hopewell</t>
   </si>
   <si>
     <t>Hotel size
-194 rooms
-Arranged over 7 floors
+114 rooms
+Arranged over 2 floors
 Arriving/Leaving
-Check-in start time: 3 PM; Check-in end time: midnight
-Express check-out available
+Check-in start time: 3:00 PM; Check-in end time: midnight
+Late check-in subject to availability
 Minimum check-in age: 21 
-Check-out time is noon
+Check-out time is 11 AM
+Contactless check-out available
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
+The credit card used to book the reservation must be presented by the cardholder at check-in along with matching photo identification, and other arrangements must be coordinated with the property prior to arrival
+This property enforces quiet hours from 11:00 PM to 7:00 AM
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
-Minimum guest age is 18
 Minimum check-in age is 21 
-Minimum Spring Break check-in age is 18 
+Children
+Children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+No cribs (infant beds)
 Pets
-Pets allowed (2 total, up to 40 lbs per pet)* 
+Pets allowed (dogs only, 2 total, up to 25 lbs per pet)*
 Service animals welcome
-Specific rooms only, restrictions apply*
+Smoking rooms only, restrictions apply* 
+Pets must be supervised 
+Internet
+Free WiFi in public areas
+Free WiFi in rooms (speed: 50+ Mbps)
+Parking
+Free uncovered onsite self parking
+Free uncovered onsite extended parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Designated smoking areas (fines apply)
+No alcohol served onsite
+See more*See fees and policies for additional details or extra chargesProperty amenitiesTraveling with children
+Children stay free (see details)
+What to do
+Winery tours nearby
+Services
+24-hour front desk
+Laundry facilities
+Facilities
+1 building/tower
+Television in common areas
+Renewable energy used
+Double-glazed windows
+Uses some LED lighting
+Accessibility
+Wheelchair-accessible path of travel
+Wheelchair-accessible parking
+3 on-site accessible parking spaces
+Wheelchair-accessible van parking
+Visual alarms in hallways
+Lever door handles
+Upper floors accessible by stairs only
+Well-lit path to entrance
+Stair-free path to entrance
+See all property amenitiesRoom amenitiesBe entertained
+27-inch flat-screen TV
+Cable TV channels
+Home comfort
+Climate-controlled air conditioning and heating
+Iron/ironing board (on request)
+Sleep well
+Hypo-allergenic bedding
+Turndown service
+Bed sheets provided
+Freshen up
+Private bathroom
+Shower/tub combination
+Eco-friendly toiletries
+Hair dryer
+Towels
+Toothbrush and toothpaste
+Toilet paper
+Stay connected
+Desk
+Free WiFi (speed of 50+ Mbps)
+Desk chair
+Food and drink
+Refrigerator
+Microwave
+More
+Weekly housekeeping
+Connecting/adjoining rooms available
+Access via exterior corridors
+Eco-friendly toiletries
+Energy-saving switches
+Uses some LED lighting
+Water-efficient showers only
+See all room amenities</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/10000/8900/8824/42a96d56.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho310369/country-inn-suites-by-radisson-doswell-kings-dominion-va-doswell-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:40:49Z</t>
+  </si>
+  <si>
+    <t>Country Inn &amp; Suites by Radisson, Doswell (Kings Dominion), VA</t>
+  </si>
+  <si>
+    <t>USA
+Doswell
+VA
+23047
+16250 International St</t>
+  </si>
+  <si>
+    <t>Cleanliness, 7.4
+Staff &amp; service, 7.8
+Amenities, 7.4
+Property conditions &amp; facilities, 7.0</t>
+  </si>
+  <si>
+    <t>Children &amp; extra beds
+Rollaway beds are available for USD 15.0 per night
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 25.00 per pet, per night
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, Union PayCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Safety Protocol (Radisson).Also known as
+Carlson Kings DominionCountry Carlson Doswell Kings DominionCountry Inn Carlson Doswell Kings DominionInn Carlson Kings DominionCountry Inn Suites by Radisson Doswell (Kings Dominion) VA</t>
+  </si>
+  <si>
+    <t>Hotel size
+62 rooms
+Arranged over 3 floors
+Arriving/Leaving
+Check-in start time: 4 PM; Check-in end time: midnight
+Express check-out available
+Minimum check-in age: 18 
+Check-out time is noon
+Contactless check-out available
+Special check-in instructions
+Guests must contact the property in advance for check-in instructions; front desk staff will greet guests on arrival at the property
+To make arrangements for check-in please contact the property ahead of time using the information on the booking confirmation
+If you are planning to arrive after 11 PM please contact the property in advance using the information on the booking confirmation
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 18 
+Pets
+Pets allowed* 
+Service animals welcome
 Internet
 Free WiFi and wired internet access in public areas
 Free WiFi and wired internet access in rooms
 Parking
-Free onsite self parking
+Free uncovered onsite self parking
+Free uncovered onsite extended parking
+Free onsite RV/bus/truck parking
 Wheelchair-accessible parking and van parking on site
 Other information
 Smoke-free property
-No stag/bachelor or hen/bachelorette parties
 See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
-Buffet breakfast (surcharge) 6:30 AM–10:00 AM on weekdays and 7:00 AM–10:00 AM on weekends
-[...6 lines deleted...]
-Skydiving nearby
+Free buffet breakfast 6:30 AM–9:30 AM on weekdays and 6:30 AM–9:30 AM on weekends
+Traveling with children
+Grocery/convenience store
 Working away
-24-hour business center
-[...1 lines deleted...]
-Conference space (4000 square feet)
+Business center
 Services
 24-hour front desk
-Dry cleaning/laundry services
+Laundry facilities
 Free newspapers in lobby
 Luggage storage
-Wedding services
+Multilingual staff
 Facilities
 1 building/tower
-ATM/banking
+Built in 2009
 Safe-deposit box at front desk
-Garden
-Picnic area
+Library
+Fireplace in lobby
+Television in common areas
 Fitness center
 An indoor pool
-Seasonal outdoor pool
-[...7 lines deleted...]
-Banquet hall
 Accessibility
-Braille/raised signage
+Wheelchair accessible
 Elevator
-Wheelchair accessible
 Wheelchair-accessible path of travel
 Wheelchair-accessible parking
-Assistive listening devices available
-Wheelchair-accessible public washroom
 Wheelchair-accessible van parking
+Wheelchair-accessible path to elevator
 Wheelchair-accessible registration desk
-Wheelchair-accessible pool
-[...2 lines deleted...]
-Wheelchair-accessible restaurant
 Visual alarms in hallways
 Handrails in stairways
-Wheelchairs available on site
 Closed captioned TV
-Portable bathtub seat
-[...6 lines deleted...]
-Accessible bathtub
 Lever door handles
-Wheelchair-width doorways
 Well-lit path to entrance
 Stair-free path to entrance
-Thin carpet in room
-Tile flooring in room
 See all property amenitiesRoom amenitiesBe entertained
 32-inch flat-screen TV
-Premium digital channels
-Pay movies
+Cable TV channels
 Home comfort
-Climate-controlled air conditioning and heating
+Air conditioning
 Coffee/tea maker
 Iron/ironing board
 Sleep well
-Hypo-allergenic bedding
-Down comforter
 Blackout drapes/curtains
-Premium bedding
-Pillowtop mattress
 Free crib/infant bed
 Rollaway/extra bed (surcharge)
+Bed sheets provided
 Freshen up
-Private bathroom
-[...1 lines deleted...]
-Free toiletries
 Hair dryer
 Towels
 Stay connected
 Desk
 Free WiFi and wired internet
 Free local calls
-Desk chair
 Food and drink
 Mini-fridge
 Microwave
 More
-Housekeeping on request
-[...146 lines deleted...]
-More
 Daily housekeeping
 Connecting/adjoining rooms available
-Energy-saving switches
-[...2 lines deleted...]
-Water-efficient showers only
 See all room amenities</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/76000000/75960000/75958900/75958849/aa8413a1.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/3000000/2490000/2481100/2481040/d04a7517.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
   <si>
     <t>https://www.hotels.com/ho3573848384</t>
   </si>
   <si>
+    <t>2026-06-18T13:42:15Z</t>
+  </si>
+  <si>
     <t>ECHO Suites Extended Stay by Wyndham Richmond West</t>
   </si>
   <si>
-    <t>Good</t>
-[...2 lines deleted...]
-    <t>9940 Independence Drive, Richmond, VA, 23233</t>
+    <t>USA
+Richmond
+VA
+23233
+9940 Independence Drive</t>
   </si>
   <si>
     <t>Cleanliness, 8.6
-Staff &amp; service, 8.4
-[...1 lines deleted...]
-Property conditions &amp; facilities, 8.4</t>
+Staff &amp; service, 8.2
+Amenities, 6.8
+Property conditions &amp; facilities, 8.2</t>
   </si>
   <si>
     <t>Pets
 Service animals exempt from fees 
 Pets are allowed for an extra charge of USD 50.00 per pet (may vary based on length of stay) 
 Policies
 Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, DiscoverAlso known as
 Echo Suites Richmond West HotelEcho Suites Richmond West RichmondEcho Suites Richmond West Hotel Richmond</t>
   </si>
   <si>
     <t>Hotel size
 124 rooms
 Arranged over 4 floors
 Arriving/Leaving
 Check-in time starts at 4:00 PM
 Minimum check-in age: 21 
 Check-out time is 11:00 AM
 Special check-in instructions
 The front desk is open daily from 8:00 AM - 9:00 PM
 Front desk staffed during limited hours
 If you are planning to arrive after 9:00 PM please contact the property in advance using the information on the booking confirmation
 Guests are required to download the property's Wyndham Key mobile app before check-in
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
@@ -457,370 +404,243 @@
 Facilities
 1 building/tower
 Built in 2025
 Fitness center
 Traditional architecture
 Accessibility
 Elevator
 Elevator door width (inches): 48
 Wheelchair-accessible path to elevator
 Smooth flooring in public areas
 Smooth flooring in room
 See all property amenitiesRoom amenitiesBe entertained
 50-inch LED TV
 Digital TV channels
 Home comfort
 Air conditioning and heating
 Sleep well
 Bed sheets provided
 Freshen up
 Private bathroom
 Bathtub or shower
 Towels
 Stay connected
 Desk
 Free WiFi (speed of 25+ Mbps)
+Phone
 Desk chair
 Food and drink
 Full-sized refrigerator/freezer
 Microwave
 Kitchen
 Stovetop
 More
 Weekly housekeeping
 See all room amenities</t>
   </si>
   <si>
     <t>https://images.trvl-media.com/lodging/112000000/111660000/111651600/111651512/34ad8233.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho236194/fairfield-by-marriott-inn-suites-richmond-innsbrook-richmond-united-states-of-america</t>
-[...13 lines deleted...]
-Value for money, 8.8</t>
+    <t>https://www.hotels.com/ho149490/quality-inn-north-richmond-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:41:22Z</t>
+  </si>
+  <si>
+    <t>Quality Inn Richmond North</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23227
+801 E Parham Road</t>
+  </si>
+  <si>
+    <t>Cleanliness, 5.4
+Staff &amp; service, 6.2
+Amenities, 4.8
+Property conditions &amp; facilities, 5.0
+Location, 6.8
+Value for money, 10</t>
   </si>
   <si>
     <t>Optional extras
 Late check-out can be arranged for an extra charge (subject to availability)
+Children &amp; extra beds
+Rollaway beds are available for USD 10.0 per stay
 Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 75 per accommodation (may vary based on length of stay) 
+Pets are allowed for an extra charge of USD 20 per pet, per night
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from May to August
 Policies
-The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a carbon monoxide detector, a fire extinguisher, a smoke detector, a first aid kit, and window guards on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Also known as
-Fairfield Inn Marriott Northwest Hotel RichmondFairfield Inn Richmond NorthwestFairfield Inn Marriott Richmond Short Pump/I-64 HotelFairfield Inn Marriott Richmond Short Pump/I-64Fairfield Inn Marriott Short Pump/I-64Fairfield Inn Marriott Richmond Short Pump/I-64Fairfield Inn Marriott Short Pump/I-64Fairfield Inn Marriott Richmond Short Pump/I-64 HotelFairfield Inn Suites by Marriott Richmond Short Pump/I 64Fairfield Inn Suites by Marriott Richmond NorthwestFairfield Inn Marriott Short Pump/I-64 HotelFairfield by Marriott Inn Suites Richmond InnsbrookFairfield Inn Suites by Marriott Richmond Short Pump/I 64Fairfield Inn Suites by Marriott Richmond NorthwestFairfield Inn Suites by Marriott Richmond Short Pump/I 64Fairfield by Marriott Inn &amp; Suites Richmond Innsbrook HotelFairfield by Marriott Inn &amp; Suites Richmond Innsbrook Richmond</t>
+This property has outdoor spaces, such as balconies, patios, terraces which may not be suitable for children. If you have concerns, we recommend contacting the property prior to your arrival to confirm they can accommodate you in a suitable room. The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Choice).Also known as
+Clarion Inn North RichmondClarion North RichmondQuality Inn North RichmondQuality North RichmondQuality Inn NorthQuality Inn North HotelQuality Inn North RichmondQuality Inn North Hotel Richmond</t>
   </si>
   <si>
     <t>Hotel size
-83 rooms
-Arranged over 3 floors
+82 rooms
+Arranged over 2 floors
 Arriving/Leaving
-Check-in start time: 3 PM; Check-in end time: noon
+Check-in start time: 3:00 PM; Check-in end time: 2:00 AM
 Contactless check-in available
-Express check-in/out available
-Minimum check-in age: 21 
+Express check-out available
+Early check-in subject to availability
+Late check-in subject to availability
+Minimum check-in age: 18 
 Check-out time is noon
 Contactless check-out available
 Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
+If you are planning to arrive after midnight please contact the property in advance using the information on the booking confirmation
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
-Minimum check-in age is 21 
+Minimum check-in age is 18 
+Children
+Up to 2 children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding, but may not be eligible for free breakfast 
 Pets
-Pets allowed (dogs and cats only, 2 total, up to 110 lbs per pet)*
+Pets allowed (2 total)* 
 Service animals welcome
-Specific rooms only* 
 Internet
 Free WiFi in public areas
-Free WiFi in rooms (speed: 50+ Mbps)
+Free WiFi and wired internet access in rooms
 Parking
 Free uncovered onsite self parking
 Free onsite RV/bus/truck parking
 Wheelchair-accessible parking and van parking on site
-Electric vehicle charging point on site
 Other information
-Smoke-free property
+Designated smoking areas
 See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
-Free buffet breakfast 6:30 AM–9:00 AM on weekdays and 7:00 AM–9:30 AM on weekends
+Free on-the-go breakfast each morning 6:00 AM–8:00 AM
+Restaurant
+Bar/lounge
 Coffee/tea in a common area
-Free reception (select days)
+Room service
 Traveling with children
-Pool gate
-[...1 lines deleted...]
-Hiking/biking trails nearby
+Children stay free (see details)
 Working away
 24-hour business center
 Meeting room
 Computer station
+Conference space (1938 square feet)
 Services
 24-hour front desk
 Dry cleaning/laundry services
 Free newspapers in lobby
+Luggage storage
 Facilities
-1 building/tower
+2 buildings/towers
 Safe-deposit box at front desk
-24-hour fitness center
-[...4 lines deleted...]
-No plastic drinking straws
+Garden
+Picnic area
+Fitness center
+Seasonal outdoor pool
+Banquet hall
 Accessibility
 Braille/raised signage
 Elevator
-Elevator door width (inches): 42
-Wheelchair-accessible path of travel
 Wheelchair-accessible parking
-4 on-site accessible parking spaces
-[...1 lines deleted...]
-Wheelchair-accessible public washroom
 Wheelchair-accessible van parking
+Wheelchair-accessible path to elevator
 Wheelchair-accessible registration desk
-Wheelchair-accessible registration desk height (inches): 36
-[...10 lines deleted...]
-Lever door handles
+Closed captioned TV
 Well-lit path to entrance
 Stair-free path to entrance
-Thin carpet in room
 See all property amenitiesRoom amenitiesBe entertained
-55-inch Smart TV
+Television
 Premium cable channels
-Netflix
-[...152 lines deleted...]
-Cable TV channels
 Home comfort
 Air conditioning (climate-controlled)
 Coffee/tea maker
 Iron/ironing board
 Sleep well
-Hypo-allergenic bedding
-Turndown service
+Blackout drapes/curtains
+Free crib/infant bed
 Rollaway/extra bed (surcharge)
 Bed sheets provided
 Freshen up
 Private bathroom
 Shower/tub combination
-Eco-friendly toiletries
+Free toiletries
 Hair dryer
 Towels
 Toilet paper
 Stay connected
 Desk
-Free weekday newspapers
-Free WiFi (speed of 50+ Mbps)
+Free WiFi and wired internet
 Free local calls
-Desk chair
 Food and drink
-Refrigerator
+Mini-fridge
 Microwave
 More
 Daily housekeeping
 Connecting/adjoining rooms available
-Access via exterior corridors
-[...5 lines deleted...]
-Water-efficient showers only
 See all room amenities</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/10000/8900/8824/42a96d56.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/1000000/20000/12700/12655/03a748f6.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho2257225216/econo-lodge-near-richmond-national-battlefield-park-richmond-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:41:41Z</t>
+  </si>
+  <si>
+    <t>Econo Lodge near Richmond National Battlefield Park</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23237
+2125 Willis Rd.</t>
+  </si>
+  <si>
+    <t>Policies
+Also known as
+Econo Lodge Near Richmond National Battlefield Park HotelEcono Lodge Near Richmond National Battlefield Park Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Special check-in instructions
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Parking
+Free onsite self parking
+See more*See fees and policies for additional details or extra chargesProperty amenitiesServices
+Concierge services
+</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/71000000/70510000/70507100/70507038/c33309c3.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1124,269 +944,272 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
       </c>
       <c r="D2">
-        <v>8.8</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2.0</v>
+      </c>
+      <c r="E2">
+        <v>6.6</v>
       </c>
       <c r="F2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G2">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2">
+        <v>229</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3">
+        <v>3.0</v>
+      </c>
+      <c r="E3">
+        <v>7.4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3">
         <v>1000</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4">
+        <v>2.0</v>
+      </c>
+      <c r="E4">
+        <v>7.6</v>
+      </c>
+      <c r="F4" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4">
+        <v>229</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
-[...6 lines deleted...]
-      <c r="C3">
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
         <v>2.5</v>
       </c>
-      <c r="D3">
-[...21 lines deleted...]
-        <v>26</v>
+      <c r="E5">
+        <v>5.6</v>
+      </c>
+      <c r="G5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5">
+        <v>1001</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
-[...6 lines deleted...]
-      <c r="C4">
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6">
         <v>2.0</v>
       </c>
-      <c r="D4">
-[...88 lines deleted...]
-        <v>47</v>
+      <c r="G6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>51</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">