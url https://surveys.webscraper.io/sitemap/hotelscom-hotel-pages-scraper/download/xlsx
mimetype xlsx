--- v1 (2026-06-19)
+++ v2 (2026-08-21)
@@ -12,245 +12,108 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho150183/rodeway-inn-at-fort-lee-hopewell-united-states-of-america</t>
-[...5 lines deleted...]
-    <t>Rodeway Inn At Fort Lee</t>
+    <t>https://www.hotels.com/ho310369/country-inn-suites-by-radisson-doswell-kings-dominion-va-doswell-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:43:09Z</t>
+  </si>
+  <si>
+    <t>Country Inn &amp; Suites by Radisson, Doswell (Kings Dominion), VA</t>
   </si>
   <si>
     <t>Good</t>
-  </si>
-[...129 lines deleted...]
-    <t>Country Inn &amp; Suites by Radisson, Doswell (Kings Dominion), VA</t>
   </si>
   <si>
     <t>USA
 Doswell
 VA
 23047
 16250 International St</t>
-  </si>
-[...4 lines deleted...]
-Property conditions &amp; facilities, 7.0</t>
   </si>
   <si>
     <t>Children &amp; extra beds
 Rollaway beds are available for USD 15.0 per night
 Pets
 Service animals exempt from fees 
 Pets are allowed for an extra charge of USD 25.00 per pet, per night
 Policies
 The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, Union PayCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Safety Protocol (Radisson).Also known as
 Carlson Kings DominionCountry Carlson Doswell Kings DominionCountry Inn Carlson Doswell Kings DominionInn Carlson Kings DominionCountry Inn Suites by Radisson Doswell (Kings Dominion) VA</t>
   </si>
   <si>
     <t>Hotel size
 62 rooms
 Arranged over 3 floors
 Arriving/Leaving
 Check-in start time: 4 PM; Check-in end time: midnight
 Express check-out available
 Minimum check-in age: 18 
 Check-out time is noon
 Contactless check-out available
 Special check-in instructions
 Guests must contact the property in advance for check-in instructions; front desk staff will greet guests on arrival at the property
 To make arrangements for check-in please contact the property ahead of time using the information on the booking confirmation
 If you are planning to arrive after 11 PM please contact the property in advance using the information on the booking confirmation
@@ -316,175 +179,512 @@
 Iron/ironing board
 Sleep well
 Blackout drapes/curtains
 Free crib/infant bed
 Rollaway/extra bed (surcharge)
 Bed sheets provided
 Freshen up
 Hair dryer
 Towels
 Stay connected
 Desk
 Free WiFi and wired internet
 Free local calls
 Food and drink
 Mini-fridge
 Microwave
 More
 Daily housekeeping
 Connecting/adjoining rooms available
 See all room amenities</t>
   </si>
   <si>
     <t>https://images.trvl-media.com/lodging/3000000/2490000/2481100/2481040/d04a7517.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho3573848384</t>
-[...5 lines deleted...]
-    <t>ECHO Suites Extended Stay by Wyndham Richmond West</t>
+    <t>https://www.hotels.com/ho105690/four-points-by-sheraton-richmond-richmond-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:44:30Z</t>
+  </si>
+  <si>
+    <t>Four Points by Sheraton Richmond</t>
+  </si>
+  <si>
+    <t>Excellent</t>
   </si>
   <si>
     <t>USA
 Richmond
 VA
-23233
-[...9 lines deleted...]
-    <t>Pets
+23235
+9901 Midlothian Tpke</t>
+  </si>
+  <si>
+    <t>Optional extras
+Buffet breakfast is offered for an extra charge of approximately USD 16.99 per person
+Refrigerators are available for USD 20 per stay
+Children &amp; extra beds
+Rollaway beds are available for USD 10.0 per night
+Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 50.00 per pet (may vary based on length of stay) 
+Pets are allowed for an extra charge of USD 75.00 per accommodation, per stay
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from May to September
+Children under 12 years old are not allowed in the swimming pool or fitness facility without adult supervision
 Policies
-Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, DiscoverAlso known as
-Echo Suites Richmond West HotelEcho Suites Richmond West RichmondEcho Suites Richmond West Hotel Richmond</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property's policy is to refuse certain bookings for the purpose of group events or parties, including pre-wedding stag/bachelor and hen/bachelorette parties. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property reserves the right to pre-authorize the guest's credit card prior to arrival. This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Sheraton Richmond Park SouthSheraton Richmond Park South HotelRichmond SheratonSheraton RichmondFour Points Sheraton Richmond HotelFour Points Sheraton RichmondFour Points by Sheraton Richmond HotelFour Points by Sheraton Richmond RichmondFour Points by Sheraton Richmond Hotel Richmond</t>
   </si>
   <si>
     <t>Hotel size
-124 rooms
-Arranged over 4 floors
+194 rooms
+Arranged over 7 floors
 Arriving/Leaving
-Check-in time starts at 4:00 PM
+Check-in start time: 3 PM; Check-in end time: midnight
+Express check-out available
 Minimum check-in age: 21 
-Check-out time is 11:00 AM
+Check-out time is noon
 Special check-in instructions
-The front desk is open daily from 8:00 AM - 9:00 PM
-[...2 lines deleted...]
-Guests are required to download the property's Wyndham Key mobile app before check-in
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum guest age is 18
+Minimum check-in age is 21 
+Minimum Spring Break check-in age is 18 
+Pets
+Pets allowed (2 total, up to 40 lbs per pet)* 
+Service animals welcome
+Specific rooms only, restrictions apply*
+Internet
+Free WiFi and wired internet access in public areas
+Free WiFi and wired internet access in rooms
+Parking
+Free onsite self parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Smoke-free property
+No stag/bachelor or hen/bachelorette parties
+See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
+Buffet breakfast (surcharge) 6:30 AM–10:00 AM on weekdays and 7:00 AM–10:00 AM on weekends
+Restaurant
+Bar/lounge
+Room service (limited hours)
+What to do
+Golf lessons nearby
+Rafting nearby
+Skydiving nearby
+Working away
+24-hour business center
+7 meeting rooms
+Conference space (4000 square feet)
+Services
+24-hour front desk
+Dry cleaning/laundry services
+Free newspapers in lobby
+Luggage storage
+Wedding services
+Facilities
+1 building/tower
+ATM/banking
+Safe-deposit box at front desk
+Garden
+Picnic area
+Fitness center
+An indoor pool
+Seasonal outdoor pool
+Vegetarian dining options
+Double-glazed windows
+Uses some LED lighting
+Comprehensive food waste policy
+No plastic coffee stirrers
+No plastic drinking straws
+Banquet hall
+Accessibility
+Braille/raised signage
+Elevator
+Wheelchair accessible
+Wheelchair-accessible path of travel
+Wheelchair-accessible parking
+Assistive listening devices available
+Wheelchair-accessible public washroom
+Wheelchair-accessible van parking
+Wheelchair-accessible registration desk
+Wheelchair-accessible pool
+Wheelchair-accessible fitness center
+Wheelchair-accessible business center
+Wheelchair-accessible restaurant
+Visual alarms in hallways
+Handrails in stairways
+Wheelchairs available on site
+Closed captioned TV
+Portable bathtub seat
+Portable shower seat
+Lowered electrical outlets in bathroom
+Height-adjustable showerhead
+Grab bar near toilet
+Grab bar in bathtub
+Grab bar in shower
+Accessible bathtub
+Lever door handles
+Wheelchair-width doorways
+Well-lit path to entrance
+Stair-free path to entrance
+Thin carpet in room
+Tile flooring in room
+See all property amenitiesRoom amenitiesBe entertained
+32-inch flat-screen TV
+Premium digital channels
+Pay movies
+Home comfort
+Climate-controlled air conditioning and heating
+Coffee/tea maker
+Iron/ironing board
+Sleep well
+Hypo-allergenic bedding
+Down comforter
+Blackout drapes/curtains
+Premium bedding
+Pillowtop mattress
+Free crib/infant bed
+Rollaway/extra bed (surcharge)
+Freshen up
+Private bathroom
+Shower/tub combination
+Free toiletries
+Hair dryer
+Towels
+Stay connected
+Desk
+Free WiFi and wired internet
+Free local calls
+Desk chair
+Food and drink
+Mini-fridge
+Microwave
+More
+Housekeeping on request
+In-room safe
+Connecting/adjoining rooms available
+Uses some LED lighting
+Recycling
+Water-efficient showers only
+See all room amenities</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/30000/25900/25870/5c34be26.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho150183/rodeway-inn-at-fort-lee-hopewell-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:45:03Z</t>
+  </si>
+  <si>
+    <t>Rodeway Inn At Fort Lee</t>
+  </si>
+  <si>
+    <t>USA
+Hopewell
+VA
+23860
+4911 Oaklawn Blvd</t>
+  </si>
+  <si>
+    <t>Refundable deposits
+Deposit: USD 50 per accommodation, per stay
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 20 per pet, per day
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Only registered guests are allowed in the guestrooms.  This property does not have elevators. Onsite parties or group events are strictly prohibited. Guests can rest easy knowing there's a fire extinguisher, a smoke detector, a first aid kit, and outdoor lighting on site. This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, JCB InternationalThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Choice).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Quality Fort LeeQuality Fort Lee HopewellQuality Inn Fort LeeQuality Inn Fort Lee HopewellHopewell Quality InnQuality Inn At Fort Lee Hotel HopewellQuality Inn HopewellQuality Inn At Fort LeeRodeway Inn At Fort Lee HotelRodeway Inn At Fort Lee HopewellRodeway Inn At Fort Lee Hotel Hopewell</t>
+  </si>
+  <si>
+    <t>Hotel size
+114 rooms
+Arranged over 2 floors
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: midnight
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is 11 AM
+Contactless check-out available
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+The credit card used to book the reservation must be presented by the cardholder at check-in along with matching photo identification, and other arrangements must be coordinated with the property prior to arrival
+This property enforces quiet hours from 11:00 PM to 7:00 AM
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
 Children
+Children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
 No cribs (infant beds)
 Pets
-Pets allowed (dogs only, 2 total, up to 75 lbs per pet)*
+Pets allowed (dogs only, 2 total, up to 25 lbs per pet)*
 Service animals welcome
+Smoking rooms only, restrictions apply* 
 Pets must be supervised 
 Internet
 Free WiFi in public areas
-Free WiFi in rooms (speed: 25+ Mbps)
+Free WiFi in rooms (speed: 50+ Mbps)
 Parking
-Free onsite self parking
-Electric vehicle charging point on site
+Free uncovered onsite self parking
+Free uncovered onsite extended parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
 Other information
-Smoke-free property
-[...1 lines deleted...]
-Front desk (limited hours)
+Designated smoking areas (fines apply)
+No alcohol served onsite
+See more*See fees and policies for additional details or extra chargesProperty amenitiesTraveling with children
+Children stay free (see details)
+What to do
+Winery tours nearby
+Services
+24-hour front desk
+Laundry facilities
 Facilities
 1 building/tower
-Built in 2025
-[...1 lines deleted...]
-Traditional architecture
+Television in common areas
+Double-glazed windows
+Uses some LED lighting
 Accessibility
-Elevator
-[...3 lines deleted...]
-Smooth flooring in room
+Wheelchair-accessible path of travel
+Wheelchair-accessible parking
+3 on-site accessible parking spaces
+Wheelchair-accessible van parking
+Visual alarms in hallways
+Lever door handles
+Upper floors accessible by stairs only
+Well-lit path to entrance
+Stair-free path to entrance
 See all property amenitiesRoom amenitiesBe entertained
-50-inch LED TV
-Digital TV channels
+27-inch flat-screen TV
+Cable TV channels
 Home comfort
-Air conditioning and heating
+Climate-controlled air conditioning and heating
+Iron/ironing board (on request)
 Sleep well
+Hypo-allergenic bedding
+Turndown service
 Bed sheets provided
 Freshen up
 Private bathroom
-Bathtub or shower
+Shower/tub combination
+Eco-friendly toiletries
+Hair dryer
 Towels
+Toothbrush and toothpaste
+Toilet paper
 Stay connected
 Desk
-Free WiFi (speed of 25+ Mbps)
-Phone
+Free WiFi (speed of 50+ Mbps)
 Desk chair
 Food and drink
-Full-sized refrigerator/freezer
+Refrigerator
 Microwave
-Kitchen
-Stovetop
 More
 Weekly housekeeping
+Connecting/adjoining rooms available
+Access via exterior corridors
+Eco-friendly toiletries
+Uses some LED lighting
+Water-efficient showers only
 See all room amenities</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/112000000/111660000/111651600/111651512/34ad8233.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/1000000/10000/8900/8824/42a96d56.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho2431683168/springhill-suites-by-marriott-chester-chester-united-states-of-america</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:45:33Z</t>
+  </si>
+  <si>
+    <t>SpringHill Suites Chester</t>
+  </si>
+  <si>
+    <t>USA
+Chester
+VA
+23831
+12301 REDWATER CREEK ROAD</t>
+  </si>
+  <si>
+    <t>Pets
+Service animals exempt from fees 
+Pool, spa, &amp; gym (if applicable)
+Pool access available from 8:30 AM to 8:30 PM
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a smoke detector on site. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners ClubThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Also known as
+SpringHill Suites Chester HotelSpringHill Suites Chester ChesterSpringHill Suites by Marriott ChesterSpringHill Suites Chester Hotel Chester</t>
+  </si>
+  <si>
+    <t>Hotel size
+122 rooms
+Arranged over 4 floors
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: anytime
+Minimum check-in age: 18 
+Check-out time is 11:00 AM
+Contactless check-out available
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 18 
+Children
+Children stay free when occupying the parent or guardian's room, using existing bedding 
+Pets
+Pets not allowed
+Service animals welcome
+Internet
+Free WiFi and wired internet access in public areas
+Free WiFi in rooms
+Parking
+Free uncovered onsite self parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Smoke-free property
+See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
+Free buffet breakfast each morning
+Coffee/tea in a common area
+Traveling with children
+Children stay free (see details)
+Working away
+24-hour business center
+6 meeting rooms
+Coworking spaces
+Services
+24-hour front desk
+Dry cleaning/laundry services
+Facilities
+1 building/tower
+Built in 2022
+Safe-deposit box at front desk
+Rooftop garden
+Television in common areas
+24-hour fitness center
+An indoor pool
+Vegan dining options
+Vegetarian dining options
+Double-glazed windows
+Uses some LED lighting
+No plastic coffee stirrers
+No plastic drinking straws
+Outdoor furniture
+Art Deco architecture
+Accessibility
+Elevator
+Wheelchair-accessible path of travel
+Wheelchair-accessible parking
+Wheelchair-accessible public washroom
+Wheelchair-accessible van parking
+Wheelchair-accessible path to elevator
+Wheelchair-accessible registration desk
+Wheelchair-accessible pool
+Wheelchair-accessible fitness center
+Wheelchair-accessible business center
+Wheelchair-accessible lounge
+Visual alarms in hallways
+Handrails in stairways
+Braille signage
+Closed captioned TV
+Grab bar near toilet
+Transfer shower
+Lever door handles
+Well-lit path to entrance
+Stair-free path to entrance
+Pool access ramp on site
+Tile flooring in room
+See all property amenitiesRoom amenitiesBe entertained
+50-inch LED TV
+Premium cable channels
+First-run movies
+Netflix
+Hulu
+Streaming services
+Pay movies
+Home comfort
+Climate-controlled air conditioning and heating
+Coffee/tea maker
+Iron/ironing board
+Sleep well
+Hypo-allergenic bedding
+Free crib/infant bed
+Bed sheets provided
+What to enjoy
+Separate sitting area
+Freshen up
+Private bathroom
+Shower only
+Free toiletries
+Hair dryer
+Towels
+Toothbrush and toothpaste (on request)
+Stay connected
+Desk
+Free WiFi
+Phone
+Food and drink
+Mini-fridge
+Microwave
+Kitchenette
+More
+Daily housekeeping
+Connecting/adjoining rooms available
+Uses some LED lighting
+Recycling
+Water-efficient showers only
+See all room amenities</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/76000000/75960000/75958900/75958849/aa8413a1.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
   <si>
     <t>https://www.hotels.com/ho149490/quality-inn-north-richmond-united-states-of-america</t>
   </si>
   <si>
-    <t>2026-06-18T13:41:22Z</t>
+    <t>2026-08-07T08:44:00Z</t>
   </si>
   <si>
     <t>Quality Inn Richmond North</t>
   </si>
   <si>
     <t>USA
 Richmond
 VA
 23227
 801 E Parham Road</t>
-  </si>
-[...6 lines deleted...]
-Value for money, 10</t>
   </si>
   <si>
     <t>Optional extras
 Late check-out can be arranged for an extra charge (subject to availability)
 Children &amp; extra beds
 Rollaway beds are available for USD 10.0 per stay
 Pets
 Service animals exempt from fees 
 Pets are allowed for an extra charge of USD 20 per pet, per night
 Pool, spa, &amp; gym (if applicable)
 The seasonal pool is open from May to August
 Policies
 This property has outdoor spaces, such as balconies, patios, terraces which may not be suitable for children. If you have concerns, we recommend contacting the property prior to your arrival to confirm they can accommodate you in a suitable room. The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Choice).Also known as
 Clarion Inn North RichmondClarion North RichmondQuality Inn North RichmondQuality North RichmondQuality Inn NorthQuality Inn North HotelQuality Inn North RichmondQuality Inn North Hotel Richmond</t>
   </si>
   <si>
     <t>Hotel size
 82 rooms
 Arranged over 2 floors
 Arriving/Leaving
 Check-in start time: 3:00 PM; Check-in end time: 2:00 AM
 Contactless check-in available
 Express check-out available
 Early check-in subject to availability
 Late check-in subject to availability
@@ -561,86 +761,50 @@
 Blackout drapes/curtains
 Free crib/infant bed
 Rollaway/extra bed (surcharge)
 Bed sheets provided
 Freshen up
 Private bathroom
 Shower/tub combination
 Free toiletries
 Hair dryer
 Towels
 Toilet paper
 Stay connected
 Desk
 Free WiFi and wired internet
 Free local calls
 Food and drink
 Mini-fridge
 Microwave
 More
 Daily housekeeping
 Connecting/adjoining rooms available
 See all room amenities</t>
   </si>
   <si>
     <t>https://images.trvl-media.com/lodging/1000000/20000/12700/12655/03a748f6.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://images.trvl-media.com/lodging/71000000/70510000/70507100/70507038/c33309c3.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1004,212 +1168,209 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E2">
-        <v>6.6</v>
+        <v>7.4</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="I2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J2" t="s">
         <v>18</v>
       </c>
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>19</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
         <v>22</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>23</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>3.5</v>
+      </c>
+      <c r="E3">
+        <v>8.8</v>
+      </c>
+      <c r="F3" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="I3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J3" t="s">
         <v>26</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>27</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D4">
         <v>2.0</v>
       </c>
       <c r="E4">
-        <v>7.6</v>
+        <v>6.6</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4">
+        <v>241</v>
+      </c>
+      <c r="J4" t="s">
         <v>33</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D5">
         <v>2.5</v>
       </c>
       <c r="E5">
-        <v>5.6</v>
+        <v>8.8</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5">
+        <v>867</v>
+      </c>
+      <c r="J5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
         <v>41</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6">
+        <v>2.5</v>
+      </c>
+      <c r="E6">
+        <v>5.6</v>
+      </c>
+      <c r="G6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
+      <c r="H6">
+        <v>1001</v>
+      </c>
+      <c r="J6" t="s">
         <v>47</v>
       </c>
-      <c r="C6" t="s">
+      <c r="L6" t="s">
         <v>48</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="M6" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">