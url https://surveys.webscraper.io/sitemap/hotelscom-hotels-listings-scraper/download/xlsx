--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
@@ -68,393 +68,437 @@
   <si>
     <t>price_old</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>https://www.hotels.com/Hotel-Search?destination=Richmond%2C%20Virginia%2C%20United%20States%20of%20America&amp;regionId=2993&amp;latLong=37.540726%2C-77.43605&amp;flexibility=0_DAY&amp;d1=2026-04-15&amp;startDate=2026-04-15&amp;d2=2026-04-22&amp;endDate=2026-04-22&amp;adults=2&amp;rooms=1&amp;typeaheadCollationId=d9171327-4530-4f38-b690-b67829e62560&amp;sort=RECOMMENDED&amp;theme=&amp;userIntent=&amp;semdtl=&amp;categorySearch=&amp;useRewards=false</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho3335948768/whitehouse-motel-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1774246832944&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248634999265085&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=490&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=324637993&amp;selectedRatePlan=395115312&amp;expediaPropertyId=104217149&amp;searchId=bc59ba97-5cfe-49aa-8f9c-db9fc02597d7</t>
+    <t>https://www.hotels.com/ho152510/days-inn-by-wyndham-ashland-ashland-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823883542&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=447&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=120354&amp;selectedRatePlan=381627003&amp;expediaPropertyId=6985&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Days Inn by Wyndham Ashland</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>Highly rated by couples</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Cleanliness, 5.8
+Staff &amp; service, 6.8
+Amenities, 5.4
+Property conditions &amp; facilities, 5.4
+Location, 7.2
+Value for money, 6.6</t>
+  </si>
+  <si>
+    <t>Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 10 per pet, per night
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from June to August
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property does not have elevators. Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB InternationalCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Count on Us (Wyndham).Masks are required in public areas for unvaccinated guests. Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Ashland Days InnDays Inn Wyndham Ashland MotelDays Inn Hotel AshlandDays Inn Ashland MotelDays Inn Wyndham AshlandDays Inn by Wyndham Ashland MotelDays Inn by Wyndham Ashland AshlandDays Inn by Wyndham Ashland Motel Ashland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Handrails in stairways
+No elevator
+Stair-free path to entrance
+Upper floors accessible by stairs only
+Well-lit path to entrance
+Wheelchair-accessible parking
+Wheelchair-accessible registration desk
+Wheelchair-accessible van parking
+Rooms
+Visual fire alarm
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+90 rooms
+Arranged over 2 floors
+Arriving/Leaving
+Check-in time starts at 3 PM
+Express check-in/out available
+Minimum check-in age: 21 
+Check-out time is 11 AM
+Contactless check-out available
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+No cribs (infant beds)
+Pets
+Pets allowed (2 total)* 
+Service animals welcome
+Specific rooms only, restrictions apply*
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Free uncovered onsite self parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Designated smoking areas
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/10000/7000/6985/2c176d3f.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho201400/super-8-by-wyndham-richmond-midlothian-turnpike-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823838810&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=3000459823&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=607&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=69057&amp;selectedRatePlan=397024449&amp;expediaPropertyId=39975&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Super 8 by Wyndham Richmond Midlothian Turnpike</t>
+  </si>
+  <si>
+    <t>Cleanliness, 6.0
+Staff &amp; service, 6.6
+Amenities, 5.2
+Property conditions &amp; facilities, 5.6
+Location, 7.4
+Value for money, 6.2</t>
+  </si>
+  <si>
+    <t>Policies
+Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Count on Us (Wyndham).Masks are required in public areas for unvaccinated guests. Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Super 8 MidlothianSuper 8 Midlothian TurnpikeSuper 8 Midlothian Turnpike MotelSuper 8 Midlothian Turnpike Motel RichmondSuper 8 Richmond Midlothian TurnpikeSuper 8 Richmond Midlothian Turnpike HotelSuper 8 Midlothian Turnpike HotelSuper 8 Wyndham Richmond Midlothian Turnpike HotelSuper 8 Wyndham Midlothian Turnpike HotelSuper 8 Wyndham Richmond Midlothian TurnpikeSuper 8 Wyndham Midlothian TurnpikeSuper 8 by Wyndham Richmond Midlothian Turnpike HotelSuper 8 by Wyndham Richmond Midlothian Turnpike RichmondSuper 8 by Wyndham Richmond Midlothian Turnpike Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Elevator
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+77 rooms
+Arranged over 3 floors
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: midnight
+Early check-in subject to availability
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is 11 AM
+Late check-out subject to availability
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+Up to 4 children (12 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+No cribs (infant beds)
+Pets
+Pets not allowed
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Free onsite self parking
+Free onsite RV/bus/truck parking
+Other information
+Designated smoking areas (fines apply)
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/40000/40000/39975/eab0c94d.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho673730/graduate-richmond-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823838767&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976472084&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=2069&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=325291464&amp;selectedRatePlan=397562013&amp;expediaPropertyId=17725982&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Graduate by Hilton Richmond</t>
+  </si>
+  <si>
+    <t>Very good</t>
+  </si>
+  <si>
+    <t>Loved by couples</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.6
+Staff &amp; service, 8.8
+Amenities, 8.2
+Property conditions &amp; facilities, 8.4</t>
+  </si>
+  <si>
+    <t>Optional extras
+Cooked-to-order breakfast is offered for an extra charge of approximately USD 3.00 to 20 per person
+Renovations and closures
+The following facilities are closed seasonally each year. They will be closed from October 31 to May 1:One of the dining venues
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per pet, per stay
+Parking
+Valet parking costs USD 37 per day with in/out privileges
+Policies
+Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union Pay, Carte BlancheAlso known as
+Graduate Richmond HotelGraduate RichmondGraduate by Hilton Richmond HotelGraduate by Hilton Richmond RichmondGraduate by Hilton Richmond Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Assistive listening devices
+Braille/raised signage
+Elevator (36 inch wide door)
+Stair-free path to entrance
+Visual alarms in hallways
+Well-lit path to entrance
+Wheelchair-accessible gym
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible registration desk (30 inches high)
+Rooms
+Ceiling hoist
+Thin carpet in room
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+205 rooms
+Arranged over 16 floors
+Arriving/Leaving
+Check-in start time: 4:00 PM; Check-in end time: midnight
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is 11 AM
+Late check-out subject to availability
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+No cribs (infant beds)
+Pets
+Pets allowed (dogs and cats only, 2 total, up to 75 lbs per pet)*
+Service animals welcome
+Pets must be supervised 
+Food and water bowls available
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Onsite valet parking (USD 37 per day; includes in/out privileges)
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/18000000/17730000/17726000/17725982/36d01625.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho3335948768/whitehouse-motel-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823877164&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248634999265085&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=501&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=324637993&amp;selectedRatePlan=395115312&amp;expediaPropertyId=104217149&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
   </si>
   <si>
     <t>WHITEHOUSE MOTEL</t>
   </si>
   <si>
-    <t>Good</t>
-[...8 lines deleted...]
-    <t>Cleanliness, 6.8
+    <t>Cleanliness, 6.6
 Staff &amp; service, 7.0
-Amenities, 5.6
-Property conditions &amp; facilities, 6.0</t>
+Amenities, 5.4
+Property conditions &amp; facilities, 5.8</t>
   </si>
   <si>
     <t>Mandatory fees
 You'll be asked to pay the following charges by the property at check-in or check-out. Fees may include applicable taxes:Service fee: USD 2.00 per accommodation, per night
 Policies
 This property does not have elevators. Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, DiscoverAlso known as
 WHITEHOUSE MOTEL MotelWHITEHOUSE MOTEL RichmondWHITEHOUSE MOTEL Motel Richmond</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
 No elevator
 </t>
   </si>
   <si>
     <t>Hotel size
 50 rooms
 Arriving/Leaving
 Check-in start time: 3:00 PM; Check-in end time: 10:00 PM
 Late check-in subject to availability
 Minimum check-in age: 21 
 Check-out time is 11:00 AM
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
 Pets
 Pets not allowed
 Internet
 Free WiFi in public areas
 Parking
 No onsite parking
 Other information
 Designated smoking areas
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
     <t>https://images.trvl-media.com/lodging/105000000/104220000/104217200/104217149/ad105a41.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho132842/regency-inn-richmond-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1774246832894&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248634999135192&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=574&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=200883623&amp;selectedRatePlan=204482399&amp;expediaPropertyId=13851&amp;searchId=bc59ba97-5cfe-49aa-8f9c-db9fc02597d7</t>
-[...17 lines deleted...]
-    <t>Pets
+    <t>https://www.hotels.com/ho129378/omni-richmond-hotel-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823838647&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976471651&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=2725&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=201441919&amp;selectedRatePlan=399434274&amp;expediaPropertyId=13817&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Omni Richmond Hotel</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.4
+Staff &amp; service, 9.4
+Amenities, 9.0
+Property conditions &amp; facilities, 9.2</t>
+  </si>
+  <si>
+    <t>Refundable deposits
+Breakage deposit: USD 100 per day
+Optional extras
+WiFi is available in guestrooms for USD 9.95 per 24-hour period (rates may vary)
+Full breakfast is offered for an extra charge of approximately USD 15 to 25 per person
+Early check-in can be arranged for an extra charge (subject to availability)
+Late check-out can be arranged for an extra charge (subject to availability)
+Refrigerators are available for USD 25 per night
+Children &amp; extra beds
+Rollaway beds are available for USD 30.0 per night
+Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 10 per pet, per night
+Pets are allowed for an extra charge of USD 150.00 per accommodation, per stay
+Parking
+Covered valet parking costs USD 45 per day with in/out privileges
+Parking height restrictions apply 
+Pool, spa, &amp; gym (if applicable)
+Pool access available from 6:30 AM to 10:00 PM
 Policies
-The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Noise-free guestrooms cannot be guaranteed. Long-term renters welcome. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, DiscoverAlso known as
-Howard Johnson Inn Richmond WestHoward Johnson Richmond WestRegency Inn RichmondRegency RichmondRegency InnRegency Inn RichmandRegency Inn Richmond HotelRegency Inn Richmond RichmondRegency Inn Richmond Hotel Richmond</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union Pay, Carte BlanchePlease note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Hotel Omni RichmondOmni Hotel RichmondOmni RichmondOmni Richmond HotelRichmond OmniRichmond Omni HotelOmni Richmond Hotel RichmondOmni Richmond Hotel HotelOmni Richmond Hotel RichmondOmni Richmond Hotel Hotel Richmond</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
 Wheelchair accessible (may have limitations)
-Elevator
+Area rugs in public areas
+Assistive listening devices
+Braille/raised signage
+Elevator (36 inch wide door)
+Pool hoist on site
+Smooth flooring in public areas
 Stair-free path to entrance
+Thin carpet in public areas
+Tile flooring in public areas
+Visual alarms in hallways
 Well-lit path to entrance
-Wheelchair-accessible business center
-Wheelchair-accessible parking
+Wheelchair-accessible concierge desk
+Wheelchair-accessible gym
 Wheelchair-accessible path of travel
 Wheelchair-accessible path to elevator
-Wheelchair-accessible registration desk
+Wheelchair-accessible pool
+Wheelchair-accessible restaurant
 Wheelchair-accessible van parking
 Rooms
-Lever door handles
+Grab bar near toilet (33 inches high)
+Visual fire alarm
 </t>
   </si>
   <si>
     <t>Hotel size
-100 rooms
-Arranged over 3 floors
+359 rooms
+Arranged over 19 floors
 Arriving/Leaving
-Check-in time starts at 2:00 PM
-Minimum check-in age: 21 
+Check-in start time: 4:00 PM; Check-in end time: anytime
+Early check-in subject to availability
+Minimum check-in age: 18 
 Check-out time is 11:00 AM
 Contactless check-out available
+Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
+The credit card used to book the reservation must be presented by the cardholder at check-in along with matching photo identification, and other arrangements must be coordinated with the property prior to arrival
 Information provided by the property may be translated using automated translation tools
 Required at check-in
-Credit card, debit card, or cash deposit required for incidental charges
+Credit card required for incidental charges
 Government-issued photo ID may be required
-Minimum check-in age is 21 
+Minimum check-in age is 18 
 Children
-No cribs (infant beds)
+Up to 3 children (17 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
 Pets
-Pets allowed (dogs and cats only, 2 total)*
+Pets allowed (dogs only, 1 total, up to 25 lbs per pet)*
 Service animals welcome
-Specific rooms only, restrictions apply*
+Pets must be supervised 
+Food and water bowls available
 Internet
 Free WiFi in public areas
-Free WiFi in rooms
+WiFi in rooms*
 Parking
-Free uncovered onsite self parking
-[...87 lines deleted...]
-Wheelchair-accessible parking on site
+Secured covered onsite valet parking (USD 45 per day; includes in/out privileges)
+Wheelchair-accessible van parking on site
+Electric vehicle charging point on site
 Height restrictions apply for onsite parking
 Other information
 Smoke-free property
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/40000/39900/39891/e7d64633.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...118 lines deleted...]
-    <t>https://images.trvl-media.com/lodging/124000000/123580000/123576000/123575930/13dccb05.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/1000000/20000/13900/13817/7575839d.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -833,299 +877,299 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
         <v>2.0</v>
       </c>
       <c r="E2">
-        <v>7.2</v>
+        <v>6.0</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2">
-        <v>78</v>
+        <v>978</v>
       </c>
       <c r="I2">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="J2">
-        <v>490</v>
+        <v>447</v>
       </c>
       <c r="K2">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>29</v>
       </c>
       <c r="D3">
         <v>2.0</v>
       </c>
       <c r="E3">
-        <v>8.0</v>
+        <v>6.2</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="H3">
-        <v>1285</v>
+        <v>842</v>
       </c>
       <c r="I3">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="J3">
-        <v>574</v>
+        <v>607</v>
       </c>
       <c r="K3">
-        <v>610</v>
+        <v>714</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" t="s">
         <v>32</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>33</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D4">
         <v>4.0</v>
       </c>
       <c r="E4">
-        <v>8.8</v>
+        <v>8.4</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H4">
-        <v>1379</v>
+        <v>1353</v>
       </c>
       <c r="I4">
-        <v>293</v>
+        <v>254</v>
       </c>
       <c r="J4">
-        <v>2385</v>
+        <v>2069</v>
       </c>
       <c r="K4">
-        <v>2474</v>
+        <v>2299</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" t="s">
         <v>41</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>42</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D5">
-        <v>2.5</v>
+        <v>2.0</v>
       </c>
       <c r="E5">
-        <v>8.6</v>
+        <v>7.2</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="H5">
-        <v>1820</v>
+        <v>87</v>
       </c>
       <c r="I5">
-        <v>112</v>
+        <v>60</v>
       </c>
       <c r="J5">
-        <v>913</v>
+        <v>501</v>
       </c>
       <c r="K5">
-        <v>1074</v>
+        <v>555</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" t="s">
         <v>49</v>
       </c>
-      <c r="N5" t="s">
+      <c r="Q5" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D6">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="E6">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="H6">
-        <v>14</v>
+        <v>1394</v>
       </c>
       <c r="I6">
-        <v>74</v>
+        <v>335</v>
       </c>
       <c r="J6">
-        <v>636</v>
+        <v>2725</v>
       </c>
       <c r="K6">
-        <v>787</v>
+        <v>3205</v>
       </c>
       <c r="L6" t="s">
         <v>22</v>
       </c>
       <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" t="s">
         <v>57</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">