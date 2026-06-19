--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,493 +12,571 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>per_night</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_old</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
-    <t>https://www.hotels.com/Hotel-Search?destination=Richmond%2C%20Virginia%2C%20United%20States%20of%20America&amp;regionId=2993&amp;latLong=37.540726%2C-77.43605&amp;flexibility=0_DAY&amp;d1=2026-04-15&amp;startDate=2026-04-15&amp;d2=2026-04-22&amp;endDate=2026-04-22&amp;adults=2&amp;rooms=1&amp;typeaheadCollationId=d9171327-4530-4f38-b690-b67829e62560&amp;sort=RECOMMENDED&amp;theme=&amp;userIntent=&amp;semdtl=&amp;categorySearch=&amp;useRewards=false</t>
-[...11 lines deleted...]
-    <t>Highly rated by couples</t>
+    <t>https://www.hotels.com/Hotel-Search?destination=Richmond%2C%20Virginia%2C%20United%20States%20of%20America&amp;regionId=2993</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:22:14Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho624791200/gracefield-hall-bed-and-breakfast-providence-forge-united-states-of-america/?chkin=2026-07-02&amp;chkout=2026-07-03&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1781788890992&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=204&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=219323328&amp;selectedRatePlan=282082719&amp;expediaPropertyId=19493475&amp;searchId=658fb2ee-31bc-4fce-bb91-3d45f6d2f4c7</t>
+  </si>
+  <si>
+    <t>Gracefield Hall B&amp;B</t>
+  </si>
+  <si>
+    <t>Exceptional</t>
+  </si>
+  <si>
+    <t>USA
+Providence Forge
+VA
+23140
+3351 Mt. Pleasant Road</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Cleanliness, 5.8
-[...11 lines deleted...]
-The seasonal pool is open from June to August
+    <t>Cleanliness, 10
+Staff &amp; service, 10
+Amenities, 9.6
+Property conditions &amp; facilities, 10
+Location, 8.0</t>
+  </si>
+  <si>
+    <t>Optional extras
+Hosted evening meal costs USD 38
+Children &amp; extra beds
+Rollaway beds are available for USD 38.0 per night
 Policies
-The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property does not have elevators. Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB InternationalCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Count on Us (Wyndham).Masks are required in public areas for unvaccinated guests. Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
-Ashland Days InnDays Inn Wyndham Ashland MotelDays Inn Hotel AshlandDays Inn Ashland MotelDays Inn Wyndham AshlandDays Inn by Wyndham Ashland MotelDays Inn by Wyndham Ashland AshlandDays Inn by Wyndham Ashland Motel Ashland</t>
+Noise-free guestrooms cannot be guaranteed. This property does not have elevators. Guests can rest easy knowing there's a carbon monoxide detector, a fire extinguisher, a smoke detector, a security system, a first aid kit, and outdoor lighting on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, DiscoverCashless transactions are available.Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. No visitors or unregistered guests are allowed in guestrooms.Also known as
+Gracefield Hall Bed &amp; Breakfast Providence ForgeGracefield Hall Bed &amp; BreakfastGracefield Hall Providence ForgeGracefield HallGracefield Hall Bed &amp; Breakfast Providence ForgeGracefield Hall Providence ForgeGracefield Hall Bed and Breakfast Providence ForgeGracefield Hall Bed &amp; BreakfastGracefield HallBed &amp; breakfast Gracefield Hall Bed and BreakfastGracefield Hall Bed BreakfastGracefield HallGracefield Hall Bed BreakfastGracefield Hall B&amp;B Bed &amp; breakfastGracefield Hall B&amp;B Providence ForgeGracefield Hall B&amp;B Bed &amp; breakfast Providence Forge</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
-Wheelchair accessible (may have limitations)
-Handrails in stairways
 No elevator
-Stair-free path to entrance
 Upper floors accessible by stairs only
 Well-lit path to entrance
-Wheelchair-accessible parking
-[...3 lines deleted...]
-Visual fire alarm
 </t>
   </si>
   <si>
     <t>Hotel size
-90 rooms
+4 rooms
 Arranged over 2 floors
 Arriving/Leaving
-Check-in time starts at 3 PM
-Express check-in/out available
+Check-in start time: 4 PM; Check-in end time: 8 PM
+Contactless check-in available
+Late check-in subject to availability
 Minimum check-in age: 21 
 Check-out time is 11 AM
 Contactless check-out available
 Special check-in instructions
-Front desk staff will greet guests on arrival at the property
+There is no front desk at this property
+The host will greet guests on arrival
+If you are planning to arrive after 8 PM please contact the property in advance using the information on the booking confirmation
+Guests should be aware that dogs reside at this property
+For any questions, please contact the property using the information on the booking confirmation
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
 Children
+Children (9 years old and younger) not allowed
 No cribs (infant beds)
 Pets
-Pets allowed (2 total)* 
+Pets not allowed
 Service animals welcome
-Specific rooms only, restrictions apply*
+Parking
+Free onsite self parking
+Free onsite RV/bus/truck parking
+Onsite parking includes off-street options
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/20000000/19500000/19493500/19493475/07c62dc9.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:22:46Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho2939493216/home2-suites-by-hilton-richmond-glenside-richmond-united-states-of-america/?chkin=2026-07-02&amp;chkout=2026-07-03&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1781788879387&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=162&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=321836472&amp;selectedRatePlan=389625559&amp;expediaPropertyId=91827913&amp;searchId=658fb2ee-31bc-4fce-bb91-3d45f6d2f4c7</t>
+  </si>
+  <si>
+    <t>Home2 Suites By Hilton Richmond Glenside</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23294
+2915 Emerywood Parkway</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.4
+Staff &amp; service, 9.2
+Amenities, 8.8
+Property conditions &amp; facilities, 9.2</t>
+  </si>
+  <si>
+    <t>Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per accommodation, per stay
+Parking
+Self parking costs USD 10 per day
+Policies
+Guests can rest easy knowing there's a fire extinguisher, a smoke detector, and a first aid kit on site. Also known as
+Home2 Suites By Hilton Richmond Glenside HotelHome2 Suites By Hilton Richmond Glenside RichmondHome2 Suites By Hilton Richmond Glenside Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Elevator
+Rooms
+Smooth flooring in room
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+130 rooms
+Arriving/Leaving
+Check-in start time: 4:00 PM; Check-in end time: anytime
+Express check-in available
+Minimum check-in age: 21 
+Check-out time is noon
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Guests are recommended to download the property's Hilton Honors mobile app before check-in
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+No cribs (infant beds)
+Pets
+Pets allowed (dogs and cats only, up to 75 lbs per pet)*
+Service animals welcome
 Internet
 Free WiFi in public areas
 Free WiFi in rooms
 Parking
+Onsite self parking (USD 10 per day)
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/92000000/91830000/91828000/91827913/1a6e6ea4.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:23:17Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho131543/fairfield-inn-by-marriott-richmond-chester-chester-united-states-of-america/?chkin=2026-07-02&amp;chkout=2026-07-03&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1781788844855&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=114&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=328285173&amp;selectedRatePlan=408371421&amp;expediaPropertyId=43071&amp;searchId=658fb2ee-31bc-4fce-bb91-3d45f6d2f4c7</t>
+  </si>
+  <si>
+    <t>Fairfield Inn By Marriott Richmond Chester</t>
+  </si>
+  <si>
+    <t>Very good</t>
+  </si>
+  <si>
+    <t>USA
+Chester
+VA
+23831
+12400 Redwater Creek Rd</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.4
+Staff &amp; service, 8.8
+Amenities, 7.8
+Property conditions &amp; facilities, 8.2
+Location, 8.4
+Value for money, 5.6</t>
+  </si>
+  <si>
+    <t>Optional extras
+WiFi is available in guestrooms for USD 4.95 per day (rates may vary)
+Late check-out can be arranged for an extra charge (subject to availability)
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per accommodation, per stay
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Fairfield Inn Marriott Richmond Hotel ChesterFairfield Inn Marriott Richmond Chester HotelFairfield Inn Marriott Richmond HotelHotel Fairfield Inn By Marriott Richmond Chester ChesterFairfield Inn By Marriott Richmond Chester ChesterFairfield Inn Marriott Richmond Chester HotelFairfield Inn Marriott Richmond HotelFairfield Inn Marriott Richmond ChesterChester Fairfield Inn By Marriott Richmond Chester HotelHotel Fairfield Inn By Marriott Richmond ChesterFairfield Inn Marriott RichmondFairfield Marriott RichmondFairfield Inn By Marriott Richmond Chester HotelFairfield Inn By Marriott Richmond Chester ChesterFairfield Inn By Marriott Richmond Chester Hotel Chester</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Braille/raised signage
+Elevator
+Handrails in stairways
+Stair-free path to entrance
+Visual alarms in hallways
+Well-lit path to entrance
+Wheelchair-accessible gym
+Wheelchair-accessible parking
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible public washroom
+Wheelchair-accessible registration desk
+Wheelchair-accessible van parking
+Rooms
+Grab bar near toilet
+Height-adjustable showerhead
+Lever door handles
+Low-height door lock
+Low-height electrical outlets in bathroom
+Low-height view port in door
+Thin carpet in room
+Tile flooring in room
+Visual fire alarm
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+115 rooms
+Arranged over 4 floors
+Arriving/Leaving
+Check-in start time: 3 PM; Check-in end time: midnight
+Express check-out available
+Early check-in subject to availability
+Late check-in subject to availability
+Minimum check-in age: 18 
+Check-out time is noon
+Late check-out subject to availability
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+If you are planning to arrive after midnight please contact the property in advance using the information on the booking confirmation
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 18 
+Children
+Up to 2 children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+Pets
+Pets allowed (dogs and cats only, 2 total)*
+Service animals welcome
+Pets must be supervised 
+Internet
+Free WiFi and wired internet access in public areas
+WiFi in rooms*
+Parking
 Free uncovered onsite self parking
+Free uncovered onsite extended parking
 Free onsite RV/bus/truck parking
 Wheelchair-accessible parking and van parking on site
 Other information
-Designated smoking areas
+Smoke-free property
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/10000/7000/6985/2c176d3f.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...18 lines deleted...]
-Super 8 MidlothianSuper 8 Midlothian TurnpikeSuper 8 Midlothian Turnpike MotelSuper 8 Midlothian Turnpike Motel RichmondSuper 8 Richmond Midlothian TurnpikeSuper 8 Richmond Midlothian Turnpike HotelSuper 8 Midlothian Turnpike HotelSuper 8 Wyndham Richmond Midlothian Turnpike HotelSuper 8 Wyndham Midlothian Turnpike HotelSuper 8 Wyndham Richmond Midlothian TurnpikeSuper 8 Wyndham Midlothian TurnpikeSuper 8 by Wyndham Richmond Midlothian Turnpike HotelSuper 8 by Wyndham Richmond Midlothian Turnpike RichmondSuper 8 by Wyndham Richmond Midlothian Turnpike Hotel Richmond</t>
+    <t>https://images.trvl-media.com/lodging/1000000/50000/43100/43071/c4c57e54.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:23:46Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho129501/holiday-inn-express-chester-an-ihg-hotel-chester-united-states-of-america/?chkin=2026-07-02&amp;chkout=2026-07-03&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1781788844863&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=128&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=265253&amp;selectedRatePlan=380522153&amp;expediaPropertyId=43073&amp;searchId=658fb2ee-31bc-4fce-bb91-3d45f6d2f4c7</t>
+  </si>
+  <si>
+    <t>Holiday Inn Express Chester by IHG</t>
+  </si>
+  <si>
+    <t>USA
+Chester
+VA
+23836
+1911 W Hundred Rd</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.4
+Staff &amp; service, 8.8
+Amenities, 8.0
+Property conditions &amp; facilities, 8.2
+Location, 8.4
+Value for money, 7.6</t>
+  </si>
+  <si>
+    <t>Optional extras
+Late check-out can be arranged for an extra charge (subject to availability)
+Children &amp; extra beds
+Rollaway beds are available for USD 10.0 per night
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheThis property affirms that it follows the cleaning and disinfection practices of Clean Promise (IHG).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Chester Holiday Inn ExpressHoliday Inn Express ChesterHoliday Inn Express Hotel ChesterHoliday Inn Express Chester-Racecourse Hotel ChesterHoliday Inn Express Chester Hotel</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
 Wheelchair accessible (may have limitations)
+Assistive listening devices
+Braille/raised signage
 Elevator
+Handrails in stairways
+Stair-free path to entrance
+Visual alarms in hallways
+Well-lit path to entrance
+Wheelchair-accessible business center
+Wheelchair-accessible gym
+Wheelchair-accessible parking
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible registration desk
+Wheelchair-accessible van parking
 </t>
   </si>
   <si>
     <t>Hotel size
-77 rooms
-Arranged over 3 floors
+95 rooms
+Arranged over 4 floors
 Arriving/Leaving
-Check-in start time: 3:00 PM; Check-in end time: midnight
+Check-in start time: 3 PM; Check-in end time: midnight
+Express check-out available
 Early check-in subject to availability
 Late check-in subject to availability
 Minimum check-in age: 21 
 Check-out time is 11 AM
 Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
+If you are planning to arrive after midnight please contact the property in advance using the information on the booking confirmation
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
-Children
-[...1 lines deleted...]
-No cribs (infant beds)
 Pets
 Pets not allowed
+Service animals welcome
 Internet
 Free WiFi in public areas
 Free WiFi in rooms
 Parking
-Free onsite self parking
+Free uncovered onsite self parking
+Free uncovered onsite extended parking
 Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Onsite parking limited
 Other information
 Designated smoking areas (fines apply)
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/40000/40000/39975/eab0c94d.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...17 lines deleted...]
-Property conditions &amp; facilities, 8.4</t>
+    <t>https://images.trvl-media.com/lodging/1000000/50000/43100/43073/7bbca58a.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-06-18T13:24:36Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho550855/homewood-suites-by-hilton-richmond-downtown-richmond-united-states-of-america/?chkin=2026-07-02&amp;chkout=2026-07-03&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1781788844886&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976471651&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=180&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=201667312&amp;selectedRatePlan=274103781&amp;expediaPropertyId=12435090&amp;searchId=658fb2ee-31bc-4fce-bb91-3d45f6d2f4c7</t>
+  </si>
+  <si>
+    <t>Homewood Suites by Hilton Richmond - Downtown</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23219
+700 East Main Street Suite B</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.4
+Staff &amp; service, 8.6
+Amenities, 7.8
+Property conditions &amp; facilities, 8.2
+Location, 8.4
+Check-in, 10
+Communication, 7.8
+Listing accuracy, 10</t>
   </si>
   <si>
     <t>Optional extras
-Cooked-to-order breakfast is offered for an extra charge of approximately USD 3.00 to 20 per person
-[...1 lines deleted...]
-The following facilities are closed seasonally each year. They will be closed from October 31 to May 1:One of the dining venues
+Late check-out can be arranged for an extra charge (subject to availability)
 Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 75 per pet, per stay
+Pets are allowed for an extra charge of USD 75 per accommodation, per stay
 Parking
-Valet parking costs USD 37 per day with in/out privileges
+Covered self parking costs USD 25.00 per day with in/out privileges
+Covered extended parking costs USD 25.00 per day
+Parking height restrictions apply 
 Policies
-Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union Pay, Carte BlancheAlso known as
-Graduate Richmond HotelGraduate RichmondGraduate by Hilton Richmond HotelGraduate by Hilton Richmond RichmondGraduate by Hilton Richmond Hotel Richmond</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheThis property affirms that it follows the cleaning and disinfection practices of CleanStay (Hilton).Also known as
+Homewood Suites Hilton Richmond Downtown HotelHomewood Suites by Hilton Richmond - Downtown RichmondHomewood Suites by Hilton Richmond DowntownHomewood Suites Hilton Richmond Downtown HotelHomewood Suites Hilton Richmond DowntownHotel Homewood Suites by Hilton Richmond - Downtown RichmondRichmond Homewood Suites by Hilton Richmond - Downtown HotelHotel Homewood Suites by Hilton Richmond - DowntownHomewood Suites Hilton HotelHomewood Suites HiltonHomewood Suites by Hilton Richmond DowntownHomewood Suites by Hilton Richmond - Downtown HotelHomewood Suites by Hilton Richmond - Downtown RichmondHomewood Suites by Hilton Richmond - Downtown Hotel Richmond</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
 Wheelchair accessible (may have limitations)
-Assistive listening devices
 Braille/raised signage
-Elevator (36 inch wide door)
+Elevator
+Handrails in stairways
+Pool hoist on site
 Stair-free path to entrance
 Visual alarms in hallways
 Well-lit path to entrance
+Wheelchair-accessible business center
 Wheelchair-accessible gym
+Wheelchair-accessible lounge
 Wheelchair-accessible path of travel
 Wheelchair-accessible path to elevator
-Wheelchair-accessible registration desk (30 inches high)
+Wheelchair-accessible public washroom
+Wheelchair-accessible registration desk
 Rooms
-Ceiling hoist
+Hardwood flooring in room
+Lever door handles
+Phone accessibility kit
 Thin carpet in room
+Tile flooring in room
+Wheelchair accessibility
+Wheelchair-width doorways
 </t>
   </si>
   <si>
     <t>Hotel size
-205 rooms
-Arranged over 16 floors
+100 rooms
+Arranged over 5 floors
 Arriving/Leaving
-Check-in start time: 4:00 PM; Check-in end time: midnight
-Late check-in subject to availability
+Check-in start time: 3 PM; Check-in end time: anytime
+Contactless check-in available
+Express check-out available
+Early check-in subject to availability
 Minimum check-in age: 21 
 Check-out time is 11 AM
+Contactless check-out available
 Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
 Children
 No cribs (infant beds)
 Pets
-Pets allowed (dogs and cats only, 2 total, up to 75 lbs per pet)*
+Pets allowed (dogs and cats only, 2 total)*
 Service animals welcome
-Pets must be supervised 
-Food and water bowls available
 Internet
 Free WiFi in public areas
-Free WiFi in rooms
+Free WiFi and wired internet access in rooms
 Parking
-Onsite valet parking (USD 37 per day; includes in/out privileges)
-[...154 lines deleted...]
-Wheelchair-accessible van parking on site
+Covered onsite self parking (USD 25.00 per day; includes in/out privileges)
+Covered onsite extended parking (USD 25.00 per day)
+Onsite parking limited
 Electric vehicle charging point on site
 Height restrictions apply for onsite parking
-Other information
-Smoke-free property
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/20000/13900/13817/7575839d.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/13000000/12440000/12435100/12435090/71e2a7dc.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -802,59 +880,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -862,314 +940,317 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2">
+        <v>3.0</v>
+      </c>
+      <c r="F2">
+        <v>10</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2">
+        <v>69</v>
+      </c>
+      <c r="J2">
+        <v>189</v>
+      </c>
+      <c r="K2">
+        <v>204</v>
+      </c>
+      <c r="M2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>28</v>
+      </c>
+      <c r="R2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
         <v>18</v>
       </c>
-      <c r="C2" t="s">
-[...17 lines deleted...]
-      <c r="I2">
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3">
+        <v>3.0</v>
+      </c>
+      <c r="F3">
+        <v>9.0</v>
+      </c>
+      <c r="G3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3">
+        <v>222</v>
+      </c>
+      <c r="J3">
+        <v>139</v>
+      </c>
+      <c r="K3">
+        <v>162</v>
+      </c>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>38</v>
+      </c>
+      <c r="R3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4">
+        <v>3.0</v>
+      </c>
+      <c r="F4">
+        <v>8.2</v>
+      </c>
+      <c r="G4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H4" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4">
+        <v>953</v>
+      </c>
+      <c r="J4">
+        <v>98</v>
+      </c>
+      <c r="K4">
+        <v>114</v>
+      </c>
+      <c r="M4" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>48</v>
+      </c>
+      <c r="R4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5">
+        <v>2.5</v>
+      </c>
+      <c r="F5">
+        <v>8.2</v>
+      </c>
+      <c r="G5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5">
+        <v>511</v>
+      </c>
+      <c r="J5">
+        <v>110</v>
+      </c>
+      <c r="K5">
+        <v>128</v>
+      </c>
+      <c r="M5" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" t="s">
         <v>55</v>
       </c>
-      <c r="J2">
-[...11 lines deleted...]
-      <c r="N2" t="s">
+      <c r="P5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>57</v>
+      </c>
+      <c r="R5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6">
+        <v>3.0</v>
+      </c>
+      <c r="F6">
+        <v>8.0</v>
+      </c>
+      <c r="G6" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" t="s">
+        <v>62</v>
+      </c>
+      <c r="I6">
+        <v>574</v>
+      </c>
+      <c r="J6">
+        <v>155</v>
+      </c>
+      <c r="K6">
+        <v>180</v>
+      </c>
+      <c r="M6" t="s">
         <v>24</v>
       </c>
-      <c r="O2" t="s">
-[...207 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="Q6" t="s">
-        <v>58</v>
+        <v>66</v>
+      </c>
+      <c r="R6" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">