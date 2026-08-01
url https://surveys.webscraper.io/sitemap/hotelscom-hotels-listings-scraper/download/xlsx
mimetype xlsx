--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
@@ -71,512 +71,352 @@
   <si>
     <t>price_old</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>https://www.hotels.com/Hotel-Search?destination=Richmond%2C%20Virginia%2C%20United%20States%20of%20America&amp;regionId=2993</t>
   </si>
   <si>
-    <t>2026-06-18T13:22:14Z</t>
-[...92 lines deleted...]
-    <t>Wonderful</t>
+    <t>2026-07-13T09:51:54Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho2336394816/courtyard-by-marriott-richmond-scott-s-addition-richmond-united-states-of-america/?chkin=2026-07-27&amp;chkout=2026-07-28&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1783936217067&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=782538162508275712&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=231&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=328891398&amp;selectedRatePlan=410633800&amp;expediaPropertyId=72981088&amp;searchId=b5307db2-264f-4f41-81ff-0ff731f863ab</t>
+  </si>
+  <si>
+    <t>Courtyard by Marriott Richmond Scott’s Addition</t>
+  </si>
+  <si>
+    <t>Excellent</t>
   </si>
   <si>
     <t>USA
 Richmond
 VA
-23294
-2915 Emerywood Parkway</t>
+23230
+3800 West Broad Street</t>
+  </si>
+  <si>
+    <t>usd</t>
   </si>
   <si>
     <t>Cleanliness, 9.4
 Staff &amp; service, 9.2
 Amenities, 8.8
 Property conditions &amp; facilities, 9.2</t>
   </si>
   <si>
-    <t>Pets
-[...1 lines deleted...]
-Pets are allowed for an extra charge of USD 75 per accommodation, per stay
+    <t>Optional extras
+To-go breakfast is offered for an extra charge of approximately USD 10.00 to 20.00 for adults, and USD 6.00 to 12.00 for children
+Early check-in can be arranged for an extra charge (subject to availability)
+Late check-out can be arranged for an extra charge (subject to availability)
 Parking
-Self parking costs USD 10 per day
+Covered self parking costs USD 15.00 per day with in/out privileges
+Pool, spa, &amp; gym (if applicable)
+Pool access available from 10:00 AM to 10:00 PM
 Policies
-Guests can rest easy knowing there's a fire extinguisher, a smoke detector, and a first aid kit on site. Also known as
-[...8 lines deleted...]
-</t>
+This property has outdoor spaces, such as balconies, patios, terraces which may not be suitable for children. If you have concerns, we recommend contacting the property prior to your arrival to confirm they can accommodate you in a suitable room. The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a smoke detector on site. The name on the credit card used at check-in to pay for incidentals must be the primary name on the guestroom reservation. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, DiscoverCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Also known as
+Courtyard Richmond Scotts AdditionCourtyard by Marriott Richmond Scott’s Addition HotelCourtyard by Marriott Richmond Scott’s Addition RICHMONDCourtyard by Marriott Richmond Scott’s Addition Hotel RICHMOND</t>
   </si>
   <si>
     <t>Hotel size
-130 rooms
+128 rooms
+Arranged over 5 floors
 Arriving/Leaving
 Check-in start time: 4:00 PM; Check-in end time: anytime
-Express check-in available
-[...298 lines deleted...]
-Contactless check-in available
 Express check-out available
 Early check-in subject to availability
 Minimum check-in age: 21 
-Check-out time is 11 AM
+Check-out time is 11:00 AM
 Contactless check-out available
 Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
 Children
+Children stay free when occupying the parent or guardian's room, using existing bedding 
+Pets
+Pets not allowed
+Service animals welcome
+Internet
+Free WiFi and wired internet access in public areas
+Free WiFi in rooms
+Parking
+Covered onsite self parking (USD 15.00 per day; includes in/out privileges)
+Wheelchair-accessible parking on site
+Onsite parking limited
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/73000000/72990000/72981100/72981088/b44482f2.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-07-13T09:52:25Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho150928/extended-stay-america-suites-richmond-w-broad-st-glenside-n-richmond-united-states-of-america/?chkin=2026-07-27&amp;chkout=2026-07-28&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1783936259297&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=6346601&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=127&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=323742707&amp;selectedRatePlan=392671529&amp;expediaPropertyId=282269&amp;searchId=b5307db2-264f-4f41-81ff-0ff731f863ab</t>
+  </si>
+  <si>
+    <t>Extended Stay America Suites Richmond W Broad St Glenside N</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23230
+6807 Paragon Pl</t>
+  </si>
+  <si>
+    <t>Cleanliness, 7.4
+Staff &amp; service, 7.8
+Amenities, 7.0
+Property conditions &amp; facilities, 7.0
+Location, 8.2
+Value for money, 8.0</t>
+  </si>
+  <si>
+    <t>Optional extras
+Housekeeping is offered for an extra charge of USD 10 per day
+Pool, spa, &amp; gym (if applicable)
+Children under 18 years old are not allowed in the swimming pool or fitness facility without adult supervision
+Policies
+This property does not have elevators. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB InternationalAlso known as
+Extended Stay America Broad St-Glenside-North AparthotelExtended Stay America W St-Glenside-NorthExtended Stay America W St-Glenside-North HotelExtended Stay America W St-Glenside-North Hotel Richmond BroadExtended Stay America Broad St-Glenside-NorthExtended Stay America Broad St-Glenside-North HotelExtended Stay America Richmond W Broad St-Glenside-North HotelExtended Stay America Broad St-Glenside-NorthExtended Stay America Broad St-Glenside-North HotelExtended Stay America Richmond W Broad St-Glenside-North HotelExtended Stay America Richmond W Broad St-Glenside-NorthExtended Stay America Richmond W Broad St Glenside NorthExtended Stay America Richmond W Broad St Glenside NorthExtended Stay America Richmond W Broad St Glenside North</t>
+  </si>
+  <si>
+    <t>Hotel size
+82 rooms
+Arranged over 3 floors
+Arriving/Leaving
+Check-in start time: 3 PM; Check-in end time: midnight
+Late check-in subject to availability
+Minimum check-in age: 18 
+Check-out time is 11 AM
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+If you are planning to arrive after midnight please contact the property in advance using the information on the booking confirmation
+For any questions, please contact the property using the information on the booking confirmation
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 18 
+Children
+Up to 3 children (17 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
 No cribs (infant beds)
 Pets
-Pets allowed (dogs and cats only, 2 total)*
+Pets allowed (dogs and cats only, 2 total) 
+Service animals welcome
+Restrictions apply* 
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Free onsite self parking
+Onsite extended parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/290000/282300/282269/dc990798.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-07-13T09:52:57Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho106699/delta-hotels-by-marriott-richmond-downtown-richmond-united-states-of-america/?chkin=2026-07-27&amp;chkout=2026-07-28&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1783936217029&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976474262&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=207&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=322387306&amp;selectedRatePlan=390952767&amp;expediaPropertyId=11679&amp;searchId=b5307db2-264f-4f41-81ff-0ff731f863ab</t>
+  </si>
+  <si>
+    <t>Delta Hotels by Marriott Richmond Downtown</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23219
+555 E Canal Street</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.2
+Staff &amp; service, 9.2
+Amenities, 8.6
+Property conditions &amp; facilities, 8.8</t>
+  </si>
+  <si>
+    <t>Refundable deposits
+Deposit: USD 50.00 per day
+Optional extras
+Cooked-to-order breakfast is offered for an extra charge of approximately USD 10.00 to 18.00 per person
+Renovations and closures
+The property will be renovating from July 8 2026 to September 19 2026 (completion date subject to change). The following areas are affected:  Select guestrooms
+During renovations, the hotel will make every effort to minimize noise and disturbance. Children &amp; extra beds
+Rollaway beds are available for USD 25.0 per night
+Pets
+Service animals exempt from fees 
+Pet deposit: USD 75 per stay
+Pets are allowed for an extra charge of USD 75.00 per accommodation, per stay
+Parking
+Self parking costs USD 25 per day with in/out privileges
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Crowne Plaza Hotel Richmond DowntownDelta Hotels Richmond Downtown HotelCrowne Plaza Richmond Downtown Hotel RichmondRichmond Crowne PlazaCrowne Plaza Richmond Downtown HotelDelta Hotels Marriott Richmond Downtown HotelDelta Hotels Marriott Richmond DowntownCrowne Plaza Richmond DowntownDelta Hotels by Marriott Richmond Downtown HotelDelta Hotels by Marriott Richmond Downtown RichmondDelta Hotels by Marriott Richmond Downtown Hotel Richmond</t>
+  </si>
+  <si>
+    <t>Hotel size
+298 rooms
+Arranged over 16 floors
+Arriving/Leaving
+Check-in start time: 4 PM; Check-in end time: 2:30 AM
+Contactless check-in available
+Express check-out available
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is noon
+Contactless check-out available
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Pets
+Pets allowed (up to 50 lbs per pet)* 
 Service animals welcome
 Internet
 Free WiFi in public areas
-Free WiFi and wired internet access in rooms
+Free WiFi in rooms
 Parking
-Covered onsite self parking (USD 25.00 per day; includes in/out privileges)
-[...1 lines deleted...]
-Onsite parking limited
+Onsite self parking (USD 25 per day; includes in/out privileges)
+Wheelchair-accessible parking and van parking on site
 Electric vehicle charging point on site
-Height restrictions apply for onsite parking
+Offsite
+Free area shuttle within 2.00 mi 
+Other information
+Smoke-free property
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/13000000/12440000/12435100/12435090/71e2a7dc.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/1000000/20000/11700/11679/419ab563.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-07-13T09:53:28Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho3949700160/?chkin=2026-07-27&amp;chkout=2026-07-28&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1783936217108&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=124&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=327750989&amp;selectedRatePlan=406178878&amp;expediaPropertyId=123396880&amp;searchId=b5307db2-264f-4f41-81ff-0ff731f863ab</t>
+  </si>
+  <si>
+    <t>Tru By Hilton Richmond Northwest</t>
+  </si>
+  <si>
+    <t>Very good</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23233
+9950 Independence Park Drive</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.4
+Staff &amp; service, 8.8
+Amenities, 8.8
+Property conditions &amp; facilities, 9.4</t>
+  </si>
+  <si>
+    <t>Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per accommodation (may vary based on length of stay) 
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from May 25 to September 07
+Policies
+The name on the credit card used at check-in to pay for incidentals must be the primary name on the guestroom reservation. This property accepts credit cards, debit cards and mobile payments. Cash is not accepted. Credit cards accepted: Visa, Mastercard, American Express, DiscoverMobile payment options include: Google Pay and Apple Pay.</t>
+  </si>
+  <si>
+    <t>Hotel size
+106 rooms
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: midnight
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is 11:00 AM
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+If you are planning to arrive after 8:00 AM please contact the property in advance using the information on the booking confirmation
+The credit card used to book the reservation must be presented by the cardholder at check-in along with matching photo identification, and other arrangements must be coordinated with the property prior to arrival
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+No cribs (infant beds)
+Pets
+Pets allowed (dogs only)*
+Service animals welcome
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Free onsite self parking
+Other information
+Designated smoking areas (fines apply)
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/124000000/123400000/123396900/123396880/w1084h763x0y5-0eefbc09.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -880,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:R5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -961,296 +801,231 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2">
         <v>3.0</v>
       </c>
       <c r="F2">
-        <v>10</v>
+        <v>8.8</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2">
-        <v>69</v>
+        <v>401</v>
       </c>
       <c r="J2">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="K2">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>27</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>2.5</v>
+      </c>
+      <c r="F3">
+        <v>7.2</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="E3">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>33</v>
       </c>
-      <c r="H3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>222</v>
+        <v>490</v>
       </c>
       <c r="J3">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="K3">
-        <v>162</v>
+        <v>127</v>
       </c>
       <c r="M3" t="s">
         <v>24</v>
       </c>
       <c r="N3" t="s">
+        <v>34</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>36</v>
       </c>
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>3.5</v>
+      </c>
+      <c r="F4">
+        <v>9.0</v>
+      </c>
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>42</v>
       </c>
-      <c r="E4">
-[...10 lines deleted...]
-      </c>
       <c r="I4">
-        <v>953</v>
+        <v>1007</v>
       </c>
       <c r="J4">
-        <v>98</v>
+        <v>178</v>
       </c>
       <c r="K4">
-        <v>114</v>
+        <v>207</v>
       </c>
       <c r="M4" t="s">
         <v>24</v>
       </c>
       <c r="N4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" t="s">
         <v>45</v>
       </c>
-      <c r="O4" t="s">
+      <c r="R4" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E5">
         <v>2.5</v>
       </c>
       <c r="F5">
         <v>8.2</v>
       </c>
       <c r="G5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I5">
-        <v>511</v>
+        <v>59</v>
       </c>
       <c r="J5">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="K5">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="M5" t="s">
         <v>24</v>
       </c>
       <c r="N5" t="s">
+        <v>52</v>
+      </c>
+      <c r="O5" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q5" t="s">
         <v>54</v>
       </c>
-      <c r="O5" t="s">
+      <c r="R5" t="s">
         <v>55</v>
-      </c>
-[...60 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">