--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
@@ -71,352 +71,569 @@
   <si>
     <t>price_old</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>https://www.hotels.com/Hotel-Search?destination=Richmond%2C%20Virginia%2C%20United%20States%20of%20America&amp;regionId=2993</t>
   </si>
   <si>
-    <t>2026-07-13T09:51:54Z</t>
-[...8 lines deleted...]
-    <t>Excellent</t>
+    <t>2026-08-07T08:33:41Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho491376/the-jefferson-hotel-richmond-united-states-of-america/?chkin=2026-08-21&amp;chkout=2026-08-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1786091072774&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976472084&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=466&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=201005928&amp;selectedRatePlan=395984184&amp;expediaPropertyId=9868548&amp;searchId=11da6ee5-78a8-4b44-aa80-50b3e3d49191</t>
+  </si>
+  <si>
+    <t>The Jefferson Hotel</t>
+  </si>
+  <si>
+    <t>Loved by guests</t>
   </si>
   <si>
     <t>USA
 Richmond
 VA
-23230
-3800 West Broad Street</t>
+23220
+101 West Franklin Street</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Cleanliness, 9.4
-[...2 lines deleted...]
-Property conditions &amp; facilities, 9.2</t>
+    <t>Cleanliness, 10
+Staff &amp; service, 10
+Amenities, 9.8
+Property conditions &amp; facilities, 10</t>
   </si>
   <si>
     <t>Optional extras
-To-go breakfast is offered for an extra charge of approximately USD 10.00 to 20.00 for adults, and USD 6.00 to 12.00 for children
-Early check-in can be arranged for an extra charge (subject to availability)
+Cooked-to-order breakfast is offered for an extra charge of approximately USD 15 to 30 per person
 Late check-out can be arranged for an extra charge (subject to availability)
+Children &amp; extra beds
+Rollaway beds are available for USD 60.0 per night
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per pet, per day
 Parking
-Covered self parking costs USD 15.00 per day with in/out privileges
+Uncovered self parking costs USD 20 per night with in/out privileges
+Uncovered valet parking costs USD 38 per night with in/out privileges
+RV/bus/truck parking is available for an extra charge
 Pool, spa, &amp; gym (if applicable)
-Pool access available from 10:00 AM to 10:00 PM
+Pool access available from 6:00 AM to 10:00 PM
+Reservations are required for massage services and spa treatments and can be made by contacting the property before arrival at the number on the booking confirmation
 Policies
-This property has outdoor spaces, such as balconies, patios, terraces which may not be suitable for children. If you have concerns, we recommend contacting the property prior to your arrival to confirm they can accommodate you in a suitable room. The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a smoke detector on site. The name on the credit card used at check-in to pay for incidentals must be the primary name on the guestroom reservation. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, DiscoverCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Also known as
-Courtyard Richmond Scotts AdditionCourtyard by Marriott Richmond Scott’s Addition HotelCourtyard by Marriott Richmond Scott’s Addition RICHMONDCourtyard by Marriott Richmond Scott’s Addition Hotel RICHMOND</t>
+Only registered guests are allowed in the guestrooms.  Guests can rest easy knowing there's a carbon monoxide detector, a fire extinguisher, a smoke detector, a security system, and a first aid kit on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American ExpressAlso known as
+Jefferson Hotel RichmondJefferson HotelJefferson RichmondThe Jefferson Hotel HotelThe Jefferson Hotel RichmondThe Jefferson Hotel Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Accessible parking spaces
+Accessible train station shuttle
+Assistive listening devices
+Elevator (36 inch wide door)
+Handrails in stairways (36 inches high)
+Pool hoist on site
+Stair-free path to entrance
+Valet for wheelchair-equipped vehicles
+Visual alarms in hallways
+Well-lit path to entrance
+Wheelchair-accessible business center
+Wheelchair-accessible concierge desk
+Wheelchair-accessible gym
+Wheelchair-accessible lounge
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible pool
+Wheelchair-accessible public washroom
+Wheelchair-accessible restaurant
+Wheelchair-accessible spa
+Wheelchair-accessible van parking
+Wheelchairs on site
+Rooms
+Magnifying mirror
+Visual fire alarm
+</t>
   </si>
   <si>
     <t>Hotel size
-128 rooms
-Arranged over 5 floors
+181 rooms
+Arranged over 6 floors
 Arriving/Leaving
 Check-in start time: 4:00 PM; Check-in end time: anytime
 Express check-out available
 Early check-in subject to availability
 Minimum check-in age: 21 
+Check-out time is noon
+Contactless check-out available
+Late check-out subject to availability
+Special check-in instructions
+This property offers transfers from the train station; guests must contact the property with arrival details before travel, using the contact information on the booking confirmation
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+Children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+Pets
+Pets allowed (dogs only)*
+Service animals welcome
+Pet sitting services offered
+Internet
+Free WiFi in public areas
+Free WiFi in rooms (speed: 100+ Mbps (good for 1–2 people or up to 6 devices))
+Parking
+Secured uncovered onsite self parking (USD 20 per night; includes in/out privileges)
+Secured uncovered onsite valet parking (USD 38 per night; includes in/out privileges)
+Onsite RV/bus/truck parking (fees apply)
+Wheelchair-accessible parking and van parking on site
+Electric vehicle charging point on site
+Transfers
+Free train station shuttle from 7:00 AM to 10:00 PM*
+Offsite
+Free area shuttle within 3 miles 
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/10000000/9870000/9868600/9868548/c8b04136.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:26:35Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho129354/embassy-suites-by-hilton-richmond-richmond-united-states-of-america/?chkin=2026-08-21&amp;chkout=2026-08-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1786091115237&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=161&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=19951&amp;selectedRatePlan=230074509&amp;expediaPropertyId=1957&amp;searchId=11da6ee5-78a8-4b44-aa80-50b3e3d49191</t>
+  </si>
+  <si>
+    <t>Embassy Suites by Hilton Richmond</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23294
+2925 Emerywood Pkwy</t>
+  </si>
+  <si>
+    <t>Cleanliness, 7.6
+Staff &amp; service, 8.2
+Amenities, 7.2
+Property conditions &amp; facilities, 6.8</t>
+  </si>
+  <si>
+    <t>Refundable deposits
+Deposit: USD 100.00 per accommodation, per stay
+Optional extras
+Early check-in can be arranged for an extra charge (subject to availability)
+Late check-in between 3:00 AM and 6:00 AM can be arranged for an extra charge
+Late check-out can be arranged for an extra charge (subject to availability)
+Children &amp; extra beds
+Rollaway beds are available for USD 15.0 per night
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per accommodation (may vary based on length of stay) 
+Parking
+Uncovered self parking costs USD 10.00 per night
+RV/bus/truck parking is available for an extra charge
+Pool, spa, &amp; gym (if applicable)
+Pool access available from 6:00 AM to 10:00 PM
+Children under 18 years old are not allowed in the swimming pool without adult supervision
+Policies
+This property has outdoor spaces, such as balconies, patios, terraces which may not be suitable for children. If you have concerns, we recommend contacting the property prior to your arrival to confirm they can accommodate you in a suitable room. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheThis property affirms that it follows the cleaning and disinfection practices of CleanStay (Hilton).Also known as
+Embassy Suites CommerceEmbassy Suites Commerce HotelEmbassy Suites Commerce Hotel Richmond CenterEmbassy Suites Richmond Commerce CenterEmbassy Suites Richmond - The Commerce Hotel RichmondEmbassy Suites Richmond Commerce Center HotelEmbassy Suites Commerce Center HotelEmbassy Suites Commerce CenterEmbassy Suites Hilton Richmond HotelEmbassy Suites Hilton RichmondEmbassy Suites Richmond The Commerce CenterEmbassy Suites by Hilton Richmond HotelEmbassy Suites by Hilton Richmond RichmondEmbassy Suites by Hilton Richmond Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Assistive listening devices
+Braille/raised signage
+Elevator
+Stair-free path to entrance
+Well-lit path to entrance
+Wheelchair-accessible concierge desk
+Wheelchair-accessible gym
+Wheelchair-accessible parking
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible pool
+Wheelchair-accessible registration desk
+Wheelchair-accessible restaurant
+Wheelchair-accessible van parking
+Rooms
+Phone accessibility kit
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+225 rooms
+Arranged over 8 floors
+Arriving/Leaving
+Check-in start time: 4 PM; Check-in end time: 2:00 AM
+Contactless check-in available
+Express check-in/out available
+Early check-in subject to availability
+Minimum check-in age: 21 
 Check-out time is 11:00 AM
+Contactless check-out available
+Late check-out subject to availability
+Special check-in instructions
+Guests will receive smart lock details
+Guests are recommended to download the property's Hilton Honors App mobile app before check-in
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+Children (17 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+Pets
+Pets allowed (dogs and cats only)*
+Service animals welcome
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Uncovered onsite self parking (USD 10.00 per night)
+Onsite RV/bus/truck parking (fees apply)
+Wheelchair-accessible parking and van parking on site
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/10000/2000/1957/71590d25.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:27:07Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho134588/holiday-inn-hotel-and-suites-richmond-west-end-an-ihg-hotel/?chkin=2026-08-21&amp;chkout=2026-08-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1786091072806&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248634999039582&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=157&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=323949708&amp;selectedRatePlan=402817779&amp;expediaPropertyId=15606&amp;searchId=11da6ee5-78a8-4b44-aa80-50b3e3d49191</t>
+  </si>
+  <si>
+    <t>Holiday Inn Hotel and Suites Richmond West End by IHG</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23294
+8008 W. Broad St</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.2
+Staff &amp; service, 9.2
+Amenities, 8.4
+Property conditions &amp; facilities, 9.2
+Location, 2.0
+Value for money, 2.0</t>
+  </si>
+  <si>
+    <t>Optional extras
+Cooked-to-order breakfast is offered for an extra charge of approximately USD 10.00 to 14.00 for adults, and USD 7.00 to 7.00 for children
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheThis property reserves the right to pre-authorize the guest's credit card prior to arrival. This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Choice).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Q Inn RichmondQuality Inn West EndHoliday Inn Hotel Suites Richmond West End an IHG HotelHoliday Inn Hotel and Suites Richmond West End by IHG HotelHoliday Inn Hotel and Suites Richmond West End by IHG Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Elevator
+Rooms
+Hardwood flooring in room
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+141 rooms
+Arranged over 6 floors
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: 6:00 AM
+Minimum check-in age: 21 
+Check-out time is 11 AM
+Contactless check-out available
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Guests booked in breakfast included rate plans receive breakfast for up to 2 adults who are sharing a guestroom. Breakfast fees apply for additional guests.
+Guests booked in dinner included rate plans receive dinner for up to 2 adults who are sharing a guestroom. Dinner fees apply for additional guests.
+Guests booked in dinner included rate plans receive dinner for up to 2 adults who are sharing a guestroom. Dinner fees apply for additional guests.
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+Up to 2 children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+Pets
+Pets not allowed
+Internet
+Free WiFi in public areas
+Free WiFi and wired internet access in rooms
+Parking
+Free uncovered onsite self parking
+Onsite RV/bus/truck parking (fees apply)
+Electric vehicle charging point on site
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/20000/15700/15606/4bd62464.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:27:40Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho139216/homewood-suites-by-hilton-richmond-west-end-innsbrook-glen-allen-united-states-of-america/?chkin=2026-08-21&amp;chkout=2026-08-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1786091115209&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=155&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=201134601&amp;selectedRatePlan=236091349&amp;expediaPropertyId=84600&amp;searchId=11da6ee5-78a8-4b44-aa80-50b3e3d49191</t>
+  </si>
+  <si>
+    <t>Homewood Suites by Hilton Richmond-West End/Innsbrook</t>
+  </si>
+  <si>
+    <t>Very good</t>
+  </si>
+  <si>
+    <t>USA
+Glen Allen
+VA
+23060
+4100 Innslake Drive</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.2
+Staff &amp; service, 8.8
+Amenities, 7.6
+Property conditions &amp; facilities, 8.0
+Location, 9.2
+Communication, 7.8
+Value for money, 9.0</t>
+  </si>
+  <si>
+    <t>Optional extras
+Early check-in can be arranged for an extra charge (subject to availability)
+Late check-out can be arranged for an extra charge (subject to availability)
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per accommodation, per stay
+Pool, spa, &amp; gym (if applicable)
+Pool access available from 8:00 AM to 10 PM
+The seasonal pool is open from June to September
+Guests under 18 years old are not allowed in the fitness facility, and guests under 18 years old are only allowed in the swimming pool and fitness facility with adult supervision 
+Policies
+Onsite parties or group events are strictly prohibited. Long-term renters welcome. Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of CleanStay (Hilton).Also known as
+Homewood Suites Hilton Richmond-West End/Innsbrook Glen AllenHomewood Suites Hilton Richmond-West End/Innsbrook AparthotelHomewood Suites Hilton Richmond-West End/InnsbrookHomewood Suites by Hilton Richmond West End/Innsbrookwood Suites Hilton RichmondWeHomewood Suites by Hilton Richmond West End/InnsbrookHomewood Suites by Hilton Richmond-West End/Innsbrook HotelHomewood Suites by Hilton Richmond-West End/Innsbrook Glen Allen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Assistive listening devices
+Braille/raised signage
+Elevator
+Handrails in stairways
+Pool hoist on site
+Stair-free path to entrance
+Visual alarms in hallways
+Well-lit path to entrance
+Wheelchair-accessible business center
+Wheelchair-accessible concierge desk
+Wheelchair-accessible gym
+Wheelchair-accessible lounge
+Wheelchair-accessible parking
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible pool
+Wheelchair-accessible public washroom
+Wheelchair-accessible registration desk
+Wheelchair-accessible restaurant
+Wheelchair-accessible van parking
+Rooms
+Phone accessibility kit
+Thin carpet in room
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+123 rooms
+Arranged over 4 floors
+Arriving/Leaving
+Check-in start time: 3 PM; Check-in end time: 11:00 PM
+Contactless check-in available
+Express check-in/out available
+Early check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is noon
+Contactless check-out available
+Late check-out subject to availability
+Special check-in instructions
+Guests planning to arrive outside of normal check-in hours must contact the property in advance for check-in instructions and smart lock details; front desk staff will greet guests on arrival at the property
+To make arrangements for check-in please contact the property at least 24 hours before arrival using the information on the booking confirmation
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Pets
+Pets allowed (dogs and cats only, 2 total)*
+Service animals welcome
+Internet
+Free WiFi in public areas
+Parking
+Free secured onsite self parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Onsite parking limited
+Onsite parking includes off-street options
+Other information
+Designated smoking areas
+No alcohol allowed onsite
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/90000/84600/84600/b96b194a.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:28:12Z</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho471136/courtyard-by-marriott-richmond-downtown-richmond-united-states-of-america/?chkin=2026-08-21&amp;chkout=2026-08-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1786091072865&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=782538183088734208&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=219&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=321413189&amp;selectedRatePlan=399212323&amp;expediaPropertyId=8507153&amp;searchId=11da6ee5-78a8-4b44-aa80-50b3e3d49191</t>
+  </si>
+  <si>
+    <t>Courtyard by Marriott Richmond Downtown</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>USA
+Richmond
+VA
+23219
+1320 East Cary Street</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.4
+Staff &amp; service, 9.4
+Amenities, 8.8
+Property conditions &amp; facilities, 9.4
+Location, 9.4</t>
+  </si>
+  <si>
+    <t>Optional extras
+To-go breakfast is offered for an extra charge of approximately USD 5 to 15 per person
+Early check-in can be arranged for an extra charge (subject to availability)
+Late check-out can be arranged for an extra charge (subject to availability)
+Pets
+Service animals exempt from fees 
+Parking
+Valet parking costs USD 44 per night with in/out privileges
+Parking height restrictions apply 
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a smoke detector on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Also known as
+Courtyard Hotel Richmond DowntownCourtyard Richmond DowntownCourtyard Marriott Richmond Downtown HotelCourtyard Marriott Richmond DowntownCourtyard By Marriott RichmondCourtyard by Marriott Richmond Downtown HotelCourtyard by Marriott Richmond Downtown RichmondCourtyard by Marriott Richmond Downtown Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Assistive listening devices
+Braille/raised signage
+Elevator
+Handrails in stairways
+Stair-free path to entrance
+Visual alarms in hallways
+Wheelchair-accessible business center
+Wheelchair-accessible gym
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible public washroom
+Wheelchair-accessible registration desk
+Wheelchair-accessible restaurant
+Wheelchairs on site
+Rooms
+Grab bar near toilet
+Lever door handles
+Thin carpet in room
+Tile flooring in room
+Visual fire alarm
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+135 rooms
+Arranged over 6 floors
+Arriving/Leaving
+Check-in start time: 4:00 PM; Check-in end time: midnight
+Express check-out available
+Early check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is noon
 Contactless check-out available
 Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
-Children
-Children stay free when occupying the parent or guardian's room, using existing bedding 
 Pets
 Pets not allowed
 Service animals welcome
 Internet
 Free WiFi and wired internet access in public areas
 Free WiFi in rooms
 Parking
-Covered onsite self parking (USD 15.00 per day; includes in/out privileges)
-[...1 lines deleted...]
-Onsite parking limited
+Onsite valet parking (USD 44 per night; includes in/out privileges)
+Height restrictions apply for onsite parking
 Other information
 Smoke-free property
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/73000000/72990000/72981100/72981088/b44482f2.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...224 lines deleted...]
-    <t>https://images.trvl-media.com/lodging/124000000/123400000/123396900/123396880/w1084h763x0y5-0eefbc09.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/9000000/8510000/8507200/8507153/941c1d60.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -720,51 +937,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -798,234 +1015,302 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="F2">
-        <v>8.8</v>
+        <v>9.8</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2">
+        <v>1003</v>
+      </c>
+      <c r="J2">
         <v>401</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
-        <v>231</v>
+        <v>466</v>
+      </c>
+      <c r="L2">
+        <v>471</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
       <c r="Q2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="F3">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
       <c r="G3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I3">
-        <v>490</v>
+        <v>1005</v>
       </c>
       <c r="J3">
-        <v>109</v>
+        <v>139</v>
       </c>
       <c r="K3">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="M3" t="s">
         <v>24</v>
       </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
       </c>
       <c r="Q3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="R3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4">
-        <v>3.5</v>
+        <v>3.0</v>
       </c>
       <c r="F4">
-        <v>9.0</v>
+        <v>8.8</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I4">
-        <v>1007</v>
+        <v>571</v>
       </c>
       <c r="J4">
-        <v>178</v>
+        <v>135</v>
       </c>
       <c r="K4">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="M4" t="s">
         <v>24</v>
       </c>
       <c r="N4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
       </c>
       <c r="Q4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="R4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E5">
-        <v>2.5</v>
+        <v>3.0</v>
       </c>
       <c r="F5">
-        <v>8.2</v>
+        <v>8.0</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I5">
-        <v>59</v>
+        <v>1003</v>
       </c>
       <c r="J5">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="K5">
-        <v>124</v>
+        <v>155</v>
       </c>
       <c r="M5" t="s">
         <v>24</v>
       </c>
       <c r="N5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="P5" t="s">
+        <v>57</v>
       </c>
       <c r="Q5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="R5" t="s">
-        <v>55</v>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E6">
+        <v>3.0</v>
+      </c>
+      <c r="F6">
+        <v>9.0</v>
+      </c>
+      <c r="G6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H6" t="s">
+        <v>64</v>
+      </c>
+      <c r="I6">
+        <v>1004</v>
+      </c>
+      <c r="J6">
+        <v>188</v>
+      </c>
+      <c r="K6">
+        <v>219</v>
+      </c>
+      <c r="M6" t="s">
+        <v>24</v>
+      </c>
+      <c r="N6" t="s">
+        <v>65</v>
+      </c>
+      <c r="O6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>68</v>
+      </c>
+      <c r="R6" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">