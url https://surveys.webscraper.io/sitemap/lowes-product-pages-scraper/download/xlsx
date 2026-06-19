--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>currency</t>
@@ -95,210 +98,231 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>https://www.lowes.com/pd/Samsung-SOS-SM-29CF-BESPOKE-RF29DB990012/5015078007</t>
   </si>
   <si>
-    <t>Samsung Bespoke AI Standard-Depth Family Hub 29-cu ft 4 -Door 36-in Wide Smart Compatible French Door Refrigerator with Dual Ice Maker with Water Dispenser and Door within Door ( White Glass ) ENERGY STAR Certified</t>
+    <t>2026-06-15T11:01:52Z</t>
+  </si>
+  <si>
+    <t>Samsung Bespoke AI Standard-Depth Family Hub 29-cu ft 36-in Wide with Dual Ice Maker and Door within Door ( White Glass ) ENERGY STAR Certified</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>RF29DB990012</t>
   </si>
   <si>
     <t xml:space="preserve">5718763 </t>
   </si>
   <si>
-    <t>Homestead Lowe's10 PM33033</t>
+    <t>North Bergen Lowe's10 PM07047</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>&lt;div class="romance"&gt;Samsung’s Bespoke 4-Door Flex Refrigerator features AI Family Hub+ with the industry’s largest screen (Refrigerator smart video screen); AI Vision Inside (As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) automatically recognizes what's in your fridge, so you always know what's inside; Beverage Center provides quick and easy access to refreshingly cold water two ways; Open the refrigerator with ease, even if your hands are full with Auto Open Door; With just a light touch of the door sensor, the refrigerator door will open (An automatic closing function is not available; the actual open angle of the doors can be different by the installation circumstances and usage conditions like storing heavy items in the door bins; touch sensors can be turned on/off from the control panel/display, and its default setting is off).&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;AI Family Hub™+:  The AI Family Hub™+ with the industry’s largest screen* lets you share pictures, stream music and videos, access recipes, and more, all from your fridge&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;AI Vision Inside™:  AI Vision Inside automatically recognizes what's in your fridge, so you always know what's inside; access a list of what's in your fridge through the SmartThings app or Family Hub™+ screen&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Entertainment in your kitchen: Stream your favorite music apps, and mirror content from your compatible Samsung Smart TV or simply tap your Galaxy phone to the Family Hub™ for seamless content sharing; Get access to free live TV with Samsung TV Plus, with picture in picture, and all your latest updates on Facebook and YouTube(Content services may vary by region and are subject to change without notifications)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Keep your family in sync: Share pictures and videos with Google(A Wi Fi connection and Samsung account required); and leave handwritten notes; Keep track and sync family calendars all from the fridge(Google and Google Photos are trademarks of Google LLC)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Meal plan like a pro: See what’s inside your fridge from your phone, or just swipe or tap the screen; AI Vision Inside(As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) keeps track of what food goes in and out of your fridge and recommends recipes based on what you have on hand; SmartThings Food helps you meal plan, add items to your Shopping List, find ‘community’ recipes from other users and preheat your oven( SmartThings App available on Android and iOS devices; A Wi Fi connection and Samsung account required)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dual Auto Ice Maker: Get ice in two ways: cubed or Ice Bites (Compared to cubed ice)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;FlexZone: Customize your lower-right storage space to be a refrigerator or freezer with five adjustable temperature settings&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;UV Deodorizer: Keep the air in your fridge fresh day after day with a built-in deodorizing filter&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;SmartThings AI Energy Mode: SmartThings AI Energy Mode (helps you reduce your energy consumption, saving you money) (Available on Android and iOS devices; A Wi-Fi connection and a Samsung account are required)&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/03a0c987-0f0b-40b7-9dfe-551676086e2f/65250001.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="romance"&gt;Samsung’s Bespoke AI 4-Door Flex Refrigerator features AI Family Hub+ with the industry’s largest screen (Refrigerator smart video screen); AI Vision Inside (As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) automatically recognizes what's in your fridge, so you always know what's inside; Beverage Center provides quick and easy access to refreshingly cold water two ways; Open the refrigerator with ease, even if your hands are full with Auto Open Door; With just a light touch of the door sensor, the refrigerator door will open (An automatic closing function is not available; the actual open angle of the doors can be different by the installation circumstances and usage conditions like storing heavy items in the door bins; touch sensors can be turned on/off from the control panel/display, and its default setting is off).&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;AI Family Hub™+:  The AI Family Hub™+ with the industry’s largest screen* lets you share pictures, stream music and videos, access recipes, and more, all from your fridge&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;AI Vision Inside™:  AI Vision Inside automatically recognizes what's in your fridge, so you always know what's inside; access a list of what's in your fridge through the SmartThings app or Family Hub™+ screen&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Entertainment in your kitchen: Stream your favorite music apps, and mirror content from your compatible Samsung Smart TV or simply tap your Galaxy phone to the Family Hub™ for seamless content sharing; Get access to free live TV with Samsung TV Plus, with picture in picture, and all your latest updates on Facebook and YouTube(Content services may vary by region and are subject to change without notifications)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Keep your family in sync: Share pictures and videos with Google(A Wi Fi connection and Samsung account required); and leave handwritten notes; Keep track and sync family calendars all from the fridge(Google and Google Photos are trademarks of Google LLC)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Meal plan like a pro: See what’s inside your fridge from your phone, or just swipe or tap the screen; AI Vision Inside(As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) keeps track of what food goes in and out of your fridge and recommends recipes based on what you have on hand; SmartThings Food helps you meal plan, add items to your Shopping List, find ‘community’ recipes from other users and preheat your oven( SmartThings App available on Android and iOS devices; A Wi Fi connection and Samsung account required)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dual Auto Ice Maker: Get ice in two ways: cubed or Ice Bites (Compared to cubed ice)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;FlexZone: Customize your lower-right storage space to be a refrigerator or freezer with five adjustable temperature settings&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;UV Deodorizer: Keep the air in your fridge fresh day after day with a built-in deodorizing filter&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Starting July 1, 2026, Bespoke AI refrigerators will no longer come with interchangeable&amp;nbsp;panels and additional panels for existing Bespoke AI refrigerators purchased&amp;nbsp;before July 1, 2026 will be available&amp;nbsp;through Samsung;com&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/03a0c987-0f0b-40b7-9dfe-551676086e2f/65250001.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https:mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism</t>
   </si>
   <si>
     <t>mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/4fc2aef7-93a9-4df4-9b10-458ee7714dfb/4DR-Flex-Feature-9900-AI-Vision-Inside-V4_thumbnail.jpg?size=pdhism
 mobileimages.lowes.com/productimages/4c919479-5922-4ca3-ba5d-f3ec38942bb1/66188855.jpeg?size=pdhism
-mobileimages.lowes.com/productimages/8a277571-3fb3-456d-b639-eb792ea7bfc7/78843338.jpeg?size=pdhism</t>
+mobileimages.lowes.com/productimages/4f893bd6-4c98-4cfe-bd43-803bce2c119c/83886814.jpeg?size=pdhism</t>
   </si>
   <si>
     <t xml:space="preserve">Free Shipping and 10% off eligible orders - pause or cancel anytime.
 </t>
   </si>
   <si>
     <t>lbs</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Medium (33 - 36-in)</t>
   </si>
   <si>
     <t>Flat</t>
   </si>
   <si>
-    <t>https://www.lowes.com/pd/Whirlpool-36-inch-Wide-Side-by-Side-Refrigerator-21-cu-ft/5016346219</t>
-[...26 lines deleted...]
-  <si>
     <t>https://www.lowes.com/pd/Maytag-24-5-cu-ft-Side-by-Side-Refrigerator-with-Ice-Maker-White/1000688622</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:02:17Z</t>
   </si>
   <si>
     <t>Maytag 24.5-cu ft Standard-Depth 36-in Wide Side-by-Side Refrigerator with Ice Maker ,Water and Ice Dispenser ( White )</t>
   </si>
   <si>
     <t>Maytag</t>
   </si>
   <si>
     <t>MSS25C4MGW</t>
   </si>
   <si>
     <t xml:space="preserve">1025474 </t>
   </si>
   <si>
     <t>&lt;div class="romance"&gt;This side-by-side refrigerator is built tough and easy-to-clean. Built with plenty of storage options, including a specially designed soft freeze bin that puts you in control of the way foods freeze. Put in a pint of ice cream and it's soft enough to scoop. Frozen pizza storage stores two frozen pizza boxes upright and out of the way, so quick meals are an easy grab. The distinct and durable Signature Maytag® metal shelf adds a bold look to the inside. With an exterior ice and water dispenser for easy access, plus a 10-year limited parts warranty on the compressor, this side-by-side fridge will keep it all cool for years and years.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Soft freeze bin is a specially designed zone that controls the way foods freeze, so foods like ice cream are soft enough to scoop&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Frozen pizza storage stores two frozen pizza boxes upright and out of the way, so quick meals are an easy grab- Fold down the adjustable side of the shelf for extra shelf space when you need it&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Store-N-Door® ice dispensing system frees up shelf space in the freezer, creating more room for tall items on the shelf Plus, the bin is removable, so it's perfect to use for filling large containers like blenders and coolers&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Signature Maytag® metal shelf - a distinct and durable metal shelf adds a bold look inside&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable gallon door bins are strong enough to hold large bottles, jugs and containers, freeing up shelf space&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Exterior ice and water dispenser - enjoy easy access to ice and chilled water, even when using tall glasses and pitchers, with the exterior ice and water dispenser&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Our 10-year limited parts warranty on the compressor covers the heart of the refrigerator, so you know you can count on it to keep all your food cold for years&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Humidity-controlled FreshLock™ crisper helps keep foods fresh with just the right humidity&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Long-lasting BrightSeries™ LED lighting casts a bright, white light and uses less energy than incandescent bulbs&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/a4eab9a0-6480-40e7-9a35-b6cfd8c81999/09094367.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https:mobileimages.lowes.com/productimages/39087e8c-7dca-440a-bc47-65d07ccfb79d/72782077.jpeg?size=pdhism</t>
   </si>
   <si>
     <t>mobileimages.lowes.com/productimages/45e5566c-6ac9-4cdc-9a74-bc09773abd50/69253463.jpeg
 mobileimages.lowes.com/productimages/39087e8c-7dca-440a-bc47-65d07ccfb79d/72782077.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/80a3b667-01b3-4a51-9c02-1bbbf089d285/MR-MYR-26148-2019-Maytag-Brand-SxS-Soft-Freeze-Feature-Final-1080_thumbnail.jpg?size=pdhism
-mobileimages.lowes.com/productimages/3ef85921-6841-4f68-bb20-ffba452d04df/72782076.jpeg?size=pdhism
-mobileimages.lowes.com/productimages/f01323ce-f101-4897-897f-97979aa3ea52/72782078.jpeg?size=pdhism</t>
+mobileimages.lowes.com/productimages/29f40130-93ea-4302-bb44-b3930c3fed09/85945927.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/3ef85921-6841-4f68-bb20-ffba452d04df/72782076.jpeg?size=pdhism</t>
   </si>
   <si>
     <t>Contoured</t>
   </si>
   <si>
-    <t>https://www.lowes.com/pd/Whirlpool-24-5-cu-ft-Side-by-Side-Refrigerator-with-Ice-Maker-White/1000379187</t>
-[...26 lines deleted...]
-  <si>
     <t>https://www.lowes.com/pd/ZLINE-KITCHEN-BATH-19-6-cu-ft-35-75-in-Counter-depth-Built-In-French-Door-Refrigerator-with-Ice-Maker-ENERGY-STAR/5014714925</t>
   </si>
   <si>
-    <t>ZLINE KITCHEN &amp; BATH Counter-Depth 19.6-cu ft 3 -Door 36-in Wide Built-In French Door Refrigerator with Ice Maker with Water Dispenser ( Stainless Steel with White Matte Panel and Stainless Steel Handle ) ENERGY STAR Certified</t>
+    <t>2026-06-15T11:02:35Z</t>
+  </si>
+  <si>
+    <t>ZLINE KITCHEN &amp; BATH Counter-Depth 19.6-cu ft 36-in Wide Built-In with Ice Maker ( Stainless Steel with White Matte Panel and Stainless Steel Handle ) ENERGY STAR Certified</t>
   </si>
   <si>
     <t>ZLINE KITCHEN &amp; BATH</t>
   </si>
   <si>
     <t>RBIV-WM-36</t>
   </si>
   <si>
     <t xml:space="preserve">5509549 </t>
   </si>
   <si>
     <t>&lt;div class="romance"&gt;Luxury isn’t meant to be desired - it’s meant to be attainable. The ZLINE 36 in. 19.6 cu. ft. French Door Built-In Bottom Freezer Refrigerator with Water Dispenser and Ice Maker in White Matte (RBIV-WM-36) provides the ultimate upgrade to the center of your home by pairing premium dual cooling technology with enhanced storage capacity for multiple grocery items. Achieve ZLINE Attainable Luxury® excellence with innovative features designed to enhance your kitchen’s cooling and freezing capability.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Custom Door Panel Finish - Create a timeless look in your kitchen with a true flush installation paired with elegant white matte door panels that deliver superior durability&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Flex Drawers - 2 specialty half-width flex drawers feature 4 set temperature options between 30°F and 41°F, perfect for chilling wines, specialty meats, and other items for any occasion&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Spacious Storage - Comfortably organize multiple grocery items inside a 14 cu ft refrigeration compartment and 5.6 cu ft freezer compartment — totaling 19.6 cu ft of interior capacity&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Bright White Interior - Achieve ZLINE Attainable Luxury® excellence by pairing best-in-class freshness with Bright White interior units featuring exceptional dual cooling technology&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Digital ChillControl - An ergonomic LED display allows you to quickly change temperatures and navigate menu options to change the appliance to vacation, sabbath, or eco modes&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable Temperatures - Create the perfect cooling environment with fridge temperatures ranging from 35°F to 46°F and freezer temperatures ranging from -11°F to 5°F&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Water Dispenser and Ice Maker - Deliver fresh, filtered water discreetly with a water dispenser in the fridge and produce up to 4 pounds of daily ice with an automatic ice maker in the freezer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soft-Shut Technology - Smooth-closing fridge drawers seamlessly open and close ensuring heavily used components are enjoyed for years to come&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED Illumination - Easily spot items inside the fridge thanks to cool white LED interior lights along the walls and ceiling that illuminate when you open the door&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/58f53660-9e48-4944-b0da-9f08da3cc77f/60784025.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https:mobileimages.lowes.com/productimages/c756216c-f23f-4458-8d41-64ab9b4cd944/67739068.jpeg?size=pdhism</t>
   </si>
   <si>
     <t>mobileimages.lowes.com/productimages/c756216c-f23f-4458-8d41-64ab9b4cd944/67739068.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/dfbb6c50-8d3a-4c69-819a-064d0edff504/ZLINE-CTV-2024-Master-Cut-HD_thumbnail.jpg?size=pdhism
 mobileimages.lowes.com/productimages/ce276740-3828-48db-9e95-bbdca6d6bf25/70966828.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/f12a46ca-bf02-442b-aad2-ef0a9300f4ae/67739069.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/3da8b2a0-0a51-4486-86ba-32b02fd9947f/68314044.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Luxury</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/FORNO-Forno-Luigi-18-cu-ft-French-Door-Refrigerator-White-Antique-Brass-Handles/5017797323</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:06:26Z</t>
+  </si>
+  <si>
+    <t>FORNO Standard-Depth Luigi 18-cu ft 33-in Wide with Ice Maker ( White ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>FORNO</t>
+  </si>
+  <si>
+    <t>FFFFD1791-33WHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8031862 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Upgrade your kitchen with our 18 cu.ft. frost-free refrigerator featuring a stylish white finish complemented by antique brass handles. Enjoy ample storage with 12 cu.ft. of fresh food space and a 6 cu.ft. freezer, equipped with adjustable glass shelves, spacious door bins, and crispers for organized storage. The Super Cool and Super Freeze functions help lock in freshness, while bright LED lighting ensures easy visibility. With no-frost technology, hassle-free maintenance is a given. A sleek retro-inspired design, combined with a durable stainless steel back panel and silver-trimmed details, makes this ENERGY STAR-certified refrigerator a perfect blend of style, functionality, and energy efficiency. Lower the cost of living with Forno.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Sleek white-finished doors with antique brass handles add a distinctive, stylish touch&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Spacious 12 cu ft fresh food section and 6 cu ft freezer provide ample storage for all your essentials&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Fresh food compartment offers 3 glass shelves, 4 spacious door bins, and 2 crispers for organized, flexible storage&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Freezer compartment features 2 full-width pull-out drawers and an extra freezer tray for easy access and organized storage&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Super Cool and Super Freeze functions rapidly adjust to ideal temperatures, locking in freshness for your groceries&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED touch controls provide precise temperature settings with easy, intuitive operation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Bright, high-efficiency LED lighting illuminates every corner, ensuring easy visibility and reducing food waste&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Includes a manual ice maker with two trays for convenient ice production anytime you need it&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;No-frost design ensures hassle-free maintenance and maximizes storage space with no manual defrosting&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/0cfa77e4-9867-47dd-b1c1-d8471efc41f7/46323089.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/a6941b24-a393-4025-bfb8-004c4e9cd268/76764180.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/a6941b24-a393-4025-bfb8-004c4e9cd268/76764180.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/5f3d8d92-75b3-4fd3-838e-fb42c5f38aaf/76764176.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/c6ac43ef-ccbd-46d7-959f-1fe120cc3610/76764174.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/44c3c80d-a128-40a2-988f-ad61101f77d6/76764179.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/8cf06179-ab33-431a-9d5b-e8ff55ed2f7c/76764177.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Whirlpool-24-5-cu-ft-Side-by-Side-Refrigerator-with-Ice-Maker-White/1000379187</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:07:30Z</t>
+  </si>
+  <si>
+    <t>Whirlpool 24.5-cu ft Standard-Depth 36-in Wide Side-by-Side Refrigerator with Ice Maker ,Water and Ice Dispenser ( White )</t>
+  </si>
+  <si>
+    <t>Whirlpool</t>
+  </si>
+  <si>
+    <t>WRS555SIHW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">930303 </t>
+  </si>
+  <si>
+    <t>Sterling Lowe's10 PM20166</t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Purposefully-designed spaces help you maximize your storage in this side-by-side refrigerator. Get the room you need, even if it's just an inch, with the Infinity Slide shelf. Easily store pizzas upright with the Pizza Pocket in the side-by-side refrigerator. The deli drawer refrigerator gives you plenty of space to store meat and cheese, too.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Lowest Repair Rate - Whirlpool brand refrigerators have the lowest repair rate among side by side refrigerators&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Pizza Pocket - easily store frozen pizzas upright without trying to fit them on flat freezer shelves&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Can caddy - free up shelf space an get more flexibility using this in-door an caddy that holds either cans or bottles&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;In-Door-Ice® storage - get two extra shelves with an ice bin that's moved to the door&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Frameless glass shelves - store more items on each shelf with wall-to-wall shelves, which offer greater storage flexibility&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable gallon door bins - move these adjustable bins anywhere in the door for increased loading flexibility when and where you need it&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Exterior Ice and Water Dispenser with EveryDrop™ Water Filtration - access fresh filtered water and ice without ever opening the refrigerator door using dual pad dispensers&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED interior lighting - keep food looking as good as it tastes - light is cast inside the refrigerator so food looks like it's supposed to&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Electronic temperature controls - choose the ideal temperature for whatever foods you're storing with convenient, up-front controls&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/cae49e2f-abd7-4d83-8649-5c07316adc29/61430214.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/b3d8f718-73c5-4d8c-9435-790251c285df/75753283.png?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/b3d8f718-73c5-4d8c-9435-790251c285df/75753283.png?size=pdhism
+mobileimages.lowes.com/productimages/df3a133d-1bd8-4671-a24b-4f8f4f8ec1dd/WPA-23927-In-Door-Ice-Storage-ALT-1080_thumbnail.jpg?size=pdhism
+mobileimages.lowes.com/productimages/29f40130-93ea-4302-bb44-b3930c3fed09/85945927.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/958e0bcb-4bd3-4692-8f33-7e5e93ae74f9/75753271.png?size=pdhism
+mobileimages.lowes.com/productimages/6c84102c-f29c-4669-bcc9-6f2b65db5061/75753662.jpeg?size=pdhism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -602,59 +626,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -689,401 +713,422 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>3699.0</v>
+        <v>32</v>
+      </c>
+      <c r="G2" t="s">
+        <v>33</v>
       </c>
       <c r="H2">
+        <v>3499.0</v>
+      </c>
+      <c r="I2">
         <v>4999.0</v>
       </c>
-      <c r="I2">
-[...5 lines deleted...]
-      <c r="L2">
+      <c r="J2">
+        <v>1500.0</v>
+      </c>
+      <c r="K2" t="s">
+        <v>34</v>
+      </c>
+      <c r="M2">
         <v>1</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4.5</v>
       </c>
-      <c r="N2">
-[...2 lines deleted...]
-      <c r="O2" t="s">
+      <c r="O2">
+        <v>338</v>
+      </c>
+      <c r="P2" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>36</v>
+      </c>
+      <c r="R2" t="s">
+        <v>37</v>
+      </c>
+      <c r="S2" t="s">
+        <v>38</v>
+      </c>
+      <c r="T2">
+        <v>370.4</v>
+      </c>
+      <c r="U2" t="s">
+        <v>39</v>
+      </c>
+      <c r="V2" t="s">
+        <v>40</v>
+      </c>
+      <c r="W2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="P2" t="s">
+      <c r="H3">
+        <v>1709.99</v>
+      </c>
+      <c r="I3">
+        <v>1899.0</v>
+      </c>
+      <c r="J3">
+        <v>189.01</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="Q2" t="s">
-[...8 lines deleted...]
-      <c r="T2" t="s">
+      <c r="M3">
+        <v>1</v>
+      </c>
+      <c r="N3">
+        <v>4</v>
+      </c>
+      <c r="O3">
+        <v>833</v>
+      </c>
+      <c r="P3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T3">
+        <v>267</v>
+      </c>
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
+      <c r="V3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4">
+        <v>8639.99</v>
+      </c>
+      <c r="I4">
+        <v>9599.99</v>
+      </c>
+      <c r="J4">
+        <v>960.0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4">
+        <v>1</v>
+      </c>
+      <c r="N4">
+        <v>4.8</v>
+      </c>
+      <c r="O4">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>60</v>
+      </c>
+      <c r="R4" t="s">
+        <v>61</v>
+      </c>
+      <c r="T4">
+        <v>355</v>
+      </c>
+      <c r="U4" t="s">
+        <v>39</v>
+      </c>
+      <c r="V4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA4">
         <v>37</v>
       </c>
-      <c r="U2" t="s">
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5">
+        <v>2799.0</v>
+      </c>
+      <c r="I5">
+        <v>3599.0</v>
+      </c>
+      <c r="J5">
+        <v>800.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5">
+        <v>1</v>
+      </c>
+      <c r="N5">
+        <v>5</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="P5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>70</v>
+      </c>
+      <c r="R5" t="s">
+        <v>71</v>
+      </c>
+      <c r="T5">
+        <v>231</v>
+      </c>
+      <c r="U5" t="s">
+        <v>39</v>
+      </c>
+      <c r="V5" t="s">
+        <v>40</v>
+      </c>
+      <c r="W5" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AA5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F6" t="s">
+        <v>77</v>
+      </c>
+      <c r="G6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6">
+        <v>1709.99</v>
+      </c>
+      <c r="I6">
+        <v>1899.0</v>
+      </c>
+      <c r="J6">
+        <v>189.01</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
+      </c>
+      <c r="N6">
+        <v>3.7</v>
+      </c>
+      <c r="O6">
+        <v>2938</v>
+      </c>
+      <c r="P6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S6" t="s">
         <v>38</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T6">
+        <v>267</v>
+      </c>
+      <c r="U6" t="s">
         <v>39</v>
       </c>
-      <c r="X2" t="s">
+      <c r="V6" t="s">
         <v>40</v>
       </c>
-      <c r="Z2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="W6" t="s">
         <v>41</v>
       </c>
-      <c r="B3" t="s">
-[...76 lines deleted...]
-      <c r="D4" t="s">
+      <c r="Y6" t="s">
         <v>52</v>
       </c>
-      <c r="E4" t="s">
-[...53 lines deleted...]
-      <c r="Z4">
+      <c r="AA6">
         <v>100</v>
-      </c>
-[...137 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">