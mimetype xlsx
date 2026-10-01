--- v1 (2026-06-19)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -95,234 +95,240 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
+    <t>https://www.lowes.com/pd/Whirlpool-36-inch-Wide-Side-by-Side-Refrigerator-21-cu-ft/5016346219</t>
+  </si>
+  <si>
+    <t>2026-09-29T14:48:05Z</t>
+  </si>
+  <si>
+    <t>Whirlpool 20.85-cu ft Counter-Depth 36-in Wide Side-by-Side Refrigerator with Ice Maker White )</t>
+  </si>
+  <si>
+    <t>Whirlpool</t>
+  </si>
+  <si>
+    <t>WRSC5536RW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6920006 </t>
+  </si>
+  <si>
+    <t>Eatontown Lowe's10 PM07724</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Family-proof quality with a low repair rate&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Best Selling Side by Side Brand&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Help prevent freezer burn with the TruCool™ System&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Keep fruit and veggies organized and visible with the Pantry Drawer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;New, Improved LED lighting helps keep food from getting lost&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Counter Depth design is perfectly integrated for a built-in look&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;In-Door Ice &amp;amp; Water gives you more room in the freezer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Store more with wall-to-wall Adjustable Glass Shelves&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Tap Touch Controls puts control at your fingertips&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/c645d753-ab88-4eac-a43c-1e832f883ef9/61204046.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/be83d421-fcf5-4e3d-9139-7ee5956f9fe2/70054232.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/be83d421-fcf5-4e3d-9139-7ee5956f9fe2/70054232.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/be83d421-fcf5-4e3d-9139-7ee5956f9fe2/70054232.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/cd160434-28fb-4a01-bfbc-208ae5a061a7/72336248.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/e93ba625-588f-42c0-b8e0-87e4b68fe4d3/72338252.png?size=pdhism
+mobileimages.lowes.com/productimages/24a908cd-a940-426d-9e58-5081b977ae63/72336249.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Free Shipping and 10% off eligible auto-recurring orders - pause or cancel anytime.
+</t>
+  </si>
+  <si>
+    <t>lbs</t>
+  </si>
+  <si>
+    <t>No toe grille</t>
+  </si>
+  <si>
+    <t>Medium (33 - 36-in)</t>
+  </si>
+  <si>
+    <t>Flat</t>
+  </si>
+  <si>
     <t>https://www.lowes.com/pd/Samsung-SOS-SM-29CF-BESPOKE-RF29DB990012/5015078007</t>
   </si>
   <si>
-    <t>2026-06-15T11:01:52Z</t>
-[...2 lines deleted...]
-    <t>Samsung Bespoke AI Standard-Depth Family Hub 29-cu ft 36-in Wide with Dual Ice Maker and Door within Door ( White Glass ) ENERGY STAR Certified</t>
+    <t>2026-09-29T14:48:25Z</t>
+  </si>
+  <si>
+    <t>Samsung Bespoke AI Standard-Depth Family Hub 32" 29-cu ft 4 -Door 36-in Wide French Door Refrigerator with Dual Ice Maker and Door within Door ( White Glass ) ENERGY STAR Certified</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>RF29DB990012</t>
   </si>
   <si>
     <t xml:space="preserve">5718763 </t>
   </si>
   <si>
-    <t>North Bergen Lowe's10 PM07047</t>
-[...12 lines deleted...]
-mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism
+    <t>&lt;div class="romance"&gt;Samsung’s Bespoke  4-Door Flex Refrigerator features Family Hub+ with the industry’s largest screen (Refrigerator smart video screen); AI Vision (As of March 2024, AI Vision can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) automatically recognizes what's in your fridge, so you always know what's inside; Beverage Center provides quick and easy access to refreshingly cold water two ways; Open the refrigerator with ease, even if your hands are full with Auto Open Door; With just a light touch of the door sensor, the refrigerator door will open (An automatic closing function is not available; the actual open angle of the doors can be different by the installation circumstances and usage conditions like storing heavy items in the door bins; touch sensors can be turned on/off from the control panel/display, and its default setting is off).&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Family Hub™ 32":  Family Hub™ features a 32” screen* for an enhanced user experience; it utilizes AI for image recognition and recipe recommendations; Family Hub keeps you connected to your family and home; share pictures, stream music and videos, access recipes, control your smart devices and Alexa all from the fridge** (*Refrigerator smart video screen **WiFi connection and Samsung account required.)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;AI Vision:  Built with Google Gemini, AI Vision recognizes food items that you put in and take out of your fridge, so you can keep track of what's inside; you can also register items and their expiration dates using the AI Food Manager, to get notified when they are about to expire.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Beverage Center™: Enjoy quick access to refreshingly cool, filtered water in two ways; Choose from an internal dispenser or a built-in AutoFill Water Pitcher that automatically refills, with the option to infuse with a flavor.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;FlexZone: Customize your lower-right storage space to be a refrigerator or freezer with five adjustable temperature settings&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Now Brief:  The Now Brief provides a daily overview of information including the weather, your schedule and latest health data on your Family Hub ™screen, when it's not in use; customize your Now Brief dashboard using your favorite apps and widgets to get a quick glance of what's relevant to you.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dual Auto Ice Maker: Get ice in two ways: cubed or Ice Bites (Compared to cubed ice)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Flex Crisper™:  lets you store your food at optimal temperatures; select from two temperature settings to keep your produce fresh and crisp.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;UV Deodorizer: Keep the air in your fridge fresh day after day with a built-in deodorizing filter&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Starting July 1, 2026, Bespoke AI refrigerators will no longer come with interchangeable&amp;nbsp;panels and additional panels for existing Bespoke AI refrigerators purchased&amp;nbsp;before July 1, 2026 will be available&amp;nbsp;through Samsung;com&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/03a0c987-0f0b-40b7-9dfe-551676086e2f/65250001.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/a6905279-0969-4ed5-96d1-c185ced29a9f/95380840.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/a6905279-0969-4ed5-96d1-c185ced29a9f/95380840.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/a6905279-0969-4ed5-96d1-c185ced29a9f/95380840.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/4fc2aef7-93a9-4df4-9b10-458ee7714dfb/4DR-Flex-Feature-9900-AI-Vision-Inside-V4_thumbnail.jpg?size=pdhism
 mobileimages.lowes.com/productimages/4c919479-5922-4ca3-ba5d-f3ec38942bb1/66188855.jpeg?size=pdhism
-mobileimages.lowes.com/productimages/4f893bd6-4c98-4cfe-bd43-803bce2c119c/83886814.jpeg?size=pdhism</t>
-[...6 lines deleted...]
-    <t>lbs</t>
+mobileimages.lowes.com/productimages/1f350916-c583-40c9-8ba8-4022cb3f3e55/89597116.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/GE-17-5-cu-ft-Top-Freezer-Refrigerator-White/1001160714</t>
+  </si>
+  <si>
+    <t>2026-09-29T14:47:28Z</t>
+  </si>
+  <si>
+    <t>GE 17.5-cu ft Standard-Depth 28-in Wide Top-Freezer Refrigerator ( White )</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>GTS18DTNRWW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1596843 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;At GE Appliances, we bring good things to life. Our goal is to help people improve their lives at home by providing quality appliances that were made for real life. Whether it's enjoying the tradition of making meals from scratch or tackling a mountain of muddy jeans and soccer jerseys, GE Appliances are crafted to support any and every task in the home.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;LED lighting - find all your favorite foods under natural-looking light&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable wire shelves - moveable racks can handle a variety of foods&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Upfront temperature controls - easy-to-use controls regulate both fresh food and freezer sections&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;High-gloss handles - provide an appearance that is easy to clean&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Large 13.49 cu ft fresh-food capacity - provides additional interior space&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;4.03 cu ft freezer capacity - allows for additional storage&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Clear crisper drawers - space to organize fruits and vegetables&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Gallon door storage bins - enable larger items to be easily accommodated in the door&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dairy compartment - provides easy access to items like butter and cheese&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/d471e020-6b1b-4693-ad74-ff7b9833892e/65123294.jpg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/d471e020-6b1b-4693-ad74-ff7b9833892e/65123294.jpg?size=pdhism
+mobileimages.lowes.com/productimages/d471e020-6b1b-4693-ad74-ff7b9833892e/65123294.jpg?size=pdhism
+mobileimages.lowes.com/productimages/6900273f-189c-4723-b53b-598083f17a89/65143931.jpg?size=pdhism
+mobileimages.lowes.com/productimages/aa39c61d-e5d1-4bfb-aa55-5996c078b03c/81094308.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/3f63d9f1-5c26-489e-a300-b76ce6a34514/65143932.jpg?size=pdhism</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
-    <t>Medium (33 - 36-in)</t>
-[...33 lines deleted...]
-mobileimages.lowes.com/productimages/3ef85921-6841-4f68-bb20-ffba452d04df/72782076.jpeg?size=pdhism</t>
+    <t>Small (&lt;33-in)</t>
   </si>
   <si>
     <t>Contoured</t>
   </si>
   <si>
+    <t>https://www.lowes.com/pd/ZLINE-KITCHEN-BATH-23-cu-ft-35-75-in-Smart-French-Door-Refrigerator-with-Ice-Maker-Fingerprint-Resistant-ENERGY-STAR/5014714911</t>
+  </si>
+  <si>
+    <t>2026-09-29T14:48:35Z</t>
+  </si>
+  <si>
+    <t>ZLINE KITCHEN &amp; BATH Counter-Depth 19.6-cu ft 3 -Door 36-in Wide Built-In French Door Refrigerator with Ice Maker ( Stainless Steel with a White Matte door and Polished Gold Handle ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>ZLINE KITCHEN &amp; BATH</t>
+  </si>
+  <si>
+    <t>RBIVZ-WM-36-G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5509542 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Luxury isn’t meant to be desired - it’s meant to be attainable. The ZLINE Autograph Edition 36 in. 19.6 cu. ft. French Door Built-In Bottom Freezer Refrigerator with Water Dispenser and Ice Maker in White Matte with Polished Gold Accents (RBIVZ-WM-36-G) provides the ultimate upgrade to the center of your home by pairing premium dual cooling technology with enhanced storage capacity for multiple grocery items. Achieve ZLINE Attainable Luxury® excellence with innovative features designed to enhance your kitchen’s cooling and freezing capability.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Autograph Edition Series - Enjoy a timeless look with 3 luxurious Polished Gold accent handles, giving your built-in refrigerator an elegant, unmatched style&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Custom Door Panel Finish - Create a timeless look in your kitchen with a true flush installation paired with elegant white matte door panels that deliver superior durability&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Flex Drawers - 2 specialty half-width flex drawers feature 4 set temperature options between 30°F and 41°F, perfect for chilling wines, specialty meats, and other items for any occasion&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Spacious Storage - Comfortably organize multiple grocery items inside a 14 cu ft refrigeration compartment and 5.6 cu ft freezer compartment — totaling 19.6 cu ft of interior capacity&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Bright White Interior - Achieve ZLINE Attainable Luxury® excellence by pairing best-in-class freshness with Bright White interior units featuring exceptional dual cooling technology&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Digital ChillControl - An ergonomic LED display allows you to quickly change temperatures and navigate menu options to change the appliance to vacation, sabbath, or eco modes&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable Temperatures - Create the perfect cooling environment with fridge temperatures ranging from 35°F to 46°F and freezer temperatures ranging from -11°F to 5°F&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Water Dispenser and Ice Maker - Deliver fresh, filtered water discreetly with a water dispenser in the fridge and produce up to 4 pounds of daily ice with an automatic ice maker in the freezer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soft-Shut Technology - Smooth-closing fridge drawers seamlessly open and close ensuring heavily used components are enjoyed for years to come&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/58f53660-9e48-4944-b0da-9f08da3cc77f/60784025.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/5c703c55-3be7-4edc-909e-e3cc9c3e20c4/67739164.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/5c703c55-3be7-4edc-909e-e3cc9c3e20c4/67739164.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/dfbb6c50-8d3a-4c69-819a-064d0edff504/ZLINE-CTV-2024-Master-Cut-HD_thumbnail.jpg?size=pdhism
+mobileimages.lowes.com/productimages/ce276740-3828-48db-9e95-bbdca6d6bf25/70966828.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/f18bd310-25f9-43ed-8cd2-f763785dec10/67739163.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/8eaa1653-9dba-48a9-987c-5a7abf49af7a/68314240.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Panel-ready</t>
+  </si>
+  <si>
     <t>https://www.lowes.com/pd/ZLINE-KITCHEN-BATH-19-6-cu-ft-35-75-in-Counter-depth-Built-In-French-Door-Refrigerator-with-Ice-Maker-ENERGY-STAR/5014714925</t>
   </si>
   <si>
-    <t>2026-06-15T11:02:35Z</t>
-[...5 lines deleted...]
-    <t>ZLINE KITCHEN &amp; BATH</t>
+    <t>2026-09-29T14:46:28Z</t>
+  </si>
+  <si>
+    <t>ZLINE KITCHEN &amp; BATH Counter-Depth 19.6-cu ft 3 -Door 36-in Wide Built-In French Door Refrigerator with Ice Maker ( Stainless Steel with White Matte Panel and Stainless Steel Handle ) ENERGY STAR Certified</t>
   </si>
   <si>
     <t>RBIV-WM-36</t>
   </si>
   <si>
     <t xml:space="preserve">5509549 </t>
   </si>
   <si>
     <t>&lt;div class="romance"&gt;Luxury isn’t meant to be desired - it’s meant to be attainable. The ZLINE 36 in. 19.6 cu. ft. French Door Built-In Bottom Freezer Refrigerator with Water Dispenser and Ice Maker in White Matte (RBIV-WM-36) provides the ultimate upgrade to the center of your home by pairing premium dual cooling technology with enhanced storage capacity for multiple grocery items. Achieve ZLINE Attainable Luxury® excellence with innovative features designed to enhance your kitchen’s cooling and freezing capability.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Custom Door Panel Finish - Create a timeless look in your kitchen with a true flush installation paired with elegant white matte door panels that deliver superior durability&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Flex Drawers - 2 specialty half-width flex drawers feature 4 set temperature options between 30°F and 41°F, perfect for chilling wines, specialty meats, and other items for any occasion&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Spacious Storage - Comfortably organize multiple grocery items inside a 14 cu ft refrigeration compartment and 5.6 cu ft freezer compartment — totaling 19.6 cu ft of interior capacity&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Bright White Interior - Achieve ZLINE Attainable Luxury® excellence by pairing best-in-class freshness with Bright White interior units featuring exceptional dual cooling technology&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Digital ChillControl - An ergonomic LED display allows you to quickly change temperatures and navigate menu options to change the appliance to vacation, sabbath, or eco modes&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable Temperatures - Create the perfect cooling environment with fridge temperatures ranging from 35°F to 46°F and freezer temperatures ranging from -11°F to 5°F&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Water Dispenser and Ice Maker - Deliver fresh, filtered water discreetly with a water dispenser in the fridge and produce up to 4 pounds of daily ice with an automatic ice maker in the freezer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soft-Shut Technology - Smooth-closing fridge drawers seamlessly open and close ensuring heavily used components are enjoyed for years to come&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED Illumination - Easily spot items inside the fridge thanks to cool white LED interior lights along the walls and ceiling that illuminate when you open the door&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/58f53660-9e48-4944-b0da-9f08da3cc77f/60784025.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https:mobileimages.lowes.com/productimages/c756216c-f23f-4458-8d41-64ab9b4cd944/67739068.jpeg?size=pdhism</t>
   </si>
   <si>
     <t>mobileimages.lowes.com/productimages/c756216c-f23f-4458-8d41-64ab9b4cd944/67739068.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/dfbb6c50-8d3a-4c69-819a-064d0edff504/ZLINE-CTV-2024-Master-Cut-HD_thumbnail.jpg?size=pdhism
 mobileimages.lowes.com/productimages/ce276740-3828-48db-9e95-bbdca6d6bf25/70966828.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/f12a46ca-bf02-442b-aad2-ef0a9300f4ae/67739069.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/3da8b2a0-0a51-4486-86ba-32b02fd9947f/68314044.jpeg?size=pdhism</t>
   </si>
   <si>
-    <t>Luxury</t>
-[...64 lines deleted...]
-mobileimages.lowes.com/productimages/6c84102c-f29c-4669-bcc9-6f2b65db5061/75753662.jpeg?size=pdhism</t>
+    <t>Stainless steel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -740,395 +746,383 @@
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2" t="s">
         <v>33</v>
       </c>
       <c r="H2">
-        <v>3499.0</v>
+        <v>1999.0</v>
       </c>
       <c r="I2">
-        <v>4999.0</v>
+        <v>2221.0</v>
       </c>
       <c r="J2">
-        <v>1500.0</v>
+        <v>222.0</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2">
-        <v>4.5</v>
+        <v>4.1</v>
       </c>
       <c r="O2">
-        <v>338</v>
+        <v>1341</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2">
-        <v>370.4</v>
+        <v>247.2</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
       <c r="AA2">
-        <v>41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
       <c r="D3" t="s">
         <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
       <c r="F3" t="s">
         <v>48</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3">
-        <v>1709.99</v>
+        <v>3799.0</v>
       </c>
       <c r="I3">
-        <v>1899.0</v>
+        <v>4999.0</v>
       </c>
       <c r="J3">
-        <v>189.01</v>
+        <v>1200.0</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="O3">
-        <v>833</v>
+        <v>374</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
         <v>50</v>
       </c>
       <c r="R3" t="s">
         <v>51</v>
       </c>
       <c r="S3" t="s">
         <v>38</v>
       </c>
       <c r="T3">
-        <v>267</v>
+        <v>370.4</v>
       </c>
       <c r="U3" t="s">
         <v>39</v>
       </c>
       <c r="V3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="Y3" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="AA3">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>57</v>
       </c>
       <c r="F4" t="s">
         <v>58</v>
       </c>
       <c r="G4" t="s">
         <v>33</v>
       </c>
       <c r="H4">
-        <v>8639.99</v>
+        <v>854.0</v>
       </c>
       <c r="I4">
-        <v>9599.99</v>
+        <v>949.0</v>
       </c>
       <c r="J4">
-        <v>960.0</v>
+        <v>95.0</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="O4">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="P4" t="s">
         <v>59</v>
       </c>
       <c r="Q4" t="s">
         <v>60</v>
       </c>
       <c r="R4" t="s">
         <v>61</v>
       </c>
       <c r="T4">
-        <v>355</v>
+        <v>159</v>
       </c>
       <c r="U4" t="s">
         <v>39</v>
       </c>
       <c r="V4" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="W4" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="Y4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AA4">
-        <v>37</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5">
-        <v>2799.0</v>
+        <v>9179.99</v>
       </c>
       <c r="I5">
-        <v>3599.0</v>
+        <v>10199.99</v>
       </c>
       <c r="J5">
-        <v>800.0</v>
+        <v>1020.0</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5">
-        <v>5</v>
+        <v>4.6</v>
       </c>
       <c r="O5">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="P5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Q5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="R5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="T5">
-        <v>231</v>
+        <v>430.6</v>
       </c>
       <c r="U5" t="s">
         <v>39</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="Y5" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="AA5">
-        <v>48</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G6" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="H6">
-        <v>1709.99</v>
+        <v>8639.99</v>
       </c>
       <c r="I6">
-        <v>1899.0</v>
+        <v>9599.99</v>
       </c>
       <c r="J6">
-        <v>189.01</v>
+        <v>960.0</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
       <c r="M6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N6">
-        <v>3.7</v>
+        <v>4.6</v>
       </c>
       <c r="O6">
-        <v>2938</v>
+        <v>39</v>
       </c>
       <c r="P6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="T6">
-        <v>267</v>
+        <v>355</v>
       </c>
       <c r="U6" t="s">
         <v>39</v>
       </c>
       <c r="V6" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="W6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">