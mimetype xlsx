--- v0 (2026-03-24)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
@@ -98,225 +101,231 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>https://www.lowes.com/pl/refrigerators/white/4294857973-4294796430</t>
   </si>
   <si>
-    <t>https://www.lowes.com/pd/GE-25-3-cu-ft-Side-by-Side-Refrigerator-with-Ice-Maker-White-ENERGY-STAR/5014037663</t>
-[...14 lines deleted...]
-    <t>E. San Jose Lowe'sClosed95131</t>
+    <t>2026-06-15T05:19:37Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Whirlpool-Counter-Depth-23-4-cu-ft-3-Door-36-in-Wide-French-Door-Refrigerator-with-Ice-Maker-with-Water-and-Ice-Dispenser-White-ENERGY-STAR-Certified/5017281123</t>
+  </si>
+  <si>
+    <t>Whirlpool Counter-Depth 23.4-cu ft 36-in Wide with Ice Maker ( White ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>Whirlpool</t>
+  </si>
+  <si>
+    <t>WRFC5036RW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7723786 </t>
+  </si>
+  <si>
+    <t>Hawthorne Lowe'sClosed90250</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>&lt;div class="romance"&gt;At GE Appliances, we bring good things to life. Our goal is to help people improve their lives at home by providing quality appliances that were made for real life. Whether it's enjoying the tradition of making meals from scratch or tackling a mountain of muddy jeans and soccer jerseys, GE Appliances are crafted to support any and every task in the home.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Energy Star Rated - this refrigerator has been Energy Star rated to deliver the same chilling power as standard models while being more energy efficient&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED Lighting - quickly find even the smallest items thanks to flush-mounted LED lighting, which sheds crisp, even light throughout the interior&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Edge-to-Edge Shelves - store more of your favorite items and enjoy organizational flexibility on every level with glass shelves that extend from wall to wall&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Clear Door Shelves - adjustable, see-through door shelves provide flexible storage options for even large containers, and free up valuable space inside the refrigerator&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Interior Storage Drawers - two refrigerator pull out drawers with clear fronts provide the perfect, sealed environment to keep your produce organized&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;External Dispenser - easily access clean water and filtered ice from a dispenser conveniently located on the outside of the door&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Easy Access Icemaker - automatically create cubed or crushed ice thanks to a factory-installed, low profile icemaker&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Advanced Water Filtration - reduces impurities, lead and trace pharmaceuticals from water and ice (removes 98% of ibuprofen, atenolol, fluoxetine, progesterone and trimethoprim; impurities are not necessarily in all users’ water)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Electronic Display - forget the guesswork in setting the refrigerator temperature with an electronic display that allows for precise settings&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/ec80091e-02c3-4d84-bca5-615ad2e738ba/67405670.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...9 lines deleted...]
-mobileimages.lowes.com/productimages/8b4d5e8b-2d24-460e-b317-570f3a9ebbd9/65123571.jpg?size=pdhism</t>
+    <t>&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Maximize organization and minimize clutter with 6 storage zones&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;True Counter-Depth design for a built-in style&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Organize and access tall items with EasyReach Zone&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;See &amp;amp; store oversized produce with stacked EasyView™ Drawers&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Get flexible storage with the Whirlpool® Prep &amp;amp; Store System&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;True Clearance Hinges open up to 135° in tight spaces&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Fill up quick with In-Door Filtered Water Dispenser &amp;amp; Ice Maker&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Select the amount of water you need with Hands-Free Measured Fill&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Get filtered water at the push of a button with EasyFill Water&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/c645d753-ab88-4eac-a43c-1e832f883ef9/61204046.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/dcdfe485-f456-4674-9e24-f5e41965f775/74819824.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/dcdfe485-f456-4674-9e24-f5e41965f775/74819824.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/183d126e-df80-4c9f-8918-ce27ec6fe8d3/230650WRV01-WRFC5236RZ-Easy-Reach-Zone-No-VO-Feature-Master-16x9-15s-h264_thumbnail.jpg?size=pdhism
+mobileimages.lowes.com/productimages/29f40130-93ea-4302-bb44-b3930c3fed09/85945927.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/7f9c25c4-b82a-4e52-b642-9f0aef0200fa/75936949.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/be46bd5f-4536-40be-bfe2-e673a5a7ca6d/75936931.jpeg?size=pdhism</t>
   </si>
   <si>
     <t xml:space="preserve">Free Shipping and 10% off eligible orders - pause or cancel anytime.
 </t>
   </si>
   <si>
     <t>lbs</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Medium (33 - 36-in)</t>
   </si>
   <si>
     <t>Contoured</t>
   </si>
   <si>
-    <t>https://www.lowes.com/pd/ZLINE-KITCHEN-BATH-19-6-cu-ft-35-75-in-Counter-depth-Built-In-French-Door-Refrigerator-with-Ice-Maker-ENERGY-STAR/5014714925</t>
-[...24 lines deleted...]
-mobileimages.lowes.com/productimages/dfbb6c50-8d3a-4c69-819a-064d0edff504/ZLINE-CTV-2024-Master-Cut-HD_thumbnail.jpg?size=pdhism
+    <t>2026-06-15T05:21:18Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Samsung-SOS-SM-29CF-BESPOKE-RF29DB990012/5015078007</t>
+  </si>
+  <si>
+    <t>Samsung Bespoke AI Standard-Depth Family Hub 29-cu ft 36-in Wide with Dual Ice Maker and Door within Door ( White Glass ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>Samsung</t>
+  </si>
+  <si>
+    <t>RF29DB990012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5718763 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Samsung’s Bespoke AI 4-Door Flex Refrigerator features AI Family Hub+ with the industry’s largest screen (Refrigerator smart video screen); AI Vision Inside (As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) automatically recognizes what's in your fridge, so you always know what's inside; Beverage Center provides quick and easy access to refreshingly cold water two ways; Open the refrigerator with ease, even if your hands are full with Auto Open Door; With just a light touch of the door sensor, the refrigerator door will open (An automatic closing function is not available; the actual open angle of the doors can be different by the installation circumstances and usage conditions like storing heavy items in the door bins; touch sensors can be turned on/off from the control panel/display, and its default setting is off).&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;AI Family Hub™+:  The AI Family Hub™+ with the industry’s largest screen* lets you share pictures, stream music and videos, access recipes, and more, all from your fridge&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;AI Vision Inside™:  AI Vision Inside automatically recognizes what's in your fridge, so you always know what's inside; access a list of what's in your fridge through the SmartThings app or Family Hub™+ screen&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Entertainment in your kitchen: Stream your favorite music apps, and mirror content from your compatible Samsung Smart TV or simply tap your Galaxy phone to the Family Hub™ for seamless content sharing; Get access to free live TV with Samsung TV Plus, with picture in picture, and all your latest updates on Facebook and YouTube(Content services may vary by region and are subject to change without notifications)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Keep your family in sync: Share pictures and videos with Google(A Wi Fi connection and Samsung account required); and leave handwritten notes; Keep track and sync family calendars all from the fridge(Google and Google Photos are trademarks of Google LLC)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Meal plan like a pro: See what’s inside your fridge from your phone, or just swipe or tap the screen; AI Vision Inside(As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) keeps track of what food goes in and out of your fridge and recommends recipes based on what you have on hand; SmartThings Food helps you meal plan, add items to your Shopping List, find ‘community’ recipes from other users and preheat your oven( SmartThings App available on Android and iOS devices; A Wi Fi connection and Samsung account required)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dual Auto Ice Maker: Get ice in two ways: cubed or Ice Bites (Compared to cubed ice)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;FlexZone: Customize your lower-right storage space to be a refrigerator or freezer with five adjustable temperature settings&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;UV Deodorizer: Keep the air in your fridge fresh day after day with a built-in deodorizing filter&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Starting July 1, 2026, Bespoke AI refrigerators will no longer come with interchangeable&amp;nbsp;panels and additional panels for existing Bespoke AI refrigerators purchased&amp;nbsp;before July 1, 2026 will be available&amp;nbsp;through Samsung;com&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/03a0c987-0f0b-40b7-9dfe-551676086e2f/65250001.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/4fc2aef7-93a9-4df4-9b10-458ee7714dfb/4DR-Flex-Feature-9900-AI-Vision-Inside-V4_thumbnail.jpg?size=pdhism
+mobileimages.lowes.com/productimages/4c919479-5922-4ca3-ba5d-f3ec38942bb1/66188855.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/4f893bd6-4c98-4cfe-bd43-803bce2c119c/83886814.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Flat</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:21:57Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/FORNO-Espresso-Gallipoli-30-inch-French-Door-White-Refrigerator/5016087135</t>
+  </si>
+  <si>
+    <t>FORNO Counter-Depth Espresso Gallipoli 17.5-cu ft 30-in Wide with Ice Maker ( White ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>FORNO</t>
+  </si>
+  <si>
+    <t>FFFFD1974-31WHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6808036 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;The Forno Espresso Gallipoli 31 Inch White French Door refrigerator combines style and functionality with its frost-free multi-air flow cooling system, offering a spacious 17.5 cu.ft. capacity. Adjustable shelving ensures versatile grocery storage, complemented by a compressor inverter for energy efficiency, quiet operation, and precise temperature control. The LED touch panel provides convenient access and control. The fresh food storage (12.4 cu.ft.) features three glass shelves (two adjustable), two crisper drawers, and ample door storage. The 5.1 cu.ft. freezer boasts organized storage with one pull-out drawer that contains 2 drawer, a removable ice bucket and a high-capacity automatic ice maker producing up to 4 pounds of ice daily. This refrigerator is ENERGY STAR Certified for efficiency, and high-efficiency LED lighting minimizes food spoilage. Antique brass handles add an elegant finishing touch to this high-performing and stylish appliance.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Sleek white-finished doors with antique brass handles provide a stylish and customizable option.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Fresh Food storage capacity of 12.4 cu ft and Freezer storage capacity of 5.1 cu ft.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;The fresh food compartment is equipped with 3 glass shelves, 6 door bins, and 2 drawers.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;The freezer compartment features 1 pull-out drawer with 2 full-width storage compartments.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED Touch for precise temperature, effortlessly balancing accuracy and user-friendly control.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;The Super Cool and Super Freeze features help quickly set perfect temperatures, keeping groceries fresh.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;High-efficiency LED lighting ensures uniform illumination, making every corner visible and preventing food spoilage.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;The compressor inverter ensures energy efficiency, quiet operation, and precise temperature control for optimal performance.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Equipped with see-through drawers and door bins for effortless organization and instant visibility.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/db11ae9a-8c6b-4ab0-831f-9095fd521dfc/72883354.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/db11ae9a-8c6b-4ab0-831f-9095fd521dfc/72883354.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/db11ae9a-8c6b-4ab0-831f-9095fd521dfc/72883354.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/7405c1d2-816f-484a-9815-b200376e4bd1/FFFFD1974-31WHT_thumbnail.jpg?size=pdhism
 mobileimages.lowes.com/productimages/ce276740-3828-48db-9e95-bbdca6d6bf25/70966828.jpeg?size=pdhism
-mobileimages.lowes.com/productimages/f12a46ca-bf02-442b-aad2-ef0a9300f4ae/67739069.jpeg?size=pdhism
-[...96 lines deleted...]
-    <t>Single door</t>
+mobileimages.lowes.com/productimages/b2f118e0-9159-4432-b73e-83c551de0fbe/69713279.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Large (&gt;36-in)</t>
+  </si>
+  <si>
+    <t>Luxury</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:23:05Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Maytag-24-5-cu-ft-Side-by-Side-Refrigerator-with-Ice-Maker-White/1000688622</t>
+  </si>
+  <si>
+    <t>Maytag 24.5-cu ft Standard-Depth 36-in Wide Side-by-Side Refrigerator with Ice Maker ,Water and Ice Dispenser ( White )</t>
+  </si>
+  <si>
+    <t>Maytag</t>
+  </si>
+  <si>
+    <t>MSS25C4MGW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1025474 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;This side-by-side refrigerator is built tough and easy-to-clean. Built with plenty of storage options, including a specially designed soft freeze bin that puts you in control of the way foods freeze. Put in a pint of ice cream and it's soft enough to scoop. Frozen pizza storage stores two frozen pizza boxes upright and out of the way, so quick meals are an easy grab. The distinct and durable Signature Maytag® metal shelf adds a bold look to the inside. With an exterior ice and water dispenser for easy access, plus a 10-year limited parts warranty on the compressor, this side-by-side fridge will keep it all cool for years and years.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Soft freeze bin is a specially designed zone that controls the way foods freeze, so foods like ice cream are soft enough to scoop&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Frozen pizza storage stores two frozen pizza boxes upright and out of the way, so quick meals are an easy grab- Fold down the adjustable side of the shelf for extra shelf space when you need it&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Store-N-Door® ice dispensing system frees up shelf space in the freezer, creating more room for tall items on the shelf Plus, the bin is removable, so it's perfect to use for filling large containers like blenders and coolers&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Signature Maytag® metal shelf - a distinct and durable metal shelf adds a bold look inside&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Adjustable gallon door bins are strong enough to hold large bottles, jugs and containers, freeing up shelf space&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Exterior ice and water dispenser - enjoy easy access to ice and chilled water, even when using tall glasses and pitchers, with the exterior ice and water dispenser&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Our 10-year limited parts warranty on the compressor covers the heart of the refrigerator, so you know you can count on it to keep all your food cold for years&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Humidity-controlled FreshLock™ crisper helps keep foods fresh with just the right humidity&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Long-lasting BrightSeries™ LED lighting casts a bright, white light and uses less energy than incandescent bulbs&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/a4eab9a0-6480-40e7-9a35-b6cfd8c81999/09094367.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/39087e8c-7dca-440a-bc47-65d07ccfb79d/72782077.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/45e5566c-6ac9-4cdc-9a74-bc09773abd50/69253463.jpeg
+mobileimages.lowes.com/productimages/39087e8c-7dca-440a-bc47-65d07ccfb79d/72782077.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/80a3b667-01b3-4a51-9c02-1bbbf089d285/MR-MYR-26148-2019-Maytag-Brand-SxS-Soft-Freeze-Feature-Final-1080_thumbnail.jpg?size=pdhism
+mobileimages.lowes.com/productimages/29f40130-93ea-4302-bb44-b3930c3fed09/85945927.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/3ef85921-6841-4f68-bb20-ffba452d04df/72782076.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:23:42Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/FORNO-Forno-Luigi-18-cu-ft-French-Door-Refrigerator-White-Antique-Brass-Handles/5017797323</t>
+  </si>
+  <si>
+    <t>FORNO Standard-Depth Luigi 18-cu ft 33-in Wide with Ice Maker ( White ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>FFFFD1791-33WHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8031862 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Upgrade your kitchen with our 18 cu.ft. frost-free refrigerator featuring a stylish white finish complemented by antique brass handles. Enjoy ample storage with 12 cu.ft. of fresh food space and a 6 cu.ft. freezer, equipped with adjustable glass shelves, spacious door bins, and crispers for organized storage. The Super Cool and Super Freeze functions help lock in freshness, while bright LED lighting ensures easy visibility. With no-frost technology, hassle-free maintenance is a given. A sleek retro-inspired design, combined with a durable stainless steel back panel and silver-trimmed details, makes this ENERGY STAR-certified refrigerator a perfect blend of style, functionality, and energy efficiency. Lower the cost of living with Forno.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Sleek white-finished doors with antique brass handles add a distinctive, stylish touch&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Spacious 12 cu ft fresh food section and 6 cu ft freezer provide ample storage for all your essentials&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Fresh food compartment offers 3 glass shelves, 4 spacious door bins, and 2 crispers for organized, flexible storage&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Freezer compartment features 2 full-width pull-out drawers and an extra freezer tray for easy access and organized storage&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Super Cool and Super Freeze functions rapidly adjust to ideal temperatures, locking in freshness for your groceries&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED touch controls provide precise temperature settings with easy, intuitive operation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Bright, high-efficiency LED lighting illuminates every corner, ensuring easy visibility and reducing food waste&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Includes a manual ice maker with two trays for convenient ice production anytime you need it&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;No-frost design ensures hassle-free maintenance and maximizes storage space with no manual defrosting&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/0cfa77e4-9867-47dd-b1c1-d8471efc41f7/46323089.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/a6941b24-a393-4025-bfb8-004c4e9cd268/76764180.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/a6941b24-a393-4025-bfb8-004c4e9cd268/76764180.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/5f3d8d92-75b3-4fd3-838e-fb42c5f38aaf/76764176.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/c6ac43ef-ccbd-46d7-959f-1fe120cc3610/76764174.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/44c3c80d-a128-40a2-988f-ad61101f77d6/76764179.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/8cf06179-ab33-431a-9d5b-e8ff55ed2f7c/76764177.jpeg?size=pdhism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -620,59 +629,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -710,407 +719,437 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I2">
+        <v>2499.99</v>
+      </c>
+      <c r="J2">
+        <v>3099.0</v>
+      </c>
+      <c r="K2">
+        <v>599.01</v>
+      </c>
+      <c r="L2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N2">
+        <v>1</v>
+      </c>
+      <c r="O2">
+        <v>4</v>
+      </c>
+      <c r="P2">
+        <v>42</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>37</v>
+      </c>
+      <c r="R2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2" t="s">
+        <v>40</v>
+      </c>
+      <c r="U2">
+        <v>345</v>
+      </c>
+      <c r="V2" t="s">
+        <v>41</v>
+      </c>
+      <c r="W2" t="s">
+        <v>42</v>
+      </c>
+      <c r="X2" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
         <v>28</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3">
+        <v>3499.0</v>
+      </c>
+      <c r="J3">
+        <v>4999.0</v>
+      </c>
+      <c r="K3">
+        <v>1500.0</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3">
+        <v>1</v>
+      </c>
+      <c r="O3">
+        <v>4.5</v>
+      </c>
+      <c r="P3">
+        <v>338</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>51</v>
+      </c>
+      <c r="R3" t="s">
+        <v>52</v>
+      </c>
+      <c r="S3" t="s">
+        <v>53</v>
+      </c>
+      <c r="T3" t="s">
+        <v>40</v>
+      </c>
+      <c r="U3">
+        <v>370.4</v>
+      </c>
+      <c r="V3" t="s">
+        <v>41</v>
+      </c>
+      <c r="W3" t="s">
+        <v>42</v>
+      </c>
+      <c r="X3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB3">
         <v>31</v>
       </c>
-      <c r="F2" t="s">
-[...17 lines deleted...]
-      <c r="M2">
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4">
+        <v>1699.0</v>
+      </c>
+      <c r="J4">
+        <v>3207.58</v>
+      </c>
+      <c r="K4">
+        <v>1508.58</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4">
         <v>1</v>
       </c>
-      <c r="N2">
-[...5 lines deleted...]
-      <c r="P2" t="s">
+      <c r="O4">
+        <v>4.2</v>
+      </c>
+      <c r="P4">
+        <v>122</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>61</v>
+      </c>
+      <c r="R4" t="s">
+        <v>62</v>
+      </c>
+      <c r="S4" t="s">
+        <v>63</v>
+      </c>
+      <c r="U4">
+        <v>191</v>
+      </c>
+      <c r="V4" t="s">
+        <v>41</v>
+      </c>
+      <c r="W4" t="s">
+        <v>42</v>
+      </c>
+      <c r="X4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB4">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" t="s">
         <v>35</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="I5">
+        <v>1709.99</v>
+      </c>
+      <c r="J5">
+        <v>1899.0</v>
+      </c>
+      <c r="K5">
+        <v>189.01</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="R2" t="s">
-[...11 lines deleted...]
-      <c r="V2" t="s">
+      <c r="N5">
+        <v>1</v>
+      </c>
+      <c r="O5">
+        <v>4</v>
+      </c>
+      <c r="P5">
+        <v>833</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>72</v>
+      </c>
+      <c r="R5" t="s">
+        <v>73</v>
+      </c>
+      <c r="S5" t="s">
+        <v>74</v>
+      </c>
+      <c r="T5" t="s">
         <v>40</v>
       </c>
-      <c r="W2" t="s">
+      <c r="U5">
+        <v>267</v>
+      </c>
+      <c r="V5" t="s">
         <v>41</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="W5" t="s">
         <v>42</v>
       </c>
-      <c r="AA2">
-        <v>7</v>
+      <c r="X5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5">
+        <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>78</v>
+      </c>
+      <c r="G6" t="s">
+        <v>79</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6">
+        <v>2799.0</v>
+      </c>
+      <c r="J6">
+        <v>3599.0</v>
+      </c>
+      <c r="K6">
+        <v>800.0</v>
+      </c>
+      <c r="L6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6">
+        <v>1</v>
+      </c>
+      <c r="O6">
+        <v>5</v>
+      </c>
+      <c r="P6">
+        <v>1</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S6" t="s">
+        <v>82</v>
+      </c>
+      <c r="U6">
+        <v>231</v>
+      </c>
+      <c r="V6" t="s">
+        <v>41</v>
+      </c>
+      <c r="W6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X6" t="s">
         <v>43</v>
       </c>
-      <c r="C3" t="s">
-[...11 lines deleted...]
-      <c r="G3" t="s">
+      <c r="Z6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB6">
         <v>48</v>
-      </c>
-[...259 lines deleted...]
-        <v>924</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">