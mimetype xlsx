--- v1 (2026-06-19)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
@@ -101,231 +101,246 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>https://www.lowes.com/pl/refrigerators/white/4294857973-4294796430</t>
   </si>
   <si>
-    <t>2026-06-15T05:19:37Z</t>
-[...5 lines deleted...]
-    <t>Whirlpool Counter-Depth 23.4-cu ft 36-in Wide with Ice Maker ( White ) ENERGY STAR Certified</t>
+    <t>2026-09-29T12:15:34Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Whirlpool-36-inch-Wide-Side-by-Side-Refrigerator-21-cu-ft/5016346219</t>
+  </si>
+  <si>
+    <t>Whirlpool 20.85-cu ft Counter-Depth 36-in Wide Side-by-Side Refrigerator with Ice Maker White )</t>
   </si>
   <si>
     <t>Whirlpool</t>
   </si>
   <si>
-    <t>WRFC5036RW</t>
-[...5 lines deleted...]
-    <t>Hawthorne Lowe'sClosed90250</t>
+    <t>WRSC5536RW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6920006 </t>
+  </si>
+  <si>
+    <t>North Bergen Lowe's10 PM07047</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Maximize organization and minimize clutter with 6 storage zones&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;True Counter-Depth design for a built-in style&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Organize and access tall items with EasyReach Zone&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;See &amp;amp; store oversized produce with stacked EasyView™ Drawers&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Get flexible storage with the Whirlpool® Prep &amp;amp; Store System&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;True Clearance Hinges open up to 135° in tight spaces&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Fill up quick with In-Door Filtered Water Dispenser &amp;amp; Ice Maker&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Select the amount of water you need with Hands-Free Measured Fill&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Get filtered water at the push of a button with EasyFill Water&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/c645d753-ab88-4eac-a43c-1e832f883ef9/61204046.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...12 lines deleted...]
-    <t xml:space="preserve">Free Shipping and 10% off eligible orders - pause or cancel anytime.
+    <t>&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Family-proof quality with a low repair rate&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Best Selling Side by Side Brand&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Help prevent freezer burn with the TruCool™ System&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Keep fruit and veggies organized and visible with the Pantry Drawer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;New, Improved LED lighting helps keep food from getting lost&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Counter Depth design is perfectly integrated for a built-in look&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;In-Door Ice &amp;amp; Water gives you more room in the freezer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Store more with wall-to-wall Adjustable Glass Shelves&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Tap Touch Controls puts control at your fingertips&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/c645d753-ab88-4eac-a43c-1e832f883ef9/61204046.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/be83d421-fcf5-4e3d-9139-7ee5956f9fe2/70054232.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/be83d421-fcf5-4e3d-9139-7ee5956f9fe2/70054232.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/be83d421-fcf5-4e3d-9139-7ee5956f9fe2/70054232.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/cd160434-28fb-4a01-bfbc-208ae5a061a7/72336248.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/e93ba625-588f-42c0-b8e0-87e4b68fe4d3/72338252.png?size=pdhism
+mobileimages.lowes.com/productimages/24a908cd-a940-426d-9e58-5081b977ae63/72336249.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Free Shipping and 10% off eligible auto-recurring orders - pause or cancel anytime.
 </t>
   </si>
   <si>
     <t>lbs</t>
   </si>
   <si>
-    <t>White</t>
+    <t>No toe grille</t>
   </si>
   <si>
     <t>Medium (33 - 36-in)</t>
   </si>
   <si>
-    <t>Contoured</t>
-[...2 lines deleted...]
-    <t>2026-06-15T05:21:18Z</t>
+    <t>Flat</t>
+  </si>
+  <si>
+    <t>2026-09-29T12:16:11Z</t>
   </si>
   <si>
     <t>https://www.lowes.com/pd/Samsung-SOS-SM-29CF-BESPOKE-RF29DB990012/5015078007</t>
   </si>
   <si>
-    <t>Samsung Bespoke AI Standard-Depth Family Hub 29-cu ft 36-in Wide with Dual Ice Maker and Door within Door ( White Glass ) ENERGY STAR Certified</t>
+    <t>Samsung Bespoke AI Standard-Depth Family Hub 32" 29-cu ft 4 -Door 36-in Wide French Door Refrigerator with Dual Ice Maker and Door within Door ( White Glass ) ENERGY STAR Certified</t>
   </si>
   <si>
     <t>Samsung</t>
   </si>
   <si>
     <t>RF29DB990012</t>
   </si>
   <si>
     <t xml:space="preserve">5718763 </t>
   </si>
   <si>
-    <t>&lt;div class="romance"&gt;Samsung’s Bespoke AI 4-Door Flex Refrigerator features AI Family Hub+ with the industry’s largest screen (Refrigerator smart video screen); AI Vision Inside (As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) automatically recognizes what's in your fridge, so you always know what's inside; Beverage Center provides quick and easy access to refreshingly cold water two ways; Open the refrigerator with ease, even if your hands are full with Auto Open Door; With just a light touch of the door sensor, the refrigerator door will open (An automatic closing function is not available; the actual open angle of the doors can be different by the installation circumstances and usage conditions like storing heavy items in the door bins; touch sensors can be turned on/off from the control panel/display, and its default setting is off).&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;AI Family Hub™+:  The AI Family Hub™+ with the industry’s largest screen* lets you share pictures, stream music and videos, access recipes, and more, all from your fridge&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;AI Vision Inside™:  AI Vision Inside automatically recognizes what's in your fridge, so you always know what's inside; access a list of what's in your fridge through the SmartThings app or Family Hub™+ screen&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Entertainment in your kitchen: Stream your favorite music apps, and mirror content from your compatible Samsung Smart TV or simply tap your Galaxy phone to the Family Hub™ for seamless content sharing; Get access to free live TV with Samsung TV Plus, with picture in picture, and all your latest updates on Facebook and YouTube(Content services may vary by region and are subject to change without notifications)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Keep your family in sync: Share pictures and videos with Google(A Wi Fi connection and Samsung account required); and leave handwritten notes; Keep track and sync family calendars all from the fridge(Google and Google Photos are trademarks of Google LLC)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Meal plan like a pro: See what’s inside your fridge from your phone, or just swipe or tap the screen; AI Vision Inside(As of March 2024, AI Vision Inside can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) keeps track of what food goes in and out of your fridge and recommends recipes based on what you have on hand; SmartThings Food helps you meal plan, add items to your Shopping List, find ‘community’ recipes from other users and preheat your oven( SmartThings App available on Android and iOS devices; A Wi Fi connection and Samsung account required)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dual Auto Ice Maker: Get ice in two ways: cubed or Ice Bites (Compared to cubed ice)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;FlexZone: Customize your lower-right storage space to be a refrigerator or freezer with five adjustable temperature settings&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;UV Deodorizer: Keep the air in your fridge fresh day after day with a built-in deodorizing filter&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Starting July 1, 2026, Bespoke AI refrigerators will no longer come with interchangeable&amp;nbsp;panels and additional panels for existing Bespoke AI refrigerators purchased&amp;nbsp;before July 1, 2026 will be available&amp;nbsp;through Samsung;com&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/03a0c987-0f0b-40b7-9dfe-551676086e2f/65250001.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...6 lines deleted...]
-mobileimages.lowes.com/productimages/9ad3bba4-1679-410f-8c09-23543ac7dcdd/66187805.jpeg?size=pdhism
+    <t>&lt;div class="romance"&gt;Samsung’s Bespoke  4-Door Flex Refrigerator features Family Hub+ with the industry’s largest screen (Refrigerator smart video screen); AI Vision (As of March 2024, AI Vision can recognize 33 food items like fresh fruits and veggies; Recognizable food items will be regularly added and updated; If the food is covered by hand and not recognizable, it may be listed as an unknown item, but the user can always revise the item title through the Family Hub or SmartThings) automatically recognizes what's in your fridge, so you always know what's inside; Beverage Center provides quick and easy access to refreshingly cold water two ways; Open the refrigerator with ease, even if your hands are full with Auto Open Door; With just a light touch of the door sensor, the refrigerator door will open (An automatic closing function is not available; the actual open angle of the doors can be different by the installation circumstances and usage conditions like storing heavy items in the door bins; touch sensors can be turned on/off from the control panel/display, and its default setting is off).&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Family Hub™ 32":  Family Hub™ features a 32” screen* for an enhanced user experience; it utilizes AI for image recognition and recipe recommendations; Family Hub keeps you connected to your family and home; share pictures, stream music and videos, access recipes, control your smart devices and Alexa all from the fridge** (*Refrigerator smart video screen **WiFi connection and Samsung account required.)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;AI Vision:  Built with Google Gemini, AI Vision recognizes food items that you put in and take out of your fridge, so you can keep track of what's inside; you can also register items and their expiration dates using the AI Food Manager, to get notified when they are about to expire.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Beverage Center™: Enjoy quick access to refreshingly cool, filtered water in two ways; Choose from an internal dispenser or a built-in AutoFill Water Pitcher that automatically refills, with the option to infuse with a flavor.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;FlexZone: Customize your lower-right storage space to be a refrigerator or freezer with five adjustable temperature settings&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Now Brief:  The Now Brief provides a daily overview of information including the weather, your schedule and latest health data on your Family Hub ™screen, when it's not in use; customize your Now Brief dashboard using your favorite apps and widgets to get a quick glance of what's relevant to you.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dual Auto Ice Maker: Get ice in two ways: cubed or Ice Bites (Compared to cubed ice)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Flex Crisper™:  lets you store your food at optimal temperatures; select from two temperature settings to keep your produce fresh and crisp.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;UV Deodorizer: Keep the air in your fridge fresh day after day with a built-in deodorizing filter&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Starting July 1, 2026, Bespoke AI refrigerators will no longer come with interchangeable&amp;nbsp;panels and additional panels for existing Bespoke AI refrigerators purchased&amp;nbsp;before July 1, 2026 will be available&amp;nbsp;through Samsung;com&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/03a0c987-0f0b-40b7-9dfe-551676086e2f/65250001.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/a6905279-0969-4ed5-96d1-c185ced29a9f/95380840.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/a6905279-0969-4ed5-96d1-c185ced29a9f/95380840.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/a6905279-0969-4ed5-96d1-c185ced29a9f/95380840.jpeg?size=pdhism
 mobileimages.lowes.com/productimages/4fc2aef7-93a9-4df4-9b10-458ee7714dfb/4DR-Flex-Feature-9900-AI-Vision-Inside-V4_thumbnail.jpg?size=pdhism
 mobileimages.lowes.com/productimages/4c919479-5922-4ca3-ba5d-f3ec38942bb1/66188855.jpeg?size=pdhism
-mobileimages.lowes.com/productimages/4f893bd6-4c98-4cfe-bd43-803bce2c119c/83886814.jpeg?size=pdhism</t>
-[...98 lines deleted...]
-mobileimages.lowes.com/productimages/8cf06179-ab33-431a-9d5b-e8ff55ed2f7c/76764177.jpeg?size=pdhism</t>
+mobileimages.lowes.com/productimages/1f350916-c583-40c9-8ba8-4022cb3f3e55/89597116.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>2026-09-29T12:20:34Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Amana-21-4-cu-ft-Side-by-Side-Refrigerator-with-Ice-Maker-White/1001008602</t>
+  </si>
+  <si>
+    <t>Amana 21.4-cu ft Standard-Depth 33-in Wide Side-by-Side Refrigerator with Ice Maker White )</t>
+  </si>
+  <si>
+    <t>Amana</t>
+  </si>
+  <si>
+    <t>ASI2175GRW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">808706 </t>
+  </si>
+  <si>
+    <t>Sunrise Lowe'sClosed89104</t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Our 33-inch Amana® Side-by-Side Refrigerator is great for smaller spaces, giving you the right amount of storage room. This 21 Cu. Ft. refrigerator with ice and water dispenser lets you grab fresh H2O with a Dual Pad Dispenser with EveryDrop™ Water Filter. Easily set temps with Electronic Temperature Controls. And big items fit in the Gallon Door Storage Bins.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;External Ice and Water Dispenser keeps freshness flowing&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Electronic Temperature Controls make setting temps a breeze&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;3 gallon door storage bins adjust to fit big items like milk jugs&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Temp Assure™ Freshness Controls help keep foods fresh&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Cleanup's a cinch, thanks to glass shelves&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Interior Lighting helps you easily see your food -- even when it's in the back of the fridge&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Pick from Cubed or Crushed Ice to keep your favorite drinks refreshingly cold&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dairy bin gives you easy access to items like butter, cream cheese and yogurt&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Dispenser control lockout prevents unintended use&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/cae49e2f-abd7-4d83-8649-5c07316adc29/61430214.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/82d9d876-0349-4e84-a18c-defc82475df8/11263613.jpg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/82d9d876-0349-4e84-a18c-defc82475df8/11263613.jpg?size=pdhism
+mobileimages.lowes.com/productimages/523a8b2f-ef17-4c23-a0f3-fe0c80a86506/64316584.jpg?size=pdhism
+mobileimages.lowes.com/productimages/4a85169e-8e04-43c6-a7b6-f59aac392214/11263606.jpg?size=pdhism
+mobileimages.lowes.com/productimages/2fe48376-aa2f-4d01-a7da-f8840a5d51fc/11263605.jpg?size=pdhism
+mobileimages.lowes.com/productimages/9db3c1a6-f147-4396-bc78-89749c2345c8/11263608.jpg?size=pdhism</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Contoured</t>
+  </si>
+  <si>
+    <t>2026-09-29T12:23:00Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/Hisense-PureSpace-18-1-cu-ft-Counter-Depth-30-in-Wide-Top-Freezer-Refrigerator-White-Garage-Ready-ENERGY-STAR-Certified/5017643417</t>
+  </si>
+  <si>
+    <t>Hisense PureSpace 18.1-cu ft Counter-Depth 30-in Wide Top-Freezer Refrigerator ( White ) Garage Ready ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>Hisense</t>
+  </si>
+  <si>
+    <t>RT180N3SWEH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1248812 </t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;Upgrade your kitchen, garage or basement with the modern, versatile Hisense Counter-Depth Top Mount refrigerator. Designed for flexibility, this garage-ready model runs reliably from 38 to 110 degrees Fahrenheit, and its ENERGY STAR® certification keeps utility costs low while delivering dependable performance. Thoughtful features include a reversible door that opens left or right, gallon door storage that keeps frequently used items within reach, an Ultra Crisper drawer for added space, and adjustable glass shelves that accommodate tall bottles and jugs with ease. Optional freezer ice maker kit sold separately.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Counter-Depth Design - The Hisense 18.1-cubic-foot counter-depth refrigerator sits flush with your cabinets, saving floor space without sacrificing capacity.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Exclusivity and 2-Year Limited Warranty - Sold exclusively at Lowe's and backed by a 2-year limited warranty - double the industry standard - so you can buy with confidence.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Garage Ready - Tested to perform reliably between 38 and 110 degrees Fahrenheit, making it ideal for garages, basements, or any space with temperature extremes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Flexible Storage - Adjustable glass shelves and gallon door bins accommodate larger items and taller bottles, so every inch works the way you need.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Ultra Crisper Drawer - Keeps fruits and vegetables fresh longer, giving you more room for fresh favorites and fewer trips to the store.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Multi Airflow - Strategically distributes cool air through vents on each shelf level, maintaining an optimum temperature for your food, no matter where it's stored.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Reversible Door - Opens left or right to suit any kitchen layout, with quick and simple installation for maximum flexibility.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;ENERGY STAR Certified - Exceeds federal energy-efficiency standards, delivering the features you love while keeping your utility bills low.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;The Ice Maker Kit (HIMT60AG02) sold separately, is quick and easy to install on the top-mount refrigerator.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/1074a34b-0a3f-42cd-8852-681b1efa8e87/88394356.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/1074a34b-0a3f-42cd-8852-681b1efa8e87/88394356.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/a5bbacff-1753-4ca7-b69d-e697875105b7/98434660.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/10f621bd-c3de-4535-91ef-5a66baa17fce/89778509.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/674f888b-ff10-4902-9f51-34670a5f9e91/89778511.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/ef85e060-5054-4587-bb1f-c7e3820b702c/89778510.jpeg?size=pdhism</t>
+  </si>
+  <si>
+    <t>Small (&lt;33-in)</t>
+  </si>
+  <si>
+    <t>Bestseller</t>
+  </si>
+  <si>
+    <t>2026-09-29T12:25:52Z</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/pd/GE-27-cu-ft-French-Door-Refrigerator-with-Ice-Maker-White-ENERGY-STAR/1000488675</t>
+  </si>
+  <si>
+    <t>GE Standard-Depth 27-cu ft 3 -Door 36-in Wide French Door Refrigerator with Ice Maker ( White ) ENERGY STAR Certified</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>GNE27JGMWW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1087587 </t>
+  </si>
+  <si>
+    <t>Sterling Lowe's10 PM20166</t>
+  </si>
+  <si>
+    <t>&lt;div class="romance"&gt;At GE Appliances, we bring good things to life. Our goal is to help people improve their lives at home by providing quality appliances that were made for real life. Whether it's enjoying the tradition of making meals from scratch or tackling a mountain of muddy jeans and soccer jerseys, GE Appliances are crafted to support any and every task in the home.&lt;/div&gt;&lt;div class="specs"&gt;&lt;ul class="bullets"&gt;&lt;li&gt;&lt;p&gt;Internal Water Dispenser - easily access filtered water with the press of a button from an internal filtered water dispenser, while maintaining a clean and simple exterior&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Factory-Installed Icemaker with Water Filtration - your refrigerator comes ready to automatically create filtered ice cubes&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Large Storage Capacity - it’s easy to stay organized with extra room to store large or bulk food items with 27.0 cubic feet of storage space&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Two Humidity Control Drawers and Full-Width Drawer - create the right environment for keeping fruits and vegetables fresh, while easily storing wider items like a party platter or a sheet cake&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Quick Space Shelf - quickly slides out of the way to make room for tall items like your fresh batch of pink lemonade&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Spill-Proof Shelves - from tipped-over juice to dripping food containers, spill-proof shelves help prevent liquids from spreading, making cleanup quick and easy&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;LED Lighting - find exactly what you’ve been looking for under crisp, clear lighting&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Gallon Door Storage - multiple deep bins in the doors can handle large containers like gallons of milk and free up valuable shelf space&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Two-Level Freezer Storage Drawers - two freezer drawers that give bagged frozen items a place of their own, making it easier to sort, store, and find exactly what you need&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="props65"&gt;&lt;span aria-hidden="true"&gt;CA Residents: &lt;/span&gt;&lt;a class="LinkBase-sc-2ngoxx-0 eViSzl backyard link size--small color--interactive" href="https://pdf.lowes.com/productdocuments/ec80091e-02c3-4d84-bca5-615ad2e738ba/67405670.pdf" target="_blank" aria-label="Prop 65 Warning for California Residents" style="--bds-link-style-color: var(--bds-color-text-interactive); --bds-link-style-breakpoint: 82rem; --bds-link-style-font-family: Fellix, Arial, sans-serif; --bds-link-style-font-weight: 600; --bds-link-style-underline: none;"&gt;&lt;span class="label link-label"&gt;&lt;span class="link-start-icon"&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-warning-filled" viewBox="0 0 16 16" aria-hidden="true" role="presentation" name="warning" style="--style-icon-height: 1rem; --style-icon-width: 1rem; --style-icon-color: warning;"&gt;&lt;path fill-rule="evenodd" d="M14.104 15.363c1.166 0 1.896-.84 1.896-1.896 0-.319-.078-.638-.249-.933L9.636 1.593A1.86 1.86 0 0 0 8.004.637c-.645 0-1.29.327-1.64.956L.256 12.542a1.827 1.827 0 0 0-.256.925c0 1.057.73 1.896 1.896 1.896h12.208Zm-6.1-5.323c-.412 0-.637-.233-.653-.653l-.109-3.839c-.015-.42.311-.73.754-.73.435 0 .77.318.754.738l-.11 3.831c-.015.427-.249.653-.637.653Zm0 2.867c-.45 0-.87-.357-.87-.839s.411-.84.87-.84c.45 0 .87.35.87.84s-.427.84-.87.84Z" clip-rule="evenodd"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;span class="title" aria-hidden="true"&gt;Prop 65 Warning(s) &lt;/span&gt;&lt;svg class="styles__StyledSVG-sc-1houmlx-0 kTRzNd icon icon-link-icon" viewBox="0 0 16 16" aria-hidden="true" role="presentation" style="--style-icon-height: 0.875rem; --style-icon-width: 0.875rem; --style-icon-color: #000000;"&gt;&lt;path fill-rule="evenodd" d="M10.08.219a.537.537 0 1 0 0 1.075h4.059L8.521 6.757a.537.537 0 0 0 .75.77l5.654-5.498V5.88a.537.537 0 1 0 1.075 0V.719a.5.5 0 0 0-.5-.5h-5.42Z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" d="M1.075 4.109c0-.446.36-.807.806-.807h7.35a.537.537 0 0 0 0-1.075h-7.35A1.881 1.881 0 0 0 0 4.11v9.79c0 1.039.842 1.881 1.881 1.881h10.23a1.881 1.881 0 0 0 1.88-1.881V6.962a.537.537 0 1 0-1.074 0V13.9a.806.806 0 0 1-.806.806H1.88a.806.806 0 0 1-.806-.806V4.109Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https:mobileimages.lowes.com/productimages/9488a845-c570-4722-b3c2-b3af837497a0/65127658.jpg?size=pdhism</t>
+  </si>
+  <si>
+    <t>mobileimages.lowes.com/productimages/9488a845-c570-4722-b3c2-b3af837497a0/65127658.jpg?size=pdhism
+mobileimages.lowes.com/productimages/ae915013-8b70-43bc-a85a-481925444feb/productDemoVideo_thumbnail.jpg?size=pdhism
+mobileimages.lowes.com/productimages/8ee47d87-4cef-4e34-95d4-101f8cc5315a/98282111.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/ad730a51-73a9-481c-b037-58484ac11c61/81094287.jpeg?size=pdhism
+mobileimages.lowes.com/productimages/0c23ca67-5a88-447a-bc14-acb133fb40d9/93898433.jpeg?size=pdhism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -749,407 +764,407 @@
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2" t="s">
         <v>34</v>
       </c>
       <c r="H2" t="s">
         <v>35</v>
       </c>
       <c r="I2">
-        <v>2499.99</v>
+        <v>1999.0</v>
       </c>
       <c r="J2">
-        <v>3099.0</v>
+        <v>2221.0</v>
       </c>
       <c r="K2">
-        <v>599.01</v>
+        <v>222.0</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="P2">
-        <v>42</v>
+        <v>1338</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="s">
         <v>40</v>
       </c>
       <c r="U2">
-        <v>345</v>
+        <v>247.2</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="s">
         <v>43</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
       <c r="AB2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3" t="s">
         <v>47</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>49</v>
       </c>
       <c r="G3" t="s">
         <v>50</v>
       </c>
       <c r="H3" t="s">
         <v>35</v>
       </c>
       <c r="I3">
-        <v>3499.0</v>
+        <v>3799.0</v>
       </c>
       <c r="J3">
         <v>4999.0</v>
       </c>
       <c r="K3">
-        <v>1500.0</v>
+        <v>1200.0</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="O3">
         <v>4.5</v>
       </c>
       <c r="P3">
-        <v>338</v>
+        <v>374</v>
       </c>
       <c r="Q3" t="s">
         <v>51</v>
       </c>
       <c r="R3" t="s">
         <v>52</v>
       </c>
       <c r="S3" t="s">
         <v>53</v>
       </c>
       <c r="T3" t="s">
         <v>40</v>
       </c>
       <c r="U3">
         <v>370.4</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="X3" t="s">
         <v>43</v>
       </c>
       <c r="Z3" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="AB3">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
       <c r="G4" t="s">
         <v>60</v>
       </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I4">
-        <v>1699.0</v>
+        <v>1399.0</v>
       </c>
       <c r="J4">
-        <v>3207.58</v>
+        <v>1554.0</v>
       </c>
       <c r="K4">
-        <v>1508.58</v>
+        <v>155.0</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="O4">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
       <c r="P4">
-        <v>122</v>
+        <v>485</v>
       </c>
       <c r="Q4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="R4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="S4" t="s">
-        <v>63</v>
+        <v>64</v>
+      </c>
+      <c r="T4" t="s">
+        <v>40</v>
       </c>
       <c r="U4">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="X4" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="Z4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AB4">
-        <v>243</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I5">
-        <v>1709.99</v>
+        <v>549.0</v>
       </c>
       <c r="J5">
-        <v>1899.0</v>
+        <v>749.0</v>
       </c>
       <c r="K5">
-        <v>189.01</v>
+        <v>200.0</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="O5">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="P5">
-        <v>833</v>
+        <v>2068</v>
       </c>
       <c r="Q5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="R5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="S5" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="U5">
-        <v>267</v>
+        <v>146</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>42</v>
       </c>
       <c r="X5" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="Z5" t="s">
         <v>44</v>
       </c>
+      <c r="AA5" t="s">
+        <v>77</v>
+      </c>
       <c r="AB5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="F6" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="I6">
-        <v>2799.0</v>
+        <v>2249.0</v>
       </c>
       <c r="J6">
-        <v>3599.0</v>
+        <v>2499.0</v>
       </c>
       <c r="K6">
-        <v>800.0</v>
+        <v>250.0</v>
       </c>
       <c r="L6" t="s">
         <v>36</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="O6">
-        <v>5</v>
+        <v>4.4</v>
       </c>
       <c r="P6">
-        <v>1</v>
+        <v>14741</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="S6" t="s">
-        <v>82</v>
+        <v>87</v>
+      </c>
+      <c r="T6" t="s">
+        <v>40</v>
       </c>
       <c r="U6">
-        <v>231</v>
+        <v>308</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="X6" t="s">
         <v>43</v>
       </c>
       <c r="Z6" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AB6">
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">