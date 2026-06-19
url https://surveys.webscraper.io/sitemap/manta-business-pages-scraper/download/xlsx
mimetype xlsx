--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
@@ -84,50 +87,53 @@
     <t>annual_revenue_estimate</t>
   </si>
   <si>
     <t>founded_on</t>
   </si>
   <si>
     <t>number_of_employees</t>
   </si>
   <si>
     <t>sic_code</t>
   </si>
   <si>
     <t>naics_code</t>
   </si>
   <si>
     <t>contact_person</t>
   </si>
   <si>
     <t>manta_verified</t>
   </si>
   <si>
     <t>claimed</t>
   </si>
   <si>
     <t>https://www.manta.com/c/m1rc59g/children-s-dentistry-of-lolo</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:13Z</t>
   </si>
   <si>
     <t>Children's Dentistry of Lolo</t>
   </si>
   <si>
     <t>Dentists' office</t>
   </si>
   <si>
     <t>116 Glacier Drive Suite                                  107,
                                 Lolo,
                                   MT 59847</t>
   </si>
   <si>
     <t>(406) 284-8669</t>
   </si>
   <si>
     <t>http://www.lolochildrensdentist.com</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk</t>
   </si>
   <si>
     <t>Sun
                                                             CLOSED
 Mon
@@ -146,100 +152,157 @@
   <si>
     <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors.
                                 Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montan...
           Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!
           Read more 
           Show less</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2 to 4</t>
   </si>
   <si>
     <t>Steven Delisle</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mtpyzrw/ukai-sushi</t>
   </si>
   <si>
+    <t>2026-06-12T11:32:13Z</t>
+  </si>
+  <si>
     <t>Ukai Sushi</t>
   </si>
   <si>
     <t>Eating places</t>
   </si>
   <si>
     <t>1059 W Belmont Ave                                Chicago,
                                   IL 60657</t>
   </si>
   <si>
     <t>(773) 868-9900</t>
   </si>
   <si>
     <t>http://www.ukaichicago.com</t>
   </si>
   <si>
     <t>Sun
                                                                                     12:00 PM - 10:00 AM
 Mon
                                                                                     4:00 PM - 10:00 AM
 Tue
                                                                                     11:00 AM - 10:00 PM
 Wed
                                                                                     11:00 AM - 10:00 AM
 Thu
                                                                                     11:00 AM - 11:00 PM
 Fri
                                                                                     11:00 AM - 11:00 PM
 Sat
                                                                                     11:00 AM - 11:00 PM</t>
   </si>
   <si>
     <t>Serving sushi tapas with american influence menu, BYOB
                                 Ukai jaanese restaurant is one of a kind susi that create the dish from scratch and serving fresh sushi maki 5 piece rolls with a world cultural tapas dish.</t>
   </si>
   <si>
     <t>restaurants
 sushi
 sushi tapas
 byob
 delivery services</t>
   </si>
   <si>
     <t>$100,001 to $500,000</t>
   </si>
   <si>
     <t>ohm onthuam</t>
   </si>
   <si>
+    <t>https://www.manta.com/c/mm789zt/ponderosa-dental-group</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:05Z</t>
+  </si>
+  <si>
+    <t>Ponderosa Dental Group</t>
+  </si>
+  <si>
+    <t>Offices and clinics of dentists</t>
+  </si>
+  <si>
+    <t>2445 South Third Street West                                Missoula,
+                                  MT 59801</t>
+  </si>
+  <si>
+    <t>(406) 542-0030</t>
+  </si>
+  <si>
+    <t>grizboyz@qwestoffice.net</t>
+  </si>
+  <si>
+    <t>http://ponderosadental.com/</t>
+  </si>
+  <si>
+    <t>Sun
+                                                            CLOSED
+Mon
+                                                                                    8:30 AM - 5:00 PM
+Tue
+                                                                                    8:30 AM - 5:00 PM
+Wed
+                                                                                    8:30 AM - 5:00 PM
+Thu
+                                                                                    8:30 AM - 5:00 PM
+Fri
+                                                            CLOSED
+Sat
+                                                            CLOSED</t>
+  </si>
+  <si>
+    <t>At Ponderosa Dental group we are dedicated to providing exceptional dental care services to their patients in the Missoula, Montana area.
+                                We go to great lengths to make sure all of our patients, even those who typically fear going to the dentist, feel completely at ease when they come to our office for treatment.</t>
+  </si>
+  <si>
+    <t>$500,000 to $1 million</t>
+  </si>
+  <si>
+    <t>5 to 9</t>
+  </si>
+  <si>
     <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:26Z</t>
   </si>
   <si>
     <t>Olsen Orthodontics</t>
   </si>
   <si>
     <t>Orthodontist</t>
   </si>
   <si>
     <t>1221 S Higgins Avenue                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
     <t>(406) 542-7572</t>
   </si>
   <si>
     <t>http://www.gregolsenortho.com</t>
   </si>
   <si>
     <t>Olsen Orthodontics:
 Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for
                                 Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
 We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, ...
           Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
@@ -250,148 +313,103 @@
 What you can expect when you come to our office:
 Dr. Olsen and his hands-on treatment style.
 We are a small practice with one doctor and we focus on providing very personalized care for each patient.
 We make your orthodontic experience fun, with ongoing contests to promote oral hygiene with prizes for the winners.
 We have a yearly private patient appreciation party at Splash Montana.
 Dr. Olsen works closely with your dentist throughout the entire orthodontic treatment because your teeth and overall health is important to him.
 Convenient hours and on call emergency care with Dr. Olsen or staff.
 Free initial exam and consultation.
 Fantastic team of highly trained office staff committed to continuing education and learning sessions.
 Flexible financing with courtesy. Low monthly payments. Credit cards accepted, third party financing and accept most insurance policies.
 Enjoy fresh baked cookies at every appointment.
 Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.
           Read more 
           Show less</t>
   </si>
   <si>
     <t>Less than $500,000</t>
   </si>
   <si>
     <t>Gregory Olsen,</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mkw6rqv/sushi-ukai</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:57Z</t>
+  </si>
+  <si>
     <t>Sushi Ukai</t>
   </si>
   <si>
     <t>Sushi bar</t>
   </si>
   <si>
     <t>419 N. Main St. Unit B2,                                Glen Ellyn,
                                   IL 60137</t>
   </si>
   <si>
     <t>(630) 790-8899</t>
   </si>
   <si>
     <t>sushiukai168@gmail.com</t>
   </si>
   <si>
     <t>http://www.sushiukai.com/</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/202003310SYqhTkkJU
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331k7dJMnORfj
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331jzooezRqMG
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331UxWagsNSGf
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331XbFrpoF9uh
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331G4jdzrRfmT
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331pTTG0FOEBg
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331qlFqtg2HPc</t>
   </si>
   <si>
     <t>Sun
                                                                                     12:00 PM - 9:30 PM
 Mon
                                                                                     11:30 AM - 10:00 PM
 Tue
                                                                                     11:30 AM - 10:00 PM
 Wed
                                                                                     11:30 AM - 10:00 PM
 Thu
                                                                                     11:30 AM - 10:00 PM
 Fri
                                                                                     11:30 AM - 10:30 PM
 Sat
                                                                                     11:30 AM - 10:30 PM</t>
   </si>
   <si>
     <t>Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes.
                                 Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit me...
           Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit memorable. We not only offer dine-in, but also carry-out and catering. View our menu to see the great selection of Sashimi and Asian cuisine available to our customers.
           Read more 
           Show less</t>
-  </si>
-[...46 lines deleted...]
-    <t>5 to 9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -695,59 +713,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -773,322 +791,340 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E2">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
         <v>46.765083</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-114.078395</v>
       </c>
-      <c r="G2" t="s">
-[...5 lines deleted...]
-      <c r="L2" t="s">
+      <c r="H2" t="s">
         <v>29</v>
       </c>
+      <c r="J2" t="s">
+        <v>30</v>
+      </c>
       <c r="M2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q2">
+        <v>34</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2">
         <v>2021</v>
       </c>
-      <c r="R2" t="s">
-[...2 lines deleted...]
-      <c r="S2">
+      <c r="S2" t="s">
+        <v>36</v>
+      </c>
+      <c r="T2">
         <v>8021</v>
       </c>
-      <c r="U2" t="s">
-[...2 lines deleted...]
-      <c r="V2">
+      <c r="V2" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2">
         <v>0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3">
+        <v>41.93988</v>
+      </c>
+      <c r="G3">
+        <v>-87.65605</v>
+      </c>
+      <c r="H3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3">
+        <v>2010</v>
+      </c>
+      <c r="S3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...38 lines deleted...]
-      <c r="S3">
+      <c r="T3">
         <v>5812</v>
       </c>
-      <c r="U3" t="s">
-[...2 lines deleted...]
-      <c r="V3">
+      <c r="V3" t="s">
+        <v>49</v>
+      </c>
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>46.858835</v>
+        <v>53</v>
+      </c>
+      <c r="E4" t="s">
+        <v>54</v>
       </c>
       <c r="F4">
-        <v>-113.99772</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>46.86692</v>
+      </c>
+      <c r="G4">
+        <v>-114.03797</v>
+      </c>
+      <c r="H4" t="s">
+        <v>55</v>
       </c>
       <c r="I4" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>56</v>
+      </c>
+      <c r="J4" t="s">
+        <v>57</v>
       </c>
       <c r="N4" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="S4">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>60</v>
+      </c>
+      <c r="R4">
+        <v>1998</v>
+      </c>
+      <c r="S4" t="s">
+        <v>61</v>
+      </c>
+      <c r="T4">
         <v>8021</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
+      <c r="X4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="E5">
+        <v>65</v>
+      </c>
+      <c r="E5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5">
+        <v>46.858835</v>
+      </c>
+      <c r="G5">
+        <v>-113.99772</v>
+      </c>
+      <c r="H5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K5">
+        <v>5</v>
+      </c>
+      <c r="L5">
+        <v>3</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>70</v>
+      </c>
+      <c r="R5">
+        <v>2002</v>
+      </c>
+      <c r="T5">
+        <v>8021</v>
+      </c>
+      <c r="V5" t="s">
+        <v>71</v>
+      </c>
+      <c r="W5">
+        <v>0</v>
+      </c>
+      <c r="X5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F6">
         <v>41.8747895</v>
       </c>
-      <c r="F5">
+      <c r="G6">
         <v>-88.0665708</v>
       </c>
-      <c r="G5" t="s">
-[...20 lines deleted...]
-      <c r="Q5">
+      <c r="H6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I6" t="s">
+        <v>78</v>
+      </c>
+      <c r="J6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M6" t="s">
+        <v>80</v>
+      </c>
+      <c r="N6" t="s">
+        <v>81</v>
+      </c>
+      <c r="O6" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R6">
         <v>2018</v>
       </c>
-      <c r="S5">
+      <c r="T6">
         <v>5812</v>
       </c>
-      <c r="V5">
+      <c r="W6">
         <v>0</v>
       </c>
-      <c r="W5">
-[...52 lines deleted...]
-      <c r="W6">
+      <c r="X6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>