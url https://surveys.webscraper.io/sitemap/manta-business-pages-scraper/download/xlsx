--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -89,51 +89,51 @@
   <si>
     <t>founded_on</t>
   </si>
   <si>
     <t>number_of_employees</t>
   </si>
   <si>
     <t>sic_code</t>
   </si>
   <si>
     <t>naics_code</t>
   </si>
   <si>
     <t>contact_person</t>
   </si>
   <si>
     <t>manta_verified</t>
   </si>
   <si>
     <t>claimed</t>
   </si>
   <si>
     <t>https://www.manta.com/c/m1rc59g/children-s-dentistry-of-lolo</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:13Z</t>
+    <t>2026-07-31T11:31:00Z</t>
   </si>
   <si>
     <t>Children's Dentistry of Lolo</t>
   </si>
   <si>
     <t>Dentists' office</t>
   </si>
   <si>
     <t>116 Glacier Drive Suite                                  107,
                                 Lolo,
                                   MT 59847</t>
   </si>
   <si>
     <t>(406) 284-8669</t>
   </si>
   <si>
     <t>http://www.lolochildrensdentist.com</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk</t>
   </si>
   <si>
     <t>Sun
                                                             CLOSED
 Mon
@@ -149,160 +149,105 @@
 Sat
                                                                                     9:00 AM - 4:00 PM</t>
   </si>
   <si>
     <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors.
                                 Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montan...
           Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!
           Read more 
           Show less</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2 to 4</t>
   </si>
   <si>
     <t>Steven Delisle</t>
   </si>
   <si>
-    <t>https://www.manta.com/c/mtpyzrw/ukai-sushi</t>
-[...53 lines deleted...]
-  <si>
     <t>https://www.manta.com/c/mm789zt/ponderosa-dental-group</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:05Z</t>
+    <t>2026-07-31T11:30:57Z</t>
   </si>
   <si>
     <t>Ponderosa Dental Group</t>
   </si>
   <si>
     <t>Offices and clinics of dentists</t>
   </si>
   <si>
     <t>2445 South Third Street West                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
     <t>(406) 542-0030</t>
   </si>
   <si>
     <t>grizboyz@qwestoffice.net</t>
   </si>
   <si>
     <t>http://ponderosadental.com/</t>
   </si>
   <si>
     <t>Sun
                                                             CLOSED
 Mon
                                                                                     8:30 AM - 5:00 PM
 Tue
                                                                                     8:30 AM - 5:00 PM
 Wed
                                                                                     8:30 AM - 5:00 PM
 Thu
                                                                                     8:30 AM - 5:00 PM
 Fri
                                                             CLOSED
 Sat
                                                             CLOSED</t>
   </si>
   <si>
     <t>At Ponderosa Dental group we are dedicated to providing exceptional dental care services to their patients in the Missoula, Montana area.
                                 We go to great lengths to make sure all of our patients, even those who typically fear going to the dentist, feel completely at ease when they come to our office for treatment.</t>
   </si>
   <si>
     <t>$500,000 to $1 million</t>
   </si>
   <si>
     <t>5 to 9</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:26Z</t>
+    <t>2026-07-31T11:31:07Z</t>
   </si>
   <si>
     <t>Olsen Orthodontics</t>
   </si>
   <si>
     <t>Orthodontist</t>
   </si>
   <si>
     <t>1221 S Higgins Avenue                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
     <t>(406) 542-7572</t>
   </si>
   <si>
     <t>http://www.gregolsenortho.com</t>
   </si>
   <si>
     <t>Olsen Orthodontics:
 Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for
                                 Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
 We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, ...
           Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
@@ -313,51 +258,51 @@
 What you can expect when you come to our office:
 Dr. Olsen and his hands-on treatment style.
 We are a small practice with one doctor and we focus on providing very personalized care for each patient.
 We make your orthodontic experience fun, with ongoing contests to promote oral hygiene with prizes for the winners.
 We have a yearly private patient appreciation party at Splash Montana.
 Dr. Olsen works closely with your dentist throughout the entire orthodontic treatment because your teeth and overall health is important to him.
 Convenient hours and on call emergency care with Dr. Olsen or staff.
 Free initial exam and consultation.
 Fantastic team of highly trained office staff committed to continuing education and learning sessions.
 Flexible financing with courtesy. Low monthly payments. Credit cards accepted, third party financing and accept most insurance policies.
 Enjoy fresh baked cookies at every appointment.
 Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.
           Read more 
           Show less</t>
   </si>
   <si>
     <t>Less than $500,000</t>
   </si>
   <si>
     <t>Gregory Olsen,</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mkw6rqv/sushi-ukai</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:57Z</t>
+    <t>2026-07-31T11:31:34Z</t>
   </si>
   <si>
     <t>Sushi Ukai</t>
   </si>
   <si>
     <t>Sushi bar</t>
   </si>
   <si>
     <t>419 N. Main St. Unit B2,                                Glen Ellyn,
                                   IL 60137</t>
   </si>
   <si>
     <t>(630) 790-8899</t>
   </si>
   <si>
     <t>sushiukai168@gmail.com</t>
   </si>
   <si>
     <t>http://www.sushiukai.com/</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/202003310SYqhTkkJU
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331k7dJMnORfj
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331jzooezRqMG
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331UxWagsNSGf
@@ -366,50 +311,111 @@
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331pTTG0FOEBg
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331qlFqtg2HPc</t>
   </si>
   <si>
     <t>Sun
                                                                                     12:00 PM - 9:30 PM
 Mon
                                                                                     11:30 AM - 10:00 PM
 Tue
                                                                                     11:30 AM - 10:00 PM
 Wed
                                                                                     11:30 AM - 10:00 PM
 Thu
                                                                                     11:30 AM - 10:00 PM
 Fri
                                                                                     11:30 AM - 10:30 PM
 Sat
                                                                                     11:30 AM - 10:30 PM</t>
   </si>
   <si>
     <t>Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes.
                                 Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit me...
           Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit memorable. We not only offer dine-in, but also carry-out and catering. View our menu to see the great selection of Sashimi and Asian cuisine available to our customers.
           Read more 
           Show less</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mkbrtlx/kizami-sushi</t>
+  </si>
+  <si>
+    <t>2026-07-31T11:31:38Z</t>
+  </si>
+  <si>
+    <t>Kizami Sushi</t>
+  </si>
+  <si>
+    <t>Japanese restaurant</t>
+  </si>
+  <si>
+    <t>2235 N Lincoln Ave                                Chicago,
+                                  IL 60614</t>
+  </si>
+  <si>
+    <t>(773) 570-9730</t>
+  </si>
+  <si>
+    <t>http://kizamisushi.com/</t>
+  </si>
+  <si>
+    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200330y7RcoxFWI6</t>
+  </si>
+  <si>
+    <t>Sun
+                                                                                    11:00 AM - 10:00 PM
+Mon
+                                                                                    11:00 AM - 10:00 PM
+Tue
+                                                                                    11:00 AM - 10:00 PM
+Wed
+                                                                                    11:00 AM - 10:00 PM
+Thu
+                                                                                    11:00 AM - 10:00 PM
+Fri
+                                                                                    11:00 AM - 11:00 PM
+Sat
+                                                                                    11:00 AM - 11:00 PM</t>
+  </si>
+  <si>
+    <t>Kizami Sushi is a Japanese Restaurant in Chicago, IL.
+                                Taste, presentation, and customer service. These three elements make or break any dining experience. At Kizami Sushi, we are confident that we have mastered these characteristics to offer you a lunch or dinner event that is unlike anything you have encountered before. Located in Chicago, IL, we know that you have many options, but Kizami Sushi is here to be your preferred Japanese restaurant that you can rely on for great food and even better service.</t>
+  </si>
+  <si>
+    <t>Takeout
+Teriyaki
+Delivery
+Sushi
+Catering
+Ramen
+Asian Restaurant
+Poke Bowl
+Parties
+Japanese Restaurant
+Japanese Food</t>
+  </si>
+  <si>
+    <t>Patcha Intaraprasong</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -874,252 +880,249 @@
       </c>
       <c r="W2">
         <v>0</v>
       </c>
       <c r="X2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3">
-        <v>41.93988</v>
+        <v>46.86692</v>
       </c>
       <c r="G3">
-        <v>-87.65605</v>
+        <v>-114.03797</v>
       </c>
       <c r="H3" t="s">
         <v>43</v>
       </c>
+      <c r="I3" t="s">
+        <v>44</v>
+      </c>
       <c r="J3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="P3" t="s">
         <v>47</v>
       </c>
       <c r="Q3" t="s">
         <v>48</v>
       </c>
       <c r="R3">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="S3" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="T3">
-        <v>5812</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>8021</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4">
-        <v>46.86692</v>
+        <v>46.858835</v>
       </c>
       <c r="G4">
-        <v>-114.03797</v>
+        <v>-113.99772</v>
       </c>
       <c r="H4" t="s">
         <v>55</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>56</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4">
+        <v>5</v>
+      </c>
+      <c r="L4">
+        <v>3</v>
+      </c>
+      <c r="O4" t="s">
         <v>57</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
         <v>58</v>
       </c>
-      <c r="O4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R4">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>2002</v>
       </c>
       <c r="T4">
         <v>8021</v>
+      </c>
+      <c r="V4" t="s">
+        <v>59</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
       <c r="X4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" t="s">
         <v>62</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>63</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>64</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5">
+        <v>41.8747895</v>
+      </c>
+      <c r="G5">
+        <v>-88.0665708</v>
+      </c>
+      <c r="H5" t="s">
         <v>65</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>66</v>
       </c>
-      <c r="F5">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>67</v>
       </c>
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>68</v>
       </c>
-      <c r="K5">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="N5" t="s">
+        <v>69</v>
       </c>
       <c r="O5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="R5">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="T5">
-        <v>8021</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>5812</v>
       </c>
       <c r="W5">
         <v>0</v>
       </c>
       <c r="X5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" t="s">
         <v>72</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>73</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>74</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>75</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>41.9230331</v>
+      </c>
+      <c r="G6">
+        <v>-87.6448738</v>
+      </c>
+      <c r="H6" t="s">
         <v>76</v>
       </c>
-      <c r="F6">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="J6" t="s">
         <v>77</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>78</v>
       </c>
-      <c r="J6" t="s">
+      <c r="N6" t="s">
         <v>79</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>80</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q6" t="s">
         <v>35</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
         <v>5812</v>
+      </c>
+      <c r="V6" t="s">
+        <v>82</v>
       </c>
       <c r="W6">
         <v>0</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>