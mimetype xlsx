--- v2 (2026-08-01)
+++ v3 (2026-10-01)
@@ -12,394 +12,403 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
+    <t>latitude</t>
+  </si>
+  <si>
+    <t>longitude</t>
+  </si>
+  <si>
     <t>address</t>
   </si>
   <si>
-    <t>latitude</t>
-[...4 lines deleted...]
-  <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>services</t>
   </si>
   <si>
-    <t>annual_revenue_estimate</t>
-[...1 lines deleted...]
-  <si>
     <t>founded_on</t>
   </si>
   <si>
     <t>number_of_employees</t>
   </si>
   <si>
     <t>sic_code</t>
   </si>
   <si>
     <t>naics_code</t>
   </si>
   <si>
     <t>contact_person</t>
   </si>
   <si>
     <t>manta_verified</t>
   </si>
   <si>
     <t>claimed</t>
   </si>
   <si>
     <t>https://www.manta.com/c/m1rc59g/children-s-dentistry-of-lolo</t>
   </si>
   <si>
-    <t>2026-07-31T11:31:00Z</t>
+    <t>2026-09-21T08:04:00Z</t>
   </si>
   <si>
     <t>Children's Dentistry of Lolo</t>
   </si>
   <si>
     <t>Dentists' office</t>
   </si>
   <si>
-    <t>116 Glacier Drive Suite                                  107,
-[...4 lines deleted...]
-    <t>(406) 284-8669</t>
+    <t>"116 Glacier Drive Suite","107"
+Lolo
+MT
+59847
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 284-8669</t>
   </si>
   <si>
     <t>http://www.lolochildrensdentist.com</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk</t>
   </si>
   <si>
-    <t>Sun
-[...19 lines deleted...]
-          Show less</t>
+    <t>Sun          
+                                                    Closed
+                      Mon          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Tue          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Wed          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Thu          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Fri          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Sat          
+                                                                      9:00 AM–4:00 PM</t>
+  </si>
+  <si>
+    <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors. Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
-    <t>unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>2 to 4</t>
   </si>
   <si>
     <t>Steven Delisle</t>
   </si>
   <si>
-    <t>https://www.manta.com/c/mm789zt/ponderosa-dental-group</t>
-[...47 lines deleted...]
-    <t>5 to 9</t>
+    <t>Claimed</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
   </si>
   <si>
-    <t>2026-07-31T11:31:07Z</t>
+    <t>2026-09-21T08:04:07Z</t>
   </si>
   <si>
     <t>Olsen Orthodontics</t>
   </si>
   <si>
     <t>Orthodontist</t>
   </si>
   <si>
-    <t>1221 S Higgins Avenue                                Missoula,
-[...3 lines deleted...]
-    <t>(406) 542-7572</t>
+    <t>1221 S Higgins Avenue
+Missoula
+MT
+59801
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 542-7572</t>
   </si>
   <si>
     <t>http://www.gregolsenortho.com</t>
   </si>
   <si>
     <t>Olsen Orthodontics:
-Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for
-[...3 lines deleted...]
-          Welcome to Olsen Orthodontics
+Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
 We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, adolescent or child, our knowledgeable doctor and staff are committed to helping you achieve the smile you deserve - a healthy, beautiful one. Orthodontic treatment will benefit you for a lifetime by offering improved oral health, comfort, enhanced self-confidence and a great smile.
 What makes Olsen Orthodontics special?
 Dr. Olsen is the only Missoula orthodontist trained in using the advanced Damon system. Damon braces allow your teeth to move more comfortably and easily than traditional braces. They have less discomfort than traditional braces and fewer adjustments, so your appointments will be faster and few in number with better results.
 When you come in for your visit you can expect quality treatment with a knowledgeable and caring team. Dr. Olsen has your best interests in mind and will work with you to achieve the smile you have always dreamed of.
 What you can expect when you come to our office:
 Dr. Olsen and his hands-on treatment style.
 We are a small practice with one doctor and we focus on providing very personalized care for each patient.
 We make your orthodontic experience fun, with ongoing contests to promote oral hygiene with prizes for the winners.
 We have a yearly private patient appreciation party at Splash Montana.
 Dr. Olsen works closely with your dentist throughout the entire orthodontic treatment because your teeth and overall health is important to him.
 Convenient hours and on call emergency care with Dr. Olsen or staff.
 Free initial exam and consultation.
 Fantastic team of highly trained office staff committed to continuing education and learning sessions.
 Flexible financing with courtesy. Low monthly payments. Credit cards accepted, third party financing and accept most insurance policies.
 Enjoy fresh baked cookies at every appointment.
-Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.
-[...4 lines deleted...]
-    <t>Less than $500,000</t>
+Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.</t>
+  </si>
+  <si>
+    <t>Ross Woods              — Aug 05, 2013            
+                      My dentist recommended Dr. Olsen to me about 2 and a half years ago. I like how nice and caring everyone is. It is absolutely a gr…
+            My dentist recommended Dr. Olsen to me about 2 and a half years ago. I like how nice and caring everyone is. It is absolutely a great practice with a great staff.
+            Read more
+                                My dentist recommended Dr. Olsen to me about 2 and a half years ago. I like how nice and caring everyone is. It is absolutely a great practice with a great staff.
+Richie Smith              — Jan 14, 2016            
+                      The entire staff over at Olsen Orthodontics is a pleasure to work with. From Dr. Olsen himself to his amazing staff. Strongly reco…
+            The entire staff over at Olsen Orthodontics is a pleasure to work with. From Dr. Olsen himself to his amazing staff. Strongly recommend to anyone in the Missoula area.
+            Read more
+                                The entire staff over at Olsen Orthodontics is a pleasure to work with. From Dr. Olsen himself to his amazing staff. Strongly recommend to anyone in the Missoula area.
+Chris  Cunningham              — Jul 12, 2013            
+                      So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, ju…
+            So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, just very happy to see you. You put your name on the board when you walk in welcoming you which is nice and my daughter who was nervous about getting braces the sign read "Welcome Molly our new patient"! which really set it off right there out the gate in just a nice happy warm feeling.
+            Read more
+              So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, just very happy to see you. You put your name on the board when you walk in welcoming you which is nice and my daughter who was nervous about getting braces the sign read "…
+              So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, just very happy to see you. You put your name on the board when you walk in welcoming you which is nice and my daughter who was nervous about getting braces the sign read "Welcome Molly our new patient"! which really set it off right there out the gate in just a nice happy warm feeling.
+              Read more
+              Show less</t>
   </si>
   <si>
     <t>Gregory Olsen,</t>
   </si>
   <si>
+    <t>https://www.manta.com/c/mm789zt/ponderosa-dental-group</t>
+  </si>
+  <si>
+    <t>2026-09-21T08:03:57Z</t>
+  </si>
+  <si>
+    <t>Ponderosa Dental Group</t>
+  </si>
+  <si>
+    <t>Offices and clinics of dentists</t>
+  </si>
+  <si>
+    <t>2445 South Third Street West
+Missoula
+MT
+59801
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 542-0030</t>
+  </si>
+  <si>
+    <t>grizboyz@qwestoffice.net</t>
+  </si>
+  <si>
+    <t>http://ponderosadental.com/</t>
+  </si>
+  <si>
+    <t>Sun          
+                                                    Closed
+                      Mon          
+                                                                      8:30 AM–5:00 PM                                                    
+                      Tue          
+                                                                      8:30 AM–5:00 PM                                                    
+                      Wed          
+                                                                      8:30 AM–5:00 PM                                                    
+                      Thu          
+                                                                      8:30 AM–5:00 PM                                                    
+                      Fri          
+                                                    Closed
+                      Sat          
+                                                    Closed</t>
+  </si>
+  <si>
+    <t>At Ponderosa Dental group we are dedicated to providing exceptional dental care services to their patients in the Missoula, Montana area. We go to great lengths to make sure all of our patients, even those who typically fear going to the dentist, feel completely at ease when they come to our office for treatment.</t>
+  </si>
+  <si>
+    <t>5 to 9</t>
+  </si>
+  <si>
     <t>https://www.manta.com/c/mkw6rqv/sushi-ukai</t>
   </si>
   <si>
-    <t>2026-07-31T11:31:34Z</t>
+    <t>2026-09-21T08:04:35Z</t>
   </si>
   <si>
     <t>Sushi Ukai</t>
   </si>
   <si>
     <t>Sushi bar</t>
   </si>
   <si>
-    <t>419 N. Main St. Unit B2,                                Glen Ellyn,
-[...3 lines deleted...]
-    <t>(630) 790-8899</t>
+    <t>419 N. Main St. Unit B2,
+Glen Ellyn
+IL
+60137
+US</t>
+  </si>
+  <si>
+    <t>Call (630) 790-8899</t>
   </si>
   <si>
     <t>sushiukai168@gmail.com</t>
   </si>
   <si>
     <t>http://www.sushiukai.com/</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/202003310SYqhTkkJU
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331k7dJMnORfj
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331jzooezRqMG
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331UxWagsNSGf
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331XbFrpoF9uh
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331G4jdzrRfmT
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331pTTG0FOEBg
 images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331qlFqtg2HPc</t>
   </si>
   <si>
-    <t>Sun
-[...19 lines deleted...]
-          Show less</t>
+    <t>Sun          
+                                                                      12:00 PM–9:30 PM                                                    
+                      Mon          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Tue          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Wed          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Thu          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Fri          
+                                                                      11:30 AM–10:30 PM                                                    
+                      Sat          
+                                                                      11:30 AM–10:30 PM</t>
+  </si>
+  <si>
+    <t>Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes. Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit memorable. We not only offer dine-in, but also carry-out and catering. View our menu to see the great selection of Sashimi and Asian cuisine available to our customers.</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mkbrtlx/kizami-sushi</t>
   </si>
   <si>
-    <t>2026-07-31T11:31:38Z</t>
+    <t>2026-09-21T08:04:39Z</t>
   </si>
   <si>
     <t>Kizami Sushi</t>
   </si>
   <si>
     <t>Japanese restaurant</t>
   </si>
   <si>
-    <t>2235 N Lincoln Ave                                Chicago,
-[...3 lines deleted...]
-    <t>(773) 570-9730</t>
+    <t>2235 N Lincoln Ave
+Chicago
+IL
+60614
+US</t>
+  </si>
+  <si>
+    <t>Call (773) 570-9730</t>
   </si>
   <si>
     <t>http://kizamisushi.com/</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200330y7RcoxFWI6</t>
   </si>
   <si>
-    <t>Sun
-[...16 lines deleted...]
-                                Taste, presentation, and customer service. These three elements make or break any dining experience. At Kizami Sushi, we are confident that we have mastered these characteristics to offer you a lunch or dinner event that is unlike anything you have encountered before. Located in Chicago, IL, we know that you have many options, but Kizami Sushi is here to be your preferred Japanese restaurant that you can rely on for great food and even better service.</t>
+    <t>Sun          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Mon          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Tue          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Wed          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Thu          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Fri          
+                                                                      11:00 AM–11:00 PM                                                    
+                      Sat          
+                                                                      11:00 AM–11:00 PM</t>
+  </si>
+  <si>
+    <t>Kizami Sushi is a Japanese Restaurant in Chicago, IL. Taste, presentation, and customer service. These three elements make or break any dining experience. At Kizami Sushi, we are confident that we have mastered these characteristics to offer you a lunch or dinner event that is unlike anything you have encountered before. Located in Chicago, IL, we know that you have many options, but Kizami Sushi is here to be your preferred Japanese restaurant that you can rely on for great food and even better service.</t>
   </si>
   <si>
     <t>Takeout
 Teriyaki
 Delivery
 Sushi
 Catering
 Ramen
 Asian Restaurant
 Poke Bowl
 Parties
 Japanese Restaurant
 Japanese Food</t>
   </si>
   <si>
     <t>Patcha Intaraprasong</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -719,59 +728,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -797,338 +806,323 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
         <v>23</v>
       </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2">
+        <v>46.765083</v>
+      </c>
+      <c r="F2">
+        <v>-114.078395</v>
+      </c>
+      <c r="G2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J2" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" t="s">
+        <v>30</v>
+      </c>
+      <c r="N2" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2">
+        <v>2021</v>
+      </c>
+      <c r="R2" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2">
+        <v>8021</v>
+      </c>
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2">
+        <v>0</v>
+      </c>
+      <c r="W2" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
-[...48 lines deleted...]
-      <c r="T2">
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3">
+        <v>46.858835</v>
+      </c>
+      <c r="F3">
+        <v>-113.99772</v>
+      </c>
+      <c r="G3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3">
+        <v>5</v>
+      </c>
+      <c r="L3">
+        <v>3</v>
+      </c>
+      <c r="O3" t="s">
+        <v>44</v>
+      </c>
+      <c r="P3" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q3">
+        <v>2002</v>
+      </c>
+      <c r="S3">
         <v>8021</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2">
+      <c r="U3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3">
         <v>0</v>
-      </c>
-[...51 lines deleted...]
-        <v>8021</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
-      <c r="X3">
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E4">
+        <v>46.86692</v>
+      </c>
+      <c r="F4">
+        <v>-114.03797</v>
+      </c>
+      <c r="G4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" t="s">
+        <v>53</v>
+      </c>
+      <c r="J4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q4">
+        <v>1998</v>
+      </c>
+      <c r="R4" t="s">
+        <v>57</v>
+      </c>
+      <c r="S4">
+        <v>8021</v>
+      </c>
+      <c r="V4">
         <v>0</v>
-      </c>
-[...48 lines deleted...]
-        <v>59</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
-      <c r="X4">
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5">
+        <v>41.8747895</v>
+      </c>
+      <c r="F5">
+        <v>-88.0665708</v>
+      </c>
+      <c r="G5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I5" t="s">
+        <v>64</v>
+      </c>
+      <c r="J5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q5">
+        <v>2018</v>
+      </c>
+      <c r="S5">
+        <v>5812</v>
+      </c>
+      <c r="V5">
         <v>0</v>
       </c>
+      <c r="W5" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="5" spans="1:24">
-[...33 lines deleted...]
-      <c r="N5" t="s">
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
         <v>69</v>
       </c>
-      <c r="O5" t="s">
+      <c r="B6" t="s">
         <v>70</v>
       </c>
-      <c r="Q5" t="s">
-[...5 lines deleted...]
-      <c r="T5">
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6">
+        <v>41.9230331</v>
+      </c>
+      <c r="F6">
+        <v>-87.6448738</v>
+      </c>
+      <c r="G6" t="s">
+        <v>73</v>
+      </c>
+      <c r="H6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" t="s">
+        <v>79</v>
+      </c>
+      <c r="S6">
         <v>5812</v>
       </c>
-      <c r="W5">
+      <c r="U6" t="s">
+        <v>80</v>
+      </c>
+      <c r="V6">
         <v>0</v>
       </c>
-      <c r="X5">
-[...56 lines deleted...]
-        <v>1</v>
+      <c r="W6" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">