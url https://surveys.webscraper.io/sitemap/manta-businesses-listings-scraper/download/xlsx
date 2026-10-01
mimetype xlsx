--- v3 (2026-08-01)
+++ v4 (2026-10-01)
@@ -12,338 +12,388 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
+    <t>latitude</t>
+  </si>
+  <si>
+    <t>longitude</t>
+  </si>
+  <si>
     <t>address</t>
   </si>
   <si>
-    <t>latitude</t>
-[...4 lines deleted...]
-  <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>services</t>
   </si>
   <si>
-    <t>annual_revenue_estimate</t>
-[...1 lines deleted...]
-  <si>
     <t>founded_on</t>
   </si>
   <si>
     <t>number_of_employees</t>
   </si>
   <si>
     <t>sic_code</t>
   </si>
   <si>
     <t>naics_code</t>
   </si>
   <si>
     <t>contact_person</t>
   </si>
   <si>
     <t>manta_verified</t>
   </si>
   <si>
     <t>claimed</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.manta.com/search?search=dentist&amp;city=Missoula&amp;state=Montana&amp;country=United%20States</t>
   </si>
   <si>
-    <t>2026-07-31T12:24:27Z</t>
+    <t>2026-09-21T07:58:07Z</t>
   </si>
   <si>
     <t>https://www.manta.com/c/m1rc59g/children-s-dentistry-of-lolo</t>
   </si>
   <si>
     <t>Children's Dentistry of Lolo</t>
   </si>
   <si>
     <t>Dentists' office</t>
   </si>
   <si>
-    <t>116 Glacier Drive Suite                                  107,
-[...4 lines deleted...]
-    <t>(406) 284-8669</t>
+    <t>"116 Glacier Drive Suite","107"
+Lolo
+MT
+59847
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 284-8669</t>
   </si>
   <si>
     <t>http://www.lolochildrensdentist.com</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk</t>
   </si>
   <si>
-    <t>Sun
-[...19 lines deleted...]
-          Show less</t>
+    <t>Sun          
+                                                    Closed
+                      Mon          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Tue          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Wed          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Thu          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Fri          
+                                                                      9:00 AM–4:00 PM                                                    
+                      Sat          
+                                                                      9:00 AM–4:00 PM</t>
+  </si>
+  <si>
+    <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors. Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
-    <t>unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>2 to 4</t>
   </si>
   <si>
     <t>Steven Delisle</t>
   </si>
   <si>
+    <t>Claimed</t>
+  </si>
+  <si>
     <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10</t>
   </si>
   <si>
-    <t>2026-07-31T12:26:57Z</t>
+    <t>2026-09-21T08:00:30Z</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mtmkdgd/kaze-sushi-thai</t>
   </si>
   <si>
     <t>Kaze Sushi &amp; Thai</t>
   </si>
   <si>
     <t>Japanese restaurant</t>
   </si>
   <si>
-    <t>5957 W Belmont Ave                                Chicago,
-[...3 lines deleted...]
-    <t>(773) 887-3023</t>
+    <t>5957 W Belmont Ave
+Chicago
+IL
+60634
+US</t>
+  </si>
+  <si>
+    <t>Call (773) 887-3023</t>
   </si>
   <si>
     <t>https://sushirestaurantchicago.com</t>
   </si>
   <si>
     <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220602c6Fi9BpPPt</t>
   </si>
   <si>
-    <t>Sun
-[...16 lines deleted...]
-                                Kaze Sushi &amp; Thai is the best Thai restaurant to get authentic Thai food in Chicago, IL. Our professional staff provides friendly and prompt service for a pleasant dining experience. We value our customers and strive to make your meal satisfying and fun.</t>
+    <t>Sun          
+                                                                      12:00 PM–10:00 PM                                                    
+                      Mon          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Tue          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Wed          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Thu          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Fri          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Sat          
+                                                                      12:00 PM–10:00 PM</t>
+  </si>
+  <si>
+    <t>Kaze Sushi &amp; Thai is a Thai Restaurant in Chicago, IL 60634 Kaze Sushi &amp; Thai is the best Thai restaurant to get authentic Thai food in Chicago, IL. Our professional staff provides friendly and prompt service for a pleasant dining experience. We value our customers and strive to make your meal satisfying and fun.</t>
   </si>
   <si>
     <t>Sushi Restaurant
 Sushi
 Thai Food
 Thai Restaurant
 Delivery
 Online Ordering
 Sashimi
 Poke Bowls
 Tempura
 Thai Iced Tea</t>
   </si>
   <si>
     <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10&amp;pg=2</t>
   </si>
   <si>
-    <t>2026-07-31T12:25:11Z</t>
+    <t>2026-09-21T08:01:08Z</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
+  </si>
+  <si>
+    <t>Olsen Orthodontics</t>
+  </si>
+  <si>
+    <t>Orthodontist</t>
+  </si>
+  <si>
+    <t>1221 S Higgins Avenue
+Missoula
+MT
+59801
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 542-7572</t>
+  </si>
+  <si>
+    <t>http://www.gregolsenortho.com</t>
+  </si>
+  <si>
+    <t>Olsen Orthodontics:
+Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for Welcome to Olsen Orthodontics
+At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
+We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, adolescent or child, our knowledgeable doctor and staff are committed to helping you achieve the smile you deserve - a healthy, beautiful one. Orthodontic treatment will benefit you for a lifetime by offering improved oral health, comfort, enhanced self-confidence and a great smile.
+What makes Olsen Orthodontics special?
+Dr. Olsen is the only Missoula orthodontist trained in using the advanced Damon system. Damon braces allow your teeth to move more comfortably and easily than traditional braces. They have less discomfort than traditional braces and fewer adjustments, so your appointments will be faster and few in number with better results.
+When you come in for your visit you can expect quality treatment with a knowledgeable and caring team. Dr. Olsen has your best interests in mind and will work with you to achieve the smile you have always dreamed of.
+What you can expect when you come to our office:
+Dr. Olsen and his hands-on treatment style.
+We are a small practice with one doctor and we focus on providing very personalized care for each patient.
+We make your orthodontic experience fun, with ongoing contests to promote oral hygiene with prizes for the winners.
+We have a yearly private patient appreciation party at Splash Montana.
+Dr. Olsen works closely with your dentist throughout the entire orthodontic treatment because your teeth and overall health is important to him.
+Convenient hours and on call emergency care with Dr. Olsen or staff.
+Free initial exam and consultation.
+Fantastic team of highly trained office staff committed to continuing education and learning sessions.
+Flexible financing with courtesy. Low monthly payments. Credit cards accepted, third party financing and accept most insurance policies.
+Enjoy fresh baked cookies at every appointment.
+Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.</t>
+  </si>
+  <si>
+    <t>Ross Woods              — Aug 05, 2013            
+                      My dentist recommended Dr. Olsen to me about 2 and a half years ago. I like how nice and caring everyone is. It is absolutely a gr…
+            My dentist recommended Dr. Olsen to me about 2 and a half years ago. I like how nice and caring everyone is. It is absolutely a great practice with a great staff.
+            Read more
+                                My dentist recommended Dr. Olsen to me about 2 and a half years ago. I like how nice and caring everyone is. It is absolutely a great practice with a great staff.
+Richie Smith              — Jan 14, 2016            
+                      The entire staff over at Olsen Orthodontics is a pleasure to work with. From Dr. Olsen himself to his amazing staff. Strongly reco…
+            The entire staff over at Olsen Orthodontics is a pleasure to work with. From Dr. Olsen himself to his amazing staff. Strongly recommend to anyone in the Missoula area.
+            Read more
+                                The entire staff over at Olsen Orthodontics is a pleasure to work with. From Dr. Olsen himself to his amazing staff. Strongly recommend to anyone in the Missoula area.
+Chris  Cunningham              — Jul 12, 2013            
+                      So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, ju…
+            So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, just very happy to see you. You put your name on the board when you walk in welcoming you which is nice and my daughter who was nervous about getting braces the sign read "Welcome Molly our new patient"! which really set it off right there out the gate in just a nice happy warm feeling.
+            Read more
+              So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, just very happy to see you. You put your name on the board when you walk in welcoming you which is nice and my daughter who was nervous about getting braces the sign read "…
+              So you walk in and you usually see someone at the front desk and usually it is Holley or someone like that. She is very bubbly, just very happy to see you. You put your name on the board when you walk in welcoming you which is nice and my daughter who was nervous about getting braces the sign read "Welcome Molly our new patient"! which really set it off right there out the gate in just a nice happy warm feeling.
+              Read more
+              Show less</t>
+  </si>
+  <si>
+    <t>Gregory Olsen,</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/search?search=dentist&amp;city=Missoula&amp;state=Montana&amp;country=United%20States&amp;pg=3</t>
+  </si>
+  <si>
+    <t>2026-09-21T07:59:31Z</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mhh410q/dr-taylor-diggs-pllc</t>
+  </si>
+  <si>
+    <t>Dr  Taylor Diggs Pllc</t>
+  </si>
+  <si>
+    <t>Dentist Offices</t>
+  </si>
+  <si>
+    <t>801 North Orange Street
+Missoula
+MT
+59802
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 926-3488</t>
+  </si>
+  <si>
+    <t>http://www.taylordiggsdentistry.com</t>
+  </si>
+  <si>
+    <t>Categorized under Dentist Offices. Our records show it was established in 2013 and incorporated in MT. Current estimates show this company has an annual revenue of 196948 and employs a staff of approximately 4.</t>
+  </si>
+  <si>
+    <t>Taylor Diggs</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/search?search=dentist&amp;city=Missoula&amp;state=Montana&amp;country=United%20States&amp;pg=2</t>
+  </si>
+  <si>
+    <t>2026-09-21T07:59:36Z</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mw2rvgp/jason-olsen-family-dental</t>
   </si>
   <si>
     <t>Jason Olsen Family Dental</t>
   </si>
   <si>
-    <t>Dentist Offices</t>
-[...6 lines deleted...]
-    <t>(406) 728-2840</t>
+    <t>715 West Central Avenue
+Missoula
+MT
+59801
+US</t>
+  </si>
+  <si>
+    <t>Call (406) 728-2840</t>
   </si>
   <si>
     <t>http://www.olsenpetersdental.com</t>
   </si>
   <si>
     <t>Categorized under Dentist Offices. Our records show it was established in 2005 and incorporated in MT. Current estimates show this company has an annual revenue of 573331 and employs a staff of approximately 14.</t>
   </si>
   <si>
     <t>Jason C Olsen</t>
-  </si>
-[...51 lines deleted...]
-    <t>Jill K Frazier-Thompson</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -647,59 +697,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -731,368 +781,353 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
         <v>25</v>
       </c>
+      <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2">
+        <v>46.765083</v>
+      </c>
+      <c r="G2">
+        <v>-114.078395</v>
+      </c>
+      <c r="H2" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K2" t="s">
+        <v>32</v>
+      </c>
+      <c r="N2" t="s">
+        <v>33</v>
+      </c>
+      <c r="O2" t="s">
+        <v>34</v>
+      </c>
+      <c r="P2" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>36</v>
+      </c>
+      <c r="R2">
+        <v>2021</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2">
+        <v>8021</v>
+      </c>
+      <c r="V2" t="s">
+        <v>38</v>
+      </c>
+      <c r="W2">
+        <v>0</v>
+      </c>
+      <c r="X2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
-[...48 lines deleted...]
-      <c r="T2" t="s">
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3">
+        <v>41.9381009</v>
+      </c>
+      <c r="G3">
+        <v>-87.7758163</v>
+      </c>
+      <c r="H3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I3" t="s">
+        <v>46</v>
+      </c>
+      <c r="K3" t="s">
+        <v>47</v>
+      </c>
+      <c r="N3" t="s">
+        <v>48</v>
+      </c>
+      <c r="O3" t="s">
+        <v>49</v>
+      </c>
+      <c r="P3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>51</v>
+      </c>
+      <c r="R3">
+        <v>2008</v>
+      </c>
+      <c r="S3">
+        <v>1</v>
+      </c>
+      <c r="T3">
+        <v>5812</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3" t="s">
         <v>39</v>
       </c>
-      <c r="U2">
+      <c r="Y3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F4">
+        <v>46.858835</v>
+      </c>
+      <c r="G4">
+        <v>-113.99772</v>
+      </c>
+      <c r="H4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I4" t="s">
+        <v>58</v>
+      </c>
+      <c r="K4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L4">
+        <v>5</v>
+      </c>
+      <c r="M4">
+        <v>3</v>
+      </c>
+      <c r="P4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>61</v>
+      </c>
+      <c r="R4">
+        <v>2002</v>
+      </c>
+      <c r="T4">
         <v>8021</v>
       </c>
-      <c r="W2" t="s">
-[...2 lines deleted...]
-      <c r="X2">
+      <c r="V4" t="s">
+        <v>62</v>
+      </c>
+      <c r="W4">
         <v>0</v>
-      </c>
-[...119 lines deleted...]
-        <v>62</v>
       </c>
       <c r="X4">
         <v>0</v>
       </c>
-      <c r="Y4">
-[...2 lines deleted...]
-      <c r="Z4" t="s">
+      <c r="Y4" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
         <v>65</v>
       </c>
       <c r="D5" t="s">
         <v>66</v>
       </c>
       <c r="E5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
         <v>67</v>
       </c>
+      <c r="F5">
+        <v>46.878082</v>
+      </c>
       <c r="G5">
-        <v>46.878082</v>
-[...1 lines deleted...]
-      <c r="H5">
         <v>-113.994993</v>
       </c>
+      <c r="H5" t="s">
+        <v>68</v>
+      </c>
       <c r="I5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R5">
-        <v>196948</v>
+        <v>2013</v>
       </c>
       <c r="S5">
-        <v>2013</v>
+        <v>4</v>
       </c>
       <c r="T5">
-        <v>4</v>
+        <v>8021</v>
       </c>
       <c r="U5">
-        <v>8021</v>
-[...1 lines deleted...]
-      <c r="V5">
         <v>621210</v>
       </c>
-      <c r="W5" t="s">
-        <v>71</v>
+      <c r="V5" t="s">
+        <v>72</v>
+      </c>
+      <c r="W5">
+        <v>0</v>
       </c>
       <c r="X5">
         <v>0</v>
       </c>
-      <c r="Y5">
+      <c r="Y5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6">
+        <v>46.8505903</v>
+      </c>
+      <c r="G6">
+        <v>-114.008204</v>
+      </c>
+      <c r="H6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I6" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" t="s">
+        <v>79</v>
+      </c>
+      <c r="P6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6">
+        <v>2005</v>
+      </c>
+      <c r="S6">
+        <v>14</v>
+      </c>
+      <c r="T6">
+        <v>8021</v>
+      </c>
+      <c r="U6">
+        <v>621210</v>
+      </c>
+      <c r="V6" t="s">
+        <v>81</v>
+      </c>
+      <c r="W6">
         <v>0</v>
-      </c>
-[...54 lines deleted...]
-        <v>79</v>
       </c>
       <c r="X6">
         <v>0</v>
       </c>
-      <c r="Y6">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="Y6" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">