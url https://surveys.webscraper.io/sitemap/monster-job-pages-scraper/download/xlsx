--- v0 (2026-04-15)
+++ v1 (2026-09-11)
@@ -12,465 +12,380 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>latitude</t>
-[...4 lines deleted...]
-  <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
-    <t>salary_type</t>
-[...4 lines deleted...]
-  <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
-    <t>https://www.monster.com/job-openings/interventional-specialties-technologist-iii-interventional-radiology-burlingame-ca--e3d160b4-7371-4909-9426-90726a277281</t>
-[...2 lines deleted...]
-    <t>Interventional Specialties Technologist III, Interventional Radiology</t>
+    <t>https://www.monster.com/job-openings/radiologic-technologist-ii-oakland-ca--cbdd34e9-cab4-4197-810d-c2afdc5647da</t>
+  </si>
+  <si>
+    <t>2026-09-08T09:14:57Z</t>
+  </si>
+  <si>
+    <t>Radiologic Technologist II</t>
+  </si>
+  <si>
+    <t>Kaiser Permanente</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/c-kaiser-permanente</t>
+  </si>
+  <si>
+    <t>Oakland, CA</t>
+  </si>
+  <si>
+    <t>Job Summary:Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.Essential Responsibilities:Performs specialized and routine diagnostic radiology procedures.Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation.Prepares and positions patient for diagnostic imaging procedures.Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required.Moves imaging equipment into specified position.Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.Prepares images for reading by radiologist or requesting physician.Processes images and reviews for proper identification and quality control.Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.Practices radiation protection techniques to minimize radiation to patient and staff.Completes forms and maintains records, logs, and reports of work performed.Orients new staff and trains students.Performs other related duties as necessary.Supervisory Responsibilities: This job has no supervisory responsibilities.Grade 797Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R1iaqiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;Job Summary:&lt;/p&gt;&lt;p&gt;Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.&lt;/p&gt;&lt;p&gt;Essential Responsibilities:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs specialized and routine diagnostic radiology procedures.&lt;/li&gt;&lt;li&gt;Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation.&lt;/li&gt;&lt;li&gt;Prepares and positions patient for diagnostic imaging procedures.&lt;/li&gt;&lt;li&gt;Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.&lt;/li&gt;&lt;li&gt;Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required.&lt;/li&gt;&lt;li&gt;Moves imaging equipment into specified position.&lt;/li&gt;&lt;li&gt;Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.&lt;/li&gt;&lt;li&gt;Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.&lt;/li&gt;&lt;li&gt;Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.&lt;/li&gt;&lt;li&gt;Prepares images for reading by radiologist or requesting physician.&lt;/li&gt;&lt;li&gt;Processes images and reviews for proper identification and quality control.&lt;/li&gt;&lt;li&gt;Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.&lt;/li&gt;&lt;li&gt;Practices radiation protection techniques to minimize radiation to patient and staff.&lt;/li&gt;&lt;li&gt;Completes forms and maintains records, logs, and reports of work performed.&lt;/li&gt;&lt;li&gt;Orients new staff and trains students.&lt;/li&gt;&lt;li&gt;Performs other related duties as necessary.&lt;/li&gt;&lt;li&gt;Supervisory Responsibilities: This job has no supervisory responsibilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Grade 797&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R1iaqiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>Diagnostic Radiologyunmatched
+Employee Orientationunmatched
+Equipment Maintenance/Repairunmatched
+Fluoroscopyunmatched
+Homeland Securityunmatched
+Identify Issuesunmatched
+Medical Assistanceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Mobile Plant/Equipmentunmatched
+Patient Careunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiation Safetyunmatched
+Radiographyunmatched
+Radiologyunmatched
+Record Keepingunmatched
+Safety Processunmatched
+Training/Teachingunmatched</t>
+  </si>
+  <si>
+    <t>3 days ago</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>http://www.kp.org/careers</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>At Kaiser Permanente, we are relentless in our pursuit of excellence. Driven by our mission to provide the highest quality preventive medicine, we are committed to eliminating health care disparities, and to making lives better through innovation, technology, and research.
+Our desire to deliver the best possible care inspires us to promote wellness among our members, communities, and each other. It also fuels our belief that everyone — regardless of circumstance — deserves access to affordable care, which further drives our motivation to expand our reach.
+Founded nearly 80 years ago, our unique business model sets us apart — positioning us to drive improvements across the industry and around the world.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologic-technologist-iv-oakland-ca--d28acb6a-fe80-4535-8b28-c45467c29916</t>
+  </si>
+  <si>
+    <t>2026-09-08T09:15:13Z</t>
+  </si>
+  <si>
+    <t>Radiologic Technologist IV</t>
+  </si>
+  <si>
+    <t>Job Summary:Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.Essential Responsibilities:Performs specialized and routine diagnostic radiology procedures.Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperationPrepares and positions patient for diagnostic imaging procedures.Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required. Moves imaging equipment into specified position.Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.Prepares images for reading by radiologist or requesting physician.Processes images and reviews for proper identification and quality control.Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.Practices radiation protection techniques to minimize radiation to patient and staff. Completes forms and maintains records, logs, and reports of work performed.Orients new hires and trains students.Fills in as necessary in the absence of the Supervising Radiology Technologist.Performs other related duties as necessary.Supervisory Responsibilities: This job has no supervisory responsibilities.Grade: 817Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R1iaqiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;Job Summary:&lt;/p&gt;&lt;p&gt;Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.&lt;/p&gt;&lt;p&gt;Essential Responsibilities:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs specialized and routine diagnostic radiology procedures.&lt;/li&gt;&lt;li&gt;Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation&lt;/li&gt;&lt;li&gt;Prepares and positions patient for diagnostic imaging procedures.&lt;/li&gt;&lt;li&gt;Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.&lt;/li&gt;&lt;li&gt;Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required. Moves imaging equipment into specified position.&lt;/li&gt;&lt;li&gt;Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.&lt;/li&gt;&lt;li&gt;Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.&lt;/li&gt;&lt;li&gt;Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.&lt;/li&gt;&lt;li&gt;Prepares images for reading by radiologist or requesting physician.&lt;/li&gt;&lt;li&gt;Processes images and reviews for proper identification and quality control.&lt;/li&gt;&lt;li&gt;Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.&lt;/li&gt;&lt;li&gt;Practices radiation protection techniques to minimize radiation to patient and staff. Completes forms and maintains records, logs, and reports of work performed.&lt;/li&gt;&lt;li&gt;Orients new hires and trains students.&lt;/li&gt;&lt;li&gt;Fills in as necessary in the absence of the Supervising Radiology Technologist.&lt;/li&gt;&lt;li&gt;Performs other related duties as necessary.&lt;/li&gt;&lt;li&gt;Supervisory Responsibilities: This job has no supervisory responsibilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Grade: 817&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R1iaqiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>Diagnostic Radiologyunmatched
+Equipment Maintenance/Repairunmatched
+Fluoroscopyunmatched
+Homeland Securityunmatched
+Identify Issuesunmatched
+Medical Assistanceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Mobile Plant/Equipmentunmatched
+Patient Careunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiation Safetyunmatched
+Radiographyunmatched
+Radiologyunmatched
+Record Keepingunmatched
+Safety Processunmatched
+Technical Leadershipunmatched
+Training/Teachingunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologic-technologist-iii-san-francisco-ca--570fd039-fec1-4011-9361-c665a62c9adf</t>
+  </si>
+  <si>
+    <t>2026-09-08T09:15:50Z</t>
+  </si>
+  <si>
+    <t>Radiologic Technologist III</t>
+  </si>
+  <si>
+    <t>San Francisco, CA</t>
+  </si>
+  <si>
+    <t>Job Summary:Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.Essential Responsibilities:Performs specialized and routine diagnostic radiology procedures.Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation.onAssists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.Prepares images for reading by radiologist or requesting physician.Processes images and reviews for proper identification and quality control.Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.Practices radiation protection techniques to minimize radiation to patient and staff.Completes forms and maintains records, logs, and reports of work performed.Orients new hires and trains students.Fills in as necessary in the absence of the Supervising Radiology Technologist.Performs other related duties as necessary.Supervisory Responsibilities:This job has no supervisory responsibilities.Grade 802Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R1iaqiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;Job Summary:&lt;/p&gt;&lt;p&gt;Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.&lt;/p&gt;&lt;p&gt;Essential Responsibilities:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs specialized and routine diagnostic radiology procedures.&lt;/li&gt;&lt;li&gt;Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation.&lt;/li&gt;&lt;li&gt;on&lt;/li&gt;&lt;li&gt;Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.&lt;/li&gt;&lt;li&gt;Prepares images for reading by radiologist or requesting physician.&lt;/li&gt;&lt;li&gt;Processes images and reviews for proper identification and quality control.&lt;/li&gt;&lt;li&gt;Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.&lt;/li&gt;&lt;li&gt;Practices radiation protection techniques to minimize radiation to patient and staff.&lt;/li&gt;&lt;li&gt;Completes forms and maintains records, logs, and reports of work performed.&lt;/li&gt;&lt;li&gt;Orients new hires and trains students.&lt;/li&gt;&lt;li&gt;Fills in as necessary in the absence of the Supervising Radiology Technologist.&lt;/li&gt;&lt;li&gt;Performs other related duties as necessary.&lt;/li&gt;&lt;li&gt;Supervisory Responsibilities:This job has no supervisory responsibilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Grade 802&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R1iaqiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>Diagnostic Radiologyunmatched
+Equipment Maintenance/Repairunmatched
+Fluoroscopyunmatched
+Homeland Securityunmatched
+Identify Issuesunmatched
+Medical Assistanceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Patient Careunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiation Safetyunmatched
+Radiographyunmatched
+Radiologyunmatched
+Record Keepingunmatched
+Safety Processunmatched
+Technical Leadershipunmatched
+Training/Teachingunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologic-technologist-spine-san-francisco-ca--0da532a2-c858-4e19-80f5-5f8f1145846f</t>
+  </si>
+  <si>
+    <t>2026-09-08T09:15:54Z</t>
+  </si>
+  <si>
+    <t>Radiologic Technologist, Spine</t>
   </si>
   <si>
     <t>Sutter Health</t>
   </si>
   <si>
-    <t>https://www.monster.com/jobs/search?cn=Sutter%20Health</t>
-[...239 lines deleted...]
-EDUCATION:
+    <t>https://www.monster.com/jobs/c-sutter-health</t>
+  </si>
+  <si>
+    <t>San Francisco, California</t>
+  </si>
+  <si>
+    <t>We are so glad you are interested in joining Sutter Health!Organization:SPMF-Sutter Pacific Medical Foundation - SouthPosition Overview:Competently performs routine and specialized radiology procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.Job Description:EDUCATION:
 Other: Graduate of an accredited Radiologic Technologist Program provided prior to start date
 CERTIFICATION &amp; LICENSURE:
-ARRT-American Register of Radiologic Technologist and evidence of application for CRT/DRT provided prior to start date
-[...2 lines deleted...]
-BLS-Basic Life Support Healthcare Provider Upon Hire
+ ARRT-American Register of Radiologic Technologist and evidence of application for CRT/DRT provided prior to start dateOR CRT/DRT-Certified Radiologic Technologist (from state where work is being performed) provided prior to start date
+ARRT-American Register of Radiologic Technologist provided prior to start dateBLS-Basic Life Support Healthcare Provider Upon Hire
 RHF-Radiology Fluoroscopy within 180 Days of hire if required at the affiliate
 SKILLS AND KNOWLEDGE:
 General knowledge of diagnostic radiology principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.'
 Capable of performing routine radiographic examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.
 Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.
 Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline
 General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).
 Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.
 Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.
 Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.
 Ensure the privacy of each patient’s protected health information (PHI).
-Build collaborate relationships with peers and other healthcare providers to achieve departmental and corporate objectives.
-[...81 lines deleted...]
-    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;We are so glad you are interested in joining Sutter Health!&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Organization:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;NCH-Novato Community Hospital&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Position Overview:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Competently performs routine and specialized computerized tomography procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Job Description&lt;/strong&gt; :&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;EDUCATION&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Other: Graduation from an JRCERT accredited Radiologic Technologist Program&lt;br&gt;&lt;br&gt;&lt;strong&gt;CERTIFICATION &amp;amp; LICENSURE&lt;/strong&gt;&lt;br&gt;&lt;br&gt;ARRT-American Registry of Radiologic Technologists&lt;br&gt;&lt;br&gt;&lt;br&gt;CRT-Certified Radiologic Technologist&lt;br&gt;&lt;br&gt;BLS-Basic Life Support Healthcare Provider&lt;br&gt;&lt;br&gt;RHF-Radiology Fluoroscopy within 180 Days of hire&lt;br&gt;&lt;br&gt;&lt;strong&gt;PREFERRED EXPERIENCE TYPICALLY ACQUIRED IN&lt;/strong&gt;&lt;br&gt;&lt;br&gt;5 years experience in clinical and practical CT Tech work as typically acquired in a similar environment.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Job Shift:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Days&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Schedule:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Full Time&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Shift Hours:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;8&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Days of the Week:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Variable&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Weekend Requirements:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Rotating Weekends&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Yes&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Unions:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;No&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Position Status:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Non-Exempt&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Weekly Hours:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;32&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Employee Status:&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Regular&lt;br&gt;&lt;br&gt;&lt;br&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;br&gt;&lt;br&gt;&lt;br&gt;Pay Range is $69.96 to $87.45 / hour&lt;br&gt;&lt;br&gt;&lt;br&gt;_The salary range for this role may vary above or below the posted range as determined by location. This range has not been adjusted for any specific geographic differential applicable by area where the position may be filled. Compensation takes into account several factors including but not limited to a candidate’s experience, education, skills, licensure and certifications, department equity, training and organizational needs. Base pay is just one piece of the total rewards program offered by Sutter Health. Eligible roles also qualify for a comprehensive benefits package._ _​_&lt;/div&gt;</t>
+Build collaborate relationships with peers and other healthcare providers to achieve departmental and corporate objectives.Job Shift:DaysSchedule:Full TimeShift Hours:8Days of the Week:Monday - FridayWeekend Requirements:NoneBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:40Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $66.40 to $92.96 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate’s experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health’s comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R1iaqiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;div&gt;&lt;p style="text-align:left"&gt;We are so glad you are interested in joining Sutter Health!&lt;/p&gt;&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Organization:&lt;/b&gt;&lt;/p&gt;SPMF-Sutter Pacific Medical Foundation - South&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Position Overview:&lt;/b&gt;&lt;/p&gt;Competently performs routine and specialized radiology procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Job Description&lt;/b&gt;:&lt;/p&gt;&lt;p&gt;&lt;b&gt;EDUCATION:&lt;/b&gt;&lt;br&gt;&lt;br&gt;Other: Graduate of an accredited Radiologic Technologist Program provided prior to start date&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;b&gt;CERTIFICATION &amp;amp; LICENSURE:&lt;/b&gt;&lt;br&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;ARRT-American Register of Radiologic Technologist and evidence of application for CRT/DRT provided prior to start date&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;OR CRT/DRT-Certified Radiologic Technologist (from state where work is being performed) provided prior to start date&lt;br&gt;&lt;br&gt;ARRT-American Register of Radiologic Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider Upon Hire&lt;br&gt;&lt;br&gt;RHF-Radiology Fluoroscopy within 180 Days of hire if required at the affiliate&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;br&gt;&lt;b&gt;SKILLS AND KNOWLEDGE:&lt;/b&gt;&lt;br&gt;General knowledge of diagnostic radiology principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.'&lt;br&gt;&lt;br&gt;Capable of performing routine radiographic examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.&lt;br&gt;&lt;br&gt;Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.&lt;br&gt;&lt;br&gt;Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline&lt;br&gt;&lt;br&gt;General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).&lt;br&gt;&lt;br&gt;Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.&lt;br&gt;&lt;br&gt;Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.&lt;br&gt;&lt;br&gt;Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.&lt;br&gt;&lt;br&gt;Ensure the privacy of each patient’s protected health information (PHI).&lt;br&gt;&lt;br&gt;Build collaborate relationships with peers and other healthcare providers to achieve departmental and corporate objectives.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Job Shift:&lt;/b&gt;&lt;/p&gt;Days&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Schedule:&lt;/b&gt;&lt;/p&gt;Full Time&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Shift Hours:&lt;/b&gt;&lt;/p&gt;8&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Days of the Week:&lt;/b&gt;&lt;/p&gt;Monday - Friday&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Weekend Requirements:&lt;/b&gt;&lt;/p&gt;None&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Benefits:&lt;/b&gt;&lt;/p&gt;Yes&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Unions:&lt;/b&gt;&lt;/p&gt;No&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Position Status:&lt;/b&gt;&lt;/p&gt;Non-Exempt&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Weekly Hours:&lt;/b&gt;&lt;/p&gt;40&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;&lt;b&gt;Employee Status:&lt;/b&gt;&lt;/p&gt;Regular&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:left"&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;/p&gt;&lt;p style="text-align:inherit"&gt;&lt;/p&gt;&lt;p style="text-align:inherit"&gt;Pay Range is $66.40 to $92.96 / hour&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;i&gt;The compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate’s experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health’s comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.&lt;/i&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R1iaqiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Clinical Competencyunmatched
+Communication Skillsunmatched
+Communication Systemsunmatched
+Diagnostic Radiologyunmatched
+Diseaseunmatched
+Employee Orientationunmatched
+Epic Systemsunmatched
+Establish Prioritiesunmatched
+Federal Laws and Regulationsunmatched
+Healthcare Providersunmatched
+Hospitalunmatched
+Human Anatomyunmatched
+Information/Data Security (InfoSec)unmatched
+Medical Record Systemunmatched
+Medical Terminologyunmatched
+Medical Treatmentunmatched
+Microsoft Excelunmatched
+Microsoft Officeunmatched
+Microsoft Outlookunmatched
+Microsoft Wordunmatched
+Multitaskingunmatched
+Organizational Skillsunmatched
+Pathologyunmatched
+Patient Assessmentunmatched
+Patient Careunmatched
+Physiologyunmatched
+Picture Archiving and Communication System (PACS)unmatched
+Presentation/Verbal Skillsunmatched
+Problem Solving Skillsunmatched
+Procedure Developmentunmatched
+Radiographyunmatched
+Radiologyunmatched
+Radiology Information System (RIS)unmatched
+Safety Processunmatched
+Standard Operating Procedures (SOP)unmatched
+State Laws and Regulationsunmatched
+Time Managementunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>5 days ago</t>
+  </si>
+  <si>
+    <t>https://jobs.sutterhealth.org/</t>
+  </si>
+  <si>
+    <t>Sutter Health has a long history in California. Some of our facilities have been providing care in the communities we serve for more than 100 years. Today, we’re proud to partner with more than 12,000 doctors to care for more than 3 million people.
+We’re inspired by our Northern California community and work tirelessly to deliver top-rated, affordable healthcare. Doctors, hospitals, care teams and employees in the Sutter Health network are always looking for new, meaningful ways to care for you and your loved ones. We believe that every moment matters when it comes to helping you live a longer, healthier and happier life.
+Our not-for-profit network delivers top-rated, personalized care in more than 100 Northern California communities. Recently ranked among the Top 15 Health Systems in the nation by Truven Health Analytics™, our team of more than 50,000 doctors, employees and volunteers partner to spread innovation, improve access to healthcare services and put our patients’ needs first—all to achieve the highest levels of quality, access and affordability.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/ultrasound-technologist-ii-rvt-wcmc-ultrasound-wc-behring-pavilion-per-diem-8-hour-variable-shift-walnut-creek-ca--b9dd2479-f903-449e-9b5e-e22d9d658cdd</t>
+  </si>
+  <si>
+    <t>2026-09-08T09:14:47Z</t>
+  </si>
+  <si>
+    <t>Ultrasound Technologist II - RVT - WCMC Ultrasound- WC Behring Pavilion - Per Diem - 8 Hour - Variable Shift</t>
+  </si>
+  <si>
+    <t>John Muir Health</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/c-john-muir-health</t>
+  </si>
+  <si>
+    <t>Walnut Creek, CA</t>
+  </si>
+  <si>
+    <t>$83.24–$124.85 Per Hour</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Job Description:Prepares patients for procedures, assumes responsibility for patient needs during procedures. Performs procedures with accuracy and thoroughness in a timely manner, adhering to the protocols outlined in the department's procedure manual upon the order of a licensed independent practitioner for diagnostic interpretation by a radiologist.Education:Completion of Sonography Program PreferredExperience:3 years Medical Imaging - Sonographer PreferredCertifications/Licensures:BLS Basic Life Support - American Heart Association – RequiredCurrently credentialed with the American Registry of Diagnostic Medical Sonographers, with a current RDMS license with subspecialty registries in Abdomen and OB/GYN, and current RVT licenseBR Breast Certification - ARDMS American Registry for Diagnostic Medical Sonography - Required at sites that perform Diagnostic Mammography, if performing diagnostic breast ultrasound– Must be obtained within 90 days of hireOB/GYN - ARDMS American Registry for Diagnostic Medical Sonography - Must be obtained within 90 days of hireRVT Registered Vascular Technologist - ARDMS American Registry for Diagnostic Medical Sonography - Must be btained within 90 days of hire, with the exception of new graduates, who must obtain their RVT license within 14 monthsIf the technologist is unable to comply in acquiring their missing sub-specialty license due to extenuating circumstances, one 90-day extension can be granted only at the discretion of the Medical Imaging Director3+ years experience as a registered sonographer preferredRVT highly preferred before hire
+Work shift: Ability to help with night shift, PM and Days. Strong weekend availability needed and ability to help with call when needed. Work Shift:08.0 Per Diem No Waive (United States of America)Pay Range:$83.24 - $124.85HourlyOffer amounts are based on demonstrated/relevant experience and/or licensure.Pay will be adjusted to the local market if hired outside of the Bay Area.
+Note: Positions at JMH which are exempt (not eligible for overtime) under the level of Manager are listed as hourly for compensation purposes on this posting. The work shift will contain the word ‘exempt’ on it.Scheduled Weekly Hours:0Powered by SonicJobs (an advertiser on Monster). By applying, you consent to share your data with SonicJobs and the employer. Monster or SonicJobs does not store or use your application data beyond facilitating the application.
+See John Muir Health Terms &amp; Conditions at https://www.johnmuirhealth.com/terms-of-use.html and Privacy Policy at https://www.johnmuirhealth.com/content/dam/jmh/Documents/Legal-and-Privacy/website-privacy-policy.pdf and SonicJobs Privacy Policy at https://www.sonicjobs.com/us/privacy-policy and Terms of Use at https://www.sonicjobs.com/us/terms-conditionsShow more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R1iaqiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;h2&gt;&lt;u&gt;&lt;b&gt;Job Description:&lt;/b&gt;&lt;/u&gt;&lt;/h2&gt;Prepares patients for procedures, assumes responsibility for patient needs during procedures. Performs procedures with accuracy and thoroughness in a timely manner, adhering to the protocols outlined in the department's procedure manual upon the order of a licensed independent practitioner for diagnostic interpretation by a radiologist.&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;b&gt;Education:&lt;/b&gt;&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Completion of Sonography Program Preferred&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;&lt;b&gt;Experience:&lt;/b&gt;&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;3 years Medical Imaging - Sonographer Preferred&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;&lt;b&gt;Certifications/Licensures:&lt;/b&gt;&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;BLS Basic Life Support - American Heart Association – Required&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Currently credentialed with the American Registry of Diagnostic Medical Sonographers, with a current RDMS license with subspecialty registries in Abdomen and OB/GYN, and current RVT license&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;BR Breast Certification - ARDMS American Registry for Diagnostic Medical Sonography - Required at sites that perform Diagnostic Mammography, if performing diagnostic breast ultrasound– Must be obtained within 90 days of hire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OB/GYN - ARDMS American Registry for Diagnostic Medical Sonography - Must be obtained within 90 days of hire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;RVT Registered Vascular Technologist - ARDMS American Registry for Diagnostic Medical Sonography - Must be btained within 90 days of hire, with the exception of new graduates, who must obtain their RVT license within 14 months&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;If the technologist is unable to comply in acquiring their missing sub-specialty license due to extenuating circumstances, one 90-day extension can be granted only at the discretion of the Medical Imaging Director&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;3+ years experience as a registered sonographer preferred&lt;/p&gt;&lt;p&gt;RVT highly preferred before hire&lt;/p&gt;&lt;p&gt;&lt;br&gt;Work shift: Ability to help with night shift, PM and Days. Strong weekend availability needed and ability to help with call when needed. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h2&gt;&lt;u&gt;&lt;b&gt;Work Shift:&lt;/b&gt;&lt;/u&gt;&lt;/h2&gt;08.0 Per Diem No Waive (United States of America)&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;b&gt;Pay Range:&lt;/b&gt;&lt;/u&gt;&lt;/p&gt;$83.24 - $124.85Hourly&lt;p&gt;&lt;/p&gt;&lt;div&gt;Offer amounts are based on demonstrated/relevant experience and/or licensure.&lt;/div&gt;&lt;div&gt;Pay will be adjusted to the local market if hired outside of the Bay Area.&lt;/div&gt;&lt;div&gt;&lt;br&gt;Note: Positions at JMH which are exempt (not eligible for overtime) under the level of Manager are listed as hourly for compensation purposes on this posting. The work shift will contain the word ‘exempt’ on it.&lt;/div&gt;&lt;h2&gt;&lt;u&gt;&lt;b&gt;Scheduled Weekly Hours:&lt;/b&gt;&lt;/u&gt;&lt;/h2&gt;0&lt;p&gt;Powered by SonicJobs (an advertiser on Monster). By applying, you consent to share your data with SonicJobs and the employer. Monster or SonicJobs does not store or use your application data beyond facilitating the application.&lt;br&gt;See John Muir Health Terms &amp;amp; Conditions at https://www.johnmuirhealth.com/terms-of-use.html and Privacy Policy at https://www.johnmuirhealth.com/content/dam/jmh/Documents/Legal-and-Privacy/website-privacy-policy.pdf and SonicJobs Privacy Policy at https://www.sonicjobs.com/us/privacy-policy and Terms of Use at https://www.sonicjobs.com/us/terms-conditions&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R1iaqiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>Basic Life Support (BLS)unmatched
+Mammographyunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Radiologyunmatched
+Time Managementunmatched
+Ultrasoundunmatched</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -774,59 +689,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -837,338 +752,278 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="B2" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="C2" t="s">
         <v>20</v>
       </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2">
+        <v>0</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
-      <c r="A2" t="s">
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" t="s">
         <v>21</v>
       </c>
-      <c r="B2" t="s">
+      <c r="E3" t="s">
         <v>22</v>
       </c>
-      <c r="C2" t="s">
+      <c r="G3" t="s">
         <v>23</v>
       </c>
-      <c r="D2" t="s">
-[...14 lines deleted...]
-      <c r="K2" t="s">
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
         <v>27</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O3" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P3" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="Q3" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="R3" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:21">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
         <v>38</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="F3" t="s">
+      <c r="B4" t="s">
         <v>39</v>
       </c>
-      <c r="G3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="K3" t="s">
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" t="s">
+      <c r="O4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" t="s">
-[...21 lines deleted...]
-        <v>36</v>
+      <c r="P4" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>30</v>
+      </c>
+      <c r="R4" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="B5" t="s">
         <v>46</v>
       </c>
-      <c r="G4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="C5" t="s">
         <v>47</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5">
+        <v>0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" t="s">
         <v>28</v>
       </c>
-      <c r="M4" t="s">
-[...21 lines deleted...]
-        <v>36</v>
+      <c r="P5" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>30</v>
+      </c>
+      <c r="R5" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:21">
-[...21 lines deleted...]
-      <c r="J5" t="s">
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" t="s">
+        <v>62</v>
+      </c>
+      <c r="H6">
+        <v>0</v>
+      </c>
+      <c r="I6" t="s">
+        <v>63</v>
+      </c>
+      <c r="J6" t="s">
+        <v>64</v>
+      </c>
+      <c r="K6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L6" t="s">
+        <v>66</v>
+      </c>
+      <c r="M6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...84 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">