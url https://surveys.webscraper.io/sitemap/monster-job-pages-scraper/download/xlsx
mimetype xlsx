--- v1 (2026-09-11)
+++ v2 (2026-10-01)
@@ -12,380 +12,348 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
+    <t>script</t>
+  </si>
+  <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
-    <t>https://www.monster.com/job-openings/radiologic-technologist-ii-oakland-ca--cbdd34e9-cab4-4197-810d-c2afdc5647da</t>
-[...5 lines deleted...]
-    <t>Radiologic Technologist II</t>
+    <t>https://www.monster.com/job-openings/mobile-radiologic-x-ray-technologist-in-california-san-francisco-ca--536f3ba0-8bf2-40e4-aa6d-fd3b66219414</t>
+  </si>
+  <si>
+    <t>2026-09-30T11:24:50Z</t>
+  </si>
+  <si>
+    <t>Mobile Radiologic/X-Ray Technologist in California</t>
+  </si>
+  <si>
+    <t>K.A. Recruiting</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=K.A.%20Recruiting</t>
+  </si>
+  <si>
+    <t>San Francisco, CA</t>
+  </si>
+  <si>
+    <t>$48–$54 Per Hour</t>
+  </si>
+  <si>
+    <t>I'm hiring for a Mobile X-Ray Tech in California!The Rad Tech will provide mobile X Ray and EKG (if applicable) service to nursing homes, health care facilities, and other miscellaneous facilities.Location: Near San Francisco, CA
+Type: Full-time and permanent
+Shift: Evenings
+Requirements: College degree; ARRT cert; CA license; prior experience
+Pay: $48-$54/hr
+Benefits: 401k; health, dental, and life insurance; PTO, etc.Offering
+My clients are offering a competitive compensation and benefits package (PTO, health insurance, etc.), with potential for sign-on bonus and/or relocation assistance! There are many opportunities for growth with this company.To apply, email your resume to leah@ka-recruiting.com/call or text 617-746-2751! You can also schedule a time to chat here - https://calendly.com/leahkarecruiting/10min .REF#LM8185Radiology Tech, Radiology Technologist, Radiologic Technologist, Rad Tech, Radiologic Tech, X-Ray Tech, X-Ray TechnologistCalifornia, San Francisco, South San Francisco, San Bruno, Pacifica, Daly City, Tuburon, Mill Valley, Corte Madera, Hillsborough, San Mateo, Oakland, Alameda, EmeryvilleShow more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R69biiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;I'm hiring for a Mobile X-Ray Tech in California!&lt;/p&gt;&lt;p&gt;The Rad Tech will provide mobile X Ray and EKG (if applicable) service to nursing homes, health care facilities, and other miscellaneous facilities.&lt;/p&gt;&lt;p&gt;Location: Near San Francisco, CA&lt;br&gt;Type: Full-time and permanent&lt;br&gt;Shift: Evenings&lt;br&gt;Requirements: College degree; ARRT cert; CA license; prior experience&lt;br&gt;Pay: $48-$54/hr&lt;br&gt;Benefits: 401k; health, dental, and life insurance; PTO, etc.&lt;/p&gt;&lt;p&gt;Offering&lt;br&gt;My clients are offering a competitive compensation and benefits package (PTO, health insurance, etc.), with potential for sign-on bonus and/or relocation assistance! There are many opportunities for growth with this company.&lt;/p&gt;&lt;p&gt;To apply, email your resume to leah@ka-recruiting.com/call or text 617-746-2751! You can also schedule a time to chat here - https://calendly.com/leahkarecruiting/10min .&lt;/p&gt;&lt;p&gt;REF#LM8185&lt;/p&gt;&lt;p&gt;Radiology Tech, Radiology Technologist, Radiologic Technologist, Rad Tech, Radiologic Tech, X-Ray Tech, X-Ray Technologist&lt;/p&gt;&lt;p&gt;California, San Francisco, South San Francisco, San Bruno, Pacifica, Daly City, Tuburon, Mill Valley, Corte Madera, Hillsborough, San Mateo, Oakland, Alameda, Emeryville&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R69biiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>Dental Insuranceunmatched
+Electrocardiogramunmatched
+Healthcareunmatched
+Life Insuranceunmatched
+Mobile Technologyunmatched
+Nursing Homeunmatched
+Radiographyunmatched
+Radiologyunmatched</t>
+  </si>
+  <si>
+    <t>2 days ago</t>
+  </si>
+  <si>
+    <t>Staffing/Employment Agencies</t>
+  </si>
+  <si>
+    <t>http://www.ka-recruiting.com/</t>
+  </si>
+  <si>
+    <t>10 to 19 employees</t>
+  </si>
+  <si>
+    <t>Overview
+K.A. Recruiting is a Healthcare Recruiting company that was established in order to serve the growing need for allied healthcare professionals, doctors, nurses, nurse practitioners, pharmacists, physician assistants and physical therapists. We help to find top notch candidates for hospitals, reference labs, long-term care facilities, home health agencies, rehabilitation centers, non profit organizations, etc. CHECK OUT OUR CURRENT JOB OPPORTUNITIES: JOBS.KA-RECRUITING.COM Like us on Facebook: https://www.facebook.com/pages/KA-Recruiting-Inc/210685185178
+Website
+http://www.ka-recruiting.com
+Industry
+Staffing and Recruiting</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mobile-radiologic-technologist-x-ray-days-fremont-ca--31f48e82-5769-49b4-bf3c-821b3bfcddd2</t>
+  </si>
+  <si>
+    <t>2026-09-30T11:24:53Z</t>
+  </si>
+  <si>
+    <t>Mobile Radiologic Technologist, X-Ray (Days)</t>
+  </si>
+  <si>
+    <t>Fremont, CA</t>
+  </si>
+  <si>
+    <t>$36–$46 Per Hour</t>
+  </si>
+  <si>
+    <t>Mobile Radiologic Technologists, X-Ray needed in CA - CLICK AND APPLY NOW! ROLE: Provide mobile X-Ray and EKG (if applicable) services to our client base*Everything you need to work is provided* TASKS AND RESPONSIBILITIES:#1 responsibility - Be ON the team! Each of our team members will work to make each other and our processes better every day.Interact with patients compassionately and professionally by driving company vehicle to each patient, within designated service areaLoad and unload equipment from company vehicle, using ramps, and transport to each patients’ bedsidePerform quality x-rays and EKGs to transmit to radiologist/cardiologist for interpretationScanning, filing, faxing, photocopying, mailingDemonstrate regular attendanceTrain other technologists, as neededPerform special projects or other duties, as assignedRequirements:Maintain required State licenses/ARRT CertificationAnnual TB screens, physicals, and vaccinations, as requiredValid drivers license, in good standingBenefits include:Medical insurance allowance, giving you the freedom to customize your plan to fit your needsDental insuranceVision insuranceDisability insuranceCompany paid life insuranceAccrued vacation timeAccrued sick time6 paid holidays2 floating holidays401(k)On-demand access to earned wagesSalary: Pay is depending on experience. Ranges from $36 to $46/hourly. Reach out to Megan directly at 617-746-2768  (accepts texts) / Megan@ka-recruiting.com. OR schedule a quick call with Megan using this link: calendly.com/megankarecruitingShow more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R69biiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;&lt;strong&gt;Mobile Radiologic Technologists, X-Ray needed in CA - CLICK AND APPLY NOW!&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ROLE:&amp;nbsp;&lt;/strong&gt;Provide mobile&amp;nbsp;X-Ray and EKG (if applicable) services to our client base&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Everything you need to work is provided*&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;TASKS AND RESPONSIBILITIES:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;#1 responsibility - Be&amp;nbsp;&lt;strong&gt;ON&lt;/strong&gt;&amp;nbsp;the team! Each of our team members will work to make each other and our processes better every day.&lt;/li&gt;&lt;li&gt;Interact with patients compassionately and professionally by driving company vehicle to each patient, within designated service area&lt;/li&gt;&lt;li&gt;Load and unload equipment from company vehicle, using ramps, and transport to each patients’ bedside&lt;/li&gt;&lt;li&gt;Perform quality x-rays and EKGs to transmit to radiologist/cardiologist for interpretation&lt;/li&gt;&lt;li&gt;Scanning, filing, faxing, photocopying, mailing&lt;/li&gt;&lt;li&gt;Demonstrate regular attendance&lt;/li&gt;&lt;li&gt;Train other technologists, as needed&lt;/li&gt;&lt;li&gt;Perform special projects or other duties, as assigned&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Requirements:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintain required State licenses/ARRT Certification&lt;/li&gt;&lt;li&gt;Annual TB screens, physicals, and vaccinations, as required&lt;/li&gt;&lt;li&gt;Valid drivers license, in good standing&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Benefits include:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Medical insurance allowance, giving you the freedom to customize your plan to fit your needs&lt;/li&gt;&lt;li&gt;Dental insurance&lt;/li&gt;&lt;li&gt;Vision insurance&lt;/li&gt;&lt;li&gt;Disability insurance&lt;/li&gt;&lt;li&gt;Company paid life insurance&lt;/li&gt;&lt;li&gt;Accrued vacation time&lt;/li&gt;&lt;li&gt;Accrued sick time&lt;/li&gt;&lt;li&gt;6 paid holidays&lt;/li&gt;&lt;li&gt;2 floating holidays&lt;/li&gt;&lt;li&gt;401(k)&lt;/li&gt;&lt;li&gt;On-demand access to earned wages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Salary:&lt;/strong&gt;&amp;nbsp;Pay is depending on experience. Ranges from $36 to $46/hourly.&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;Reach out to Megan directly at&lt;strong&gt;&amp;nbsp;617-746-2768&amp;nbsp;&amp;nbsp;&lt;/strong&gt;(accepts texts) /&amp;nbsp;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Megan@ka-recruiting.com&lt;/strong&gt;&lt;/p&gt;. OR schedule a quick call with Megan using this&amp;nbsp;&lt;strong&gt;link:&lt;/strong&gt;&amp;nbsp;&lt;a href="http://calendly.com/megankarecruiting" rel="nofollow noopener noreferrer" target="_blank"&gt;calendly.com/&lt;wbr&gt;megankarecruiting&lt;/a&gt;&lt;p&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R69biiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Cardiologyunmatched
+Driver's Licenseunmatched
+Electrocardiogramunmatched
+Fax Machinesunmatched
+Health Insuranceunmatched
+Life Insuranceunmatched
+Loading/Unloadingunmatched
+Mobile Technologyunmatched
+Radiographyunmatched
+Radiologyunmatched
+Vehicle Drivingunmatched
+Vision Planunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mobile-radiology-technologist-or-mobile-radiology-tech-or-mobile-radiologic-technologist-or-mobile-radiologic-tech-in-california-muir-woods-ca--7f4dffda-4964-455a-8227-fe3a2c103299</t>
+  </si>
+  <si>
+    <t>2026-09-30T11:25:02Z</t>
+  </si>
+  <si>
+    <t>Mobile Radiology Technologist or Mobile Radiology Tech or Mobile Radiologic Technologist or Mobile Radiologic Tech in California</t>
+  </si>
+  <si>
+    <t>Muir Woods, CA</t>
+  </si>
+  <si>
+    <t>$40–$50 Per Hour</t>
+  </si>
+  <si>
+    <t>Looking for a new Rad Tech job? My name is Leah and I'm a healthcare recruiter, I'm here to help!I have a Mobile Radiology Tech role available near Muir Woods, California! Mobile positions require travel between locations.Details
+- Full-time and permanent
+- Shift: Varies
+- Opportunities for growth
+- Full, comprehensive benefits package (PTO, health insurance, etc.)
+- Pay: $40-$50/hrRequirements
+- College degree
+- ARRT cert
+- Prior experienceClick apply or email your resume to leah@ka-recruiting.com/call or text 617-746-2751! You can also schedule a time to chat here -https://calendly.com/leahkarecruiting/10min .REF#LM6400Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R69biiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;Looking for a new Rad Tech job? My name is Leah and I'm a healthcare recruiter, I'm here to help!&lt;/p&gt;&lt;p&gt;I have a Mobile Radiology Tech role available near Muir Woods, California! Mobile positions require travel between locations.&lt;/p&gt;&lt;p&gt;Details&lt;br&gt;- Full-time and permanent&lt;br&gt;- Shift: Varies&lt;br&gt;- Opportunities for growth&lt;br&gt;- Full, comprehensive benefits package (PTO, health insurance, etc.)&lt;br&gt;- Pay: $40-$50/hr&lt;/p&gt;&lt;p&gt;Requirements&lt;br&gt;- College degree&lt;br&gt;- ARRT cert&lt;br&gt;- Prior experience&lt;/p&gt;&lt;p&gt;Click apply or email your resume to leah@ka-recruiting.com/call or text 617-746-2751! You can also schedule a time to chat here -https://calendly.com/leahkarecruiting/10min .&lt;/p&gt;&lt;p&gt;REF#LM6400&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R69biiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Healthcareunmatched
+Mobile Technologyunmatched
+Radiologyunmatched
+Willing to Travelunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mobile-radiology-technologist-or-radiologic-technologist-or-x-ray-tech-or-x-ray-technologist-in-california-muir-woods-ca--0332d647-2ccd-43cf-ba17-8b66ccfa39fd</t>
+  </si>
+  <si>
+    <t>2026-09-30T11:25:44Z</t>
+  </si>
+  <si>
+    <t>Mobile Radiology Technologist or Radiologic Technologist or X-Ray Tech or X-Ray Technologist in California</t>
+  </si>
+  <si>
+    <t>Looking for a new Rad Tech job? My name is Leah and I'm a healthcare recruiter, I'm here to help!I have a Mobile Rad Tech available near Muir Woods, California! Mobile requires travel between different locations.Details
+- Full-time and permanent
+- Shift: Days
+- Opportunities for growth
+- Full, comprehensive benefits package (PTO, health insurance, etc.)
+- Pay: $40-$50/hrRequirements
+- College degree
+- ARRT cert
+- CA RT license
+- Prior experienceClick apply or email your resume to leah@ka-recruiting.com/call or text 617-746-2751! You can also schedule a time to chat here -https://calendly.com/leahkarecruiting/10min .REF#LM6682Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R69biiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;Looking for a new Rad Tech job? My name is Leah and I'm a healthcare recruiter, I'm here to help!&lt;/p&gt;&lt;p&gt;I have a Mobile Rad Tech available near Muir Woods, California! Mobile requires travel between different locations.&lt;/p&gt;&lt;p&gt;Details&lt;br&gt;- Full-time and permanent&lt;br&gt;- Shift: Days&lt;br&gt;- Opportunities for growth&lt;br&gt;- Full, comprehensive benefits package (PTO, health insurance, etc.)&lt;br&gt;- Pay: $40-$50/hr&lt;/p&gt;&lt;p&gt;Requirements&lt;br&gt;- College degree&lt;br&gt;- ARRT cert&lt;br&gt;- CA RT license&lt;br&gt;- Prior experience&lt;/p&gt;&lt;p&gt;Click apply or email your resume to leah@ka-recruiting.com/call or text 617-746-2751! You can also schedule a time to chat here -https://calendly.com/leahkarecruiting/10min .&lt;/p&gt;&lt;p&gt;REF#LM6682&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R69biiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Healthcareunmatched
+Mobile Technologyunmatched
+Radiographyunmatched
+Radiologyunmatched
+Willing to Travelunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/cat-scan-radiologic-tech-20-hours-oakland-ca--85a06936-16a8-4c87-aeec-9d01aac75277</t>
+  </si>
+  <si>
+    <t>2026-09-30T11:25:50Z</t>
+  </si>
+  <si>
+    <t>Cat Scan Radiologic Tech - 20 hours</t>
   </si>
   <si>
     <t>Kaiser Permanente</t>
   </si>
   <si>
     <t>https://www.monster.com/jobs/c-kaiser-permanente</t>
   </si>
   <si>
     <t>Oakland, CA</t>
   </si>
   <si>
-    <t>Job Summary:Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.Essential Responsibilities:Performs specialized and routine diagnostic radiology procedures.Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation.Prepares and positions patient for diagnostic imaging procedures.Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required.Moves imaging equipment into specified position.Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.Prepares images for reading by radiologist or requesting physician.Processes images and reviews for proper identification and quality control.Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.Practices radiation protection techniques to minimize radiation to patient and staff.Completes forms and maintains records, logs, and reports of work performed.Orients new staff and trains students.Performs other related duties as necessary.Supervisory Responsibilities: This job has no supervisory responsibilities.Grade 797Show more</t>
-[...6 lines deleted...]
-Employee Orientationunmatched
+    <t>$72.46–$81.58 Per Hour</t>
+  </si>
+  <si>
+    <t>Primary Location Oakland, California Facility Name Oakland Hospital Employee Status: Regular Worker Location: Onsite Schedule Part-time Scheduled Weekly Hours: 20 Shift Night Salary $72.46 - $81.58 / hourJob Number 1442842 Date Posted 09/25/2026Submit Interest Save JobJob Summary:Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.Essential Responsibilities:Performs specialized and routine diagnostic radiology procedures.Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperationPrepares and positions patient for diagnostic imaging procedures.Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required. Moves imaging equipment into specified position.Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.Prepares images for reading by radiologist or requesting physician.Processes images and reviews for proper identification and quality control.Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.Practices radiation protection techniques to minimize radiation to patient and staff. Completes forms and maintains records, logs, and reports of work performed.Orients new hires and trains students.Fills in as necessary in the absence of the Supervising Radiology Technologist.Performs other related duties as necessary.Supervisory Responsibilities: This job has no supervisory responsibilities.Grade 817Basic Qualifications:ExperienceMinimum of two (2) years of experience in a Specialty (Identify specialty: CT, ) OR one year of experience in a Specialty with an American Registry of Radiologic Technologists (ARRT) Certification in that Specialty.EducationHigh School Diploma or General Education Development (GED) required.License, Certification, RegistrationCertified Radiologic Technologist - Fluoroscopy Certificate (California)Certified Radiologic Technologist - Venipuncture Certificate (California)Basic Life SupportAdditional Requirements:ACLS - When required for the position.Ability to perform all general diagnostic and routine fluoroscopic duties on patients of all ages as determined by the employer.Ability to read, write and comprehend instructions, correspondence, and memos.Ability to effectively present information to individuals and groups with varying knowledge of Radiology services.Must be willing to work in a Labor Management Partnership environment.Also refer to Position Specifications outlined in the appropriate collective bargaining agreement.Radiologic Technologist Career Ladder Agreement (1) Radiologic Technologists without Venipuncture Certification - Working in a Modality where Venipuncture is NOT performed.Radiologic Technologists working on or before October 05 at Kaiser Permanente WITHOUT California Venipuncture Certification in a Modality where it is NOT performed as part of their work assignment will not be required to obtain it.For promotions, transfers or training in a Specialty that requires Venipuncture, the Technologist must obtain CA Venipuncture certification on or before the date of application.The employer will provide the Technologist with educational opportunities in order to pass the California permit test at the Technologists request.California Mammography Certificate, when required for the position.Preferred Qualifications:N/APrimary Location: California,Oakland,Oakland Hospital Scheduled Weekly Hours: 20 Shift: Night Workdays: Fri, Sat Working Hours Start: 11:30 PM Working Hours End: 08:00 AM Job Schedule: Part-time Job Type: Standard Employee Status: Regular Worker Location: Onsite Employee Group/Union Affiliation: A01|SEIU|United Healthcare Workers West Job Level: Individual Contributor Department: Oakland Hospital - Cat Scan - 0206 Pay Range: $72.46 - $81.58 / hour Kaiser Permanente strives to offer a market competitive total rewards package and is committed to pay equity and transparency. The posted pay range is based on possible base salaries for the role and does not reflect the full value of our total rewards package. Actual base pay determined at offer will be based on labor market data, internal alignment, and a candidate''s years of relevant work experience, education, certifications, skills, and geographic location. Travel: No Kaiser Permanente is an equal opportunity employer committed to fair, respectful, and inclusive workplaces. Applicants will be considered for employment without regard to race, religion, sex, age, national origin, disability, veteran status, or any other protected characteristic or status.Submit Interest Save JobExpected Employee Conduct &gt;Show more</t>
+  </si>
+  <si>
+    <t>&lt;div id=":R69biiu6:" data-testid="description-clamp-wrapper" class="description-styles__DescriptionClampWrapper-sc-2bb7ab65-0 gOHCZn"&gt;&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 gcAqDG code-component"&gt;&lt;p&gt;Primary Location Oakland, California Facility Name Oakland Hospital Employee Status: Regular Worker Location: Onsite Schedule Part-time Scheduled Weekly Hours: 20 Shift Night Salary $72.46 - $81.58 / hour&lt;/p&gt;&lt;p&gt;Job Number 1442842 Date Posted 09/25/2026&lt;/p&gt;&lt;p&gt;Submit Interest Save Job&lt;/p&gt;&lt;p&gt;Job Summary:&lt;/p&gt;&lt;p&gt;Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.&lt;/p&gt;&lt;p&gt;Essential Responsibilities:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs specialized and routine diagnostic radiology procedures.&lt;/li&gt;&lt;li&gt;Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation&lt;/li&gt;&lt;li&gt;Prepares and positions patient for diagnostic imaging procedures.&lt;/li&gt;&lt;li&gt;Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.&lt;/li&gt;&lt;li&gt;Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required. Moves imaging equipment into specified position.&lt;/li&gt;&lt;li&gt;Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.&lt;/li&gt;&lt;li&gt;Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.&lt;/li&gt;&lt;li&gt;Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.&lt;/li&gt;&lt;li&gt;Prepares images for reading by radiologist or requesting physician.&lt;/li&gt;&lt;li&gt;Processes images and reviews for proper identification and quality control.&lt;/li&gt;&lt;li&gt;Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.&lt;/li&gt;&lt;li&gt;Practices radiation protection techniques to minimize radiation to patient and staff. Completes forms and maintains records, logs, and reports of work performed.&lt;/li&gt;&lt;li&gt;Orients new hires and trains students.&lt;/li&gt;&lt;li&gt;Fills in as necessary in the absence of the Supervising Radiology Technologist.&lt;/li&gt;&lt;li&gt;Performs other related duties as necessary.&lt;/li&gt;&lt;li&gt;Supervisory Responsibilities: This job has no supervisory responsibilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Grade 817&lt;/p&gt;&lt;p&gt;Basic Qualifications:&lt;/p&gt;&lt;p&gt;Experience&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Minimum of two (2) years of experience in a Specialty (Identify specialty: CT, ) OR one year of experience in a Specialty with an American Registry of Radiologic Technologists (ARRT) Certification in that Specialty.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Education&lt;/p&gt;&lt;ul&gt;&lt;li&gt;High School Diploma or General Education Development (GED) required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;License, Certification, Registration&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Certified Radiologic Technologist - Fluoroscopy Certificate (California)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Certified Radiologic Technologist - Venipuncture Certificate (California)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Basic Life Support&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Additional Requirements:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ACLS - When required for the position.&lt;/li&gt;&lt;li&gt;Ability to perform all general diagnostic and routine fluoroscopic duties on patients of all ages as determined by the employer.&lt;/li&gt;&lt;li&gt;Ability to read, write and comprehend instructions, correspondence, and memos.&lt;/li&gt;&lt;li&gt;Ability to effectively present information to individuals and groups with varying knowledge of Radiology services.&lt;/li&gt;&lt;li&gt;Must be willing to work in a Labor Management Partnership environment.&lt;/li&gt;&lt;li&gt;Also refer to Position Specifications outlined in the appropriate collective bargaining agreement.&lt;/li&gt;&lt;li&gt;Radiologic Technologist Career Ladder Agreement (1) Radiologic Technologists without Venipuncture Certification - Working in a Modality where Venipuncture is NOT performed.&lt;/li&gt;&lt;li&gt;Radiologic Technologists working on or before October 05 at Kaiser Permanente WITHOUT California Venipuncture Certification in a Modality where it is NOT performed as part of their work assignment will not be required to obtain it.&lt;/li&gt;&lt;li&gt;For promotions, transfers or training in a Specialty that requires Venipuncture, the Technologist must obtain CA Venipuncture certification on or before the date of application.&lt;/li&gt;&lt;li&gt;The employer will provide the Technologist with educational opportunities in order to pass the California permit test at the Technologists request.&lt;/li&gt;&lt;li&gt;California Mammography Certificate, when required for the position.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Preferred Qualifications:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;N/A&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Primary Location: California,Oakland,Oakland Hospital Scheduled Weekly Hours: 20 Shift: Night Workdays: Fri, Sat Working Hours Start: 11:30 PM Working Hours End: 08:00 AM Job Schedule: Part-time Job Type: Standard Employee Status: Regular Worker Location: Onsite Employee Group/Union Affiliation: A01|SEIU|United Healthcare Workers West Job Level: Individual Contributor Department: Oakland Hospital - Cat Scan - 0206 Pay Range: $72.46 - $81.58 / hour Kaiser Permanente strives to offer a market competitive total rewards package and is committed to pay equity and transparency. The posted pay range is based on possible base salaries for the role and does not reflect the full value of our total rewards package. Actual base pay determined at offer will be based on labor market data, internal alignment, and a candidate''s years of relevant work experience, education, certifications, skills, and geographic location. Travel: No Kaiser Permanente is an equal opportunity employer committed to fair, respectful, and inclusive workplaces. Applicants will be considered for employment without regard to race, religion, sex, age, national origin, disability, veteran status, or any other protected characteristic or status.&lt;/p&gt;&lt;p&gt;Submit Interest Save Job&lt;/p&gt;&lt;p&gt;Expected Employee Conduct &amp;gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" style="" aria-hidden="false" aria-expanded="false" aria-controls=":R69biiu6:" data-testid="description-show-more-toggle" class="clamp-toggle-button-styles__ClampToggleButtonStyled-sc-7dc6a24-0 bCyxoh"&gt;Show more&lt;svg viewBox="0 0 24 24" xmlns="http://www.w3.org/2000/svg" fill="black" class="clamp-toggle-button-styles__ClampToggleButtonIcon-sc-7dc6a24-1 hqUjGB"&gt;&lt;path d="M20 8.5C20 8.8 19.9 9 19.7 9.2L12.7 16.2C12.3 16.6 11.7 16.6 11.3 16.2L4.3 9.2C3.9 8.8 3.9 8.2 4.3 7.8C4.7 7.4 5.3 7.4 5.7 7.8L12 14.1L18.3 7.8C18.7 7.4 19.3 7.4 19.7 7.8C19.9 8 20 8.2 20 8.5Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Collective Bargainingunmatched
+Computed Tomography (CAT Scan)unmatched
+Diagnostic Radiologyunmatched
 Equipment Maintenance/Repairunmatched
 Fluoroscopyunmatched
 Homeland Securityunmatched
 Identify Issuesunmatched
+Mammographyunmatched
 Medical Assistanceunmatched
 Medical Diagnosisunmatched
 Medical Imagingunmatched
 Medical Treatmentunmatched
 Mobile Plant/Equipmentunmatched
+Modalityunmatched
 Patient Careunmatched
-Quality Controlunmatched
-[...51 lines deleted...]
-Patient Careunmatched
+Phlebotomyunmatched
+Presentation/Verbal Skillsunmatched
 Quality Controlunmatched
 Quality of Careunmatched
 Radiation Safetyunmatched
 Radiographyunmatched
 Radiologyunmatched
 Record Keepingunmatched
 Safety Processunmatched
 Technical Leadershipunmatched
 Training/Teachingunmatched</t>
   </si>
   <si>
-    <t>https://www.monster.com/job-openings/radiologic-technologist-iii-san-francisco-ca--570fd039-fec1-4011-9361-c665a62c9adf</t>
-[...172 lines deleted...]
-Ultrasoundunmatched</t>
+    <t>4 days ago</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>http://www.kp.org/careers</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>At Kaiser Permanente, we are relentless in our pursuit of excellence. Driven by our mission to provide the highest quality preventive medicine, we are committed to eliminating health care disparities, and to making lives better through innovation, technology, and research.
+Our desire to deliver the best possible care inspires us to promote wellness among our members, communities, and each other. It also fuels our belief that everyone — regardless of circumstance — deserves access to affordable care, which further drives our motivation to expand our reach.
+Founded nearly 80 years ago, our unique business model sets us apart — positioning us to drive improvements across the industry and around the world.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,59 +657,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -752,278 +720,302 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+      <c r="S2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" t="s">
         <v>22</v>
       </c>
-      <c r="G2" t="s">
+      <c r="E3" t="s">
         <v>23</v>
       </c>
-      <c r="H2">
-[...17 lines deleted...]
-      <c r="P2" t="s">
+      <c r="G3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
+        <v>39</v>
+      </c>
+      <c r="M3" t="s">
+        <v>40</v>
+      </c>
+      <c r="N3" t="s">
+        <v>41</v>
+      </c>
+      <c r="O3" t="s">
         <v>29</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="P3" t="s">
         <v>30</v>
       </c>
-      <c r="R2" t="s">
+      <c r="Q3" t="s">
         <v>31</v>
       </c>
+      <c r="R3" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="3" spans="1:18">
-      <c r="A3" t="s">
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>31</v>
+      </c>
+      <c r="R4" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
+      <c r="S4" t="s">
         <v>33</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="G3" t="s">
+      <c r="E5" t="s">
         <v>23</v>
       </c>
-      <c r="H3">
-[...17 lines deleted...]
-      <c r="P3" t="s">
+      <c r="G5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" t="s">
+        <v>55</v>
+      </c>
+      <c r="O5" t="s">
         <v>29</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="P5" t="s">
         <v>30</v>
       </c>
-      <c r="R3" t="s">
+      <c r="Q5" t="s">
         <v>31</v>
       </c>
+      <c r="R5" t="s">
+        <v>32</v>
+      </c>
+      <c r="S5" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="4" spans="1:18">
-[...89 lines deleted...]
-      <c r="R5" t="s">
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" t="s">
         <v>57</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>58</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>59</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>60</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>61</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6" t="s">
         <v>62</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="K6" t="s">
+        <v>62</v>
+      </c>
+      <c r="L6" t="s">
         <v>63</v>
       </c>
-      <c r="J6" t="s">
+      <c r="M6" t="s">
         <v>64</v>
       </c>
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>65</v>
       </c>
-      <c r="L6" t="s">
+      <c r="O6" t="s">
         <v>66</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>67</v>
       </c>
-      <c r="N6" t="s">
-        <v>54</v>
+      <c r="Q6" t="s">
+        <v>68</v>
+      </c>
+      <c r="R6" t="s">
+        <v>69</v>
+      </c>
+      <c r="S6" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">