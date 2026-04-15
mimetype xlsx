--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
@@ -86,398 +86,488 @@
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?so=p.h.p&amp;where=San+Francisco%2C+CA</t>
-[...17 lines deleted...]
-    <t>$2,668–$3,067</t>
+    <t>https://www.monster.com/jobs/search?q=react&amp;where=Remote</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/production-machine-operator-everett-wa--e2e24989-e9e3-438d-9965-bd4ed134706e?sid=7847c4d6-300d-4daa-9db1-e8890a80de53&amp;jvo=m.mco.s-svr.45&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Production Machine Operator</t>
+  </si>
+  <si>
+    <t>Lyneer Staffing Solutions</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Lyneer%20Staffing%20Solutions</t>
+  </si>
+  <si>
+    <t>Full-time, Employee</t>
+  </si>
+  <si>
+    <t>Everett, WA</t>
+  </si>
+  <si>
+    <t>$19.25–$20 Per Hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>weekly</t>
-[...15 lines deleted...]
-Co-Paymentsunmatched
+    <t>HOUR</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>SCHEDULES: Monday to Friday; 6:30am – 3:00pm, 2:30pm – 11:00pm OR 10:30pm – 7:00amREPORTS TO: PRODUCTION SUPERVISORSPOSITION SUMMARY:The machine operator position encompasses the operation of all coffee packing equipment to ensure quality and conformity of filled and packaged products. Duties must be performed in ways that maximize production efficiency.
+BENEFITS:Healthcare benefits | Multiple coverage levels of medical, dental, and vision plans.401k Roth or Pre-Tax options| $1 for $1 match and once eligible to enroll, ZERO vesting period. Long Term Disability and life insurance | Company provides coverage for all employees.Voluntary Life, Disability, Accident &amp; Critical Illness |Various insurance programs are offered to support your needs.Employee Assistance Program |To support you and your family’s overall wellbeing to achieve your best and most productive self.Sick and Vacation plans| Cascade understands the vital importance of a quality work/life balance.Pet insurance | Multiple coverage levels for whatever best suits your furry (or not so furry) friend.Cascade Cares | Exciting engagement programs each month. Leadership Training | We invest in and dedicate time to training some of the best leaders in the industry.                                                              ESSENTIAL FUNCTIONS OF THE JOB:Responsible for general repair, maintenance and cleaning of machinery as needed.Inputs package quality testing results into Quality Windows program.Oversees finished packaged items from machine and separates rejected items.Manages machine components and settings according to product size.Performs periodic inspection on machinery and mechanical equipment for accuracy of UPC code printing and label registration.Optimizes run-time during periods of shift rotation.Clears jams and reports malfunctions for maintenance.Responsible for product size change over and tracking product flow.Adjusts machine controls for proper fill during production runs.Actively communicates with maintenance all machine problems that exceed an operator’s ability to fix.Cooperates with maintenance in all mechanical changes, PLC updates, and equipment installation. Incorporates rework into the finished product at established quality specifications as required.Fulfills quality functions and conforms to all quality control regulations and procedures.Completes record keeping and other paperwork as required.Responsible for general housekeeping around the production area.Upholds and provides safe, high-quality, consistent products, and superior services that anticipate, meet or exceed the requirements of our customers.Complies with General Safety Communication Program.Performs other duties/tasks as assigned on an as needed basis.SKILL SET/ EXPERIENCE:Maintains a high-quality product.Understands how to read package quality specifications (die-lines, temperatures, measurements, bag height etc.)Basic experience with hand tools.Working knowledge of computer basics and experience with data entry.Manufacturing experienced desired. Observes physical changeover of product on the machine.Has ability to trouble shoot minor problems on packaging machines.  Has a novice understanding of centerline machine settings adjustments (time, pressure, temperature).PHYSICAL AND MENTAL REQUIREMENTS:Basic ability to read, write, calculate simple math, and withstand moderate amounts of stress.High degree of organizational skills required to maintain uninterrupted machine operation.Good analytical skills needed to plan and implement various machine operation functions.  Ability to address complex problems and propose viable solutions.To direct and train the case packer and end-line to perform essential job functions, at the behest of the supervisor or lead.Excellent oral and written communications skills required.WORK ENVIROMENT AND EQUIPMENT:Personal protection equipment and other Good Manufacturing Practices are mandatory.Operational knowledge of various coffee packing machines, printers, and metric tooling.This position is inside a warehouse roasting facility that requires constant standing on concrete floors, exposed to loud equipment noise and subject to coffee dust and flavoring smells.EDUCATION:High school diploma or equivalent.WORK HABITS:Regular attendance and promptness are a must for this job.This job requires a high degree of teamwork.Assists new training of employees as directed.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;SCHEDULES:&lt;/u&gt;&lt;/strong&gt;&amp;nbsp;Monday to Friday;&lt;strong&gt;&amp;nbsp;6:30am – 3:00pm, 2:30pm – 11:00pm OR 10:30pm – 7:00am&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;REPORTS TO:&amp;nbsp;&lt;/u&gt;&lt;/strong&gt;PRODUCTION SUPERVISORS&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;POSITION SUMMARY:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The machine operator position encompasses the operation of all coffee packing equipment to ensure quality and conformity of filled and packaged products. Duties must be performed in ways that maximize production efficiency.&lt;br&gt;&lt;br&gt;&lt;strong&gt;BENEFITS:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Healthcare benefits |&amp;nbsp;&lt;/strong&gt;Multiple coverage levels of medical, dental, and vision plans.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;401k Roth or Pre-Tax options&lt;/strong&gt;| $1 for $1 match and once eligible to enroll, ZERO vesting period.&amp;nbsp;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Long Term Disability and life insurance&amp;nbsp;&lt;/strong&gt;| Company provides coverage for all employees.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Voluntary Life, Disability, Accident &amp;amp; Critical Illness |&lt;/strong&gt;Various insurance programs are offered to support your needs.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Employee Assistance Program |&lt;/strong&gt;To support you and your family’s overall wellbeing to achieve your best and most productive self.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sick and Vacation plans&lt;/strong&gt;| Cascade understands the vital importance of a quality work/life balance.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Pet insurance |&amp;nbsp;&lt;/strong&gt;Multiple coverage levels for whatever best suits your furry (or not so furry) friend.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Cascade Cares |&amp;nbsp;&lt;/strong&gt;Exciting engagement programs each month.&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Leadership Training |&amp;nbsp;&lt;/strong&gt;We invest in and dedicate time to training some of the best leaders in the industry.&amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;ESSENTIAL FUNCTIONS OF THE JOB:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Responsible for general repair, maintenance and cleaning of machinery as needed.&lt;/li&gt;&lt;li&gt;Inputs package quality testing results into Quality Windows program.&lt;/li&gt;&lt;li&gt;Oversees finished packaged items from machine and separates rejected items.&lt;/li&gt;&lt;li&gt;Manages machine components and settings according to product size.&lt;/li&gt;&lt;li&gt;Performs periodic inspection on machinery and mechanical equipment for accuracy of UPC code printing and label registration.&lt;/li&gt;&lt;li&gt;Optimizes run-time during periods of shift rotation.&lt;/li&gt;&lt;li&gt;Clears jams and reports malfunctions for maintenance.&lt;/li&gt;&lt;li&gt;Responsible for product size change over and tracking product flow.&lt;/li&gt;&lt;li&gt;Adjusts machine controls for proper fill during production runs.&lt;/li&gt;&lt;li&gt;Actively communicates with maintenance all machine problems that exceed an operator’s ability to fix.&lt;/li&gt;&lt;li&gt;Cooperates with maintenance in all mechanical changes, PLC updates, and equipment installation.&amp;nbsp;&lt;/li&gt;&lt;li&gt;Incorporates rework into the finished product at established quality specifications as required.&lt;/li&gt;&lt;li&gt;Fulfills quality functions and conforms to all quality control regulations and procedures.&lt;/li&gt;&lt;li&gt;Completes record keeping and other paperwork as required.&lt;/li&gt;&lt;li&gt;Responsible for general housekeeping around the production area.&lt;/li&gt;&lt;li&gt;Upholds and provides safe, high-quality, consistent products, and superior services that anticipate, meet or exceed the requirements of our customers.&lt;/li&gt;&lt;li&gt;Complies with General Safety Communication Program.&lt;/li&gt;&lt;li&gt;Performs other duties/tasks as assigned on an as needed basis.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;SKILL SET/ EXPERIENCE:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintains a high-quality product.&lt;/li&gt;&lt;li&gt;Understands how to read package quality specifications (die-lines, temperatures, measurements, bag height etc.)&lt;/li&gt;&lt;li&gt;Basic experience with hand tools.&lt;/li&gt;&lt;li&gt;Working knowledge of computer basics and experience with data entry.&lt;/li&gt;&lt;li&gt;Manufacturing experienced desired.&amp;nbsp;&lt;/li&gt;&lt;li&gt;Observes physical changeover of product on the machine.&lt;/li&gt;&lt;li&gt;Has ability to trouble shoot minor problems on packaging machines.&amp;nbsp;&amp;nbsp;&lt;/li&gt;&lt;li&gt;Has a novice understanding of centerline machine settings adjustments (time, pressure, temperature).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;PHYSICAL AND MENTAL REQUIREMENTS:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Basic ability to read, write, calculate simple math, and withstand moderate amounts of stress.&lt;/li&gt;&lt;li&gt;High degree of organizational skills required to maintain uninterrupted machine operation.&lt;/li&gt;&lt;li&gt;Good analytical skills needed to plan and implement various machine operation functions.&amp;nbsp;&amp;nbsp;&lt;/li&gt;&lt;li&gt;Ability to address complex problems and propose viable solutions.&lt;/li&gt;&lt;li&gt;To direct and train the case packer and end-line to perform essential job functions, at the behest of the supervisor or lead.&lt;/li&gt;&lt;li&gt;Excellent oral and written communications skills required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;WORK ENVIROMENT AND EQUIPMENT:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personal protection equipment and other Good Manufacturing Practices are mandatory.&lt;/li&gt;&lt;li&gt;Operational knowledge of various coffee packing machines, printers, and metric tooling.&lt;/li&gt;&lt;li&gt;This position is inside a warehouse roasting facility that requires constant standing on concrete floors, exposed to loud equipment noise and subject to coffee dust and flavoring smells.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;EDUCATION:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;High school diploma or equivalent.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;WORK HABITS:&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Regular attendance and promptness are a must for this job.&lt;/li&gt;&lt;li&gt;This job requires a high degree of teamwork.&lt;/li&gt;&lt;li&gt;Assists new training of employees as directed.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Analysis Skillsunmatched
+Concreteunmatched
+Data Entryunmatched
+Dental Insuranceunmatched
+Employee Assistance Planunmatched
+Equipment Maintenance/Repairunmatched
+GMP (Good Manufacturing Practices)unmatched
+General Handypersonunmatched
+Hand Toolsunmatched
+Health Planunmatched
+Housekeeping/Cleaningunmatched
+Identify Issuesunmatched
+Leadershipunmatched
+Machine Toolunmatched
+Machining Operationsunmatched
+Manufacturingunmatched
+Mathematicsunmatched
+Mechanical Maintenanceunmatched
+Metricsunmatched
+Microsoft Windows Operating Systemunmatched
+Order Picking/Packingunmatched
+Organizational Skillsunmatched
+Presentation/Verbal Skillsunmatched
+Printersunmatched
+Printingunmatched
+Problem Solving Skillsunmatched
+Product Flowunmatched
+Production Machiningunmatched
+Production Managementunmatched
+Programmable Logic Controller (PLC)unmatched
+Quality Controlunmatched
+Record Keepingunmatched
+Regulationsunmatched
+SET (Secure Electronic Transaction)unmatched
+Safety Complianceunmatched
+Staff Trainingunmatched
+Team Playerunmatched
+Training/Teachingunmatched
+Vision Planunmatched
+Warehousingunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>30+ days ago</t>
+  </si>
+  <si>
+    <t>Staffing/Employment Agencies</t>
+  </si>
+  <si>
+    <t>http://lyneer.com/</t>
+  </si>
+  <si>
+    <t>100 to 499 employees</t>
+  </si>
+  <si>
+    <t>Lyneer Staffing Solutions is a leading provider of staffing, productivity consulting, executive search and workforce management solutions with more than 40 offices to serve you. Our team of experienced professionals are dedicated to providing talent acquisition and talent management solutions tailored to each individual client.
+With over 40 offices nationwide, we provide flexible staffing solutions with a goal of building long term relationships. As your staffing partner, Lyneer Staffing Solutions is committed to growing your business with you. Ultimately, we aspire to make a positive impact on the businesses and employees that we serve. Our talent management team has a history of delivering positive results. Our leadership team is comprised of "hands-on" staffing professionals, all of whom are still active in client and candidate development.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/production-supervisor-warren-mi--6d40431a-8581-4c83-b9dd-16305e70eb07?sid=7847c4d6-300d-4daa-9db1-e8890a80de53&amp;jvo=m.mco.s-svr.42&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Production Supervisor</t>
+  </si>
+  <si>
+    <t>Spraggins Recruiting</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Spraggins%20Recruiting</t>
+  </si>
+  <si>
+    <t>Warren, MI</t>
+  </si>
+  <si>
+    <t>$78,000–$80,000 Per Year</t>
+  </si>
+  <si>
+    <t>YEAR</t>
+  </si>
+  <si>
+    <t>2026-04-12</t>
+  </si>
+  <si>
+    <t>Production Supervisor
+ SummaryMid-level Production Supervisor position with limited complexity manages daily production function within a plant for a single production line or specific area for one shift, focuses on the development, management, and motivation of production personnel to increase productivity and improve efficiencies.  Compensation/Benefits/Perks:Well-known Company BrandExcellent Compensation Package – up to $80,000.00Multiple Shift hours are availableExcellent Benefits PackageGrowth PotentialLocation: Warren, MI  Main ResponsibilitiesSupervises production team members; directs daily activities of production workers and carries out supervisory responsibilities by the organization’s policies and applicable laws.Follows the collective bargaining agreement, plant rules, safety rules, attendance policy, and all other plant programs, policies, and procedures relating to production employees. Takes appropriate action to address the employee’s performance and/or behavior.Supervises production operation within the area of control to ensure compliance with methods, quality standards, safety regulations, production standards, and efficient operation of equipment.Review production orders to ascertain product data such as types, quantities, and specifications of products to plan department operations.Plans production operations, establishing priorities and sequences for manufacturing products. Prepares operational schedules and coordinates manufacturing activities to ensure production and quality of products meet specifications while working to exceed customer expectations.Reviews production and operating reports and resolves operational, manufacturing, and maintenance problems to ensure minimum costs and prevent operational delays.Inspects machines and equipment to ensure specific operational performance and optimum utilization.Compiles, stores, and retrieves production dataDevelops or revises standard operational and working practices and observes workers to ensure compliance with standards.Establishes and maintains good safety and housekeeping practices by communicating efficient and acceptable practices and cleanliness levels to all subordinates and by assuring adherence by inspection and investigation to provide safe working conditions. Responsible for the orientation and on-the-job training of employees in the safe, efficient operation of equipment.Provides counseling, coaching, and training for all team members to provide a fully qualified, quality-conscious workforce that produces world-class products for the customer.Adheres to and promotes all HS &amp; E policies and procedures. Requirements:3+ years of supervisory experience in a manufacturing facility. Experience in J-I-T automotive sequencing environment preferred.Strong Communication skills with ability to manage Conflict Resolution. Union Experience is a plus.Knowledgeable with Microsoft Application</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p align="center" style="text-align:center"&gt;&lt;b&gt;Production Supervisor&lt;/b&gt;&lt;br&gt;
+&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;b&gt;&lt;u&gt;Summary&lt;/u&gt;&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mid-level Production Supervisor position with limited complexity manages daily production function within a plant for a single production line or specific area for one shift, focuses on the development, management, and motivation of production personnel to increase productivity and improve efficiencies.&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Compensation/Benefits/Perks:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Well-known Company Brand&lt;/li&gt;&lt;li&gt;Excellent Compensation Package – up to $80,000.00&lt;ul style="list-style-type:circle"&gt;&lt;li&gt;Multiple Shift hours are available&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Excellent Benefits Package&lt;/li&gt;&lt;li&gt;Growth Potential&lt;/li&gt;&lt;li&gt;Location: Warren, MI &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;b&gt;&lt;u&gt;Main Responsibilities&lt;/u&gt;&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Supervises production team members; directs daily activities of production workers and carries out supervisory responsibilities by the organization’s policies and applicable laws.&lt;/li&gt;&lt;li&gt;Follows the collective bargaining agreement, plant rules, safety rules, attendance policy, and all other plant programs, policies, and procedures relating to production employees. Takes appropriate action to address the employee’s performance and/or behavior.&lt;/li&gt;&lt;li&gt;Supervises production operation within the area of control to ensure compliance with methods, quality standards, safety regulations, production standards, and efficient operation of equipment.&lt;/li&gt;&lt;li&gt;Review production orders to ascertain product data such as types, quantities, and specifications of products to plan department operations.&lt;/li&gt;&lt;li&gt;Plans production operations, establishing priorities and sequences for manufacturing products. Prepares operational schedules and coordinates manufacturing activities to ensure production and quality of products meet specifications while working to exceed customer expectations.&lt;/li&gt;&lt;li&gt;Reviews production and operating reports and resolves operational, manufacturing, and maintenance problems to ensure minimum costs and prevent operational delays.&lt;/li&gt;&lt;li&gt;Inspects machines and equipment to ensure specific operational performance and optimum utilization.&lt;/li&gt;&lt;li&gt;Compiles, stores, and retrieves production data&lt;/li&gt;&lt;li&gt;Develops or revises standard operational and working practices and observes workers to ensure compliance with standards.&lt;/li&gt;&lt;li&gt;Establishes and maintains good safety and housekeeping practices by communicating efficient and acceptable practices and cleanliness levels to all subordinates and by assuring adherence by inspection and investigation to provide safe working conditions. Responsible for the orientation and on-the-job training of employees in the safe, efficient operation of equipment.&lt;/li&gt;&lt;li&gt;Provides counseling, coaching, and training for all team members to provide a fully qualified, quality-conscious workforce that produces world-class products for the customer.&lt;/li&gt;&lt;li&gt;Adheres to and promotes all HS &amp;amp; E policies and procedures.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;b&gt;&lt;u&gt;Requirements:&lt;/u&gt;&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3+ years of supervisory experience in a manufacturing facility.&amp;nbsp;&lt;/li&gt;&lt;li&gt;Experience in J-I-T automotive sequencing environment preferred.&lt;/li&gt;&lt;li&gt;Strong Communication skills with ability to manage Conflict Resolution. Union Experience is a plus.&lt;/li&gt;&lt;li&gt;Knowledgeable with Microsoft Application&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Business Operationsunmatched
+Coachingunmatched
+Collective Bargainingunmatched
 Communication Skillsunmatched
-Computer Skillsunmatched
-[...88 lines deleted...]
-Lift/Move 100 Poundsunmatched
+Compensation and Benefitsunmatched
+Conflict Resolutionunmatched
+Establish Prioritiesunmatched
+GSP (Good Safety Practices)unmatched
+Housekeeping/Cleaningunmatched
 Maintain Complianceunmatched
-Medical Assistanceunmatched
-[...7 lines deleted...]
-Radiologyunmatched
+Manufacturingunmatched
+Microsoft Product Familyunmatched
+Operations Managementunmatched
+Operations Planningunmatched
+People Managementunmatched
+Performance Tuning/Optimizationunmatched
+Production Managementunmatched
+Production Scheduleunmatched
+Productivity Managementunmatched
+Quality Metricsunmatched
 Regulationsunmatched
 Regulatory Complianceunmatched
-Regulatory Requirementsunmatched
-[...3 lines deleted...]
-Scholarshipunmatched
+Safety/Work Safetyunmatched
+Staff Motivationunmatched
+Staff Trainingunmatched
+Standards Developmentunmatched
+Team Lead/Managerunmatched</t>
+  </si>
+  <si>
+    <t>28 days ago</t>
+  </si>
+  <si>
+    <t>Manufacturing - Other</t>
+  </si>
+  <si>
+    <t>http://www.spragginsrecruiting.com</t>
+  </si>
+  <si>
+    <t>1 to 9 employees</t>
+  </si>
+  <si>
+    <t>Spraggins Recruiting is a Professional Recruiting, Staffing, and Executive Contingency Search Firm.  On top of delivering candidates who exceed your expectations, we bring a wealth of diverse industry experience in Human Resources from Pulp and Paper to the Automotive Industries with more than a decade of direct recruiting and staffing experience; our employment opportunities range from positions on the Production Floor to the Corporate Leadership Teams in Fortune 500 Companies. Our Mission:  Spraggins Recruiting exists for the purpose of helping clients meet their goals by providing talent through our Recruiting and Staffing sources that meet and or exceed their goals.  We do this by taking the time to understand the staffing needs of each employer, as well as the goals of the job seeker and work to ensure a mutually rewarding match.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/react-developer-wayzata-mn--8ab7cb48-5143-4180-8ca1-2e7e578029dd?sid=7847c4d6-300d-4daa-9db1-e8890a80de53&amp;jvo=m.mco.s-svr.22&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>React Developer</t>
+  </si>
+  <si>
+    <t>Genesis10</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Genesis10</t>
+  </si>
+  <si>
+    <t>Temporary, Contractor, Full-time</t>
+  </si>
+  <si>
+    <t>Wayzata, MN</t>
+  </si>
+  <si>
+    <t>$77.62–$80.85 Per Hour</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>Genesis10 is currently seeking a React Developer - Hybrid for a 6-12 month contract position with a Global Agricultural and Food Corporation located in Wayzata, MN.
+Pay range: $77.62 - $80.85 per Hour
+This role is part of a GenAI Discovery and Prototyping team. The selected candidate will function as a front-end developer, responsible for connecting Generative AI prototypes to user experiences.
+Responsibilities:Act as a front-end developer connecting GenAI prototypes to user experiences 
+Requirements:Experienced in ReactKnowledge of C# 
+If you have the described qualifications and are interested in this exciting opportunity, please apply!
+About Genesis10:
+Ranked a Top Staffing Firm in the U.S. by Staffing Industry Analysts for six consecutive years, Genesis10 puts thousands of consultants and employees to work across the United States every year in contract, contract-for-hire, and permanent placement roles. With more than 300 active clients, Genesis10 provides access to many of the Fortune 100 firms and a variety of mid-market organizations across the full spectrum of industry verticals.
+For contract roles, Genesis10 offers the benefits listed below. If this is a perm-placement opportunity, our recruiter can talk you through the unique benefits offered for that particular client.
+Benefits of Working with Genesis10:Access to hundreds of clients, most who have been working with Genesis10 for 5-20+ years.The opportunity to have a career-home in Genesis10; many of our consultants have been working exclusively with Genesis10 for years.Access to an experienced, caring recruiting team (more than 7 years of experience, on average.)Behavioral Health PlatformMedical, Dental, VisionHealth Savings AccountVoluntary Hospital Indemnity (Critical Illness &amp; Accident)Voluntary Term Life Insurance401KSick Pay (for applicable states/municipalities)Commuter Benefits (Dallas, NYC, SF, and Illinois) 
+For multiple years running, Genesis10 has been recognized as a Top Staffing Firm in the U.S., as a Best Company for Work-Life Balance, as a Best Company for Career Growth, for Diversity, and for Leadership, amongst others. To learn more and to view all our available career opportunities, please visit us at our website www.genesis10.com.
+Genesis10 is an Equal Opportunity Employer. Candidates will receive consideration without regard to their race, color, religion, sex, sexual orientation, gender identity, national origin, disability, or status as a protected veteran.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;div&gt;&lt;strong&gt;Genesis10 is currently seeking a React Developer - Hybrid for a 6-12 month contract position with a Global Agricultural and Food Corporation located in Wayzata, MN.&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Pay range:&lt;/strong&gt; $77.62 - $80.85 per Hour&lt;br&gt;&amp;nbsp;&lt;br&gt;This role is part of a GenAI Discovery and Prototyping team. The selected candidate will function as a front-end developer, responsible for connecting Generative AI prototypes to user experiences.&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Responsibilities:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Act as a front-end developer connecting GenAI prototypes to user experiences&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;Requirements:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Experienced in React&lt;/li&gt;&lt;li&gt;Knowledge of C#&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;If you have the described qualifications and are interested in this exciting opportunity, please apply!&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;br&gt;&lt;strong&gt;About Genesis10:&lt;/strong&gt;&lt;br&gt;Ranked a Top Staffing Firm in the U.S. by Staffing Industry Analysts for six consecutive years, Genesis10 puts thousands of consultants and employees to work across the United States every year in contract, contract-for-hire, and permanent placement roles. With more than 300 active clients, Genesis10 provides access to many of the Fortune 100 firms and a variety of mid-market organizations across the full spectrum of industry verticals.&lt;br&gt;For contract roles, Genesis10 offers the benefits listed below. If this is a perm-placement opportunity, our recruiter can talk you through the unique benefits offered for that particular client.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Benefits of Working with Genesis10:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Access to hundreds of clients, most who have been working with Genesis10 for 5-20+ years.&lt;/li&gt;&lt;li&gt;The opportunity to have a career-home in Genesis10; many of our consultants have been working exclusively with Genesis10 for years.&lt;/li&gt;&lt;li&gt;Access to an experienced, caring recruiting team (more than 7 years of experience, on average.)&lt;/li&gt;&lt;li&gt;Behavioral Health Platform&lt;/li&gt;&lt;li&gt;Medical, Dental, Vision&lt;/li&gt;&lt;li&gt;Health Savings Account&lt;/li&gt;&lt;li&gt;Voluntary Hospital Indemnity (Critical Illness &amp;amp; Accident)&lt;/li&gt;&lt;li&gt;Voluntary Term Life Insurance&lt;/li&gt;&lt;li&gt;401K&lt;/li&gt;&lt;li&gt;Sick Pay (for applicable states/municipalities)&lt;/li&gt;&lt;li&gt;Commuter Benefits (Dallas, NYC, SF, and Illinois)&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br&gt;For multiple years running, Genesis10 has been recognized as a Top Staffing Firm in the U.S., as a Best Company for Work-Life Balance, as a Best Company for Career Growth, for Diversity, and for Leadership, amongst others. To learn more and to view all our available career opportunities, please visit us at our website&amp;nbsp;&lt;a href="http://www.genesis10.com/" rel="nofollow"&gt;www.genesis10.com&lt;/a&gt;.&lt;br&gt;&amp;nbsp;&lt;br&gt;Genesis10 is an Equal Opportunity Employer. Candidates will receive consideration without regard to their race, color, religion, sex, sexual orientation, gender identity, national origin, disability, or status as a protected veteran.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Agricultureunmatched
+Artificial Intelligence (AI)unmatched
+Behavioral Healthunmatched
+Diversityunmatched
+Hospitalunmatched
+Industry/Trade Analysisunmatched
+Leadershipunmatched
+Life Insuranceunmatched
+Microsoft C# (C Sharp)unmatched
+Prototypingunmatched
+User Interface/Experience (UI/UX)unmatched</t>
+  </si>
+  <si>
+    <t>24 days ago</t>
+  </si>
+  <si>
+    <t>https://www.genesis10.com</t>
+  </si>
+  <si>
+    <t>2,000 to 2,499 employees</t>
+  </si>
+  <si>
+    <t>Genesis10 is an award-winning, New York-based staffing firm that recruits qualified technology and business professionals for contract, contract-to-hire, and permanent placement roles.
+Our team of experienced recruiters can help you find the ideal job to help your build your career.  We care about people.  We care about you.See ourPrivacy Noticefor information on pixel tracking.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/staff-software-engineer-react-typescript-rails-node-baltimore-md--9323715c-169c-4b4d-80d0-448f4e2f9b26?sid=7847c4d6-300d-4daa-9db1-e8890a80de53&amp;jvo=m.mco.s-svr.2&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Staff Software Engineer (React, TypeScript, Rails, Node)</t>
+  </si>
+  <si>
+    <t>OneMain Financial</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=OneMain%20Financial</t>
+  </si>
+  <si>
+    <t>Baltimore, MD</t>
+  </si>
+  <si>
+    <t>$110,000–$132,000 Per Year</t>
+  </si>
+  <si>
+    <t>2027-04-08</t>
+  </si>
+  <si>
+    <t>OneMain Trim does the hard work of saving you money and managing your financial life. Our applications can track your spending, monitor your subscriptions, and more.We are looking for a Staff Software Engineer to provide technical leadership and hands-on engineering for Trim’s Financial Wellness platform. This role is ideal for a senior technologist who thrives in ambiguous problem spaces, leads through influence, and drives high-impact technical initiatives across teams.In this role, you will work closely with Product, UX, Engineering Managers, and other senior engineers to shape platform architecture, guide technical direction, and deliver scalable, high-quality software that improves the financial wellness of our customers. This is a senior individual contributor role that blends deep technical expertise, system-level thinking, and cross-functional leadership.Key ResponsibilitiesLead the design, implementation, and evolution of complex, distributed systems supporting customer-facing financial wellness productsTake ownership of cross-functional technical initiatives, driving them from problem definition through production deliveryShape and influence platform architecture, technical standards, and engineering best practices across teamsCollaborate closely with Product Management, UX, Engineering Managers, and other stakeholders to align technical solutions with business objectivesBreak down ambiguous, complex problems into actionable technical plans, identifying risks, trade-offs, and dependenciesApply industry-leading design principles, patterns, and modern development practices, including cloud-native architectures and Agile deliveryServe as a technical authority and trusted advisor, clearly articulating complex technical concepts and trade-offs to both technical and non-technical audiencesMentor and guide engineers through design reviews, code reviews, and technical coaching, raising the overall engineering barIdentify opportunities for innovation and continuous improvement, driving adoption of new technologies and approaches where they add valueTake accountability for technical outcomes, system reliability, and long-term platform healthRequirements8+ years of professional software engineering experienceProven experience designing, building, and maintaining distributed systems in production environmentsStrong proficiency across multiple programming languages and technologies, with the ability to learn new stacks quicklyHands-on experience in frontend development using Angular, React, JavaScript/TypeScript, and modern build tools as well as backend technologies like Ruby on Rails, Node.jsExperience delivering customer-facing applications in a cloud-native environment (AWS preferred; Azure or GCP acceptable)Strong DevOps experience, including hands-on work with CI/CD pipelines, infrastructure-as-code, containerization, monitoring, and production operationsExperience with cloud infrastructure, deployment strategies, observability, and reliability engineering practicesStrong understanding of system design, APIs, data flows, and service-to-service communicationDemonstrated ability to operate with a high degree of ownership, autonomy, and accountabilityExcellent problem-solving, analytical thinking, and communication skillsCommitment to continuous learning and sharing knowledge with othersTechnology SkillsClientJavaScript, TypeScriptReact, AngularServerNode.js, Ruby on Rails (or similar)InfrastructureAWSPostgreSQLDockerDev &amp; Observability ToolsGitHubCI/CD pipelines (e.g., CircleCI)DataDog, SentryOneMain Financial (NYSE: OMF) is the leader in offering nonprime customers responsible access to credit and is dedicated to improving the financial well-being of hardworking Americans. Since 1912, we’ve looked beyond credit scores to help people get the money they need today and reach their goals for tomorrow. Our growing suite of personal loans, credit cards and other products help people borrow better and work toward a brighter future.Driven collaborators and innovators, our team thrives on transformative digital thinking, customer-first energy and flexible work arrangements that grow lives, careers and our company. At every level, we’re committed to an inclusive culture, career development and impacting the communities where we live and work. Getting people to a better place has made us a better company for over a century. There’s never been a better time to shine with OneMain.Because team members at their best means OneMain at our best, we provide opportunities and benefits that make their health and careers a priority. That’s why we’ve packed our comprehensive benefits package for full- and some part-timers with: Health and wellbeing options including medical, prescription, dental, vision, hearing, accident, hospital indemnity, and life insurances Up to 4% matching 401(k)   Employee Stock Purchase Plan (10% share discount)   Tuition reimbursement   Paid time off (15 days’ vacation per year, plus 2 personal days, prorated based on start date) Paid sick leave as determined by state or local ordinance, prorated based on start date Paid holidays (7 days per year, based on start date) Paid volunteer time (3 days per year, prorated based on start date) Target base salary range is $130,000-$160,000 for Baltimore MD, which is based on various factors including skills and work experience. In addition to base salary, this role is eligible for a competitive compensation program that is based on individual and company performance.--s-p-m1--By applying, you consent to your information being transmitted to the Employer by SonicJobs.
+See OneMain Financial Privacy Policy at https://www.onemainfinancial.com/legal and SonicJobs Privacy Policy at https://www.sonicjobs.com/us/privacy-policy and Terms of Use at https://www.sonicjobs.com/us/terms-conditions</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;OneMain Trim does the hard work of saving you money and managing your financial life. Our applications can track your spending, monitor your subscriptions, and more.&lt;/p&gt;&lt;p&gt;We are looking for a &lt;b&gt;Staff Software Engineer&lt;/b&gt; to provide &lt;b&gt;technical leadership and hands-on engineering&lt;/b&gt; for Trim’s Financial Wellness platform. This role is ideal for a senior technologist who thrives in ambiguous problem spaces, leads through influence, and drives high-impact technical initiatives across teams.&lt;/p&gt;&lt;p&gt;In this role, you will work closely with Product, UX, Engineering Managers, and other senior engineers to &lt;b&gt;shape platform architecture, guide technical direction, and deliver scalable, high-quality software&lt;/b&gt; that improves the financial wellness of our customers. This is a senior individual contributor role that blends &lt;b&gt;deep technical expertise, system-level thinking, and cross-functional leadership&lt;/b&gt;.&lt;/p&gt;&lt;p&gt;&lt;b&gt;Key Responsibilities&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lead the &lt;b&gt;design, implementation, and evolution of complex, distributed systems&lt;/b&gt; supporting customer-facing financial wellness products&lt;/li&gt;&lt;li&gt;Take ownership of &lt;b&gt;cross-functional technical initiatives&lt;/b&gt;, driving them from problem definition through production delivery&lt;/li&gt;&lt;li&gt;Shape and influence &lt;b&gt;platform architecture, technical standards, and engineering best practices&lt;/b&gt; across teams&lt;/li&gt;&lt;li&gt;Collaborate closely with Product Management, UX, Engineering Managers, and other stakeholders to align technical solutions with business objectives&lt;/li&gt;&lt;li&gt;Break down &lt;b&gt;ambiguous, complex problems&lt;/b&gt; into actionable technical plans, identifying risks, trade-offs, and dependencies&lt;/li&gt;&lt;li&gt;Apply industry-leading design principles, patterns, and modern development practices, including &lt;b&gt;cloud-native architectures and Agile delivery&lt;/b&gt;&lt;/li&gt;&lt;li&gt;Serve as a &lt;b&gt;technical authority and trusted advisor&lt;/b&gt;, clearly articulating complex technical concepts and trade-offs to both technical and non-technical audiences&lt;/li&gt;&lt;li&gt;Mentor and guide engineers through &lt;b&gt;design reviews, code reviews, and technical coaching&lt;/b&gt;, raising the overall engineering bar&lt;/li&gt;&lt;li&gt;Identify opportunities for innovation and continuous improvement, driving adoption of new technologies and approaches where they add value&lt;/li&gt;&lt;li&gt;Take accountability for technical outcomes, system reliability, and long-term platform health&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;Requirements&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;8+ years of professional software engineering experience&lt;/li&gt;&lt;li&gt;Proven experience designing, building, and maintaining distributed systems in production environments&lt;/li&gt;&lt;li&gt;Strong proficiency across multiple programming languages and technologies, with the ability to learn new stacks quickly&lt;/li&gt;&lt;li&gt;Hands-on experience in frontend development using Angular, React, JavaScript/TypeScript, and modern build tools as well as backend technologies like Ruby on Rails, Node.js&lt;/li&gt;&lt;li&gt;Experience delivering customer-facing applications in a cloud-native environment (AWS preferred; Azure or GCP acceptable)&lt;/li&gt;&lt;li&gt;Strong DevOps experience, including hands-on work with CI/CD pipelines, infrastructure-as-code, containerization, monitoring, and production operations&lt;/li&gt;&lt;li&gt;Experience with cloud infrastructure, deployment strategies, observability, and reliability engineering practices&lt;/li&gt;&lt;li&gt;Strong understanding of system design, APIs, data flows, and service-to-service communication&lt;/li&gt;&lt;li&gt;Demonstrated ability to operate with a high degree of ownership, autonomy, and accountability&lt;/li&gt;&lt;li&gt;Excellent problem-solving, analytical thinking, and communication skills&lt;/li&gt;&lt;li&gt;Commitment to continuous learning and sharing knowledge with others&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;Technology Skills&lt;/b&gt;&lt;/p&gt;&lt;p&gt;Client&lt;/p&gt;&lt;ul&gt;&lt;li&gt;JavaScript, TypeScript&lt;/li&gt;&lt;li&gt;React, Angular&lt;/li&gt;&lt;li&gt;Server&lt;/li&gt;&lt;li&gt;Node.js, Ruby on Rails (or similar)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Infrastructure&lt;/p&gt;&lt;ul&gt;&lt;li&gt;AWS&lt;/li&gt;&lt;li&gt;PostgreSQL&lt;/li&gt;&lt;li&gt;Docker&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dev &amp;amp; Observability Tools&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GitHub&lt;/li&gt;&lt;li&gt;CI/CD pipelines (e.g., CircleCI)&lt;/li&gt;&lt;li&gt;DataDog, Sentry&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;OneMain Financial (NYSE: OMF) is the leader in offering nonprime customers responsible access to credit and is dedicated to improving the financial well-being of hardworking Americans. Since 1912, we’ve looked beyond credit scores to help people get the money they need today and reach their goals for tomorrow. Our growing suite of personal loans, credit cards and other products help people borrow better and work toward a brighter future.&lt;/p&gt;&lt;p&gt;Driven collaborators and innovators, our team thrives on transformative digital thinking, customer-first energy and flexible work arrangements that grow lives, careers and our company. At every level, we’re committed to an inclusive culture, career development and impacting the communities where we live and work. Getting people to a better place has made us a better company for over a century. There’s never been a better time to shine with OneMain.&lt;/p&gt;&lt;p&gt;Because team members at their best means OneMain at our best, we provide opportunities and benefits that make their health and careers a priority. That’s why we’ve packed our comprehensive benefits package for full- and some part-timers with:&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Health and wellbeing options including medical, prescription, dental, vision, hearing, accident, hospital indemnity, and life insurances&amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Up to 4% matching 401(k)  &amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Employee Stock Purchase Plan (10% share discount)  &amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Tuition reimbursement  &amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Paid time off (15 days’ vacation per year, plus 2 personal days, prorated based on start date)&amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Paid sick leave as determined by state or local ordinance, prorated based on start date&amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Paid holidays (7 days per year, based on start date)&amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Paid volunteer time (3 days per year, prorated based on start date)&amp;nbsp;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Target base salary range is $130,000-$160,000 for Baltimore MD, which is based on various factors including skills and work experience. In addition to base salary, this role is eligible for a competitive compensation program that is based on individual and company performance.&lt;/p&gt;&lt;p&gt;--s-p-m1--&lt;/p&gt;&lt;p&gt;By applying, you consent to your information being transmitted to the Employer by SonicJobs.&lt;br&gt;See OneMain Financial Privacy Policy at https://www.onemainfinancial.com/legal and SonicJobs Privacy Policy at https://www.sonicjobs.com/us/privacy-policy and Terms of Use at https://www.sonicjobs.com/us/terms-conditions&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Agile Programming Methodologiesunmatched
+Amazon Web Services (AWS)unmatched
+Analysis Skillsunmatched
+AngularJSunmatched
+Application Programming Interface (API)unmatched
+Best Practicesunmatched
+Cloud Applicationsunmatched
+Cloud Architectureunmatched
+Cloud Computingunmatched
+Coachingunmatched
+Code Reviewsunmatched
+Communication Skillsunmatched
+Continuous Deployment/Deliveryunmatched
+Continuous Improvementunmatched
+Continuous Integrationunmatched
+Credit Cardsunmatched
+Credit Reportsunmatched
+Cross-Functionalunmatched
+Customer Relationsunmatched
+Customer Support/Serviceunmatched
+DevOpsunmatched
+Distributed Computingunmatched
+Dockerunmatched
+Engineeringunmatched
+Engineering Managementunmatched
+GCP (Good Clinical Practices)unmatched
+GitHubunmatched
+Hospitalunmatched
+JavaScriptunmatched
+Leadershipunmatched
+Life Insuranceunmatched
+Loansunmatched
+Mentoringunmatched
+Microsoft Windows Azureunmatched
+Node.jsunmatched
+PostgreSQLunmatched
+Prescription Drugsunmatched
+Problem Solving Skillsunmatched
+Product Managementunmatched
+Production Controlunmatched
+Production Systemsunmatched
+Programming Languagesunmatched
+React.jsunmatched
+Reliability Engineeringunmatched
+Risk Analysisunmatched
+Ruby on Railsunmatched
+Software Engineeringunmatched
+Stock Purchase Plansunmatched
+Systems Administration/Managementunmatched
+Systems Maintenanceunmatched
+Systems Reliabilityunmatched
+Technical Deliveryunmatched
+Technical Leadershipunmatched
+User Interface/Experience (UI/UX)unmatched</t>
+  </si>
+  <si>
+    <t>3 days ago</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
+    <t>https://www.onemainfinancial.com/</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>For over 100 years, we’ve been helping hard-working people tackle life’s challenges by providing the help you need when you need it. Our loan experts are from your community, understand your unique situation, and will treat you with honesty, dignity, and respect. Our goal is to deliver the best customer experience and empower you to take control of your finances.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/full-stack-engineer-javascript-react-node-js-aws-memphis-tn--b798d9d8-bdc5-4290-ad11-b82da7915cd5?sid=7847c4d6-300d-4daa-9db1-e8890a80de53&amp;jvo=m.mco.s-svr.1&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Full Stack Engineer - JavaScript, React, Node.js, AWS</t>
+  </si>
+  <si>
+    <t>Vaco LLC</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Vaco%20LLC</t>
+  </si>
+  <si>
+    <t>Memphis, TN (Remote)</t>
+  </si>
+  <si>
+    <t>$130,000–$150,000</t>
+  </si>
+  <si>
+    <t>2027-04-10</t>
+  </si>
+  <si>
+    <t>Vaco is actively seeking a direct-hire Senior Software Engineer(Cloud / Full-Stack) to support our client’s continued growth.  
+This is a unique opportunity to join a highly respected software firm that is a leader in delivering end-to-end, mission-critical solutions to the construction materials and industrial operations sector.
+Required Expertise: JavaScript, React, Node.js, Lamda, DynamoDB
+Position Overview
+The Senior Software Engineer will design, develop, and support proprietary SaaS platforms used by industrial producers and operational facilitators across global construction related sectors. 
+This role requires advanced design and engineering skills due to complex business logic, global standards, and industry complexities.
+Required Expetise: JavaScript, React, Node.js, Lamda, DynamoDB
+Key Responsibilities:Design, build, and maintain high-performance SaaS applications utilizing advanced technologies including JavaScript, React, Node.js within an AWS ecosystem.Develop cloud-native services using modern serverless and Microservices architectures.Design and implement complex business rules and analytical workflows to ensure accurate and reliable system development and delivery.Provide technical guidance within a Global Agile / Scrum team through design input, hands-on development, and peer code reviews.Collaborate closely between stakeholders and cross functional SDLC teams to ensure seamless development, integration, and ongoing support.Support globalization initiatives including specific workflows, measurements and standards, regulatory and compliance requirements, and customer specific customizations.
+Requirements Include:Demonstrated expertise developing adnaced appliactions across JavaScript, React, Node.js, HTML, and CSS environments.Experience building applications on AWS utilizing Lambda, DynamoDB, Aurora / PostgreSQL, and CloudWatch.Solid understanding of Microservices architectures and RESTful APIs.Familiarity with Material UI, AG Grid, AG Charts, and Storybook is a plus.Previous experience with AI-native code editors like Cursor is desired.International application development experience supporting software utilized across multiple regions is a plus.Prior experience designing and implementing complex business logic and analytical workflows.Experience collaborating with globally dispersed development teams.Previous experience within commercial construction, industrial manufacturing, logistics / supply chain, or fleet services is a plus.Exceptional verbal, written, and interpersonal skills with the ability to effectively communicate with business stakeholders, engineering teams, strategic partners, and client organizations across the globe.
+Additional Details:
+ Employment Type: Direct-Hire / PermStart Date: ImmediateLocation: Remote Cadence: Monday – Friday / Central Time ZoneTarget Compensation Range: $130k - $150k, based on skills and experienceEngagement Status: Applicant must be currently authorized to work in the U.S. without the need for employment-based sponsorship, now or in the future, including: H-1B, L-1, TN, O-1, E-3, H-1B1, F-1, J-1, OPT, CPT, or any other employment-based visa programs.
+Interested Candidates are Encouraged to Apply for Immediate Consideration!
+Determining compensation for this role (and others) at Vaco/Highspring depends upon a wide array of factors including but not limited to the individual’s skill sets, experience and training, licensure and certifications, office location and other geographic considerations, as well as other business and organizational needs. With that said, as required by local law in geographies that require salary range disclosure, Vaco/Highspring notes the salary range for the role is noted in this job posting. The individual may also be eligible for discretionary bonuses, and can participate in medical, dental, and vision benefits as well as the company’s 401(k) retirement plan. Additional disclaimer: Unless otherwise noted in the job description, the position Vaco/Highspring is filing for is occupied. Please note, however, that Vaco/Highspring is regularly asked to provide talent to other organizations. By submitting to this position, you are agreeing to be included in our talent pool for future hiring for similarly qualified positions. Submissions to this position are subject to the use of AI to perform preliminary candidate screenings, focused on ensuring minimum job requirements noted in the position are satisfied. Further assessment of candidates beyond this initial phase within Vaco/Highspring will be otherwise assessed by recruiters and hiring managers. Vaco/Highspring does not have knowledge of the tools used by its clients in making final hiring decisions and cannot opine on their use of AI products.Vaco by Highspring values a diverse workplace and strongly encourages women, people of color, LGBTQ+ individuals, people with disabilities, members of ethnic minorities, foreign-born residents, and veterans to apply.EEO Notice Vaco by Highspring is an Equal Opportunity Employer and does not discriminate against any employee or applicant for employment because of race (including but not limited to traits historically associated with race such as hair texture and hair style), color, sex (includes pregnancy or related conditions), religion or creed, national origin, citizenship, age, disability, status as a veteran, union membership, ethnicity, gender, gender identity, gender expression, sexual orientation, marital status, political affiliation, or any other protected characteristics as required by federal, state or local law.Vaco by Highspring and its parents, affiliates, and subsidiaries are committed to the full inclusion of all qualified individuals. As part of this commitment, Vaco by Highspring and its parents, affiliates, and subsidiaries will ensure that persons with disabilities are provided reasonable accommodations. If reasonable accommodation is needed to participate in the job application or interview process, to perform essential job functions, and/or to receive other benefits and privileges of employment, please contact HR@vaco.com .Vaco by Highspring also wants all applicants to know their rights that workplace discrimination is illegal. By submitting to this position, you agree that you will be giving Vaco by Highspring the exclusive right to present your as a candidate for the foregoing employment opportunity. You further agree that you have represented information about yourself accurately and have not affirmatively misrepresented your qualifications. You also agree to maintain as confidential, to the fullest extent permitted by law, any information you learn from Vaco by Highspring about the position and you will limit disclosure of information about the position only to the extent necessary to perform any obligations in furtherance of your application. In exchange, Vaco by Highspring agrees to exercise reasonable efforts to represent you through all solicitation, job screening and resume dispersal.Privacy NoticeVaco by Highspring and its parents, affiliates, and subsidiaries (“we,” “our,” or “Vaco by Highspring”) respects your privacy and are committed to providing transparent notice of our policies. California residents may access Vaco by Highspring HR Notice at Collection for California Applicants and Employees here.Virginia residents may access our state specific policies here.Residents of all other states may access our policies here. Canadian residents may access our policies in English here and in French here.Residents of countries governed by GDPR may access our policies here.Pay Transparency Notice Determining compensation for this role (and others) at Vaco by Highspring depends upon a wide array of factors including but not limited to:the individual’s skill sets, experience and training;licensure and certification requirements;office location and other geographic considerations;other business and organizational needs.With that said, as required by local law, Vaco by Highspring believes that the following salary range referenced above reasonably estimates the base compensation for an individual hired into this position in geographies that require salary range disclosure. The individual may also be eligible for discretionary bonuses.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;Vaco is actively seeking a direct-hire &lt;strong&gt;Senior Software Engineer&lt;/strong&gt;&lt;strong&gt;(Cloud / Full-Stack)&lt;/strong&gt; to support our client’s continued growth. &amp;nbsp;&lt;br&gt;&lt;br&gt;This is a unique opportunity to join a highly respected software firm that is a leader in delivering end-to-end, mission-critical solutions to the construction materials and industrial operations sector.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Required Expertise:&lt;/strong&gt; JavaScript, React, Node.js, Lamda, DynamoDB&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;&lt;u&gt;Position Overview&lt;/u&gt;&lt;/strong&gt;&lt;br&gt;&lt;br&gt;The Senior Software Engineer will design, develop, and support proprietary SaaS platforms used by industrial producers and operational facilitators across global construction related sectors.&amp;nbsp;&lt;br&gt;&lt;br&gt;This role requires advanced design and engineering skills due to complex business logic, global standards, and industry complexities.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Required Expetise:&amp;nbsp;&lt;/strong&gt;JavaScript, React, Node.js, Lamda, DynamoDB&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;u&gt;Key Responsibilities&lt;/u&gt;:&lt;ul&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Design, build, and maintain high-performance SaaS applications utilizing advanced technologies including JavaScript, React, Node.js within an AWS ecosystem.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Develop cloud-native services using modern serverless and Microservices architectures.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Design and implement complex business rules and analytical workflows to ensure accurate and reliable system development and delivery.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Provide technical guidance within a Global&amp;nbsp;Agile / Scrum team through design input, hands-on development, and peer code reviews.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Collaborate closely between stakeholders and cross functional SDLC teams&amp;nbsp;to ensure seamless development, integration, and ongoing support.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 8pt 0.5in"&gt;Support globalization&amp;nbsp;initiatives including specific workflows, measurements and standards, regulatory and compliance requirements, and customer specific customizations.&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;u&gt;Requirements Include&lt;/u&gt;:&lt;ul&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Demonstrated expertise developing adnaced appliactions across JavaScript, React, Node.js, HTML, and CSS environments.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Experience building applications on AWS utilizing Lambda, DynamoDB, Aurora / PostgreSQL, and CloudWatch.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Solid understanding of Microservices architectures and RESTful APIs.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Familiarity with Material UI, AG Grid, AG Charts, and Storybook is a plus.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Previous experience with AI-native code editors like Cursor is desired.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;International application development experience supporting software utilized across multiple regions is a plus.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Prior experience designing and implementing complex business logic and analytical workflows.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Experience collaborating with globally dispersed development teams.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;Previous experience within commercial construction, industrial manufacturing, logistics / supply chain, or fleet services is a plus.&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 8pt 0.5in"&gt;Exceptional verbal, written, and interpersonal skills with the ability to effectively communicate with business stakeholders, engineering teams, strategic partners, and client organizations across the globe.&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;&lt;u&gt;Additional Details&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt;:&lt;/strong&gt;&lt;br&gt;&amp;nbsp;&lt;ul&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;&lt;u&gt;Employment Type&lt;/u&gt;: Direct-Hire / Perm&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;&lt;u&gt;Start Date&lt;/u&gt;: Immediate&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;&lt;u&gt;Location&lt;/u&gt;: Remote &lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;&lt;u&gt;Cadence&lt;/u&gt;: Monday – Friday / Central Time Zone&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 0in 0.5in"&gt;&lt;u&gt;Target Compensation Range&lt;/u&gt;: $130k - $150k, based on skills and experience&lt;/li&gt;&lt;li style="margin-bottom:0in;margin:0in 0in 8pt 0.5in"&gt;&lt;u&gt;Engagement Status&lt;/u&gt;: Applicant must be currently authorized to work in the U.S. without the need for employment-based sponsorship, now or in the future, including: H-1B, L-1, TN, O-1, E-3, H-1B1, F-1, J-1, OPT, CPT, or any other employment-based visa programs.&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Interested Candidates are Encouraged to Apply for Immediate Consideration!&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Determining compensation for this role (and others) at Vaco/Highspring depends upon a wide array of factors including but not limited to the individual’s skill sets, experience and training, licensure and certifications, office location and other geographic considerations, as well as other business and organizational needs. With that said, as required by local law in geographies that require salary range disclosure, Vaco/Highspring notes the salary range for the role is noted in this job posting. The individual may also be eligible for discretionary bonuses, and can participate in medical, dental, and vision benefits as well as the company’s 401(k) retirement plan. Additional disclaimer: Unless otherwise noted in the job description, the position Vaco/Highspring is filing for is occupied. Please note, however, that Vaco/Highspring is regularly asked to provide talent to other organizations. By submitting to this position, you are agreeing to be included in our talent pool for future hiring for similarly qualified positions. Submissions to this position are subject to the use of AI to perform preliminary candidate screenings, focused on ensuring minimum job requirements noted in the position are satisfied. Further assessment of candidates beyond this initial phase within Vaco/Highspring will be otherwise assessed by recruiters and hiring managers. Vaco/Highspring does not have knowledge of the tools used by its clients in making final hiring decisions and cannot opine on their use of AI products.&lt;div&gt;&lt;p&gt;Vaco by Highspring values a diverse workplace and strongly encourages women, people of color, LGBTQ+ individuals, people with disabilities, members of ethnic minorities, foreign-born residents, and veterans to apply.&lt;/p&gt;&lt;/div&gt;&lt;div&gt;&lt;h3&gt;EEO Notice &lt;/h3&gt;&lt;p&gt;Vaco by Highspring is an Equal Opportunity Employer and does not discriminate against any employee or applicant for employment because of race (including but not limited to traits historically associated with race such as hair texture and hair style), color, sex (includes pregnancy or related conditions), religion or creed, national origin, citizenship, age, disability, status as a veteran, union membership, ethnicity, gender, gender identity, gender expression, sexual orientation, marital status, political affiliation, or any other protected characteristics as required by federal, state or local law.&lt;/p&gt;&lt;p&gt;Vaco by Highspring and its parents, affiliates, and subsidiaries are committed to the full inclusion of all qualified individuals. As part of this commitment, Vaco by Highspring and its parents, affiliates, and subsidiaries will ensure that persons with disabilities are provided reasonable accommodations. If reasonable accommodation is needed to participate in the job application or interview process, to perform essential job functions, and/or to receive other benefits and privileges of employment, please contact &lt;/p&gt;&lt;p&gt;HR@vaco.com&lt;/p&gt; .&lt;p&gt;&lt;/p&gt;&lt;p&gt;Vaco by Highspring also wants all applicants to know their rights that &lt;a href="https://www.eeoc.gov/poster" rel="noopener nofollow noreferrer" target="_blank"&gt;workplace discrimination is illegal&lt;/a&gt;. &lt;/p&gt;&lt;p&gt;By submitting to this position, you agree that you will be giving Vaco by Highspring the exclusive right to present your as a candidate for the foregoing employment opportunity. You further agree that you have represented information about yourself accurately and have not affirmatively misrepresented your qualifications. You also agree to maintain as confidential, to the fullest extent permitted by law, any information you learn from Vaco by Highspring about the position and you will limit disclosure of information about the position only to the extent necessary to perform any obligations in furtherance of your application. In exchange, Vaco by Highspring agrees to exercise reasonable efforts to represent you through all solicitation, job screening and resume dispersal.&lt;/p&gt;&lt;/div&gt;&lt;div&gt;&lt;h3&gt;Privacy Notice&lt;/h3&gt;&lt;p&gt;Vaco by Highspring and its parents, affiliates, and subsidiaries (“we,” “our,” or “Vaco by Highspring”) respects your privacy and are committed to providing transparent notice of our policies. &lt;/p&gt;&lt;ul&gt;&lt;li&gt;California residents may access Vaco by Highspring HR Notice at Collection for California Applicants and Employees &lt;a href="https://www.vaco.com/privacy/#ccpa" rel="noopener nofollow noreferrer" target="_blank"&gt;here&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Virginia residents may access our state specific policies &lt;a href="https://www.vaco.com/privacy/" rel="noopener nofollow noreferrer" target="_blank"&gt;here&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Residents of all other states may access our policies &lt;a href="https://www.vaco.com/privacy/" rel="noopener nofollow noreferrer" target="_blank"&gt;here&lt;/a&gt;. &lt;/li&gt;&lt;li&gt;Canadian residents may access our policies in English &lt;a href="https://www.vaco.com/privacy/" rel="noopener nofollow noreferrer" target="_blank"&gt;here&lt;/a&gt; and in French &lt;a href="https://www.vaco.com/privacy-policy-fr/" rel="noopener nofollow noreferrer" target="_blank"&gt;here&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Residents of countries governed by GDPR may access our policies &lt;a href="https://www.vaco.com/privacy/" rel="noopener nofollow noreferrer" target="_blank"&gt;here&lt;/a&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;h3&gt;Pay Transparency Notice&lt;/h3&gt;&lt;p&gt; Determining compensation for this role (and others) at Vaco by Highspring depends upon a wide array of factors including but not limited to:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;the individual’s skill sets, experience and training;&lt;/li&gt;&lt;li&gt;licensure and certification requirements;&lt;/li&gt;&lt;li&gt;office location and other geographic considerations;&lt;/li&gt;&lt;li&gt;other business and organizational needs.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;With that said, as required by local law, Vaco by Highspring believes that the following salary range referenced above reasonably estimates the base compensation for an individual hired into this position in geographies that require salary range disclosure. The individual may also be eligible for discretionary bonuses.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>AWS Lambdaunmatched
+Agile Programming Methodologiesunmatched
+Amazon Web Services (AWS)unmatched
+Application Programming Interface (API)unmatched
+Artificial Intelligence (AI)unmatched
+Automotive Repair and Maintenanceunmatched
+CSS (Cascading Style Sheet)unmatched
+Cadenceunmatched
+Cloud Computingunmatched
+Code Reviewsunmatched
+Commercial Constructionunmatched
+Communication Skillsunmatched
+Constructionunmatched
+Cross-Functionalunmatched
+Customer Support/Serviceunmatched
+Ecosystemsunmatched
+Engineeringunmatched
+English Languageunmatched
+HTML (HyperText Markup Language)unmatched
+Hair Stylingunmatched
+Industry Standardsunmatched
+Interpersonal Skillsunmatched
+Legalunmatched
+Logisticsunmatched
+Manufacturingunmatched
+Microservicesunmatched
+Node.jsunmatched
+PostgreSQLunmatched
+Presentation/Verbal Skillsunmatched
+REST (Representational State Transfer)unmatched
+React.jsunmatched
+Regulatory Complianceunmatched
+Scrum Project Management and Software Developmentunmatched
+Software Administrationunmatched
+Software Designunmatched
+Software Developmentunmatched
+Software Development Lifecycle (SDLC)unmatched
+Software Engineeringunmatched
+Software as a Service (SaaS)unmatched
 State Laws and Regulationsunmatched
-Sterilizationunmatched
-[...196 lines deleted...]
-Our not-for-profit network delivers top-rated, personalized care in more than 100 Northern California communities. Recently ranked among the Top 15 Health Systems in the nation by Truven Health Analytics™, our team of more than 50,000 doctors, employees and volunteers partner to spread innovation, improve access to healthcare services and put our patients’ needs first—all to achieve the highest levels of quality, access and affordability.</t>
+Supply Chainunmatched
+Technical Leadershipunmatched
+Technical/Engineering Designunmatched
+User Interface/Experience (UI/UX)unmatched
+Workflow Analysisunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>1 day ago</t>
+  </si>
+  <si>
+    <t>http://www.vaco.com/</t>
+  </si>
+  <si>
+    <t>2,500 to 4,999 employees</t>
+  </si>
+  <si>
+    <t>Vaco provides expert consulting, permanent placement, executive search and strategic stafﬁng for companies around the world, in the areas of accounting, ﬁnance, technology, healthcare, operations, administration and more. As a premier talent solutions ﬁrm, Vaco connects people to their dream jobs and helps leading companies ﬁnd talent to grow their business. Since its founding in 2002, Vaco has grown to more than 35 ofﬁces across the globe, 700+ employees, more than 3,000 consultants and $450M in revenue. Vaco has been named to Inc. magazine’s list of the fastest-growing private companies for past 11 years and is dedicated to developing long-term relationships, life-long careers and creative client solutions.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -879,360 +969,354 @@
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
       <c r="G2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H2">
-        <v>37.499</v>
+        <v>47.945</v>
       </c>
       <c r="I2">
-        <v>-121.979</v>
+        <v>-122.227</v>
       </c>
       <c r="K2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="W2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
         <v>44</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>45</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>28</v>
+        <v>46</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
       </c>
       <c r="G3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H3">
-        <v>37.804</v>
+        <v>42.515</v>
       </c>
       <c r="I3">
-        <v>-122.209</v>
+        <v>-82.983</v>
       </c>
       <c r="K3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="O3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="Q3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="R3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="S3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="T3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="U3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="V3" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>62</v>
+      </c>
+      <c r="F4" t="s">
+        <v>63</v>
       </c>
       <c r="G4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H4">
-        <v>37.406</v>
+        <v>44.978</v>
       </c>
       <c r="I4">
-        <v>-122.146</v>
+        <v>-93.526</v>
       </c>
       <c r="K4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="P4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="Q4" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="R4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="S4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="U4" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="V4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="E5" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="G5" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="H5">
-        <v>38.178</v>
+        <v>39.295</v>
       </c>
       <c r="I5">
-        <v>-122.257</v>
+        <v>-76.623</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M5" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P5" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="Q5" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="R5" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="S5" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="T5" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="U5" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="V5" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="E6" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="G6" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="H6">
-        <v>37.804</v>
+        <v>35.15</v>
       </c>
       <c r="I6">
-        <v>-122.271</v>
+        <v>-90.049</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N6" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="O6" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>97</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>98</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="S6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T6" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="U6" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="V6" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">