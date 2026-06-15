--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,562 +12,451 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>latitude</t>
-[...4 lines deleted...]
-  <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
-    <t>salary_type</t>
-[...4 lines deleted...]
-  <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
-    <t>category</t>
-[...1 lines deleted...]
-  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.monster.com/jobs/search?q=react&amp;where=Remote</t>
-[...20 lines deleted...]
-    <t>$19.25–$20 Per Hour</t>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?so=p.h.p&amp;where=San+Francisco%2C+CA</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:24:36Z</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mri-technician-radiologist-tech-stanford-ca--ced7e887-c5f0-4f82-9f20-f596a8c7366a?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.87&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>MRI Technician/ Radiologist Tech</t>
+  </si>
+  <si>
+    <t>Collabera</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Collabera</t>
+  </si>
+  <si>
+    <t>Temporary</t>
+  </si>
+  <si>
+    <t>Stanford, CA</t>
+  </si>
+  <si>
+    <t>$60–$75 Per Hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>HOUR</t>
-[...16 lines deleted...]
-Employee Assistance Planunmatched
+    <t>Open to relocation to Stanford, CA  94305 Detailed Job Description:Domain: UniversityJob Title: Radiologic Technologist Location:  Onsite at Stanford, CA 94305Duration: 06 Months (High potential Extension/Conversion based on performance)Pay Rate: $62-70/hr Top 3 job requirements:CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomyCandidate MUST have an ARRT or AMRIT license, as this is requiredCertifications &amp; licenses:Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).Advanced ARRT registry (e.g., CT, MR, etc.) desired.Requirement:Two-year degree and one year of relevant experience, or a combination of education and relevant experience.Excellent written and verbal communication skills.High degree of judgment and skill.Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.Experience in teaching and instruction of technologists, researchers, and/or physicians.Ability to collaborate with other professional colleagues.The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;Open to relocation to Stanford, CA&amp;nbsp; 94305&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Detailed Job Description:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Domain: &lt;/strong&gt;University&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Job Title: &lt;/strong&gt;Radiologic Technologist&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location&lt;/strong&gt;:&amp;nbsp;&amp;nbsp;Onsite at Stanford, CA 94305&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Duration:&lt;/strong&gt;&amp;nbsp;06 Months&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;(High potential Extension/Conversion based on performance)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pay Rate: &lt;/strong&gt;$62-70/hr&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Top 3 job requirements:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomy&lt;/li&gt;&lt;li&gt;&lt;div&gt;Candidate MUST have an ARRT or AMRIT license, as this is required&lt;/div&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Certifications &amp;amp; licenses:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).&lt;/li&gt;&lt;li&gt;Advanced ARRT registry (e.g., CT, MR, etc.) desired.&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Requirement:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Two-year degree and one year of relevant experience, or a combination of education and relevant experience.&lt;/li&gt;&lt;li&gt;Excellent written and verbal communication skills.&lt;/li&gt;&lt;li&gt;High degree of judgment and skill.&lt;/li&gt;&lt;li&gt;Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.&lt;/li&gt;&lt;li&gt;Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.&lt;/li&gt;&lt;li&gt;Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.&lt;/li&gt;&lt;li&gt;Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.&lt;/li&gt;&lt;li&gt;Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.&lt;/li&gt;&lt;li&gt;Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.&lt;/li&gt;&lt;li&gt;Experience in teaching and instruction of technologists, researchers, and/or physicians.&lt;/li&gt;&lt;li&gt;&lt;div&gt;Ability to collaborate with other professional colleagues.&lt;/div&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;i&gt;The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)&lt;/i&gt;&lt;/p&gt;&lt;/div&gt;&lt;u&gt;&lt;/u&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Anatomyunmatched
+Apple Macsunmatched
+Communication Skillsunmatched
+Identify Issuesunmatched
+Linux Operating Systemunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Imagingunmatched
+Medical Physicsunmatched
+Medical Treatmentunmatched
+Microsoft Windows Operating Systemunmatched
+Pathologyunmatched
+Physiologyunmatched
+Presentation/Verbal Skillsunmatched
+Radiologyunmatched
+Safety Processunmatched
+System Operationsunmatched
+Team Playerunmatched
+Technical Researchunmatched
+Training/Teachingunmatched
+Unix Operating Systemsunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>28 days ago</t>
+  </si>
+  <si>
+    <t>Staffing/Employment Agencies</t>
+  </si>
+  <si>
+    <t>http://www.collabera.com</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>Since 1991, Collabera has been a leading provider of IT staffing solutions and services. We are known for providing the best staffing experience and taking great care of our clients and employees.
+Our client-centric model provides focus, commitment and a dedicated team to help our clients achieve their business objectives. For consultants and employees, we offer an enriching experience that promotes career growth and lifelong learning.
+The Collabera Way represents our fundamentals beliefs and is founded on the following building blocks:</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;where=San%20Francisco,%20CA&amp;so=p.h.p</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologist-stanford-ca--cf67d3db-5e8a-42a2-beca-eae1e8f40c42?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.88&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>$65–$70 Per Hour</t>
+  </si>
+  <si>
+    <t>Client: Higher Educational ProviderTitle: Radiologic TechnologistLocation: Stanford, CA 94305 - Onsite Role
+Duration: 3–6 Months (Potential Extension/Conversion)
+Schedule: 40 hrs/week | 8:00 AM – 5:00 PMPay: ($65-$70) on an hourly basis
+Overview:Seeking an experienced Imaging Technologist with strong PET/MR/CT and Nuclear Medicine experience to support advanced clinical imaging and research initiatives in a high-performing academic medical environment. This role focuses on:Advanced medical imaging procedures3D image reconstruction and post-processingResearch imaging supportCross-functional collaboration with physicians, researchers, and technologists Responsibilities:Operate PET, MRI, CT, and/or Nuclear Medicine imaging systems.Perform advanced 3D reconstructions and image post-processingGenerate high-quality diagnostic and research imaging dataSupport imaging-based clinical research studies and protocolsAssist physicians with complex imaging proceduresIdentify image artifacts and optimize image qualityMaintain accurate procedural documentation and imaging recordsCollaborate with radiologists, researchers, and clinical teamsSupport development of imaging workflows, SOPs, and quality initiativesProvide technical guidance and training to staff and researchers Required Qualifications:1+ years of relevant imaging experienceAssociate degree or equivalent combination of education and experienceStrong experience with PET/MR, PET/CT, MRI, CT, or Nuclear Medicine imagingAdvanced experience with:3D imaging reconstructionPost-processing workflowsCross-sectional anatomyImaging safety proceduresExperience troubleshooting imaging systems and related software/hardwareStrong communication and collaboration skillsSelf-driven and capable of working independently Required Certifications/Licensure:Candidates must hold an active California technologist licensure (or be willing to obtain) and one or more of the following:ARRTARMRITNMTCBCalifornia Radiologic Technologist LicenseCalifornia Nuclear Medicine Technologist License Preferred:Advanced ARRT certification (CT or MR)BLS CertificationBenefits:The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time, paid sick and safe time, hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable).</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;&lt;strong&gt;Client:&amp;nbsp;&lt;/strong&gt;Higher&amp;nbsp;Educational Provider&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Title:&amp;nbsp;&lt;/strong&gt;Radiologic Technologist&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Stanford, CA 94305 - Onsite Role&lt;strong&gt;&lt;br&gt;Duration:&lt;/strong&gt;&amp;nbsp;3–6 Months (Potential Extension/Conversion)&lt;strong&gt;&lt;br&gt;Schedule: &lt;/strong&gt;40 hrs/week | 8:00 AM – 5:00 PM&lt;/p&gt;&lt;div&gt;&lt;strong&gt;Pay: &lt;/strong&gt;($65-$70) on an hourly basis&lt;br&gt;&lt;br&gt;&lt;p&gt;&lt;strong&gt;Overview:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Seeking an experienced&lt;strong&gt; Imaging Technologist with strong PET/MR/CT and Nuclear Medicine experience&lt;/strong&gt; to support advanced clinical imaging and research initiatives in a high-performing academic medical environment.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;This role focuses on:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Advanced medical imaging procedures&lt;/li&gt;&lt;li&gt;3D image reconstruction and post-processing&lt;/li&gt;&lt;li&gt;Research imaging support&lt;/li&gt;&lt;li&gt;Cross-functional collaboration with physicians, researchers, and technologists&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Operate PET, MRI, CT, and/or Nuclear Medicine imaging systems.&lt;/li&gt;&lt;li&gt;Perform advanced 3D reconstructions and image post-processing&lt;/li&gt;&lt;li&gt;Generate high-quality diagnostic and research imaging data&lt;/li&gt;&lt;li&gt;Support imaging-based clinical research studies and protocols&lt;/li&gt;&lt;li&gt;Assist physicians with complex imaging procedures&lt;/li&gt;&lt;li&gt;Identify image artifacts and optimize image quality&lt;/li&gt;&lt;li&gt;Maintain accurate procedural documentation and imaging records&lt;/li&gt;&lt;li&gt;Collaborate with radiologists, researchers, and clinical teams&lt;/li&gt;&lt;li&gt;Support development of imaging workflows, SOPs, and quality initiatives&lt;/li&gt;&lt;li&gt;Provide technical guidance and training to staff and researchers&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1+ years of relevant imaging experience&lt;/li&gt;&lt;li&gt;Associate degree or equivalent combination of education and experience&lt;/li&gt;&lt;li&gt;Strong experience with PET/MR, PET/CT, MRI, CT, or Nuclear Medicine imaging&lt;/li&gt;&lt;li&gt;Advanced experience with:&lt;/li&gt;&lt;li&gt;3D imaging reconstruction&lt;/li&gt;&lt;li&gt;Post-processing workflows&lt;/li&gt;&lt;li&gt;Cross-sectional anatomy&lt;/li&gt;&lt;li&gt;Imaging safety procedures&lt;/li&gt;&lt;li&gt;Experience troubleshooting imaging systems and related software/hardware&lt;/li&gt;&lt;li&gt;Strong communication and collaboration skills&lt;/li&gt;&lt;li&gt;Self-driven and capable of working independently&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Required Certifications/Licensure:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Candidates must hold an active California technologist licensure (or be willing to obtain) and one or more of the following:&lt;/li&gt;&lt;li&gt;ARRT&lt;/li&gt;&lt;li&gt;ARMRIT&lt;/li&gt;&lt;li&gt;NMTCB&lt;/li&gt;&lt;li&gt;California Radiologic Technologist License&lt;/li&gt;&lt;li&gt;California Nuclear Medicine Technologist License&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Preferred:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Advanced ARRT certification (CT or MR)&lt;/li&gt;&lt;li&gt;BLS Certification&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;/p&gt;&lt;div&gt;&lt;ul&gt;&lt;li&gt;The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time, paid sick and safe time, hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable).&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Academic Backgroundunmatched
+American Registry of Radiologic Technologists (ARRT)unmatched
+Anatomyunmatched
+Basic Life Support (BLS)unmatched
+Clinical Researchunmatched
+Clinical Supportunmatched
+Communication Skillsunmatched
+Cross-Functionalunmatched
+Document Imagingunmatched
+Identify Issuesunmatched
+Image Processingunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Assistanceunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Nuclear Medicineunmatched
+Quality Assuranceunmatched
+Radiologyunmatched
+Safety Processunmatched
+Staff Trainingunmatched
+Standard Operating Procedures (SOP)unmatched
+Team Playerunmatched
+Technical Leadershipunmatched
+Technical Researchunmatched
+Technical Trainingunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-ultrasound-tech-2-822-to-3-244-per-week-in-palo-alto-ca-palo-alto-ca--01b74e04-6bf5-4016-876a-de44ffeda3bf?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.63&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel Ultrasound Tech - $2,822 to $3,244 per week in Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>Fusion Medical Staffing</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Fusion%20Medical%20Staffing</t>
+  </si>
+  <si>
+    <t>Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>$2,822–$3,244</t>
+  </si>
+  <si>
+    <t>Travel Ultrasound Technologist (Sonographer) - Gen/VascularCompany: Fusion Medical StaffingLocation: Facility in Palo Alto, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled Ultrasound Technologist (Sonographer) - Gen/Vascular for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:Completion of an accredited Ultrasound Technology programMinimum of one year of recent experience as an Ultrasound TechnologistCurrent BLS Certification (AHA/ARC)Valid Ultrasound license in compliance with state regulationsPreferred Qualifications:Current Registered Diagnostic Medical Sonographer Certification (ARDMS)Current ARRT certification in sonographyOther certifications or licenses may be required for this positionSummary:The Ultrasound Technologist (Sonographer) - Gen/Vascular uses high-frequency sound waves to generate images of patients' internal organs and blood vessels. They ensure patients are prepped for examinations, perform ultrasound scans, and analyze sonograms for diagnostic purposes. The role requires advanced technical skills, patient-centered care, and collaboration with multidisciplinary healthcare teams.Essential Work Functions:Demonstrate an understanding of human anatomy, physiology, pathology, and medical terminologyCollaborate with multidisciplinary healthcare teams to integrate diagnostic imaging into patient care plansPrepare and position patient to ensure accurate imaging and prioritize their comfort and safetyPerform clinical assessment and diagnostic sonography examinations of general and vascular studiesEvaluate images for clarity and accuracyCalibrate, maintain, and troubleshoot all ultrasound equipment to ensure functionality and compliance with safety standardsApply technical expertise and critical thinking to perform sonographic procedures effectivelyWork efficiently in fast-paced and high-pressure environments while maintaining professionalismMaintain accurate patient records and documentation in compliance with legal and regulatory standardsRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skillsThe ability to read, write, and communicate in the English languageAbility to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skillsPhysical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bendInterpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalismTechnical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipmentMental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detailSensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionalsComprehensive medical, dental, and vision insurance with first day coveragePaid Time Off (PTO) after 1560 hoursLife and Short-term disability offered401(k) matchingAggressive Refer-a-friend Bonus Program24/7 recruiter supportReimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel Ultrasound Technologist (Sonographer) - Gen/Vascular with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel Ultrasound Technologist (Sonographer) - Gen/Vascular&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Palo Alto, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled Ultrasound Technologist (Sonographer) - Gen/Vascular for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Completion of an accredited Ultrasound Technology program&lt;/li&gt;&lt;li&gt;Minimum of one year of recent experience as an Ultrasound Technologist&lt;/li&gt;&lt;li&gt;Current BLS Certification (AHA/ARC)&lt;/li&gt;&lt;li&gt;Valid Ultrasound license in compliance with state regulations&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current Registered Diagnostic Medical Sonographer Certification (ARDMS)&lt;/li&gt;&lt;li&gt;Current ARRT certification in sonography&lt;/li&gt;&lt;li&gt;Other certifications or licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The Ultrasound Technologist (Sonographer) - Gen/Vascular uses high-frequency sound waves to generate images of patients' internal organs and blood vessels. They ensure patients are prepped for examinations, perform ultrasound scans, and analyze sonograms for diagnostic purposes. The role requires advanced technical skills, patient-centered care, and collaboration with multidisciplinary healthcare teams.&lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Demonstrate an understanding of human anatomy, physiology, pathology, and medical terminology&lt;/li&gt;&lt;li&gt;Collaborate with multidisciplinary healthcare teams to integrate diagnostic imaging into patient care plans&lt;/li&gt;&lt;li&gt;Prepare and position patient to ensure accurate imaging and prioritize their comfort and safety&lt;/li&gt;&lt;li&gt;Perform clinical assessment and diagnostic sonography examinations of general and vascular studies&lt;/li&gt;&lt;li&gt;Evaluate images for clarity and accuracy&lt;/li&gt;&lt;li&gt;Calibrate, maintain, and troubleshoot all ultrasound equipment to ensure functionality and compliance with safety standards&lt;/li&gt;&lt;li&gt;Apply technical expertise and critical thinking to perform sonographic procedures effectively&lt;/li&gt;&lt;li&gt;Work efficiently in fast-paced and high-pressure environments while maintaining professionalism&lt;/li&gt;&lt;li&gt;Maintain accurate patient records and documentation in compliance with legal and regulatory standards&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills&lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language&lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage&lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours&lt;/li&gt;&lt;li&gt;Life and Short-term disability offered&lt;/li&gt;&lt;li&gt;401(k) matching&lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program&lt;/li&gt;&lt;li&gt;24/7 recruiter support&lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel Ultrasound Technologist (Sonographer) - Gen/Vascular with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Analysis Skillsunmatched
+Basic Life Support (BLS)unmatched
+Clinical Assessmentunmatched
+Co-Paymentsunmatched
+Communication Skillsunmatched
+Computer Skillsunmatched
+Cross-Functionalunmatched
+Documentationunmatched
+English Languageunmatched
+Establish Prioritiesunmatched
+Health Planunmatched
+Healthcareunmatched
+Human Anatomyunmatched
+Identify Issuesunmatched
+Interpersonal Skillsunmatched
+Legal Standardsunmatched
+Licensing Complianceunmatched
+Lift/Move 100 Poundsunmatched
+Maintain Complianceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Recordsunmatched
+Medical Terminologyunmatched
+Pathologyunmatched
+Patient Careunmatched
+Physiologyunmatched
+Psychiatry and Mental Healthunmatched
+Quality of Careunmatched
+Record Keepingunmatched
+Regulatory Complianceunmatched
+Reimbursementunmatched
+Safety Complianceunmatched
+Safety Standardsunmatched
+Scholarshipunmatched
+State Laws and Regulationsunmatched
+Time Managementunmatched
+Ultrasoundunmatched</t>
+  </si>
+  <si>
+    <t>Today</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>https://www.fusionmedstaff.com</t>
+  </si>
+  <si>
+    <t>100 to 499 employees</t>
+  </si>
+  <si>
+    <t>Fusion Medical Staffing provides career opportunities to healthcare professionals by helping medical facilities fill their staffing needs. Fusion staffs a variety of specialties within the nursing and allied healthcare fields. We offer competitive pay packages and benefits that travelers deserve. We pride ourselves on our communication skills, accurate job transparency and traveler first mentality. At Fusion, you can actually choose your own adventure! 
+Fusion started staffing therapists in 2009, and has since expanded to specialties within the nursing, long term care, home health, cath lab, laboratory, cardiopulmonary and radiology fields.  We continue to seek out the best talent in the healthcare industry. Our travelers provide the hands that help heal and saves patients' lives, and they will continue to fill our client's facilities nationwide. Fusion is committed to transparency and putting our traveler's needs, wants and preferences first; that means having our travelers be in the driver’s seat of their own careers. When you put your trust in Fusion, we will help you excel in your career and expand your experience.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-mri-tech-2-938-per-week-in-greenbrae-ca-greenbrae-ca--7755aa28-7d69-4a8b-96c4-6de8b127c575?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.66&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel MRI Tech - $2,938 per week in Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>Cynet Health</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Cynet%20Health</t>
+  </si>
+  <si>
+    <t>Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>$2,938–$2,938</t>
+  </si>
+  <si>
+    <t>Job Title: MRI Technologist 
+Profession: Diagnostic Imaging 
+Specialty: MRI Technologist 
+Duration: 13 weeks 
+Shift: 4X10, variable 
+Hours per Shift: 10 
+Experience: Minimum 2 years 
+License: Current ARRT and CRT License 
+Certifications: None specified 
+Must-Have: Experience in use of Phillips device 
+Description: 
+All candidates must be fully vaccinated prior to submission. 
+The position requires current ARRT and CRT License. 
+Experience in the use of Phillips device is necessary. 
+Shifts may be during the day or evening, with some weekends required. 
+There will be up to 36 hours of call off available during the assignment. 
+Please ensure attention to the requested facility start date. 
+Any candidates submitted with start dates beyond 2 weeks after the requested start date may be automatically declined. 
+Position urgency is normal. 
+No holiday coverage is required.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;Job Title: MRI Technologist 
+Profession: Diagnostic Imaging 
+Specialty: MRI Technologist 
+Duration: 13 weeks 
+Shift: 4X10, variable 
+Hours per Shift: 10 
+Experience: Minimum 2 years 
+License: Current ARRT and CRT License 
+Certifications: None specified 
+Must-Have: Experience in use of Phillips device 
+Description: 
+All candidates must be fully vaccinated prior to submission. 
+The position requires current ARRT and CRT License. 
+Experience in the use of Phillips device is necessary. 
+Shifts may be during the day or evening, with some weekends required. 
+There will be up to 36 hours of call off available during the assignment. 
+Please ensure attention to the requested facility start date. 
+Any candidates submitted with start dates beyond 2 weeks after the requested start date may be automatically declined. 
+Position urgency is normal. 
+No holiday coverage is required.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Imagingunmatched</t>
+  </si>
+  <si>
+    <t>3 days ago</t>
+  </si>
+  <si>
+    <t>https://cynethealth.com/</t>
+  </si>
+  <si>
+    <t>1,000 to 1,499 employees</t>
+  </si>
+  <si>
+    <t>Cynet Health is a TJC certified MBE and one of the fastest-growing healthcare staffing firms in the US providing Health Med and Health IT staffing and consulting services to countless hospitals, SNFs, clinics, labs, CROs, health &amp; wellness centers, pharmacies, and other medical facilities across the United States. Headquartered in Sterling, Virginia, we are a certified Minority-Owned Business Enterprise and a recognized Diversity Supplier.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-mammography-tech-2-568-to-2-952-per-week-in-palo-alto-ca-palo-alto-ca--65d63d8b-45ec-49c8-972f-e33bc265b509?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.74&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel Mammography Tech - $2,568 to $2,952 per week in Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>$2,568–$2,952</t>
+  </si>
+  <si>
+    <t>Travel Mammography TechCompany: Fusion Medical StaffingLocation: Facility in Palo Alto, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled Mammography Tech for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:One year's experience as a Mammography TechCurrent state license in compliance with state regulationsCurrent BLS certification ( AHA/ARC )Preferred Qualifications:Current ARRT CertificationOther certifications and licenses may be required for this positionSummary:The Mammography Technologist implements orders from physicians and assists with procedures to help diagnose and treat breast disease in patients. They perform screenings and diagnostic imaging procedures to assist in the diagnosis and treatment of breast diseases. They ensure accurate imaging, maintain compliance with radiation safety standards, and provide compassionate care to patients. Working collaboratively with physicians and healthcare teams, they prioritize patient safety and comfort while maintaining high-quality imaging practices.Essential Work Functions:Explain procedures to patients and answer questions if they arisePosition patient appropriately for imaging procedureMaintain medical imaging equipment, ensure machines are functioning properly, and organize the procedure room for optimal safety and efficiencyMonitor image quality during procedures, adjusting as needed to achieve diagnostic accuracyCollaborate effectively with radiologists and healthcare teams as necessaryFollow hospital policies, safety regulations, and infection control proceduresPractice infection prevention through consistent hand hygiene, use of PPE, and isolation precautionsPerforms other duties as assigned within the scope of practice for Mammography TechnologistsRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skillsThe ability to read, write, and communicate in the English languageAbility to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skillsPhysical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bendInterpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalismTechnical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipmentMental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detailSensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionalsComprehensive medical, dental, and vision insurance with first day coveragePaid Time Off (PTO) after 1560 hoursLife and Short-term disability offered401(k) matchingAggressive Refer-a-friend Bonus Program24/7 recruiter supportReimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel Mammography Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel Mammography Tech&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Palo Alto, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled Mammography Tech for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;One year's experience as a Mammography Tech&lt;/li&gt;&lt;li&gt;Current state license in compliance with state regulations&lt;/li&gt;&lt;li&gt;Current BLS certification ( AHA/ARC )&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current ARRT Certification&lt;/li&gt;&lt;li&gt;Other certifications and licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The Mammography Technologist implements orders from physicians and assists with procedures to help diagnose and treat breast disease in patients. They perform screenings and diagnostic imaging procedures to assist in the diagnosis and treatment of breast diseases. They ensure accurate imaging, maintain compliance with radiation safety standards, and provide compassionate care to patients. Working collaboratively with physicians and healthcare teams, they prioritize patient safety and comfort while maintaining high-quality imaging practices.&lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Explain procedures to patients and answer questions if they arise&lt;/li&gt;&lt;li&gt;Position patient appropriately for imaging procedure&lt;/li&gt;&lt;li&gt;Maintain medical imaging equipment, ensure machines are functioning properly, and organize the procedure room for optimal safety and efficiency&lt;/li&gt;&lt;li&gt;Monitor image quality during procedures, adjusting as needed to achieve diagnostic accuracy&lt;/li&gt;&lt;li&gt;Collaborate effectively with radiologists and healthcare teams as necessary&lt;/li&gt;&lt;li&gt;Follow hospital policies, safety regulations, and infection control procedures&lt;/li&gt;&lt;li&gt;Practice infection prevention through consistent hand hygiene, use of PPE, and isolation precautions&lt;/li&gt;&lt;li&gt;Performs other duties as assigned within the scope of practice for Mammography Technologists&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills&lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language&lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage&lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours&lt;/li&gt;&lt;li&gt;Life and Short-term disability offered&lt;/li&gt;&lt;li&gt;401(k) matching&lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program&lt;/li&gt;&lt;li&gt;24/7 recruiter support&lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel Mammography Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Co-Paymentsunmatched
+Communication Skillsunmatched
+Computer Skillsunmatched
+Diseaseunmatched
+Disease Treatmentunmatched
+English Languageunmatched
 Equipment Maintenance/Repairunmatched
-GMP (Good Manufacturing Practices)unmatched
-[...3 lines deleted...]
-Housekeeping/Cleaningunmatched
+Establish Prioritiesunmatched
+Healthcareunmatched
+Hospitalunmatched
 Identify Issuesunmatched
-Leadershipunmatched
-[...86 lines deleted...]
-Housekeeping/Cleaningunmatched
+Infection Controlunmatched
+Interpersonal Skillsunmatched
+Licensing Complianceunmatched
+Lift/Move 100 Poundsunmatched
 Maintain Complianceunmatched
-Manufacturingunmatched
-[...8 lines deleted...]
-Quality Metricsunmatched
+Mammographyunmatched
+Medical Equipmentunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Patient Careunmatched
+Patient Safetyunmatched
+Psychiatry and Mental Healthunmatched
+Quality Managementunmatched
+Quality Monitoringunmatched
+Radiation Safetyunmatched
 Regulationsunmatched
 Regulatory Complianceunmatched
-Safety/Work Safetyunmatched
-[...264 lines deleted...]
-Software as a Service (SaaS)unmatched
+Reimbursementunmatched
+Safety Complianceunmatched
+Safety Standardsunmatched
+Scholarshipunmatched
 State Laws and Regulationsunmatched
-Supply Chainunmatched
-[...16 lines deleted...]
-    <t>Vaco provides expert consulting, permanent placement, executive search and strategic stafﬁng for companies around the world, in the areas of accounting, ﬁnance, technology, healthcare, operations, administration and more. As a premier talent solutions ﬁrm, Vaco connects people to their dream jobs and helps leading companies ﬁnd talent to grow their business. Since its founding in 2002, Vaco has grown to more than 35 ofﬁces across the globe, 700+ employees, more than 3,000 consultants and $450M in revenue. Vaco has been named to Inc. magazine’s list of the fastest-growing private companies for past 11 years and is dedicated to developing long-term relationships, life-long careers and creative client solutions.</t>
+Time Managementunmatched</t>
+  </si>
+  <si>
+    <t>9 days ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -871,59 +760,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -940,383 +829,335 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="B2" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="C2" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="D2" t="s">
         <v>23</v>
       </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L2" t="s">
+        <v>30</v>
+      </c>
+      <c r="M2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
-      <c r="A2" t="s">
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
+      <c r="F3" t="s">
         <v>25</v>
       </c>
-      <c r="C2" t="s">
+      <c r="G3" t="s">
         <v>26</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H3" t="s">
         <v>27</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="J3" t="s">
+        <v>41</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="G2" t="s">
-[...14 lines deleted...]
-      <c r="M2" t="s">
+      <c r="L3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N3" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3" t="s">
         <v>33</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P3" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
+      <c r="Q3" t="s">
         <v>35</v>
       </c>
-      <c r="P2" t="s">
+      <c r="R3" t="s">
         <v>36</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="S3" t="s">
         <v>37</v>
       </c>
-      <c r="R2" t="s">
+      <c r="T3" t="s">
         <v>38</v>
       </c>
-      <c r="S2" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:24">
-[...9 lines deleted...]
-      <c r="D3" t="s">
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
         <v>45</v>
       </c>
-      <c r="E3" t="s">
+      <c r="D4" t="s">
         <v>46</v>
       </c>
-      <c r="F3" t="s">
+      <c r="E4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" t="s">
         <v>29</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>56</v>
+      </c>
+      <c r="R4" t="s">
+        <v>57</v>
+      </c>
+      <c r="S4" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" t="s">
+        <v>71</v>
+      </c>
+      <c r="T5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" t="s">
         <v>47</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="K3" t="s">
+      <c r="F6" t="s">
         <v>48</v>
       </c>
-      <c r="L3" t="s">
-[...2 lines deleted...]
-      <c r="M3" t="s">
+      <c r="H6" t="s">
         <v>49</v>
       </c>
-      <c r="N3" t="s">
-[...14 lines deleted...]
-      <c r="S3" t="s">
+      <c r="J6" t="s">
+        <v>74</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" t="s">
         <v>55</v>
       </c>
-      <c r="T3" t="s">
+      <c r="Q6" t="s">
         <v>56</v>
       </c>
-      <c r="U3" t="s">
+      <c r="R6" t="s">
         <v>57</v>
       </c>
-      <c r="V3" t="s">
+      <c r="S6" t="s">
         <v>58</v>
       </c>
-    </row>
-[...181 lines deleted...]
-      </c>
       <c r="T6" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">