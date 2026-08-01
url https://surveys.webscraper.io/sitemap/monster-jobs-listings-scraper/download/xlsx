--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
@@ -77,386 +77,416 @@
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?so=p.h.p&amp;where=San+Francisco%2C+CA</t>
   </si>
   <si>
-    <t>2026-06-15T05:24:36Z</t>
-[...20 lines deleted...]
-    <t>$60–$75 Per Hour</t>
+    <t>2026-07-15T05:24:10Z</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mri-technologist-oakland-ca--3b35dcf2-e7ed-4e78-b5e2-06972cbc182a?sid=52eaf968-7281-4452-94ef-4249b52ba0e6&amp;jvo=p..s-svr.51&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>MRI Technologist</t>
+  </si>
+  <si>
+    <t>Sutter Health</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Sutter%20Health</t>
+  </si>
+  <si>
+    <t>Oakland, CA</t>
+  </si>
+  <si>
+    <t>$69.96–$87.45 / hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Open to relocation to Stanford, CA  94305 Detailed Job Description:Domain: UniversityJob Title: Radiologic Technologist Location:  Onsite at Stanford, CA 94305Duration: 06 Months (High potential Extension/Conversion based on performance)Pay Rate: $62-70/hr Top 3 job requirements:CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomyCandidate MUST have an ARRT or AMRIT license, as this is requiredCertifications &amp; licenses:Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).Advanced ARRT registry (e.g., CT, MR, etc.) desired.Requirement:Two-year degree and one year of relevant experience, or a combination of education and relevant experience.Excellent written and verbal communication skills.High degree of judgment and skill.Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.Experience in teaching and instruction of technologists, researchers, and/or physicians.Ability to collaborate with other professional colleagues.The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)</t>
-[...2 lines deleted...]
-    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;Open to relocation to Stanford, CA&amp;nbsp; 94305&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Detailed Job Description:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Domain: &lt;/strong&gt;University&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Job Title: &lt;/strong&gt;Radiologic Technologist&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location&lt;/strong&gt;:&amp;nbsp;&amp;nbsp;Onsite at Stanford, CA 94305&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Duration:&lt;/strong&gt;&amp;nbsp;06 Months&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;(High potential Extension/Conversion based on performance)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pay Rate: &lt;/strong&gt;$62-70/hr&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Top 3 job requirements:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomy&lt;/li&gt;&lt;li&gt;&lt;div&gt;Candidate MUST have an ARRT or AMRIT license, as this is required&lt;/div&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Certifications &amp;amp; licenses:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).&lt;/li&gt;&lt;li&gt;Advanced ARRT registry (e.g., CT, MR, etc.) desired.&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Requirement:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Two-year degree and one year of relevant experience, or a combination of education and relevant experience.&lt;/li&gt;&lt;li&gt;Excellent written and verbal communication skills.&lt;/li&gt;&lt;li&gt;High degree of judgment and skill.&lt;/li&gt;&lt;li&gt;Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.&lt;/li&gt;&lt;li&gt;Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.&lt;/li&gt;&lt;li&gt;Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.&lt;/li&gt;&lt;li&gt;Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.&lt;/li&gt;&lt;li&gt;Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.&lt;/li&gt;&lt;li&gt;Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.&lt;/li&gt;&lt;li&gt;Experience in teaching and instruction of technologists, researchers, and/or physicians.&lt;/li&gt;&lt;li&gt;&lt;div&gt;Ability to collaborate with other professional colleagues.&lt;/div&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;i&gt;The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)&lt;/i&gt;&lt;/p&gt;&lt;/div&gt;&lt;u&gt;&lt;/u&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>We are so glad you are interested in joining Sutter Health!Organization:ABSMC-Summit CampusPosition Overview:Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.Job Description:MAGNETIC RESONANCE IMAGING (MRI) SERVICES:Performs a variety of diagnostic MRI examinations.Operates complex stationary and mobile diagnostic equipment.Ensures that routine and priority tasks are completed within established departmental time frames.Prepares for and assists physicians in a variety of diagnostic MRI and/or guidance imaging during invasive procedures.Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.Mentors and fosters a constructive environment that helps students and new technologists build confidence in their skills, knowledge and abilities.CLERICAL:Performs general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.Inventories and orders accessories and supply periodically to maintain established stock levels.SAFETY:Implements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.COMPLIANCE:Maintains strictest confidence of all patients protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.Performs quality MRI examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.EDUCATION:Other: Graduation from an Radiologic Technologist Program provided prior to start dateOR Graduate from an Magnetic Resonance Program provided prior to start dateCERTIFICATION &amp; LICENSURE:CRT-Certified Radiologic Technologist provided prior to start dateOR ARMRIT-Certified MRI Technologist provided prior to start dateOR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start dateBLS-Basic Life Support Healthcare ProviderDEPARTMENT CERTIFICATION &amp; LICENSURECVENI Certified Venipuncture if required by the entitySKILLS AND KNOWLEDGE:General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.Ensure the privacy of each patient's protected health information (PHI).Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.Job Shift:DaysSchedule:Full TimeShift Hours:10Days of the Week:Monday - FridayWeekend Requirements:As Needed, SaturdayBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:40Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $69.96 to $87.45 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;We are so glad you are interested in joining Sutter Health!&lt;/p&gt;&lt;p&gt;Organization:&lt;/p&gt;&lt;p&gt;ABSMC-Summit Campus&lt;/p&gt;&lt;p&gt;Position Overview:&lt;/p&gt;&lt;p&gt;Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.&lt;/p&gt;&lt;p&gt;Job Description:&lt;/p&gt;&lt;p&gt;MAGNETIC RESONANCE IMAGING (MRI) SERVICES:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs a variety of diagnostic MRI examinations.&lt;/li&gt;&lt;li&gt;Operates complex stationary and mobile diagnostic equipment.&lt;/li&gt;&lt;li&gt;Ensures that routine and priority tasks are completed within established departmental time frames.&lt;/li&gt;&lt;li&gt;Prepares for and assists physicians in a variety of diagnostic MRI and/or guidance imaging during invasive procedures.&lt;/li&gt;&lt;li&gt;Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.&lt;/li&gt;&lt;li&gt;Mentors and fosters a constructive environment that helps students and new technologists build confidence in their skills, knowledge and abilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;CLERICAL:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).&lt;/li&gt;&lt;li&gt;Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.&lt;/li&gt;&lt;li&gt;Inventories and orders accessories and supply periodically to maintain established stock levels.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;SAFETY:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Implements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.&lt;/li&gt;&lt;li&gt;Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.&lt;/li&gt;&lt;li&gt;Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;COMPLIANCE:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintains strictest confidence of all patients protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.&lt;/li&gt;&lt;li&gt;Performs quality MRI examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.&lt;/li&gt;&lt;li&gt;Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.&lt;/li&gt;&lt;li&gt;Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;EDUCATION:&lt;/p&gt;&lt;p&gt;Other: Graduation from an Radiologic Technologist Program provided prior to start date&lt;/p&gt;&lt;p&gt;OR Graduate from an Magnetic Resonance Program provided prior to start date&lt;/p&gt;&lt;p&gt;CERTIFICATION &amp;amp; LICENSURE:&lt;/p&gt;&lt;p&gt;CRT-Certified Radiologic Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;OR ARMRIT-Certified MRI Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;OR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start date&lt;/p&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider&lt;/p&gt;&lt;p&gt;DEPARTMENT CERTIFICATION &amp;amp; LICENSURE&lt;/p&gt;&lt;p&gt;CVENI Certified Venipuncture if required by the entity&lt;/p&gt;&lt;p&gt;SKILLS AND KNOWLEDGE:&lt;/p&gt;&lt;p&gt;General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.&lt;/p&gt;&lt;p&gt;Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.&lt;/p&gt;&lt;p&gt;Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.&lt;/p&gt;&lt;p&gt;Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.&lt;/p&gt;&lt;p&gt;General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).&lt;/p&gt;&lt;p&gt;Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.&lt;/p&gt;&lt;p&gt;Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.&lt;/p&gt;&lt;p&gt;Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.&lt;/p&gt;&lt;p&gt;Ensure the privacy of each patient's protected health information (PHI).&lt;/p&gt;&lt;p&gt;Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.&lt;/p&gt;&lt;p&gt;Job Shift:&lt;/p&gt;&lt;p&gt;Days&lt;/p&gt;&lt;p&gt;Schedule:&lt;/p&gt;&lt;p&gt;Full Time&lt;/p&gt;&lt;p&gt;Shift Hours:&lt;/p&gt;&lt;p&gt;10&lt;/p&gt;&lt;p&gt;Days of the Week:&lt;/p&gt;&lt;p&gt;Monday - Friday&lt;/p&gt;&lt;p&gt;Weekend Requirements:&lt;/p&gt;&lt;p&gt;As Needed, Saturday&lt;/p&gt;&lt;p&gt;Benefits:&lt;/p&gt;&lt;p&gt;Yes&lt;/p&gt;&lt;p&gt;Unions:&lt;/p&gt;&lt;p&gt;No&lt;/p&gt;&lt;p&gt;Position Status:&lt;/p&gt;&lt;p&gt;Non-Exempt&lt;/p&gt;&lt;p&gt;Weekly Hours:&lt;/p&gt;&lt;p&gt;40&lt;/p&gt;&lt;p&gt;Employee Status:&lt;/p&gt;&lt;p&gt;Regular&lt;/p&gt;&lt;p&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;/p&gt;&lt;p&gt;Pay Range is $69.96 to $87.45 / hour&lt;/p&gt;&lt;p&gt;The compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Administrative Skillsunmatched
+American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Cleaning Equipmentunmatched
+Clinical Competencyunmatched
+Communication Skillsunmatched
+Communication Systemsunmatched
+Diseaseunmatched
+Documentationunmatched
+Employee Orientationunmatched
+Epic Systemsunmatched
+Establish Prioritiesunmatched
+Federal Governmentunmatched
+Federal Laws and Regulationsunmatched
+Healthcare Providersunmatched
+Hospitalunmatched
+Human Anatomyunmatched
+Information/Data Security (InfoSec)unmatched
+Informed Consentunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Assistanceunmatched
+Medical Record Systemunmatched
+Medical Terminologyunmatched
+Medical Treatmentunmatched
+Medication Administrationunmatched
+Medicationsunmatched
+Mentoringunmatched
+Microsoft Excelunmatched
+Microsoft Officeunmatched
+Microsoft Outlookunmatched
+Microsoft Wordunmatched
+Mobile Plant/Equipmentunmatched
+Multitaskingunmatched
+Organizational Skillsunmatched
+Pathologyunmatched
+Patient Assessmentunmatched
+Patient Careunmatched
+Patient Educationunmatched
+Physiologyunmatched
+Picture Archiving and Communication System (PACS)unmatched
+Presentation/Verbal Skillsunmatched
+Problem Solving Skillsunmatched
+Procedure Developmentunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiographyunmatched
+Radiologyunmatched
+Radiology Information System (RIS)unmatched
+Regulationsunmatched
+Regulatory Complianceunmatched
+Safety Processunmatched
+Safety Standardsunmatched
+Safety/Work Safetyunmatched
+Standard Operating Procedures (SOP)unmatched
+State Laws and Regulationsunmatched
+Telephone Skillsunmatched
+Time Managementunmatched
+Training/Teachingunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>26 days ago</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>https://jobs.sutterhealth.org/</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>Sutter Health has a long history in California. Some of our facilities have been providing care in the communities we serve for more than 100 years. Today, we’re proud to partner with more than 12,000 doctors to care for more than 3 million people.
+We’re inspired by our Northern California community and work tirelessly to deliver top-rated, affordable healthcare. Doctors, hospitals, care teams and employees in the Sutter Health network are always looking for new, meaningful ways to care for you and your loved ones. We believe that every moment matters when it comes to helping you live a longer, healthier and happier life.
+Our not-for-profit network delivers top-rated, personalized care in more than 100 Northern California communities. Recently ranked among the Top 15 Health Systems in the nation by Truven Health Analytics™, our team of more than 50,000 doctors, employees and volunteers partner to spread innovation, improve access to healthcare services and put our patients’ needs first—all to achieve the highest levels of quality, access and affordability.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;sid=52eaf968-7281-4452-94ef-4249b52ba0e6&amp;where=San%20Francisco,%20CA&amp;so=p.h.p</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/nuc-med-pet-ct-technologist-oakland-ca--57aa0ec2-5d13-4473-a29c-fc9b3732cecd?sid=52eaf968-7281-4452-94ef-4249b52ba0e6&amp;jvo=p..s-svr.52&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Nuc Med Pet CT Technologist</t>
+  </si>
+  <si>
+    <t>$84.44–$105.55 / hour</t>
+  </si>
+  <si>
+    <t>We are so glad you are interested in joining Sutter Health!Organization:ABSMC-Summit CampusPosition Overview:Competently performs routine and specialized nuclear medicine procedures including performing duties in a minimum of one specialty area to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or orient other staff to the department.Job Description:NUCLEAR MEDICINE SERVICESPerforms a variety of diagnostic nuclear medicine examinations.Performs complex Positron Emission Tomography/ Computed Tomography (PET/CT) procedures requiring sound understanding of anatomical positioning, human physiology, and equipmentOperates complex stationary and mobile diagnostic equipment.Ensures that routine and priority tasks are completed within established departmental time frames.Prepares for and assists physicians in a variety of nuclear medicine diagnostic and/or guidance imaging during invasive procedures.Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.Mentors and fosters a constructive teaching environment that helps students and new technologists build confidence in their skills, knowledge and abilities.CLERICALPerforms general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.Inventories and orders accessories and supplies periodically to maintain established stock levels.SAFETYImplements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.COMPLIANCEMaintains strictest confidence of all patient protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.Performs quality nuclear medicine examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.EDUCATION:Other: Graduation from an accredited Nuclear Medicine Technology ProgramCERTIFICATION &amp; LICENSURE:NMT-Certified Nuclear Medicine TechnologistOR ARRT (NM) - Radiography - American Register of Radiologic TechnologistsARRT (CT) - Radiography - American Register of Radiologic Technologists if required at the affiliateOR CRT - Certified Radiologic Technologist if required at the affiliateBLS-Basic Life Support Healthcare ProviderTYPICAL EXPERIENCE:5 years of recent relevant experience.SKILLS AND KNOWLEDGE:General knowledge of diagnostic nuclear medicine principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.Capable of performing routine nuclear medicine examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadlines.General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.Ensure the privacy of each patient's protected health information (PHI).Build collaborate relationships with peers and other healthcare providers to achieve departmental and corporate objectives.Job Shift:DaysSchedule:Full TimeShift Hours:10Days of the Week:Monday - FridayWeekend Requirements:NoneBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:40Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $84.44 to $105.55 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;We are so glad you are interested in joining Sutter Health!&lt;/p&gt;&lt;p&gt;Organization:&lt;/p&gt;&lt;p&gt;ABSMC-Summit Campus&lt;/p&gt;&lt;p&gt;Position Overview:&lt;/p&gt;&lt;p&gt;Competently performs routine and specialized nuclear medicine procedures including performing duties in a minimum of one specialty area to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or orient other staff to the department.&lt;/p&gt;&lt;p&gt;Job Description:&lt;/p&gt;&lt;p&gt;NUCLEAR MEDICINE SERVICES&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs a variety of diagnostic nuclear medicine examinations.&lt;/li&gt;&lt;li&gt;Performs complex Positron Emission Tomography/ Computed Tomography (PET/CT) procedures requiring sound understanding of anatomical positioning, human physiology, and equipment&lt;/li&gt;&lt;li&gt;Operates complex stationary and mobile diagnostic equipment.&lt;/li&gt;&lt;li&gt;Ensures that routine and priority tasks are completed within established departmental time frames.&lt;/li&gt;&lt;li&gt;Prepares for and assists physicians in a variety of nuclear medicine diagnostic and/or guidance imaging during invasive procedures.&lt;/li&gt;&lt;li&gt;Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.&lt;/li&gt;&lt;li&gt;Mentors and fosters a constructive teaching environment that helps students and new technologists build confidence in their skills, knowledge and abilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;CLERICAL&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).&lt;/li&gt;&lt;li&gt;Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.&lt;/li&gt;&lt;li&gt;Inventories and orders accessories and supplies periodically to maintain established stock levels.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;SAFETY&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Implements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.&lt;/li&gt;&lt;li&gt;Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.&lt;/li&gt;&lt;li&gt;Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;COMPLIANCE&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintains strictest confidence of all patient protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.&lt;/li&gt;&lt;li&gt;Performs quality nuclear medicine examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.&lt;/li&gt;&lt;li&gt;Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.&lt;/li&gt;&lt;li&gt;Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;EDUCATION:&lt;/p&gt;&lt;p&gt;Other: Graduation from an accredited Nuclear Medicine Technology Program&lt;/p&gt;&lt;p&gt;CERTIFICATION &amp;amp; LICENSURE:&lt;/p&gt;&lt;p&gt;NMT-Certified Nuclear Medicine Technologist&lt;/p&gt;&lt;p&gt;OR ARRT (NM) - Radiography - American Register of Radiologic Technologists&lt;/p&gt;&lt;p&gt;ARRT (CT) - Radiography - American Register of Radiologic Technologists if required at the affiliate&lt;/p&gt;&lt;p&gt;OR CRT - Certified Radiologic Technologist if required at the affiliate&lt;/p&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider&lt;/p&gt;&lt;p&gt;TYPICAL EXPERIENCE:&lt;/p&gt;&lt;p&gt;5 years of recent relevant experience.&lt;/p&gt;&lt;p&gt;SKILLS AND KNOWLEDGE:&lt;/p&gt;&lt;p&gt;General knowledge of diagnostic nuclear medicine principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.&lt;/p&gt;&lt;p&gt;Capable of performing routine nuclear medicine examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.&lt;/p&gt;&lt;p&gt;Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadlines.&lt;/p&gt;&lt;p&gt;General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).&lt;/p&gt;&lt;p&gt;Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.&lt;/p&gt;&lt;p&gt;Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.&lt;/p&gt;&lt;p&gt;Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.&lt;/p&gt;&lt;p&gt;Ensure the privacy of each patient's protected health information (PHI).&lt;/p&gt;&lt;p&gt;Build collaborate relationships with peers and other healthcare providers to achieve departmental and corporate objectives.&lt;/p&gt;&lt;p&gt;Job Shift:&lt;/p&gt;&lt;p&gt;Days&lt;/p&gt;&lt;p&gt;Schedule:&lt;/p&gt;&lt;p&gt;Full Time&lt;/p&gt;&lt;p&gt;Shift Hours:&lt;/p&gt;&lt;p&gt;10&lt;/p&gt;&lt;p&gt;Days of the Week:&lt;/p&gt;&lt;p&gt;Monday - Friday&lt;/p&gt;&lt;p&gt;Weekend Requirements:&lt;/p&gt;&lt;p&gt;None&lt;/p&gt;&lt;p&gt;Benefits:&lt;/p&gt;&lt;p&gt;Yes&lt;/p&gt;&lt;p&gt;Unions:&lt;/p&gt;&lt;p&gt;No&lt;/p&gt;&lt;p&gt;Position Status:&lt;/p&gt;&lt;p&gt;Non-Exempt&lt;/p&gt;&lt;p&gt;Weekly Hours:&lt;/p&gt;&lt;p&gt;40&lt;/p&gt;&lt;p&gt;Employee Status:&lt;/p&gt;&lt;p&gt;Regular&lt;/p&gt;&lt;p&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;/p&gt;&lt;p&gt;Pay Range is $84.44 to $105.55 / hour&lt;/p&gt;&lt;p&gt;The compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Administrative Skillsunmatched
+American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Cell Biologyunmatched
+Cleaning Equipmentunmatched
+Clinical Competencyunmatched
+Communication Skillsunmatched
+Communication Systemsunmatched
+Computed Tomography (CAT Scan)unmatched
+Diseaseunmatched
+Documentationunmatched
+Employee Orientationunmatched
+Epic Systemsunmatched
+Establish Prioritiesunmatched
+Federal Governmentunmatched
+Federal Laws and Regulationsunmatched
+Healthcare Providersunmatched
+Hospitalunmatched
+Human Anatomyunmatched
+Information/Data Security (InfoSec)unmatched
+Informed Consentunmatched
+Medical Assistanceunmatched
+Medical Imagingunmatched
+Medical Record Systemunmatched
+Medical Recordsunmatched
+Medical Terminologyunmatched
+Medical Treatmentunmatched
+Medication Administrationunmatched
+Medicationsunmatched
+Mentoringunmatched
+Microsoft Excelunmatched
+Microsoft Officeunmatched
+Microsoft Outlookunmatched
+Microsoft Wordunmatched
+Mobile Plant/Equipmentunmatched
+Multitaskingunmatched
+Nuclear Medicineunmatched
+Organizational Skillsunmatched
+Pathologyunmatched
+Patient Assessmentunmatched
+Patient Careunmatched
+Patient Educationunmatched
+Physiologyunmatched
+Picture Archiving and Communication System (PACS)unmatched
+Positron Emission Tomography (PET)unmatched
+Problem Solving Skillsunmatched
+Procedure Developmentunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiographyunmatched
+Radiologyunmatched
+Radiology Information System (RIS)unmatched
+Regulationsunmatched
+Regulatory Complianceunmatched
+Safety Processunmatched
+Safety Standardsunmatched
+Safety/Work Safetyunmatched
+Standard Operating Procedures (SOP)unmatched
+State Laws and Regulationsunmatched
+Telephone Skillsunmatched
+Time Managementunmatched
+Training/Teachingunmatched</t>
+  </si>
+  <si>
+    <t>28 days ago</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/ct-technologist-oakland-ca--c9880f73-a758-4e63-bba9-ee71f6be03e8?sid=52eaf968-7281-4452-94ef-4249b52ba0e6&amp;jvo=p..s-svr.54&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>CT Technologist</t>
+  </si>
+  <si>
+    <t>We are so glad you are interested in joining Sutter Health!Organization:ABSMC-Summit CampusPosition Overview:Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.Job Description:MAGNETIC RESONANCE IMAGING (MRI) SERVICES:Performs a variety of diagnostic MRI examinations.Operates complex stationary and mobile diagnostic equipment.Ensures that routine and priority tasks are completed within established departmental time frames.Prepares for and assists physicians in a variety of diagnostic MRI and/or guidance imaging during invasive procedures.Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.Mentors and fosters a constructive environment that helps students and new technologists build confidence in their skills, knowledge and abilities.CLERICAL:Performs general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.Inventories and orders accessories and supply periodically to maintain established stock levels.SAFETY:Implements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.COMPLIANCE:Maintains strictest confidence of all patients protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.Performs quality MRI examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.EDUCATION:Other: Graduation from an Radiologic Technologist Program provided prior to start dateOR Graduate from an Magnetic Resonance Program provided prior to start dateCERTIFICATION &amp; LICENSURE:CRT-Certified Radiologic Technologist provided prior to start dateOR ARMRIT-Certified MRI Technologist provided prior to start dateOR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start dateBLS-Basic Life Support Healthcare ProviderDEPARTMENT CERTIFICATION &amp; LICENSURECVENI Certified Venipuncture if required by the entitySKILLS AND KNOWLEDGE:General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.Ensure the privacy of each patient's protected health information (PHI).Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.Job Shift:Day/EveningSchedule:Full TimeShift Hours:10Days of the Week:VariableWeekend Requirements:As NeededBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:40Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $69.96 to $87.45 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;We are so glad you are interested in joining Sutter Health!&lt;/p&gt;&lt;p&gt;Organization:&lt;/p&gt;&lt;p&gt;ABSMC-Summit Campus&lt;/p&gt;&lt;p&gt;Position Overview:&lt;/p&gt;&lt;p&gt;Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.&lt;/p&gt;&lt;p&gt;Job Description:&lt;/p&gt;&lt;p&gt;MAGNETIC RESONANCE IMAGING (MRI) SERVICES:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs a variety of diagnostic MRI examinations.&lt;/li&gt;&lt;li&gt;Operates complex stationary and mobile diagnostic equipment.&lt;/li&gt;&lt;li&gt;Ensures that routine and priority tasks are completed within established departmental time frames.&lt;/li&gt;&lt;li&gt;Prepares for and assists physicians in a variety of diagnostic MRI and/or guidance imaging during invasive procedures.&lt;/li&gt;&lt;li&gt;Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.&lt;/li&gt;&lt;li&gt;Mentors and fosters a constructive environment that helps students and new technologists build confidence in their skills, knowledge and abilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;CLERICAL:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).&lt;/li&gt;&lt;li&gt;Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.&lt;/li&gt;&lt;li&gt;Inventories and orders accessories and supply periodically to maintain established stock levels.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;SAFETY:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Implements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.&lt;/li&gt;&lt;li&gt;Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.&lt;/li&gt;&lt;li&gt;Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;COMPLIANCE:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintains strictest confidence of all patients protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.&lt;/li&gt;&lt;li&gt;Performs quality MRI examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.&lt;/li&gt;&lt;li&gt;Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.&lt;/li&gt;&lt;li&gt;Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;EDUCATION:&lt;/p&gt;&lt;p&gt;Other: Graduation from an Radiologic Technologist Program provided prior to start date&lt;/p&gt;&lt;p&gt;OR Graduate from an Magnetic Resonance Program provided prior to start date&lt;/p&gt;&lt;p&gt;CERTIFICATION &amp;amp; LICENSURE:&lt;/p&gt;&lt;p&gt;CRT-Certified Radiologic Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;OR ARMRIT-Certified MRI Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;OR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start date&lt;/p&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider&lt;/p&gt;&lt;p&gt;DEPARTMENT CERTIFICATION &amp;amp; LICENSURE&lt;/p&gt;&lt;p&gt;CVENI Certified Venipuncture if required by the entity&lt;/p&gt;&lt;p&gt;SKILLS AND KNOWLEDGE:&lt;/p&gt;&lt;p&gt;General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.&lt;/p&gt;&lt;p&gt;Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.&lt;/p&gt;&lt;p&gt;Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.&lt;/p&gt;&lt;p&gt;Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.&lt;/p&gt;&lt;p&gt;General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).&lt;/p&gt;&lt;p&gt;Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.&lt;/p&gt;&lt;p&gt;Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.&lt;/p&gt;&lt;p&gt;Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.&lt;/p&gt;&lt;p&gt;Ensure the privacy of each patient's protected health information (PHI).&lt;/p&gt;&lt;p&gt;Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.&lt;/p&gt;&lt;p&gt;Job Shift:&lt;/p&gt;&lt;p&gt;Day/Evening&lt;/p&gt;&lt;p&gt;Schedule:&lt;/p&gt;&lt;p&gt;Full Time&lt;/p&gt;&lt;p&gt;Shift Hours:&lt;/p&gt;&lt;p&gt;10&lt;/p&gt;&lt;p&gt;Days of the Week:&lt;/p&gt;&lt;p&gt;Variable&lt;/p&gt;&lt;p&gt;Weekend Requirements:&lt;/p&gt;&lt;p&gt;As Needed&lt;/p&gt;&lt;p&gt;Benefits:&lt;/p&gt;&lt;p&gt;Yes&lt;/p&gt;&lt;p&gt;Unions:&lt;/p&gt;&lt;p&gt;No&lt;/p&gt;&lt;p&gt;Position Status:&lt;/p&gt;&lt;p&gt;Non-Exempt&lt;/p&gt;&lt;p&gt;Weekly Hours:&lt;/p&gt;&lt;p&gt;40&lt;/p&gt;&lt;p&gt;Employee Status:&lt;/p&gt;&lt;p&gt;Regular&lt;/p&gt;&lt;p&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;/p&gt;&lt;p&gt;Pay Range is $69.96 to $87.45 / hour&lt;/p&gt;&lt;p&gt;The compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Administrative Skillsunmatched
+American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Cell Biologyunmatched
+Cleaning Equipmentunmatched
+Clinical Competencyunmatched
+Communication Skillsunmatched
+Communication Systemsunmatched
+Diseaseunmatched
+Documentationunmatched
+Employee Orientationunmatched
+Epic Systemsunmatched
+Establish Prioritiesunmatched
+Federal Governmentunmatched
+Federal Laws and Regulationsunmatched
+Healthcare Providersunmatched
+Hospitalunmatched
+Human Anatomyunmatched
+Information/Data Security (InfoSec)unmatched
+Informed Consentunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Assistanceunmatched
+Medical Record Systemunmatched
+Medical Terminologyunmatched
+Medical Treatmentunmatched
+Medication Administrationunmatched
+Medicationsunmatched
+Mentoringunmatched
+Microsoft Excelunmatched
+Microsoft Officeunmatched
+Microsoft Outlookunmatched
+Microsoft Wordunmatched
+Mobile Plant/Equipmentunmatched
+Multitaskingunmatched
+Organizational Skillsunmatched
+Pathologyunmatched
+Patient Assessmentunmatched
+Patient Careunmatched
+Patient Educationunmatched
+Physiologyunmatched
+Picture Archiving and Communication System (PACS)unmatched
+Presentation/Verbal Skillsunmatched
+Problem Solving Skillsunmatched
+Procedure Developmentunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiographyunmatched
+Radiologyunmatched
+Radiology Information System (RIS)unmatched
+Regulationsunmatched
+Regulatory Complianceunmatched
+Safety Processunmatched
+Safety Standardsunmatched
+Safety/Work Safetyunmatched
+Standard Operating Procedures (SOP)unmatched
+State Laws and Regulationsunmatched
+Telephone Skillsunmatched
+Time Managementunmatched
+Training/Teachingunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mri-technologist-iii-san-francisco-ca--cc2ec07c-6bb1-4af8-a40e-b7c5c0f172f1?sid=52eaf968-7281-4452-94ef-4249b52ba0e6&amp;jvo=p..s-svr.65&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>MRI Technologist III</t>
+  </si>
+  <si>
+    <t>San Francisco, CA</t>
+  </si>
+  <si>
+    <t>We are so glad you are interested in joining Sutter Health!Organization:SPMF-Sutter Pacific Medical Foundation - SouthPosition Overview:Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.SIGN ON BONUS: $5,000. Available to external candidates in accordance with the Sutter Health policy.Job Description:EDUCATION:Other: Graduation from an Radiologic Technologist Program provided prior to start dateOR Graduate from an Magnetic Resonance Program provided prior to start dateCERTIFICATION &amp; LICENSURE:CRT-Certified Radiologic Technologist provided prior to start dateOR ARMRIT-Certified MRI Technologist provided prior to start dateOR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start dateBLS-Basic Life Support Healthcare ProviderDEPARTMENT CERTIFICATION &amp; LICENSURECVENI Certified Venipuncture if required by the entitySKILLS AND KNOWLEDGE:General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.Ensure the privacy of each patient's protected health information (PHI).Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.Job Shift:DaysSchedule:Full TimeShift Hours:8Days of the Week:Monday - FridayWeekend Requirements:As NeededBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:40Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $69.96 to $87.45 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;We are so glad you are interested in joining Sutter Health!&lt;/p&gt;&lt;p&gt;Organization:&lt;/p&gt;&lt;p&gt;SPMF-Sutter Pacific Medical Foundation - South&lt;/p&gt;&lt;p&gt;Position Overview:&lt;/p&gt;&lt;p&gt;Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.&lt;/p&gt;&lt;p&gt;SIGN ON BONUS: $5,000. Available to external candidates in accordance with the Sutter Health policy.&lt;/p&gt;&lt;p&gt;Job Description:&lt;/p&gt;&lt;p&gt;EDUCATION:&lt;/p&gt;&lt;p&gt;Other: Graduation from an Radiologic Technologist Program provided prior to start date&lt;/p&gt;&lt;p&gt;OR Graduate from an Magnetic Resonance Program provided prior to start date&lt;/p&gt;&lt;p&gt;CERTIFICATION &amp;amp; LICENSURE:&lt;/p&gt;&lt;p&gt;CRT-Certified Radiologic Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;OR ARMRIT-Certified MRI Technologist provided prior to start date&lt;/p&gt;&lt;p&gt;OR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start date&lt;/p&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider&lt;/p&gt;&lt;p&gt;DEPARTMENT CERTIFICATION &amp;amp; LICENSURE&lt;/p&gt;&lt;p&gt;CVENI Certified Venipuncture if required by the entity&lt;/p&gt;&lt;p&gt;SKILLS AND KNOWLEDGE:&lt;/p&gt;&lt;p&gt;General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.&lt;/p&gt;&lt;p&gt;Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.&lt;/p&gt;&lt;p&gt;Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.&lt;/p&gt;&lt;p&gt;Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.&lt;/p&gt;&lt;p&gt;General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).&lt;/p&gt;&lt;p&gt;Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.&lt;/p&gt;&lt;p&gt;Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.&lt;/p&gt;&lt;p&gt;Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.&lt;/p&gt;&lt;p&gt;Ensure the privacy of each patient's protected health information (PHI).&lt;/p&gt;&lt;p&gt;Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.&lt;/p&gt;&lt;p&gt;Job Shift:&lt;/p&gt;&lt;p&gt;Days&lt;/p&gt;&lt;p&gt;Schedule:&lt;/p&gt;&lt;p&gt;Full Time&lt;/p&gt;&lt;p&gt;Shift Hours:&lt;/p&gt;&lt;p&gt;8&lt;/p&gt;&lt;p&gt;Days of the Week:&lt;/p&gt;&lt;p&gt;Monday - Friday&lt;/p&gt;&lt;p&gt;Weekend Requirements:&lt;/p&gt;&lt;p&gt;As Needed&lt;/p&gt;&lt;p&gt;Benefits:&lt;/p&gt;&lt;p&gt;Yes&lt;/p&gt;&lt;p&gt;Unions:&lt;/p&gt;&lt;p&gt;No&lt;/p&gt;&lt;p&gt;Position Status:&lt;/p&gt;&lt;p&gt;Non-Exempt&lt;/p&gt;&lt;p&gt;Weekly Hours:&lt;/p&gt;&lt;p&gt;40&lt;/p&gt;&lt;p&gt;Employee Status:&lt;/p&gt;&lt;p&gt;Regular&lt;/p&gt;&lt;p&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;/p&gt;&lt;p&gt;Pay Range is $69.96 to $87.45 / hour&lt;/p&gt;&lt;p&gt;The compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>American Registry of Radiologic Technologists (ARRT)unmatched
-Anatomyunmatched
-Apple Macsunmatched
+Basic Life Support (BLS)unmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Clinical Competencyunmatched
 Communication Skillsunmatched
-Identify Issuesunmatched
-Linux Operating Systemunmatched
+Communication Systemsunmatched
+Diseaseunmatched
+Employee Orientationunmatched
+Epic Systemsunmatched
+Establish Prioritiesunmatched
+Federal Laws and Regulationsunmatched
+Healthcare Providersunmatched
+Hospitalunmatched
+Human Anatomyunmatched
+Information/Data Security (InfoSec)unmatched
 Magnetic Resonance Imaging (MRI)unmatched
-Medical Imagingunmatched
-Medical Physicsunmatched
+Medical Record Systemunmatched
+Medical Terminologyunmatched
 Medical Treatmentunmatched
-Microsoft Windows Operating Systemunmatched
+Microsoft Excelunmatched
+Microsoft Officeunmatched
+Microsoft Outlookunmatched
+Microsoft Wordunmatched
+Multitaskingunmatched
+Organizational Skillsunmatched
 Pathologyunmatched
+Patient Assessmentunmatched
+Patient Careunmatched
 Physiologyunmatched
+Picture Archiving and Communication System (PACS)unmatched
 Presentation/Verbal Skillsunmatched
+Problem Solving Skillsunmatched
+Procedure Developmentunmatched
+Radiographyunmatched
+Radiologyunmatched
+Radiology Information System (RIS)unmatched
+Safety Processunmatched
+Standard Operating Procedures (SOP)unmatched
+State Laws and Regulationsunmatched
+Time Managementunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>21 days ago</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/interventional-specialties-technologist-iii-cath-lab-san-francisco-ca--b7b38f3c-d80f-4999-8c22-3c35647f470c?sid=52eaf968-7281-4452-94ef-4249b52ba0e6&amp;jvo=p..s-svr.66&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Interventional Specialties Technologist III, Cath Lab</t>
+  </si>
+  <si>
+    <t>$73.28–$91.59 / hour</t>
+  </si>
+  <si>
+    <t>We are so glad you are interested in joining Sutter Health!Organization:CPMC-California Pacific Med Center Van NessPosition Overview:Performs routine and specialized interventional radiology, cardiac catheterization, or electrophysiology procedures to produce quality images for physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and uses clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care.Job Description:EDUCATION:Graduation from an accredited Radiologic Technologist programORGraduation from an accredited Registered Cardiovascular Invasive Specialist programORGraduation from an accredited Registered Cardiac Electrophysiology Specialist programCERTIFICATION &amp; LICENSURE:When working in Interventional Radiology:ARRT-American Register of Radiologic TechnologistsCRT-Certified Radiologic TechnologistRHF-Radiology FluoroscopyBLS-Basic Life Support Healthcare ProviderWhen working in Cardiovascular Technology:ARRT-American Register of Radiologic TechnologistsOR CRT-Certified Radiologic TechnologistOR RHF-Radiology FluoroscopyOR RCIS-Registered Cardiovascular Invasive SpecialistOR CVT-Certified Vascular TechnologistOR CCT-Certified Cardiographic TechnicianOR RVT-Registered Vascular TechnologistBLS-Basic Life Support Healthcare ProviderWhen working in Electrophysiology:BLS-Basic Life Support Healthcare ProviderTYPICAL EXPERIENCE:3 years recent relevant experienceJob Shift:DaysSchedule:Part TimeShift Hours:8Days of the Week:VariableWeekend Requirements:As NeededBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:20Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $73.28 to $91.59 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;We are so glad you are interested in joining Sutter Health!&lt;/p&gt;&lt;p&gt;Organization:&lt;/p&gt;&lt;p&gt;CPMC-California Pacific Med Center Van Ness&lt;/p&gt;&lt;p&gt;Position Overview:&lt;/p&gt;&lt;p&gt;Performs routine and specialized interventional radiology, cardiac catheterization, or electrophysiology procedures to produce quality images for physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and uses clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care.&lt;/p&gt;&lt;p&gt;Job Description:&lt;/p&gt;&lt;p&gt;EDUCATION:&lt;/p&gt;&lt;p&gt;Graduation from an accredited Radiologic Technologist program&lt;/p&gt;&lt;p&gt;OR&lt;/p&gt;&lt;p&gt;Graduation from an accredited Registered Cardiovascular Invasive Specialist program&lt;/p&gt;&lt;p&gt;OR&lt;/p&gt;&lt;p&gt;Graduation from an accredited Registered Cardiac Electrophysiology Specialist program&lt;/p&gt;&lt;p&gt;CERTIFICATION &amp;amp; LICENSURE:&lt;/p&gt;&lt;p&gt;When working in Interventional Radiology:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ARRT-American Register of Radiologic Technologists&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;CRT-Certified Radiologic Technologist&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;RHF-Radiology Fluoroscopy&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;When working in Cardiovascular Technology:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ARRT-American Register of Radiologic Technologists&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OR CRT-Certified Radiologic Technologist&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OR RHF-Radiology Fluoroscopy&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OR RCIS-Registered Cardiovascular Invasive Specialist&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OR CVT-Certified Vascular Technologist&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OR CCT-Certified Cardiographic Technician&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;OR RVT-Registered Vascular Technologist&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;BLS-Basic Life Support Healthcare Provider&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;When working in Electrophysiology:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;BLS-Basic Life Support Healthcare Provider&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;TYPICAL EXPERIENCE:&lt;/p&gt;&lt;p&gt;3 years recent relevant experience&lt;/p&gt;&lt;p&gt;Job Shift:&lt;/p&gt;&lt;p&gt;Days&lt;/p&gt;&lt;p&gt;Schedule:&lt;/p&gt;&lt;p&gt;Part Time&lt;/p&gt;&lt;p&gt;Shift Hours:&lt;/p&gt;&lt;p&gt;8&lt;/p&gt;&lt;p&gt;Days of the Week:&lt;/p&gt;&lt;p&gt;Variable&lt;/p&gt;&lt;p&gt;Weekend Requirements:&lt;/p&gt;&lt;p&gt;As Needed&lt;/p&gt;&lt;p&gt;Benefits:&lt;/p&gt;&lt;p&gt;Yes&lt;/p&gt;&lt;p&gt;Unions:&lt;/p&gt;&lt;p&gt;No&lt;/p&gt;&lt;p&gt;Position Status:&lt;/p&gt;&lt;p&gt;Non-Exempt&lt;/p&gt;&lt;p&gt;Weekly Hours:&lt;/p&gt;&lt;p&gt;20&lt;/p&gt;&lt;p&gt;Employee Status:&lt;/p&gt;&lt;p&gt;Regular&lt;/p&gt;&lt;p&gt;Sutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.&lt;/p&gt;&lt;p&gt;Pay Range is $73.28 to $91.59 / hour&lt;/p&gt;&lt;p&gt;The compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Cardiologyunmatched
+Cardiovascularunmatched
+Catheterizationunmatched
+Catheterization Laboratoryunmatched
+Clinical Competencyunmatched
+Communication Skillsunmatched
+Diseaseunmatched
+Federal Laws and Regulationsunmatched
+Healthcare Providersunmatched
+Medical Treatmentunmatched
+Patient Assessmentunmatched
+Patient Careunmatched
 Radiologyunmatched
 Safety Processunmatched
-System Operationsunmatched
-[...280 lines deleted...]
-Scholarshipunmatched
 State Laws and Regulationsunmatched
 Time Managementunmatched</t>
   </si>
   <si>
-    <t>9 days ago</t>
+    <t>30+ days ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -849,315 +879,324 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>26</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2" t="s">
         <v>27</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>28</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>29</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>30</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>32</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>33</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>34</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>35</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>36</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>26</v>
       </c>
-      <c r="H3" t="s">
-        <v>27</v>
+      <c r="I3">
+        <v>0</v>
       </c>
       <c r="J3" t="s">
+        <v>40</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>41</v>
       </c>
-      <c r="K3" t="s">
-[...2 lines deleted...]
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>42</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>43</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>44</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>33</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>35</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>36</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>45</v>
       </c>
       <c r="D4" t="s">
         <v>46</v>
       </c>
       <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" t="s">
         <v>47</v>
       </c>
-      <c r="F4" t="s">
+      <c r="M4" t="s">
         <v>48</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>49</v>
       </c>
-      <c r="J4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="Q4" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="R4" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="S4" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="T4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E5" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>63</v>
+        <v>52</v>
+      </c>
+      <c r="I5">
+        <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="K5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L5" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M5" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="Q5" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="R5" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="S5" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="T5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>52</v>
+      </c>
+      <c r="I6">
+        <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L6" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="N6" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="O6" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="Q6" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="R6" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="S6" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="T6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">