--- v3 (2026-08-01)
+++ v4 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
@@ -74,419 +74,298 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?so=p.h.p&amp;where=San+Francisco%2C+CA</t>
-[...20 lines deleted...]
-    <t>$69.96–$87.45 / hour</t>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?recency=last+week&amp;where=San+Francisco%2C+CA</t>
+  </si>
+  <si>
+    <t>2026-09-08T08:56:17Z</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/diagnostic-mammography-tech-up-to-55-00-hr-charlotte-nc--209dbd42-e1ea-4faa-b41e-8b16e35cb818</t>
+  </si>
+  <si>
+    <t>Diagnostic Mammography Tech (up to $55.00/Hr)</t>
+  </si>
+  <si>
+    <t>MedQuest Associates LLC</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=MedQuest%20Associates%20LLC</t>
+  </si>
+  <si>
+    <t>Full time</t>
+  </si>
+  <si>
+    <t>Charlotte, North Carolina</t>
+  </si>
+  <si>
+    <t>$55 / hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>We are so glad you are interested in joining Sutter Health!Organization:ABSMC-Summit CampusPosition Overview:Competently performs routine and specialized Magnetic Resonance Imaging (MRI) procedures to produce quality images to physicians and other health care providers for the diagnosis, treatment, monitoring and prevention of injury or disease. Works independently, exercising sound judgment, and developed clinical skills to execute safe and precise procedures to deliver accurate results in a timely manner. Gains confidence and cooperation from the patient, their family/support group, and other healthcare providers through competent patient assessment, attentive monitoring, and effective communication. Adheres to all local/state/federal regulations, codes, policies and procedures to ensure privacy and safety while delivering optimal patient care. May also be responsible for performing specific procedures and/or may help orient other staff to the department.Job Description:MAGNETIC RESONANCE IMAGING (MRI) SERVICES:Performs a variety of diagnostic MRI examinations.Operates complex stationary and mobile diagnostic equipment.Ensures that routine and priority tasks are completed within established departmental time frames.Prepares for and assists physicians in a variety of diagnostic MRI and/or guidance imaging during invasive procedures.Explains and educates the patient on the procedure, medications or contrast media, and associated biological effects in a clear and professional manner to alleviate fear and anxiety.Mentors and fosters a constructive environment that helps students and new technologists build confidence in their skills, knowledge and abilities.CLERICAL:Performs general clerical tasks, such as answering phones; updating patient appointments; retrieving, entering, revising patient electronic health records (EHR); or updating the laboratory information system (LIS) and radiology information systems (RIS).Prepares and completes accurate documentation related to patient, procedures (includes screening and written consent forms), and exam charges.Inventories and orders accessories and supply periodically to maintain established stock levels.SAFETY:Implements protection devices and safety standards to minimize radiation exposure (as low as reasonably achievable (ALARA)) to self, staff and patients.Maintains a clean, neat, and safe working environment, including cleaning and disinfecting equipment after each procedure.Inspects and calibrates equipment accordingly for proper operation and records the quality control (QC) results, reporting any malfunctions to the supervisor.COMPLIANCE:Maintains strictest confidence of all patients protected health information (PHI) and protects all PHI from accidental, intentional, or inappropriate disclosure.Performs quality MRI examinations in compliance with department standards, policies, and procedures, as well as local, state and federal regulatory agencies to deliver the highest level of patient privacy and care.Prepares, administers, and documents medications and contrast media in accordance with state and federal regulations.Retains certification and completes mandated continuing education requirements to meet facility and regulatory agencies accreditation and licensure requirements.EDUCATION:Other: Graduation from an Radiologic Technologist Program provided prior to start dateOR Graduate from an Magnetic Resonance Program provided prior to start dateCERTIFICATION &amp; LICENSURE:CRT-Certified Radiologic Technologist provided prior to start dateOR ARMRIT-Certified MRI Technologist provided prior to start dateOR ARRT (MRI) - Radiography - American Register of Radiologic Technologists provided prior to start dateBLS-Basic Life Support Healthcare ProviderDEPARTMENT CERTIFICATION &amp; LICENSURECVENI Certified Venipuncture if required by the entitySKILLS AND KNOWLEDGE:General knowledge of diagnostic MRI principles, procedures, views, and equipment, including some experience responding to traumas and various hospital emergencies.Capable of performing routine MRI examinations as well as a basic understanding of human anatomy, physiology, pathology, and medical terminology.Possess written and verbal communications skills to explain sensitive information clearly and professionally to diverse audiences, including non-medical people.Well-developed time management and organizational skills, including the ability to prioritize assignments and work within standardized operating procedures and scientific methods to achieve objectives and meet deadline.General knowledge of computer applications, such as Microsoft Office Suite (Word, Excel and Outlook) and related information systems (Radiology (RIS), laboratory (LIS), electronic health records (EHR), EPIC, and picture archive and communication system (PACS).Prioritize assignments and work within standardized policies, procedures, and scientific methods to achieve objectives and meet deadlines.Work independently, as well as be part of the team, including accomplishing multiple tasks in an environment with interruptions.Identify, evaluate and resolve standard problems by selecting appropriate solutions from established options.Ensure the privacy of each patient's protected health information (PHI).Build collaborates relationships with peers and other healthcare providers to achieve departmental and corporate objectives.Job Shift:DaysSchedule:Full TimeShift Hours:10Days of the Week:Monday - FridayWeekend Requirements:As Needed, SaturdayBenefits:YesUnions:NoPosition Status:Non-ExemptWeekly Hours:40Employee Status:RegularSutter Health is an equal opportunity employer EOE/M/F/Disability/Veterans.Pay Range is $69.96 to $87.45 / hourThe compensation range may vary based on the geographic location where the position is filled. Total compensation considers multiple factors, including, but not limited to a candidate's experience, education, skills, licensure, certifications, departmental equity, training, and organizational needs. Base pay is only one component of Sutter Health's comprehensive total rewards program. Eligible positions also include a comprehensive benefits package.</t>
-[...10 lines deleted...]
-Clinical Competencyunmatched
+    <t>Overview:
+Join a Growing Women's Imaging Team in Charlotte! MedQuest is expanding across multiple imaging centers throughout the Charlotte market, creating exciting opportunities for experienced Mammography Technologists to join our team. As a trusted imaging partner of Novant Health, MedQuest continues to invest in growth initiatives that support increased patient access and exceptional care across the region.Why Join MedQuest?Competitive pay of up to $55/hour based on experienceSign-on and relocation bonuses available for eligible new hiresComprehensive medical, dental, vision, and retirement benefitsPartnership with Novant Health, one of the region's leading healthcare organizationsState-of-the-art outpatient imaging centersOpportunities for career growth driven by continued expansion across the Charlotte marketPatient-focused culture dedicated to exceptional careAdvance your Mammography career with a growing organization that's investing in the future of women's imaging throughout Charlotte. Facilities:  Ballantyne, SouthPark, Langtree and Lillington Locations: Multiple center locations in greater Charlotte area Position Type:  Full-Time Work Schedule:  Mon-Fri 8-5 
+Responsibilities:
+The primary responsibilities include performing diagnostic mammography procedures, assisting with biopsies and other diagnostic interventions, and providing critical diagnostic information to physicians. The ideal candidate should have advanced training and experience in mammography, with a strong understanding of breast anatomy and pathology. Lead diagnostic mammography procedures. Perform diagnostic mammograms to evaluate abnormal findings and assist in the diagnosis of breast conditions. Assist with invasive procedures, such as biopsies and aspirations, under the guidance of a physician. Train and mentor diagnostic mammographers.Participate in advanced diagnostic procedures and research.Evaluate, synthesize, and communicate diagnostic information to the attending physician. Ensure the patient’s comfort and safety during and after the mammography procedure. Maintain patient records and add medical notes related to the diagnostic mammography procedure. Perform equipment maintenance and sterilization to maintain the mammography machine in optimal condition. Communicate effectively with patients, explaining procedures and ensuring patient comfort. Participate in quality assurance procedures to maintain high standards of practice. Stay informed about the latest developments and trends in diagnostic mammography. Utilize Epic electronic medical records (EMR) system for patient documentation and record-keeping.
+Qualifications:
+EducationAssociate's or Bachelor's degree in Radiologic Technology.Certification in Mammography by the American Registry of Radiologic Technologists (ARRT).Certification in Mammography (M) and Breast Sonography (BS)Prior Experience:3+ years of experience as a Mammography TechnologistSpecial Qualifications:Knowledge of Mammography procedures and standardsExtensive experience in diagnostic mammography.Strong understanding of breast anatomy and pathology.Excellent technical abilities and attention to detail.Compassionate bedside manner and strong communication skills.Ability to work collaboratively with physicians and other healthcare professionals.
+Company Message:
+About MedQuest Imaging Founded in 1996, MedQuest is one of the most experienced outpatient imaging providers in the United States. Through direct ownership and joint ventures, the company operates a mixed network of independent and hospital-affiliated radiology centers that perform diagnostic tests used to help identify, diagnose, and monitor a range of health conditions. In addition to providing expert solutions that include mammography, MRI, CT, ultrasound, and X-ray, MedQuest uses proprietary systems and processes to optimize center operations, control costs, and deliver an unmatched patient experience.   Patients, referring physicians, and healthcare systems count on MedQuest, and we’re growing to meet the demand. A career with our team includes limited or no weekend work, competitive salaries and benefits, and hybrid/remote opportunities based on role. To learn more, visit www.MQImaging.com.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;Overview:
+&lt;div&gt;&lt;p style="margin: 0px;"&gt;&lt;span style="font-size: 10pt;"&gt;&lt;strong&gt;Join a Growing Women's Imaging Team in Charlotte!&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px;"&gt;&lt;span style="font-size: 10pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px;"&gt;&lt;span style="font-size: 10pt;"&gt;MedQuest is expanding across multiple imaging centers throughout the Charlotte market, creating exciting opportunities for experienced Mammography Technologists to join our team. As a trusted imaging partner of &lt;strong&gt;Novant Health&lt;/strong&gt;, MedQuest continues to invest in growth initiatives that support increased patient access and exceptional care across the region.&lt;/span&gt;&lt;/p&gt;&lt;div&gt;&lt;h3&gt;&lt;span style="font-size: 10pt;"&gt;Why Join MedQuest?&lt;/span&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;Competitive pay of &lt;strong&gt;up to $55/hour based on experience&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;&lt;strong&gt;Sign-on and relocation bonuses available for eligible new hires&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;Comprehensive medical, dental, vision, and retirement benefits&lt;/span&gt;&lt;/li&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;Partnership with &lt;strong&gt;Novant Health&lt;/strong&gt;, one of the region's leading healthcare organizations&lt;/span&gt;&lt;/li&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;State-of-the-art outpatient imaging centers&lt;/span&gt;&lt;/li&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;Opportunities for career growth driven by continued expansion across the Charlotte market&lt;/span&gt;&lt;/li&gt;&lt;li style="font-size: 10pt;"&gt;&lt;span style="font-size: 10pt;"&gt;Patient-focused culture dedicated to exceptional care&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span style="font-size: 10pt;"&gt;&lt;strong&gt;Advance your Mammography career with a growing organization that's investing in the future of women's imaging throughout Charlotte.&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/p&gt;&lt;p style="margin: 0px; padding: 0px; color: windowtext;"&gt;&lt;span style="font-size: 10pt; font-family: verdana, geneva;"&gt;&lt;strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Facilities: &lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;"&gt; Ballantyne, SouthPark, Langtree and Lillington&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px; padding: 0px; color: windowtext;"&gt;&lt;span style="font-size: 10pt; font-family: verdana, geneva;"&gt;&lt;strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Locations:&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt; Multiple center locations in greater Charlotte area&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px; padding: 0px; color: windowtext;"&gt;&lt;span style="font-size: 10pt; font-family: verdana, geneva;"&gt;&lt;strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Position Type: &lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;"&gt; Full-Time&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px; padding: 0px; color: windowtext;"&gt;&lt;span style="font-size: 10pt; font-family: verdana, geneva;"&gt;&lt;strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Work Schedule:&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #000000;"&gt; Mon-Fri 8-5&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+Responsibilities:
+&lt;p style="margin: 0px; padding: 0px; color: windowtext;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;The primary responsibilities include performing diagnostic mammography procedures, assisting with biopsies and other diagnostic interventions, and providing critical diagnostic information to physicians. The ideal candidate should have advanced training and experience in mammography, with a strong understanding of breast anatomy and pathology.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Lead diagnostic mammography procedures.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Perform diagnostic mammograms to evaluate abnormal findings and assist in the diagnosis of breast conditions.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Assist with invasive procedures, such as biopsies and aspirations, under the guidance of a physician.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: verdana, geneva; color: windowtext;"&gt;Train and mentor diagnostic mammographers.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: verdana, geneva; color: windowtext;"&gt;Participate in advanced diagnostic procedures and research.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Evaluate, synthesize, and communicate diagnostic information to the attending physician.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Ensure the patient’s comfort and safety during and after the mammography procedure.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Maintain patient records and add medical notes related to the diagnostic mammography procedure.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Perform equipment maintenance and sterilization to maintain the mammography machine in optimal condition.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Communicate effectively with patients, explaining procedures and ensuring patient comfort.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Participate in quality assurance procedures to maintain high standards of practice.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Stay informed about the latest developments and trends in diagnostic mammography.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="margin: 0px; padding: 0px; color: windowtext; font-size: 10pt; font-family: verdana, geneva;" data-contrast="auto"&gt;&lt;span style="margin: 0px; padding: 0px;"&gt;Utilize Epic electronic medical records (EMR) system for patient documentation and record-keeping.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+Qualifications:
+&lt;p style="margin: 0px;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;strong&gt;Education&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Associate's or Bachelor's degree in Radiologic Technology.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Certification in Mammography by the American Registry of Radiologic Technologists (ARRT).&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Certification in Mammography (M) and Breast Sonography (BS)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p style="margin: 0px;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;strong&gt;Prior Experience:&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;3+ years of experience as a Mammography Technologist&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p style="margin: 0px;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;strong&gt;Special Qualifications:&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Knowledge of Mammography procedures and standards&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Extensive experience in diagnostic mammography.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Strong understanding of breast anatomy and pathology.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Excellent technical abilities and attention to detail.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Compassionate bedside manner and strong communication skills.&lt;/span&gt;&lt;/li&gt;&lt;li style="font-family: verdana, geneva; font-size: 10pt;"&gt;&lt;span style="font-family: verdana, geneva; font-size: 10pt;"&gt;Ability to work collaboratively with physicians and other healthcare professionals.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+Company Message:
+&lt;p style="margin: 4px 0px 8px; padding: 0px; color: #121f48;"&gt;&lt;strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #121f48; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body" data-ccp-parastyle-defn="{" objectid":"328d15c4-e3fe-5eb4-9d4b-cab33ce23dfa|1","classid":1073872969,"properties":[201342448,"3",469777843,"",201341986,"3",335551500,"4726546",268442635,"20",335559740,"276",201341983,"0",335559739,"60",335559738,"60",201342446,"1",201342447,"5",201342449,"1",469777841,"source="" sans="" pro="" light",469777842,"",469777844,"source="" light",469769226,"source="" light",469775450,"table="" body",201340122,"2",134234082,"true",134233614,"true",469778129,"tablebody",335572020,"10",469778324,"body="" (small="" space)"]}"=""&gt;About &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;MedQuest Imaging&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335551550":6,"335551620":6,"335559738":60,"335559739":120,"335559740":276,"469777462":[3804],"469777927":[0],"469777928":[1]}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 4px 0px; padding: 0px; color: #121f48;"&gt;&lt;span style="margin: 0px; padding: 0px; color: #121f48; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;Founded in 1996, MedQuest is one of the most experienced outpatient imaging providers in the United States. Through direct ownership and joint ventures, the company &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;operates&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; a mixed network of independent and hospital-affiliated radiology centers that perform diagnostic tests used to help &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;identify&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, diagnose, and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;monitor&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; a range of health conditions. In addition to providing expert solutions that include mammography, MRI, CT, ultrasound, &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;X&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;-ray&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, MedQuest uses proprietary systems and processes to &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;optimize&lt;/span&gt; &lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;center &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;operations, control costs, and deliver an unmatched patient experience.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335559738":60,"335559739":60,"335559740":276}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px; padding: 0px; color: #121f48;"&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 6pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335559738":0,"335559739":0,"335559740":240}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 4px 0px; padding: 0px; color: #121f48;"&gt;&lt;span style="margin: 0px; padding: 0px; color: #121f48; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;P&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;atients, referring physicians, and h&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;ealthcare&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; systems count on MedQuest, and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;we’re&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; growing to meet the demand. A career with &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;our team &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;includes &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;limited or no weekend work&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;competitive salaries and benefits&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;hybrid&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;/&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;remote opportunities based on role. &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;To learn more, visit www.MQImaging.com.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335559738":60,"335559739":60,"335559740":276}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Anatomyunmatched
 Communication Skillsunmatched
-Communication Systemsunmatched
-Diseaseunmatched
+Cost Controlunmatched
+Detail Orientedunmatched
 Documentationunmatched
-Employee Orientationunmatched
+Electronic Medical Recordsunmatched
 Epic Systemsunmatched
-Establish Prioritiesunmatched
-[...2 lines deleted...]
-Healthcare Providersunmatched
+Equipment Maintenance/Repairunmatched
+Healthcareunmatched
 Hospitalunmatched
-Human Anatomyunmatched
-[...1 lines deleted...]
-Informed Consentunmatched
 Magnetic Resonance Imaging (MRI)unmatched
-Medical Assistanceunmatched
-[...1 lines deleted...]
-Medical Terminologyunmatched
+Mammographyunmatched
+Medical Recordsunmatched
 Medical Treatmentunmatched
-Medication Administrationunmatched
-Medicationsunmatched
 Mentoringunmatched
-Microsoft Excelunmatched
-[...5 lines deleted...]
-Organizational Skillsunmatched
+Outpatient Careunmatched
 Pathologyunmatched
-Patient Assessmentunmatched
+Process Improvementunmatched
+Quality Assuranceunmatched
+Radiographyunmatched
+Radiologyunmatched
+Record Keepingunmatched
+Retirement Planunmatched
+Sterilizationunmatched
+Team Playerunmatched
+Testingunmatched
+Ultrasoundunmatched</t>
+  </si>
+  <si>
+    <t>11 days ago</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>https://www.mqimaging.com/</t>
+  </si>
+  <si>
+    <t>500 to 999 employees</t>
+  </si>
+  <si>
+    <t>MedQuest draws upon its deep operational experience and industry knowledge to deliver high-quality, cost-effective imaging services to patients and increased market share and financial performance for its hospital and health system partners. MedQuest provides full turnkey outpatient imaging center joint venture (JV) and management, including daily operations management, marketing, billing and collections, center development and all financial and other support functions. Having worked with health systems for decades, MedQuest understands how to optimize multi-site imaging networks for success Our Commitment MedQuest strives to provide the best service, quality, care and value in diagnostic imaging, with a deep belief in treating patients exactly how we would like our family and loved ones to be treated. We support our high level of quality with state-of-the-art equipment, expertly trained staff and proven, reliable processes. We work to continually raise the bar in each of these areas to ensure outstanding quality. Our mission is to improve the health of their communities, one person at a time. We seek to fulfill this mission by focusing on our core values: diversity and inclusion, teamwork, personal integrity, courage, compassion, innovation, agility and operational excellence. Our Operations MedQuest is the nation’s leading outpatient imaging partner to hospitals and health systems across the nation. MedQuest owns, operates and/or manages: A network of nearly 50 freestanding outpatient imaging centers A fleet of mobile MRI units, mobile mammography units and mobile ultrasound units</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;recency=last%20week&amp;where=San%20Francisco,%20CA</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/clinical-solutions-delivery-consultant-remote-evansville-indiana-evansville-in--25a064c2-6f9e-4052-aa7f-c762924e841e</t>
+  </si>
+  <si>
+    <t>Clinical Solutions Delivery Consultant- Remote -Evansville, Indiana</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Philips</t>
+  </si>
+  <si>
+    <t>Evansville, IN</t>
+  </si>
+  <si>
+    <t>$90,000–$143,000 / year</t>
+  </si>
+  <si>
+    <t>Job TitleClinical Solutions Delivery Consultant- Remote -Evansville, IndianaJob DescriptionBring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.Your role:Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.Approximately 75% travel is required. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.You're the right fit if:You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.You're passionate about technology and education related to patient care.You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements. Work flexible hours (based on business needs).Safely work with radiation sources and/or radioactive materials.Wear all required personal protective equipment. May be required to comply with vendor credentialing.How we work togetherWe believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.This is a field role.About PhilipsWe are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.Learn more about our business.Discover our rich and exciting history.Learn more about our purpose.Learn more about our culture.Philips Transparency DetailsThe pay range for this position in Evansville, Indiana is $90,000 to $143,000.00.This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.Additional InformationUS work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance in Evansville, Indiana.Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.#LI-PH1This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;&lt;p&gt;Job Title&lt;/p&gt;&lt;p&gt;Clinical Solutions Delivery Consultant- Remote -Evansville, Indiana&lt;/p&gt;&lt;p&gt;Job Description&lt;/p&gt;&lt;p&gt;Bring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.&lt;/p&gt;&lt;p&gt;Your role:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.&lt;/li&gt;&lt;li&gt;Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.&lt;/li&gt;&lt;li&gt;Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.&lt;/li&gt;&lt;li&gt;Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.&lt;/li&gt;&lt;li&gt;Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.&lt;/li&gt;&lt;li&gt;Approximately 75% travel is required. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;You're the right fit if:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.&lt;/li&gt;&lt;li&gt;You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).&lt;/li&gt;&lt;li&gt;You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.&lt;/li&gt;&lt;li&gt;You're passionate about technology and education related to patient care.&lt;/li&gt;&lt;li&gt;You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.&lt;/li&gt;&lt;li&gt;Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements. Work flexible hours (based on business needs).&lt;/li&gt;&lt;li&gt;Safely work with radiation sources and/or radioactive materials.Wear all required personal protective equipment. May be required to comply with vendor credentialing.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;How we work together&lt;/p&gt;&lt;p&gt;We believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.&lt;/p&gt;&lt;p&gt;This is a field role.&lt;/p&gt;&lt;p&gt;About Philips&lt;/p&gt;&lt;p&gt;We are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Learn more about our business.&lt;/li&gt;&lt;li&gt;Discover our rich and exciting history.&lt;/li&gt;&lt;li&gt;Learn more about our purpose.&lt;/li&gt;&lt;li&gt;Learn more about our culture.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Philips Transparency Details&lt;/p&gt;&lt;p&gt;The pay range for this position in Evansville, Indiana is $90,000 to $143,000.00.&lt;/p&gt;&lt;p&gt;This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.&lt;/p&gt;&lt;p&gt;In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.&lt;/p&gt;&lt;p&gt;At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.&lt;/p&gt;&lt;p&gt;Additional Information&lt;/p&gt;&lt;p&gt;US work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.&lt;/p&gt;&lt;p&gt;Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance in Evansville, Indiana.&lt;/p&gt;&lt;p&gt;Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.&lt;/p&gt;&lt;p&gt;#LI-PH1&lt;/p&gt;&lt;p&gt;This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.&lt;/p&gt;&lt;p&gt;Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Cardiologyunmatched
+Cardiovascularunmatched
+Clinical Medicineunmatched
+Clinical Trainingunmatched
+Communication Skillsunmatched
+CompTIA CTT+unmatched
+Compensation and Benefitsunmatched
+Consultingunmatched
+Customer Experienceunmatched
+Customer Trainingunmatched
+Environmental Workunmatched
+Geographyunmatched
+Healthcareunmatched
+Healthcare Qualityunmatched
+Hospitalunmatched
+Modalityunmatched
+On Site Supportunmatched
 Patient Careunmatched
 Patient Educationunmatched
-Physiologyunmatched
-Picture Archiving and Communication System (PACS)unmatched
+Problem Solving Skillsunmatched
+Radiologyunmatched
+Reimbursementunmatched
+Stock Purchase Plansunmatched
+Willing to Travelunmatched</t>
+  </si>
+  <si>
+    <t>30+ days ago</t>
+  </si>
+  <si>
+    <t>http://www.philips.com/na/careers</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>At Philips, we don’t need employees. We need people.  
+  Our goal is to improve the lives of 3 billion people a year by 2025 through innovation that is designed for people, by people. People like you. And we know that in order to be truly innovative, it requires you to make your career personally meaningful. To bring what matters to you in life to everything you do in your career. If you're passionate about improving lives, and have more to offer than just lines on your resume, we want to find a home for you at Philips.  
+  As a diversified health and well-being company, we focus on professional and consumer markets across three interconnected sectors: Healthcare, Consumer Lifestyle, and Lighting. Today, we're a global innovation leader - the first to bring the commonly used CD and DVD products to market, the ones saving lives daily with our imaging systems and patient monitors, and the ones responsible for the lighting of the annual Times Square ball. We aim to improve peoples’ lives every day through meaningful innovations and are the best place to work for those who share our passion for improving lives. 
+  Philips’ people first culture and commitment to providing unlimited possibilities to develop one's career in the directions to which they aspire demonstrates a dedication to inspiring good people, not just hiring employees. At Philips, employees enjoy contributing to cutting edge solutions that truly improve lives, allowing them to 'do good' while doing great and create a legacy in life through their work.  
+  If you are interested in putting your personal skills &amp; passions to work towards improving lives, apply now or learn more at philips.com/na/careers. You can also opt-in to receive updates on future career opportunities and company updates through Philips’ Talent Community, and follow @PhilipsJobsNA on Twitter.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/clinical-solutions-delivery-consultant-remote-north-carolina-south-carolina-or-virgina-charleston-sc--c6ca3512-8032-4f4a-8202-f71658e2730c</t>
+  </si>
+  <si>
+    <t>Clinical Solutions Delivery Consultant- Remote (North Carolina, South Carolina Or Virgina)</t>
+  </si>
+  <si>
+    <t>Charleston, SC</t>
+  </si>
+  <si>
+    <t>Job TitleClinical Solutions Delivery Consultant- Remote (North Carolina, South Carolina or Virgina)Job DescriptionBring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.Your role:Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.Ensuring site readiness through collaboration with local sales, service and customer project management teams.Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.Approximately 75% travel across the East Zone. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.You're the right fit if:You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.You're passionate about technology and education related to patient care.You have excellent verbal and written communication and presentation skills.You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.You must be able to:Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements.Work flexible hours (based on business needs).Safely work with radiation sources and/or radioactive materials.Wear all required personal protective equipment.May be required to comply with vendor credentialing.How we work togetherWe believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.This is a field role.About PhilipsWe are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.Learn more about our business.Discover our rich and exciting history.Learn more about our purpose.Learn more about our culture.Philips Transparency DetailsThe pay range for this position in North/ South Carolina or Virginia is $90,000 to $143,000.00.This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.Additional InformationUS work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance to North or South Carolina or Virginia.Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.#LI-PH1This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;&lt;p&gt;Job Title&lt;/p&gt;&lt;p&gt;Clinical Solutions Delivery Consultant- Remote (North Carolina, South Carolina or Virgina)&lt;/p&gt;&lt;p&gt;Job Description&lt;/p&gt;&lt;p&gt;Bring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.&lt;/p&gt;&lt;p&gt;Your role:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.&lt;/li&gt;&lt;li&gt;Ensuring site readiness through collaboration with local sales, service and customer project management teams.&lt;/li&gt;&lt;li&gt;Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.&lt;/li&gt;&lt;li&gt;Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.&lt;/li&gt;&lt;li&gt;Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.&lt;/li&gt;&lt;li&gt;Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.&lt;/li&gt;&lt;li&gt;Approximately 75% travel across the East Zone. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;You're the right fit if:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.&lt;/li&gt;&lt;li&gt;You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).&lt;/li&gt;&lt;li&gt;You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.&lt;/li&gt;&lt;li&gt;You're passionate about technology and education related to patient care.&lt;/li&gt;&lt;li&gt;You have excellent verbal and written communication and presentation skills.&lt;/li&gt;&lt;li&gt;You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.&lt;/li&gt;&lt;li&gt;You must be able to:&lt;/li&gt;&lt;li&gt;Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements.&lt;/li&gt;&lt;li&gt;Work flexible hours (based on business needs).&lt;/li&gt;&lt;li&gt;Safely work with radiation sources and/or radioactive materials.&lt;/li&gt;&lt;li&gt;Wear all required personal protective equipment.&lt;/li&gt;&lt;li&gt;May be required to comply with vendor credentialing.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;How we work together&lt;/p&gt;&lt;p&gt;We believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.&lt;/p&gt;&lt;p&gt;This is a field role.&lt;/p&gt;&lt;p&gt;About Philips&lt;/p&gt;&lt;p&gt;We are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Learn more about our business.&lt;/li&gt;&lt;li&gt;Discover our rich and exciting history.&lt;/li&gt;&lt;li&gt;Learn more about our purpose.&lt;/li&gt;&lt;li&gt;Learn more about our culture.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Philips Transparency Details&lt;/p&gt;&lt;p&gt;The pay range for this position in North/ South Carolina or Virginia is $90,000 to $143,000.00.&lt;/p&gt;&lt;p&gt;This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.&lt;/p&gt;&lt;p&gt;In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.&lt;/p&gt;&lt;p&gt;At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.&lt;/p&gt;&lt;p&gt;Additional Information&lt;/p&gt;&lt;p&gt;US work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.&lt;/p&gt;&lt;p&gt;Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance to North or South Carolina or Virginia.&lt;/p&gt;&lt;p&gt;Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.&lt;/p&gt;&lt;p&gt;#LI-PH1&lt;/p&gt;&lt;p&gt;This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.&lt;/p&gt;&lt;p&gt;Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Cardiologyunmatched
+Cardiovascularunmatched
+Clinical Medicineunmatched
+Clinical Trainingunmatched
+Communication Skillsunmatched
+CompTIA CTT+unmatched
+Compensation and Benefitsunmatched
+Consultingunmatched
+Customer Experienceunmatched
+Customer Trainingunmatched
+Environmental Workunmatched
+Geographyunmatched
+Healthcareunmatched
+Healthcare Qualityunmatched
+Hospitalunmatched
+Modalityunmatched
+On Site Supportunmatched
+Patient Careunmatched
+Patient Educationunmatched
 Presentation/Verbal Skillsunmatched
 Problem Solving Skillsunmatched
-Procedure Developmentunmatched
-[...2 lines deleted...]
-Radiographyunmatched
+Project/Program Managementunmatched
 Radiologyunmatched
-Radiology Information System (RIS)unmatched
-[...9 lines deleted...]
-Training/Teachingunmatched
+Reimbursementunmatched
+Salesunmatched
+Stock Purchase Plansunmatched
+Willing to Travelunmatched
 Writing Skillsunmatched</t>
   </si>
   <si>
-    <t>26 days ago</t>
-[...272 lines deleted...]
-    <t>30+ days ago</t>
+    <t>17 days ago</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/clinical-solutions-delivery-consultant-remote-detroit-michigan-chicago-il--3a082b84-de6b-4d7c-8437-62557f91f853</t>
+  </si>
+  <si>
+    <t>Clinical Solutions Delivery Consultant-Remote-Detroit, Michigan</t>
+  </si>
+  <si>
+    <t>Chicago, IL</t>
+  </si>
+  <si>
+    <t>Job TitleClinical Solutions Delivery Consultant-Remote-Detroit, MichiganJob DescriptionBring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.Your role:Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.Ensuring site readiness through collaboration with local sales, service and customer project management teams.Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.Approximately 75% travel across your zone. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.You're the right fit if:You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.You're passionate about technology and education related to patient care.You have excellent verbal and written communication and presentation skills.You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.You must be able to:Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements.Work flexible hours (based on business needs).Safely work with radiation sources and/or radioactive materials.Wear all required personal protective equipment.May be required to comply with vendor credentialing.How we work togetherWe believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.This is a field role.About PhilipsWe are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.Learn more about our business.Discover our rich and exciting history.Learn more about our purpose.Learn more about our culture.Philips Transparency DetailsThe pay range for this position in Detroit, Michigan is $90,000 to $143,000.00.This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.Additional InformationUS work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance to Detroit, Michigan.Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.#LI-PH1This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;&lt;p&gt;Job Title&lt;/p&gt;&lt;p&gt;Clinical Solutions Delivery Consultant-Remote-Detroit, Michigan&lt;/p&gt;&lt;p&gt;Job Description&lt;/p&gt;&lt;p&gt;Bring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.&lt;/p&gt;&lt;p&gt;Your role:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.&lt;/li&gt;&lt;li&gt;Ensuring site readiness through collaboration with local sales, service and customer project management teams.&lt;/li&gt;&lt;li&gt;Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.&lt;/li&gt;&lt;li&gt;Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.&lt;/li&gt;&lt;li&gt;Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.&lt;/li&gt;&lt;li&gt;Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.&lt;/li&gt;&lt;li&gt;Approximately 75% travel across your zone. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;You're the right fit if:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.&lt;/li&gt;&lt;li&gt;You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).&lt;/li&gt;&lt;li&gt;You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.&lt;/li&gt;&lt;li&gt;You're passionate about technology and education related to patient care.&lt;/li&gt;&lt;li&gt;You have excellent verbal and written communication and presentation skills.&lt;/li&gt;&lt;li&gt;You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.&lt;/li&gt;&lt;li&gt;You must be able to:&lt;/li&gt;&lt;li&gt;Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements.&lt;/li&gt;&lt;li&gt;Work flexible hours (based on business needs).&lt;/li&gt;&lt;li&gt;Safely work with radiation sources and/or radioactive materials.&lt;/li&gt;&lt;li&gt;Wear all required personal protective equipment.&lt;/li&gt;&lt;li&gt;May be required to comply with vendor credentialing.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;How we work together&lt;/p&gt;&lt;p&gt;We believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.&lt;/p&gt;&lt;p&gt;This is a field role.&lt;/p&gt;&lt;p&gt;About Philips&lt;/p&gt;&lt;p&gt;We are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Learn more about our business.&lt;/li&gt;&lt;li&gt;Discover our rich and exciting history.&lt;/li&gt;&lt;li&gt;Learn more about our purpose.&lt;/li&gt;&lt;li&gt;Learn more about our culture.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Philips Transparency Details&lt;/p&gt;&lt;p&gt;The pay range for this position in Detroit, Michigan is $90,000 to $143,000.00.&lt;/p&gt;&lt;p&gt;This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.&lt;/p&gt;&lt;p&gt;In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.&lt;/p&gt;&lt;p&gt;At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.&lt;/p&gt;&lt;p&gt;Additional Information&lt;/p&gt;&lt;p&gt;US work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.&lt;/p&gt;&lt;p&gt;Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance to Detroit, Michigan.&lt;/p&gt;&lt;p&gt;Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.&lt;/p&gt;&lt;p&gt;#LI-PH1&lt;/p&gt;&lt;p&gt;This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.&lt;/p&gt;&lt;p&gt;Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>14 days ago</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/clinical-solutions-delivery-consultant-remote-chicago-illinois-chicago-il--e1c01b3a-1616-4fa7-bbf2-cde2f6fa919d</t>
+  </si>
+  <si>
+    <t>Clinical Solutions Delivery Consultant- Remote - Chicago, Illinois</t>
+  </si>
+  <si>
+    <t>$89,600–$143,000 / year</t>
+  </si>
+  <si>
+    <t>Job TitleClinical Solutions Delivery Consultant- Remote - Chicago, IllinoisJob DescriptionBring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.Your role:Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.Ensuring site readiness through collaboration with local sales, service and customer project management teams.Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.Approximately 75% travel across the Central Zone is required. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.You're the right fit if:You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.You're passionate about technology and education related to patient care.You have excellent verbal and written communication and presentation skills.You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.You must be able to:Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements.Work flexible hours (based on business needs).Safely work with radiation sources and/or radioactive materials.Wear all required personal protective equipment.May be required to comply with vendor credentialing.How we work togetherWe believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.This is a field role.About PhilipsWe are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.Learn more about our business.Discover our rich and exciting history.Learn more about our purpose.Learn more about our culture.Philips Transparency DetailsThe pay range for this position in Chicago, IL is $89,600 to $143,000.00.This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.Additional InformationUS work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance in Chicago, IL.Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.#LI-PH1This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;&lt;p&gt;Job Title&lt;/p&gt;&lt;p&gt;Clinical Solutions Delivery Consultant- Remote - Chicago, Illinois&lt;/p&gt;&lt;p&gt;Job Description&lt;/p&gt;&lt;p&gt;Bring your passion for patient care and technology to this role where you'll be responsible for leading the delivery of Image Guided Therapy (IGT) clinical education to Philips customers. You will provide, basic through intermediate, application training in hospitals and clinics throughout the specific geography.&lt;/p&gt;&lt;p&gt;Your role:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Delivering engaging onsite clinical services solutions, education, and training. Guiding customers in testing workarounds, clinical integration, and new functionality of solutions.&lt;/li&gt;&lt;li&gt;Ensuring site readiness through collaboration with local sales, service and customer project management teams.&lt;/li&gt;&lt;li&gt;Leading and owning the learning experience through customer consultation and collaboration with internal stakeholders. Providing an excellent customer experience for onsite training and customer communication.&lt;/li&gt;&lt;li&gt;Providing continuous and effective communication on project status, including issues and delays, with internal teams. Building communication and encouraging collaboration within the learning audience.&lt;/li&gt;&lt;li&gt;Gaining complete knowledge of relevant solutions per modality; obtaining advanced proficiency in areas of specialization.&lt;/li&gt;&lt;li&gt;Addressing and resolving a diverse scope of problems; demonstrating good judgement in identifying methods/techniques for obtaining solutions.&lt;/li&gt;&lt;li&gt;Approximately 75% travel across the Central Zone is required. The average driving time is 1-6 hours daily. Overnight stays and travel by air/train/bus may be required. Travel across the zone is required, and occasional national travel may be required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;You're the right fit if:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;You've acquired 5+ years of experience as a cardiovascular or interventional radiology Registered Radiologic Technologist in a clinical environment. Prior clinical preceptor, clinical training, and/or adult education delivery experience is highly preferred.&lt;/li&gt;&lt;li&gt;You must be able to provide verification for current/active certification through the American Registry of Radiologic Technologists (ARRT) and must have an advanced certification in at least one of the following (or required to obtain within 12 months from beginning of employment): Cardiovascular Interventional Radiology (CV), Cardiac Interventional Radiology (CI), Vascular Interventional Radiology (VI), or Registered Cardiovascular Invasive Specialist (RCIS).&lt;/li&gt;&lt;li&gt;You have a certificate or associate degree. Bachelor's degree preferred. Certified Technical Trainer Plus (CTT+) is preferred.&lt;/li&gt;&lt;li&gt;You're passionate about technology and education related to patient care.&lt;/li&gt;&lt;li&gt;You have excellent verbal and written communication and presentation skills.&lt;/li&gt;&lt;li&gt;You must be able to successfully perform the following minimum Physical, Cognitive and Environmental job requirements with or without accommodation for this Clinical position.&lt;/li&gt;&lt;li&gt;You must be able to:&lt;/li&gt;&lt;li&gt;Work in an office/home office and/or remote setting, as well as in a hospital/healthcare environment; adhere to requirements.&lt;/li&gt;&lt;li&gt;Work flexible hours (based on business needs).&lt;/li&gt;&lt;li&gt;Safely work with radiation sources and/or radioactive materials.&lt;/li&gt;&lt;li&gt;Wear all required personal protective equipment.&lt;/li&gt;&lt;li&gt;May be required to comply with vendor credentialing.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;How we work together&lt;/p&gt;&lt;p&gt;We believe that we are better together than apart. For our office-based teams, this means working in-person at least 3 days per week. Onsite roles require full-time presence in the company's facilities. Field roles are most effectively done outside of the company's main facilities, generally at the customers' or suppliers' locations.&lt;/p&gt;&lt;p&gt;This is a field role.&lt;/p&gt;&lt;p&gt;About Philips&lt;/p&gt;&lt;p&gt;We are a health technology company. We built our entire company around the belief that every human matters, and we won't stop until everybody everywhere has access to the quality healthcare that we all deserve. Do the work of your life to help improve the lives of others.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Learn more about our business.&lt;/li&gt;&lt;li&gt;Discover our rich and exciting history.&lt;/li&gt;&lt;li&gt;Learn more about our purpose.&lt;/li&gt;&lt;li&gt;Learn more about our culture.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Philips Transparency Details&lt;/p&gt;&lt;p&gt;The pay range for this position in Chicago, IL is $89,600 to $143,000.00.&lt;/p&gt;&lt;p&gt;This role also includes company fleet/car, training, and advancement opportunities. The actual base pay offered may vary within the posted ranges depending on multiple factors including job-related knowledge/skills, experience, business needs, geographical location, and internal equity.&lt;/p&gt;&lt;p&gt;In addition, other compensation, such as an annual incentive bonus, sales commission or long-term incentives may be offered. Employees are eligible to participate in our comprehensive Philips Total Rewards benefits program, which includes a generous PTO, 401k (up to 7% match), HSA (with company contribution), stock purchase plan, education reimbursement and much more. Details about our benefits can be found here.&lt;/p&gt;&lt;p&gt;At Philips, it is not typical for an individual to be hired at or near the top end of the range for their role and compensation decisions are dependent upon the facts and circumstances of each case.&lt;/p&gt;&lt;p&gt;Additional Information&lt;/p&gt;&lt;p&gt;US work authorization is a precondition of employment. The company will not consider candidates who require sponsorship for a work-authorized visa, now or in the future.&lt;/p&gt;&lt;p&gt;Company relocation benefits will not be provided for this position. For this position, you must reside in or within commuting distance in Chicago, IL.&lt;/p&gt;&lt;p&gt;Candidates must reside in a city within their territory that holds the majority of the customer base and be located near (within 1 hour drive) a major (non-regional) airport to be considered.&lt;/p&gt;&lt;p&gt;#LI-PH1&lt;/p&gt;&lt;p&gt;This requisition is expected to stay active for 45 days but may close earlier if a successful candidate is selected or business necessity dictates. Interested candidates are encouraged to apply as soon as possible to ensure consideration.&lt;/p&gt;&lt;p&gt;Philips is an Equal Employment and Opportunity Employer including Disability/Vets and maintains a drug-free workplace.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>5 days ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -879,324 +758,327 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
       <c r="H2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="R2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="T2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H3" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3">
+        <v>1</v>
+      </c>
+      <c r="J3" t="s">
+        <v>44</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" t="s">
+        <v>47</v>
+      </c>
+      <c r="O3" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>49</v>
+      </c>
+      <c r="R3" t="s">
+        <v>50</v>
+      </c>
+      <c r="S3" t="s">
+        <v>51</v>
+      </c>
+      <c r="T3" t="s">
         <v>38</v>
-      </c>
-[...46 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P4" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q4" t="s">
         <v>49</v>
       </c>
-      <c r="O4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="S4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="T4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" t="s">
+        <v>62</v>
+      </c>
+      <c r="M5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N5" t="s">
+        <v>57</v>
+      </c>
+      <c r="O5" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>49</v>
+      </c>
+      <c r="R5" t="s">
         <v>50</v>
       </c>
-      <c r="D5" t="s">
+      <c r="S5" t="s">
         <v>51</v>
       </c>
-      <c r="E5" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="T5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" t="s">
+        <v>61</v>
+      </c>
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q6" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="R6" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="S6" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="T6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">