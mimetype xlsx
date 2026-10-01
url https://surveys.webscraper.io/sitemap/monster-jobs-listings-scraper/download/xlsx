--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
@@ -77,295 +77,466 @@
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?recency=last+week&amp;where=San+Francisco%2C+CA</t>
   </si>
   <si>
-    <t>2026-09-08T08:56:17Z</t>
-[...20 lines deleted...]
-    <t>$55 / hour</t>
+    <t>2026-09-30T10:49:22Z</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-x-ray-tech-2-801-per-week-in-greenbrae-ca-greenbrae-ca--b6c2108c-7708-454d-8604-18eb8a065a46</t>
+  </si>
+  <si>
+    <t>Travel X-Ray Tech - $2,801 per week in Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>Cynet Health</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Cynet%20Health</t>
+  </si>
+  <si>
+    <t>Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>$2,801</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Overview:
-[...16 lines deleted...]
-&lt;p style="margin: 4px 0px 8px; padding: 0px; color: #121f48;"&gt;&lt;strong&gt;&lt;span style="margin: 0px; padding: 0px; color: #121f48; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body" data-ccp-parastyle-defn="{" objectid":"328d15c4-e3fe-5eb4-9d4b-cab33ce23dfa|1","classid":1073872969,"properties":[201342448,"3",469777843,"",201341986,"3",335551500,"4726546",268442635,"20",335559740,"276",201341983,"0",335559739,"60",335559738,"60",201342446,"1",201342447,"5",201342449,"1",469777841,"source="" sans="" pro="" light",469777842,"",469777844,"source="" light",469769226,"source="" light",469775450,"table="" body",201340122,"2",134234082,"true",134233614,"true",469778129,"tablebody",335572020,"10",469778324,"body="" (small="" space)"]}"=""&gt;About &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;MedQuest Imaging&lt;/span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335551550":6,"335551620":6,"335559738":60,"335559739":120,"335559740":276,"469777462":[3804],"469777927":[0],"469777928":[1]}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 4px 0px; padding: 0px; color: #121f48;"&gt;&lt;span style="margin: 0px; padding: 0px; color: #121f48; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;Founded in 1996, MedQuest is one of the most experienced outpatient imaging providers in the United States. Through direct ownership and joint ventures, the company &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;operates&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; a mixed network of independent and hospital-affiliated radiology centers that perform diagnostic tests used to help &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;identify&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, diagnose, and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;monitor&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; a range of health conditions. In addition to providing expert solutions that include mammography, MRI, CT, ultrasound, &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;X&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;-ray&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, MedQuest uses proprietary systems and processes to &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;optimize&lt;/span&gt; &lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;center &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;operations, control costs, and deliver an unmatched patient experience.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335559738":60,"335559739":60,"335559740":276}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 0px; padding: 0px; color: #121f48;"&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 6pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335559738":0,"335559739":0,"335559740":240}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p style="margin: 4px 0px; padding: 0px; color: #121f48;"&gt;&lt;span style="margin: 0px; padding: 0px; color: #121f48; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif;" data-contrast="none"&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;P&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;atients, referring physicians, and h&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;ealthcare&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; systems count on MedQuest, and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;we’re&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt; growing to meet the demand. A career with &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;our team &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;includes &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;limited or no weekend work&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;competitive salaries and benefits&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;, and &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;hybrid&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;/&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;remote opportunities based on role. &lt;/span&gt;&lt;span style="margin: 0px; padding: 0px;" data-ccp-parastyle="Table body"&gt;To learn more, visit www.MQImaging.com.&lt;/span&gt;&lt;/span&gt;&lt;span style="margin: 0px; padding: 0px; font-size: 10pt; font-family: 'Source Sans Pro Light', 'Source Sans Pro Light_EmbeddedFont', 'Source Sans Pro Light_MSFontService', sans-serif; color: #121f48;" data-ccp-props="{" 201341983":0,"335559738":60,"335559739":60,"335559740":276}"=""&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;/div&gt;</t>
+    <t>Job Title: Radiologic Technologist 
+Profession: Diagnostic Imaging 
+Specialty: Radiologic Technologist 
+Duration: 13 weeks 
+Shift: Variable Shift 
+Hours per Shift: 40 
+Experience: Minimum of 2 years 
+Description: 
+X-Ray Technologist needed for variable shifts. 
+There will be up to 36 hours of call-off available to the facility during the course of the assignment. 
+Attention to the requested start date is important. 
+Any candidate submitted with start dates more than 2 weeks after the requested date will be automatically declined. 
+Position urgency is for a quick start.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;Job Title: Radiologic Technologist 
+Profession: Diagnostic Imaging 
+Specialty: Radiologic Technologist 
+Duration: 13 weeks 
+Shift: Variable Shift 
+Hours per Shift: 40 
+Experience: Minimum of 2 years 
+Description: 
+X-Ray Technologist needed for variable shifts. 
+There will be up to 36 hours of call-off available to the facility during the course of the assignment. 
+Attention to the requested start date is important. 
+Any candidate submitted with start dates more than 2 weeks after the requested date will be automatically declined. 
+Position urgency is for a quick start.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Radiographyunmatched</t>
+  </si>
+  <si>
+    <t>3 days ago</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>https://cynethealth.com/</t>
+  </si>
+  <si>
+    <t>1,000 to 1,499 employees</t>
+  </si>
+  <si>
+    <t>Cynet Health is a TJC certified MBE and one of the fastest-growing healthcare staffing firms in the US providing Health Med and Health IT staffing and consulting services to countless hospitals, SNFs, clinics, labs, CROs, health &amp; wellness centers, pharmacies, and other medical facilities across the United States. Headquartered in Sterling, Virginia, we are a certified Minority-Owned Business Enterprise and a recognized Diversity Supplier.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;recency=last%20week&amp;where=San%20Francisco,%20CA</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-mammography-tech-3-227-per-week-in-greenbrae-ca-greenbrae-ca--200d5e4e-d565-4f15-9665-95f4d208e730</t>
+  </si>
+  <si>
+    <t>Travel Mammography Tech - $3,227 per week in Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>$3,227</t>
+  </si>
+  <si>
+    <t>Job Title: Mammographer 
+Profession: Diagnostic Imaging 
+Specialty: Mammographer 
+Duration: 13 weeks 
+Shift: Day/Eve 
+Hours per Shift: 8 or 10 hours 
+Experience: Minimum 2 years 
+License: CRT(M), ARRT(M) 
+Certifications: Tomo training, 3D stereo training a plus 
+Description: 
+Immediate need for a Mammographer. 
+Must have daytime 8 or 10 hour shift availability, with some potential Saturdays. 
+Candidates must be fully vaccinated prior to consideration. 
+The facility reserves the right to cancel up to 3 shifts during the 13-week contract. 
+There will be up to 36 hours of call-off available to the facility at no cost during the assignment. 
+Attention to the requested start date is crucial. 
+Candidates with start dates beyond 2 weeks after the requested date will not be considered. 
+Position urgency is high for rapid response.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;Job Title: Mammographer 
+Profession: Diagnostic Imaging 
+Specialty: Mammographer 
+Duration: 13 weeks 
+Shift: Day/Eve 
+Hours per Shift: 8 or 10 hours 
+Experience: Minimum 2 years 
+License: CRT(M), ARRT(M) 
+Certifications: Tomo training, 3D stereo training a plus 
+Description: 
+Immediate need for a Mammographer. 
+Must have daytime 8 or 10 hour shift availability, with some potential Saturdays. 
+Candidates must be fully vaccinated prior to consideration. 
+The facility reserves the right to cancel up to 3 shifts during the 13-week contract. 
+There will be up to 36 hours of call-off available to the facility at no cost during the assignment. 
+Attention to the requested start date is crucial. 
+Candidates with start dates beyond 2 weeks after the requested date will not be considered. 
+Position urgency is high for rapid response.&lt;/div&gt;</t>
   </si>
   <si>
     <t>American Registry of Radiologic Technologists (ARRT)unmatched
-Anatomyunmatched
-[...3 lines deleted...]
-Documentationunmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Mammographyunmatched
+Medical Imagingunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-radiation-therapist-3-187-per-week-in-greenbrae-ca-greenbrae-ca--f9cd5371-79bc-4f6e-ad5e-2070bb24ef8e</t>
+  </si>
+  <si>
+    <t>Travel Radiation Therapist - $3,187 per week in Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>$3,187</t>
+  </si>
+  <si>
+    <t>Job Title: Clienttion Therapist 
+Profession: Clienttion Oncology 
+Specialty: Clienttion Therapist 
+Duration: 13 weeks 
+Shift: 5 x 8 hours (Monday through Friday) 
+Hours per Shift: 8 hours 
+Experience: Minimum 3 years in Clienttion Oncology 
+License: ARRT 
+Certifications: CA RTT license, BLS certification 
+Must-Have: Experience with Varian TrueBeam and/or MOSAIQ preferred 
+Description: 
+We are seeking a Clienttion Therapist to support our Clienttion Oncology department. 
+This position is a 5 x 8 hours day shift with a start time between 0700 and 0800. 
+Candidates must have a minimum of 3 years of Clienttion Oncology experience. 
+Responsibilities include properly setting up and aligning patients using various imaging techniques to deliver radiation therapy treatments as prescribed. 
+You will assess patient status during direct interactions and make appropriate referrals to various healthcare team members. 
+Preparation for treatment delivery includes chart and film checks, room setup, calculations, electronic medical record checks, and managing the treatment calendar. 
+You will perform patient setup and CT scans for radiation therapy treatment planning purposes as needed. 
+Collaboration with other radiation therapists and team members to perform additional tasks may also be required. 
+Additional responsibilities may vary based on department needs.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;Job Title: Clienttion Therapist 
+Profession: Clienttion Oncology 
+Specialty: Clienttion Therapist 
+Duration: 13 weeks 
+Shift: 5 x 8 hours (Monday through Friday) 
+Hours per Shift: 8 hours 
+Experience: Minimum 3 years in Clienttion Oncology 
+License: ARRT 
+Certifications: CA RTT license, BLS certification 
+Must-Have: Experience with Varian TrueBeam and/or MOSAIQ preferred 
+Description: 
+We are seeking a Clienttion Therapist to support our Clienttion Oncology department. 
+This position is a 5 x 8 hours day shift with a start time between 0700 and 0800. 
+Candidates must have a minimum of 3 years of Clienttion Oncology experience. 
+Responsibilities include properly setting up and aligning patients using various imaging techniques to deliver radiation therapy treatments as prescribed. 
+You will assess patient status during direct interactions and make appropriate referrals to various healthcare team members. 
+Preparation for treatment delivery includes chart and film checks, room setup, calculations, electronic medical record checks, and managing the treatment calendar. 
+You will perform patient setup and CT scans for radiation therapy treatment planning purposes as needed. 
+Collaboration with other radiation therapists and team members to perform additional tasks may also be required. 
+Additional responsibilities may vary based on department needs.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Calendar Managementunmatched
 Electronic Medical Recordsunmatched
-Epic Systemsunmatched
+Filmunmatched
+Healthcareunmatched
+Oncologyunmatched
+Patient Assessmentunmatched
+Radiation Therapyunmatched</t>
+  </si>
+  <si>
+    <t>1 day ago</t>
+  </si>
+  <si>
+    <t>2026-09-30T10:50:21Z</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-nuclear-medicine-tech-3-370-per-week-in-palo-alto-ca-palo-alto-ca--25ba6672-c15b-4e41-8991-9a1822d7d085</t>
+  </si>
+  <si>
+    <t>Travel Nuclear Medicine Tech - $3,370 per week in Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>$3,370</t>
+  </si>
+  <si>
+    <t>Job Title: Nuclear Medicine Technologist 
+Profession: Clinical-Allied 
+Specialty: - 
+Duration: 16 weeks 
+Shift: Days 
+Hours per Shift: 8 
+Experience: Minimum 1 year of progressive responsibility and directly related work experience 
+License: California Nuclear Medicine Technology certification 
+Certifications: Basic Life Support (BLS) from the American Heart Association 
+Must-Have: Associate Degree in applicable field (e.g., diagnostic imaging or nuclear medicine) 
+Description: 
+Under supervision, performs all Nuclear Medicine procedures on patients of all ages utilizing various types of imaging equipment. 
+Prepares and administers radiopharmaceuticals following current radiation safety guidelines and assists in the administration of Therapeutic Doses. 
+Follows State and Federal guidelines for the safe use, receipt, and disposal of radioactive materials used in Nuclear Medicine. 
+Schedules studies in appropriate department systems using good judgment in prioritizing, scheduling, and collaborating with physicians in Nuclear Medicine to provide a safe and effective operation. 
+May be responsible for specific areas of instruction in the training of Radiology students, House Staff, and Residents in Nuclear Medicine procedures, protocols, equipment, and safety issues. 
+Uses appropriate techniques and equipment for accurate diagnosis, as instructed by department leaders and radiologists. 
+Formulates radiopharmaceutical materials from pre-prepared kits. 
+Calibrates instruments and reviews calibration data to detect trends indicating instrument malfunction. 
+Monitors supplies and equipment to make necessary orders and helps develop new programs to comply with State and Federal Agencies. 
+Performs a full range of nuclear medicine prescribed imaging techniques and measurements used in medical diagnosis and evaluation. 
+Prepares and maintains records concerning radiopharmaceutical receiving, dispensing, and disposal activities. 
+Processes computerized image data to include function curves and reconstructed SPECT images and accurately transfers images to the Picture Archive Communication System (PACS). 
+Works with management to have section/unit meet all ALARA (As-Low-As-Reasonably-Achievable) Goals. 
+Demonstrates complete knowledge of radiation accidents and can respond to a major accident. 
+Calibrates, draws up, and administers radiopharmaceutical materials to patients under the general supervision of the authorized user. 
+Ensures consistent and reliable imaging results. 
+Verifies images meet required diagnostic standards. 
+Explains procedures, verifies forms, transfers patients safely, positions them correctly, and provides any post-exam instructions within specified timeframes. 
+Reports major problems for repairs. 
+Properly utilizes ancillary equipment like imaging coils and transducers, power injectors, and monitors. 
+Assists personnel, including students and House Staff, in procedures, protocols, equipment operation, and safety guidelines. 
+Maintains essential paperwork and records. 
+Properly documents charges and statistical codes to account for labor and supplies used. 
+Records and promptly escalates any incidents related to patient safety, equipment malfunctions, and other relevant categories. 
+Offers guidance on policies, procedures, imaging techniques, and coordination of complex imaging procedures to teammates and ancillary staff. 
+Assists in protocoling, forecasting, and preparation for imaging cases by following department standard operating procedures. 
+Maintains a clean, safe, and efficiently operating department through assigned duties and responsibilities. 
+Reports abnormal findings, artifacts, and adverse events to the relevant radiologist or department leader for further evaluation and action. 
+Adheres to modality-specific protocols and monitors radiation dose levels during imaging procedures. 
+Tests and calibrates equipment to maintain image quality standards. 
+Explains exams thoroughly to patients and their families, promptly addresses concerns, and provides reassurance during procedures. 
+Stays current with advancements in radiologic technology, patient care, and department-specific techniques. 
+Handles patient data and images in compliance with privacy regulations, ensuring confidentiality and security. 
+Responds to emergency situations within the department, such as contrast reactions or patient distress. 
+Collaborates with other healthcare professionals to ensure seamless patient care and effective teamwork. 
+Assumes responsibility for facilitating staff and student training, ensuring a supportive and educational environment for skill development and knowledge acquisition. 
+Promotes a positive and enjoyable work environment by encouraging a sense of camaraderie and fun within the department.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;Job Title: Nuclear Medicine Technologist 
+Profession: Clinical-Allied 
+Specialty: - 
+Duration: 16 weeks 
+Shift: Days 
+Hours per Shift: 8 
+Experience: Minimum 1 year of progressive responsibility and directly related work experience 
+License: California Nuclear Medicine Technology certification 
+Certifications: Basic Life Support (BLS) from the American Heart Association 
+Must-Have: Associate Degree in applicable field (e.g., diagnostic imaging or nuclear medicine) 
+Description: 
+Under supervision, performs all Nuclear Medicine procedures on patients of all ages utilizing various types of imaging equipment. 
+Prepares and administers radiopharmaceuticals following current radiation safety guidelines and assists in the administration of Therapeutic Doses. 
+Follows State and Federal guidelines for the safe use, receipt, and disposal of radioactive materials used in Nuclear Medicine. 
+Schedules studies in appropriate department systems using good judgment in prioritizing, scheduling, and collaborating with physicians in Nuclear Medicine to provide a safe and effective operation. 
+May be responsible for specific areas of instruction in the training of Radiology students, House Staff, and Residents in Nuclear Medicine procedures, protocols, equipment, and safety issues. 
+Uses appropriate techniques and equipment for accurate diagnosis, as instructed by department leaders and radiologists. 
+Formulates radiopharmaceutical materials from pre-prepared kits. 
+Calibrates instruments and reviews calibration data to detect trends indicating instrument malfunction. 
+Monitors supplies and equipment to make necessary orders and helps develop new programs to comply with State and Federal Agencies. 
+Performs a full range of nuclear medicine prescribed imaging techniques and measurements used in medical diagnosis and evaluation. 
+Prepares and maintains records concerning radiopharmaceutical receiving, dispensing, and disposal activities. 
+Processes computerized image data to include function curves and reconstructed SPECT images and accurately transfers images to the Picture Archive Communication System (PACS). 
+Works with management to have section/unit meet all ALARA (As-Low-As-Reasonably-Achievable) Goals. 
+Demonstrates complete knowledge of radiation accidents and can respond to a major accident. 
+Calibrates, draws up, and administers radiopharmaceutical materials to patients under the general supervision of the authorized user. 
+Ensures consistent and reliable imaging results. 
+Verifies images meet required diagnostic standards. 
+Explains procedures, verifies forms, transfers patients safely, positions them correctly, and provides any post-exam instructions within specified timeframes. 
+Reports major problems for repairs. 
+Properly utilizes ancillary equipment like imaging coils and transducers, power injectors, and monitors. 
+Assists personnel, including students and House Staff, in procedures, protocols, equipment operation, and safety guidelines. 
+Maintains essential paperwork and records. 
+Properly documents charges and statistical codes to account for labor and supplies used. 
+Records and promptly escalates any incidents related to patient safety, equipment malfunctions, and other relevant categories. 
+Offers guidance on policies, procedures, imaging techniques, and coordination of complex imaging procedures to teammates and ancillary staff. 
+Assists in protocoling, forecasting, and preparation for imaging cases by following department standard operating procedures. 
+Maintains a clean, safe, and efficiently operating department through assigned duties and responsibilities. 
+Reports abnormal findings, artifacts, and adverse events to the relevant radiologist or department leader for further evaluation and action. 
+Adheres to modality-specific protocols and monitors radiation dose levels during imaging procedures. 
+Tests and calibrates equipment to maintain image quality standards. 
+Explains exams thoroughly to patients and their families, promptly addresses concerns, and provides reassurance during procedures. 
+Stays current with advancements in radiologic technology, patient care, and department-specific techniques. 
+Handles patient data and images in compliance with privacy regulations, ensuring confidentiality and security. 
+Responds to emergency situations within the department, such as contrast reactions or patient distress. 
+Collaborates with other healthcare professionals to ensure seamless patient care and effective teamwork. 
+Assumes responsibility for facilitating staff and student training, ensuring a supportive and educational environment for skill development and knowledge acquisition. 
+Promotes a positive and enjoyable work environment by encouraging a sense of camaraderie and fun within the department.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Administrative Skillsunmatched
+Adverse Eventsunmatched
+Basic Life Support (BLS)unmatched
+Calibrationunmatched
+Communication Systemsunmatched
+Data Processingunmatched
+Emergency Responseunmatched
 Equipment Maintenance/Repairunmatched
+Establish Prioritiesunmatched
+Federal Governmentunmatched
+Financial Trend Analysisunmatched
+Forecastingunmatched
 Healthcareunmatched
-Hospitalunmatched
-Magnetic Resonance Imaging (MRI)unmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Modalityunmatched
+Nuclear Medicineunmatched
+Operations Guidelinesunmatched
+Patient Careunmatched
+Picture Archiving and Communication System (PACS)unmatched
+Prescription Drugsunmatched
+Privacy Regulationsunmatched
+Quality Managementunmatched
+Quality Metricsunmatched
+Radiation Safetyunmatched
+Radiologyunmatched
+Record Keepingunmatched
+Regulatory Complianceunmatched
+Staff Trainingunmatched
+Standard Operating Procedures (SOP)unmatched
+Team Playerunmatched
+Training/Teachingunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=3&amp;recency=last%20week&amp;where=San%20Francisco,%20CA</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologic-technologist-mammography-san-francisco-ca--3bbfecfa-dc1c-4ec2-8384-2cfd69f86c8f</t>
+  </si>
+  <si>
+    <t>Radiologic Technologist - Mammography</t>
+  </si>
+  <si>
+    <t>Kaiser Permanente</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Kaiser%20Permanente</t>
+  </si>
+  <si>
+    <t>San Francisco, CA</t>
+  </si>
+  <si>
+    <t>$72.46–$81.58 / hour</t>
+  </si>
+  <si>
+    <t>Primary Location San Francisco, California Facility Name San Francisco 2238 Geary Medical Offices Employee Status: Regular Worker Location: Onsite Schedule Full-time Scheduled Weekly Hours: 40 Shift Day Salary $72.46 - $81.58 / hourJob Number 1446494 Date Posted 09/24/2026Submit Interest Save JobJob Summary:Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.Essential Responsibilities:Performs specialized and routine diagnostic radiology procedures.Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperationPrepares and positions patient for diagnostic imaging procedures.Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required. Moves imaging equipment into specified position.Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.Prepares images for reading by radiologist or requesting physician.Processes images and reviews for proper identification and quality control.Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.Practices radiation protection techniques to minimize radiation to patient and staff. Completes forms and maintains records, logs, and reports of work performed.Orients new hires and trains students.Fills in as necessary in the absence of the Supervising Radiology Technologist.Performs other related duties as necessary.Supervisory Responsibilities: This job has no supervisory responsibilities.Grade 817Basic Qualifications:ExperienceMinimum of two (2) years of experience in Mammography OR one year of experience in a Specialty with an American Registry of Radiologic Technologists (ARRT) Certification in that Specialty.EducationHigh School Diploma or General Education Development (GED) required.License, Certification, RegistrationCertified Radiologic Technologist - Fluoroscopy Certificate (California)Certified Radiologic Technologist - Venipuncture Certificate (California)Basic Life SupportAdditional Requirements:ACLS - When required for the position.Ability to perform all general diagnostic and routine fluoroscopic duties on patients of all ages as determined by the employer.Ability to read, write and comprehend instructions, correspondence, and memos.Ability to effectively present information to individuals and groups with varying knowledge of Radiology services.Must be willing to work in a Labor Management Partnership environment.Also refer to Position Specifications outlined in the appropriate collective bargaining agreement.Radiologic Technologist Career Ladder Agreement (1) Radiologic Technologists without Venipuncture Certification - Working in a Modality where Venipuncture is NOT performed.Radiologic Technologists working on or before October 05 at Kaiser Permanente WITHOUT California Venipuncture Certification in a Modality where it is NOT performed as part of their work assignment will not be required to obtain it.For promotions, transfers or training in a Specialty that requires Venipuncture, the Technologist must obtain CA Venipuncture certification on or before the date of application.The employer will provide the Technologist with educational opportunities in order to pass the California permit test at the Technologists request.California Mammography Certificate, when required for the position.Preferred Qualifications:N/APrimary Location: California,San Francisco,San Francisco 2238 Geary Medical Offices Scheduled Weekly Hours: 40 Shift: Day Workdays: Mon, Tue, Wed, Thu, Fri *Will cover for Mission Bay when necessary Working Hours Start: 10:30 AM Working Hours End: 07:00 PM Job Schedule: Full-time Job Type: Standard Employee Status: Regular Worker Location: Onsite Employee Group/Union Affiliation: A01|SEIU|United Healthcare Workers West Job Level: Individual Contributor Department: San Francisco Hospital - Mammography - 0206 Pay Range: $72.46 - $81.58 / hour Kaiser Permanente strives to offer a market competitive total rewards package and is committed to pay equity and transparency. The posted pay range is based on possible base salaries for the role and does not reflect the full value of our total rewards package. Actual base pay determined at offer will be based on labor market data, internal alignment, and a candidate''s years of relevant work experience, education, certifications, skills, and geographic location. Travel: Yes, 10 % of the Time Kaiser Permanente is an equal opportunity employer committed to fair, respectful, and inclusive workplaces. Applicants will be considered for employment without regard to race, religion, sex, age, national origin, disability, veteran status, or any other protected characteristic or status.Submit Interest Save JobExpected Employee Conduct &gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-c3b7ea5a-0 lgNNRU code-component"&gt;&lt;p&gt;Primary Location San Francisco, California Facility Name San Francisco 2238 Geary Medical Offices Employee Status: Regular Worker Location: Onsite Schedule Full-time Scheduled Weekly Hours: 40 Shift Day Salary $72.46 - $81.58 / hour&lt;/p&gt;&lt;p&gt;Job Number 1446494 Date Posted 09/24/2026&lt;/p&gt;&lt;p&gt;Submit Interest Save Job&lt;/p&gt;&lt;p&gt;Job Summary:&lt;/p&gt;&lt;p&gt;Under the direction of the Imaging Services Director and Chief of Diagnostic Imaging, performs radiographic diagnostic imaging procedures to assist physicians in the diagnosis of disease and injuries. Operates the radiographic equipment to produce radiographic recorded images of the body. Performs technological functions to ensure optimal diagnostic quality of patient care utilizing efficient and safe processes.&lt;/p&gt;&lt;p&gt;Essential Responsibilities:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Performs specialized and routine diagnostic radiology procedures.&lt;/li&gt;&lt;li&gt;Exhibiting a high degree of tact, courtesy, and poise, explains procedures to patient to reduce anxieties and obtain patient cooperation&lt;/li&gt;&lt;li&gt;Prepares and positions patient for diagnostic imaging procedures.&lt;/li&gt;&lt;li&gt;Adjusts immobilization devices to obtain optimum views of specified area of body requested by physician.&lt;/li&gt;&lt;li&gt;Determines exposure factors based on height, weight, portion of body involved, and degree on penetration required. Moves imaging equipment into specified position.&lt;/li&gt;&lt;li&gt;Adjusts equipment controls to set exposure factors and produce images of proper detail, density, and accuracy.&lt;/li&gt;&lt;li&gt;Operates mobile radiologic equipment in operating room, emergency room, or at patients bedside.&lt;/li&gt;&lt;li&gt;Assists radiologists and other qualified physicians who have a valid CA DHS RHB Supervisor Operator Permit for Fluoroscopy in fluoroscopic and special x-ray examinations.&lt;/li&gt;&lt;li&gt;Prepares images for reading by radiologist or requesting physician.&lt;/li&gt;&lt;li&gt;Processes images and reviews for proper identification and quality control.&lt;/li&gt;&lt;li&gt;Performs routine maintenance, diagnoses malfunctions, and makes minor repairs on radiologic equipment, arranging for repairs as needed.&lt;/li&gt;&lt;li&gt;Practices radiation protection techniques to minimize radiation to patient and staff. Completes forms and maintains records, logs, and reports of work performed.&lt;/li&gt;&lt;li&gt;Orients new hires and trains students.&lt;/li&gt;&lt;li&gt;Fills in as necessary in the absence of the Supervising Radiology Technologist.&lt;/li&gt;&lt;li&gt;Performs other related duties as necessary.&lt;/li&gt;&lt;li&gt;Supervisory Responsibilities: This job has no supervisory responsibilities.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Grade 817&lt;/p&gt;&lt;p&gt;Basic Qualifications:&lt;/p&gt;&lt;p&gt;Experience&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Minimum of two (2) years of experience in Mammography OR one year of experience in a Specialty with an American Registry of Radiologic Technologists (ARRT) Certification in that Specialty.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Education&lt;/p&gt;&lt;ul&gt;&lt;li&gt;High School Diploma or General Education Development (GED) required.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;License, Certification, Registration&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Certified Radiologic Technologist - Fluoroscopy Certificate (California)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Certified Radiologic Technologist - Venipuncture Certificate (California)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Basic Life Support&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Additional Requirements:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ACLS - When required for the position.&lt;/li&gt;&lt;li&gt;Ability to perform all general diagnostic and routine fluoroscopic duties on patients of all ages as determined by the employer.&lt;/li&gt;&lt;li&gt;Ability to read, write and comprehend instructions, correspondence, and memos.&lt;/li&gt;&lt;li&gt;Ability to effectively present information to individuals and groups with varying knowledge of Radiology services.&lt;/li&gt;&lt;li&gt;Must be willing to work in a Labor Management Partnership environment.&lt;/li&gt;&lt;li&gt;Also refer to Position Specifications outlined in the appropriate collective bargaining agreement.&lt;/li&gt;&lt;li&gt;Radiologic Technologist Career Ladder Agreement (1) Radiologic Technologists without Venipuncture Certification - Working in a Modality where Venipuncture is NOT performed.&lt;/li&gt;&lt;li&gt;Radiologic Technologists working on or before October 05 at Kaiser Permanente WITHOUT California Venipuncture Certification in a Modality where it is NOT performed as part of their work assignment will not be required to obtain it.&lt;/li&gt;&lt;li&gt;For promotions, transfers or training in a Specialty that requires Venipuncture, the Technologist must obtain CA Venipuncture certification on or before the date of application.&lt;/li&gt;&lt;li&gt;The employer will provide the Technologist with educational opportunities in order to pass the California permit test at the Technologists request.&lt;/li&gt;&lt;li&gt;California Mammography Certificate, when required for the position.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Preferred Qualifications:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;N/A&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Primary Location: California,San Francisco,San Francisco 2238 Geary Medical Offices Scheduled Weekly Hours: 40 Shift: Day Workdays: Mon, Tue, Wed, Thu, Fri *Will cover for Mission Bay when necessary Working Hours Start: 10:30 AM Working Hours End: 07:00 PM Job Schedule: Full-time Job Type: Standard Employee Status: Regular Worker Location: Onsite Employee Group/Union Affiliation: A01|SEIU|United Healthcare Workers West Job Level: Individual Contributor Department: San Francisco Hospital - Mammography - 0206 Pay Range: $72.46 - $81.58 / hour Kaiser Permanente strives to offer a market competitive total rewards package and is committed to pay equity and transparency. The posted pay range is based on possible base salaries for the role and does not reflect the full value of our total rewards package. Actual base pay determined at offer will be based on labor market data, internal alignment, and a candidate''s years of relevant work experience, education, certifications, skills, and geographic location. Travel: Yes, 10 % of the Time Kaiser Permanente is an equal opportunity employer committed to fair, respectful, and inclusive workplaces. Applicants will be considered for employment without regard to race, religion, sex, age, national origin, disability, veteran status, or any other protected characteristic or status.&lt;/p&gt;&lt;p&gt;Submit Interest Save Job&lt;/p&gt;&lt;p&gt;Expected Employee Conduct &amp;gt;&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Collective Bargainingunmatched
+Diagnostic Radiologyunmatched
+Equipment Maintenance/Repairunmatched
+Fluoroscopyunmatched
+Homeland Securityunmatched
+Identify Issuesunmatched
 Mammographyunmatched
-Medical Recordsunmatched
+Medical Assistanceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Officeunmatched
 Medical Treatmentunmatched
-Mentoringunmatched
-[...3 lines deleted...]
-Quality Assuranceunmatched
+Mobile Plant/Equipmentunmatched
+Modalityunmatched
+Patient Careunmatched
+Phlebotomyunmatched
+Presentation/Verbal Skillsunmatched
+Quality Controlunmatched
+Quality of Careunmatched
+Radiation Safetyunmatched
 Radiographyunmatched
 Radiologyunmatched
 Record Keepingunmatched
-Retirement Planunmatched
-[...78 lines deleted...]
-    <t>http://www.philips.com/na/careers</t>
+Safety Processunmatched
+Technical Leadershipunmatched
+Training/Teachingunmatched</t>
+  </si>
+  <si>
+    <t>5 days ago</t>
+  </si>
+  <si>
+    <t>http://www.kp.org/careers</t>
   </si>
   <si>
     <t>10,000 employees or more</t>
   </si>
   <si>
-    <t>At Philips, we don’t need employees. We need people.  
-[...88 lines deleted...]
-    <t>5 days ago</t>
+    <t>At Kaiser Permanente, we are relentless in our pursuit of excellence. Driven by our mission to provide the highest quality preventive medicine, we are committed to eliminating health care disparities, and to making lives better through innovation, technology, and research.
+Our desire to deliver the best possible care inspires us to promote wellness among our members, communities, and each other. It also fuels our belief that everyone — regardless of circumstance — deserves access to affordable care, which further drives our motivation to expand our reach.
+Founded nearly 80 years ago, our unique business model sets us apart — positioning us to drive improvements across the industry and around the world.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -758,327 +929,324 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>26</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2" t="s">
         <v>27</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>28</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>29</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>30</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>32</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>33</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>34</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>35</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>36</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" t="s">
         <v>39</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3" t="s">
         <v>40</v>
       </c>
-      <c r="E3" t="s">
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>41</v>
       </c>
-      <c r="F3" t="s">
+      <c r="M3" t="s">
         <v>42</v>
       </c>
-      <c r="H3" t="s">
+      <c r="N3" t="s">
         <v>43</v>
       </c>
-      <c r="I3">
-[...16 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R3" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="S3" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="T3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="M4" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="O4" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="P4" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" t="s">
         <v>34</v>
       </c>
-      <c r="Q4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="S4" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="T4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5" t="s">
+        <v>58</v>
+      </c>
+      <c r="O5" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" t="s">
+        <v>35</v>
+      </c>
+      <c r="S5" t="s">
+        <v>36</v>
+      </c>
+      <c r="T5" t="s">
         <v>59</v>
-      </c>
-[...46 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H6" t="s">
+        <v>64</v>
+      </c>
+      <c r="I6">
+        <v>0</v>
+      </c>
+      <c r="J6" t="s">
         <v>65</v>
       </c>
-      <c r="D6" t="s">
+      <c r="K6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" t="s">
         <v>66</v>
       </c>
-      <c r="E6" t="s">
-[...11 lines deleted...]
-      <c r="J6" t="s">
+      <c r="M6" t="s">
         <v>67</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>68</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>69</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" t="s">
         <v>70</v>
       </c>
-      <c r="P6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R6" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="S6" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="T6" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">