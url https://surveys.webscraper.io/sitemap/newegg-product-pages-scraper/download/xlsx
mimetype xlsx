--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
@@ -98,331 +101,333 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/1EF-000C-007B8</t>
   </si>
   <si>
+    <t>2026-06-15T11:33:14Z</t>
+  </si>
+  <si>
     <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
   </si>
   <si>
-    <t>9SIBZW0KG71269</t>
+    <t>9SIBP4YKW40155</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
     <t>960-001401</t>
   </si>
   <si>
     <t>097855172778</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Sold as 1 Each.
 Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
   </si>
   <si>
-    <t>Logitech C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. The fixed 78 degrees field of view captures a just-right view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. Includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear. Built-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. - Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. - Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. - Dimensions: 1.7"H x 3.7"W x 2.8"D. - Easily connects via USB-A, cable length is 5'. - A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. - Features an attachable privacy screen that flips up and down to cover or expose the lens. - A simple glance at the cover confirms your space is not seen. - Features a RightLight 2 auto light correction for clear image in various lighting environments ranging from low light to direct sunlight. - Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. - Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. - Certified for Zoom and TAA compliant. - Works with other popular applications such as Microsoft Teams, BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Pexip, RingCentral Video, and Vidyo. - The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. - The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. - OS support: Windows 7 or later, MacOS 10.10 or later, Chrome OS. - Box contains: webcam with attached USB-A cable, privacy shutter, and user documentation. - Sold as 1 Each.</t>
-[...2 lines deleted...]
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Mon Apr 27 2026 04:00:45 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Logitech C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. The fixed 78 degrees field of view captures a just-right view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. Includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear. Built-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;&lt;br&gt;- Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor.&lt;br&gt;- Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away.&lt;br&gt;- Dimensions: 1.7"H x 3.7"W x 2.8"D.&lt;br&gt;- Easily connects via USB-A, cable length is 5'.&lt;br&gt;- A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls.&lt;br&gt;- Features an attachable privacy screen that flips up and down to cover or expose the lens.&lt;br&gt;- A simple glance at the cover confirms your space is not seen.&lt;br&gt;- Features a RightLight 2 auto light correction for clear image in various lighting environments ranging from low light to direct sunlight.&lt;br&gt;- Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor.&lt;br&gt;- Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;- Certified for Zoom and TAA compliant.&lt;br&gt;- Works with other popular applications such as Microsoft Teams, BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Pexip, RingCentral Video, and Vidyo.&lt;br&gt;- The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e.&lt;br&gt;- The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;- OS support: Windows 7 or later, MacOS 10.10 or later, Chrome OS.&lt;br&gt;- Box contains: webcam with attached USB-A cable, privacy shutter, and user documentation.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+    <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Mon Jun 15 2026 04:33:10 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
   </si>
   <si>
-    <t>C.N.E Technology</t>
-[...5 lines deleted...]
-    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location Order will ship out in 4 business days Shipping Information</t>
+    <t>TECH EDGE</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Technology-Galaxy</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from China to Select delivery location</t>
   </si>
   <si>
     <t>5.71 ounces</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
 https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
 https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
 https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
 https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/N82E16814126708</t>
   </si>
   <si>
+    <t>2026-06-15T11:33:37Z</t>
+  </si>
+  <si>
     <t>ASUS Dual NVIDIA GeForce RTX 3050 6GB OC Edition Gaming Graphics Card - PCIe 4.0, 6GB GDDR6 Memory, HDMI 2.1, DisplayPort 1.4a, 2-slot Design, Axial-tech Fan Design, 0dB Technology, DUAL-RTX3050-O6G</t>
   </si>
   <si>
-    <t>9SIA24GK9B8363</t>
+    <t>N82E16814126708</t>
   </si>
   <si>
     <t>ASUS</t>
   </si>
   <si>
     <t>DUAL-RTX3050-O6G</t>
   </si>
   <si>
     <t>NVIDIA Ampere Streaming Multiprocessors: The all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency.
 2nd Generation RT Cores: Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance.
 3rd Generation Tensor Cores: Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities.
 Axial-tech fan design features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.
 A 2-slot Design maximizes compatibility and cooling efficiency for superior performance in small chassis.
 0dB Technology lets you enjoy light gaming in relative silence.
 A stainless steel bracket is harder and more resistant to corrosion.</t>
   </si>
   <si>
     <t>ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 with two powerful fans AAA gaming performance and ray tracing NVIDIA® Ampere Streaming Multiprocessors: The all-new Ampere SM brings 2x the FP32 throughput and improved power efficiency 2nd Generation RT Cores: Experience 2x the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance 3rd Generation Tensor Cores: Get up to 2x the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities OC edition: Boost Clock 1537 MHz (OC Mode) / 1507 MHz (Default Mode) IP5X dust resistance offers protection from particle ingress for better durability A 2-slot design maximizes compatibility and cooling efficiency for superior performance in small chassis A stainless steel bracket is harder and more resistant to corrosion Auto-Extreme Technology uses automation to enhance reliability GPU Tweak III provides intuitive performance tweaking, thermal controls, and system monitoring 2x Fans. 2x Fun.Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3050 6G fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. Only on GeForce RTX™ Cutting-Edge GPUsNVIDIA® Ampere Architecture Realistic &amp; Immersive GraphicsRay Tracing AI-Accelerated PerformanceNVIDIA® DLSS Lowest System LatencyNVIDIA® Reflex Performance &amp; ReliabilityGame Ready and Studio Drivers Built for Live StreamingNVIDIA® Encoder AI-Enhanced Voice &amp; VideoNVIDIA® Broadcast App Fast-Track Your CreativityNVIDIA® Studio COOLING IP5X Dust ResistanceKeep it clean Dust is enemy number one for fans. It’s easy to clean the blades, but taking the fan apart to remove dust that has made its way inside is not a simple task. Passing the IP5X certification means the housing is safe from nasty particulates, so you'll never need that deep clean. 2-slot DesignSink your heat into this A carefully designed shroud, heatsink, and heatpipe layout allows the two fans to leverage chassis side-panel ventilation and deliver thermal performance that belies the card’s size. ENGINEERING Auto-Extreme TechnologyPrecision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Stainless Steel BracketSteel yourself The mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. SOFTWARE GPU TWEAK IIIMonitor, tweak, and tune The ASUS GPU Tweak III utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. QuantumCloudProfit from GPU power QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. ​Get started right away with just one click! EXPERIENCE 144-Validation Program 144-hour Validation Program"Extensive" may be an understatement A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games. NVIDIA® G-SYNC® TechnologySmooth operator This graphics card supports NVIDIA® G-SYNC® display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. Free 1 Month of Adobe Creative CloudGet complimentary membership with the purchase of selected ASUS products.* 20+ Adobe appsIndustry-leading apps including Photoshop, Illustrator, InDesign, Spark and XD. Adobe FontsAccess thousands of fonts right within your Creative Cloud apps. BehanceFind inspiration in the world’s largest creative community. Creative Cloud LibrariesYour team can share assets across their apps and devices, so everyone’s in sync. 1 TB of cloud storage per userExtra storage makes it easier for your team to share and manage creative assets. * Terms and conditions apply. For more details, please read the full terms and published on the event page. Get Faster Performance With NVIDIA® DLSS Max FPS. Max Quality. Powered by AI.Get a performance boost with NVIDIA® DLSS (Deep Learning Super Sampling). AI-specialized Tensor Cores on GeForce RTX™ GPUs give your games a speed boost with uncompromised image quality. This lets you crank up the settings and resolution for an even better visual experience. * Footage captured in 4K on desktop with GeForce RTX™ 30 Series, DLSS 2 Super Resolution. Ray TracingRay tracing simulates how light behaves in the real world to produce the most realistic and immersive graphics for gamers and creators. GeForce RTX™ 30 Series has RT Cores for enhanced ray tracing performance. GeForce ExperienceCapture and share videos, screenshots, and livestreams with friends. Keep your drivers up to date and optimize your game settings. GeForce Experience lets you do it all. It’s the essential companion to your GeForce graphics card. DirectX 12 UltimateDevelopers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX™ graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. RTX™ Video Super ResolutionRTX™ Video Super Resolution automatically enhances videos played in your Chrome or Edge browser using state-of-the art AI algorithms to sharpen images and remove blocky and distracting compression artifacts. Enjoy crystal-clear video with up to 4K resolution. ShadowPlay™Now you can record and share gameplay videos and livestreams on YouTube, Twitch, and Facebook. NVIDIA® ShadowPlay™ Technology lets you broadcast with minimal performance overhead, so you never miss a beat in your games. NVIDIA® G-SYNCGet smooth, tear-free gameplay at high refresh rates, plus HDR and more. These are the ultimate gaming displays and the go-to equipment for enthusiast gamers. Resizable BARResizable BAR is an advanced PCI Express feature that enables the CPU to access the entire GPU frame buffer at once, improving performance in many games. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI®, HDMI® High-Definition Multimedia Interface, HDMI® Trade dress and the HDMI® Logos are trademarks or registered trademarks of HDMI® Licensing Administrator, Inc. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. ASUS Dual NVIDIA GeForce RTX 3050 6GB OC Edition Gaming Graphics Card - PCIe 4.0, 6GB GDDR6 Memory, HDMI 2.1, DisplayPort 1.4 a, 2-Slot Design, Axial-tech Fan Design, 0dB Technology, Steel Bracket</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-4eb491" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-4eb491" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/original.png" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6" title="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/original.png" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; font-weight: normal;"&gt;ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 with two powerful fans AAA gaming performance and ray tracing&lt;/span&gt;&lt;/h3&gt;&lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA® Ampere Streaming Multiprocessors:&lt;/b&gt; The all-new Ampere SM brings 2x the FP32 throughput and improved power efficiency&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;2nd Generation RT Cores:&lt;/b&gt; Experience 2x the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;3rd Generation Tensor Cores:&lt;/b&gt; Get up to 2x the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC edition:&lt;/b&gt; Boost Clock 1537 MHz (OC Mode) / 1507 MHz (Default Mode)&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;IP5X dust resistance&lt;/b&gt; offers protection from particle ingress for better durability&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A&lt;b data-cnet-ccs-icb-annotation="true"&gt; 2-slot design&lt;/b&gt; maximizes compatibility and cooling efficiency for superior performance in small chassis&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak III&lt;/b&gt; provides intuitive performance tweaking, thermal controls, and system monitoring&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/c41da287aa314136c9c1d92d800bd13a/original" alt="Adobe 1 month bundle" data-cnet-ccs-icb-annotation="true"&gt;&lt;/li&gt; &lt;/ul&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div id="media-4eb491" data-elementid="inline-content-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport first-slide"&gt;&lt;div class="ccs-cc-ig-viewport-slide ccs-ig-cloud-active" data-slide-index="0"&gt;&lt;a class="ccs-cc-viewport-slide-wrapper" tabindex="-1" href="javascript:;" data-media-type="image"&gt;&lt;img class="ccs-cc-ig-viewport-preview" tabindex="0" src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" alt="slide 1 of 10, show larger image, asus dual geforce rtx 3050 6g front view black nvidia logo"&gt;&lt;/a&gt;&lt;/div&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-initialized ccs-slick-slider"&gt;&lt;button type="button" data-role="none" class="ccs-slick-prev ccs-slick-arrow ccs-slick-disabled" role="button" aria-label="show previous image" aria-disabled="true" style="display: inline-block;"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 1278px; transform: translate3d(0px, 0px, 0px);"&gt;&lt;div class="ccs-slick-slide ccs-slick-current ccs-slick-active ccs-ig-cloud-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G front view black NVIDIA logo" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" style="width: 127.8px;" data-slick-index="0" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0" disabled="disabled"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, asus dual geforce rtx 3050 6g front view black nvidia logo" class="ccs-slick-loading" style="opacity: 0.0581172;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, asus dual geforce rtx 3050 6g front view black nvidia logo" class="ccs-slick-loading" style="opacity: 0.0581172;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree top-down view with focus on bottom side" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/original.png" style="width: 127.8px;" data-slick-index="1" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on bottom side" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on bottom side" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree top-down view with focus on top side" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/original.png" style="width: 127.8px;" data-slick-index="2" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on top side" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on top side" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition front hero shot" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/original.png" style="width: 127.8px;" data-slick-index="3" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition front hero shot" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition front hero shot" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree angle focusing on IO port and fans" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/original.png" style="width: 127.8px;" data-slick-index="4" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree angle focusing on io port and fans" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree angle focusing on io port and fans" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G angled forward view" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/original.png" style="width: 127.8px;" data-slick-index="5" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, asus dual geforce rtx 3050 6g angled forward view" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, asus dual geforce rtx 3050 6g angled forward view" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G top down view focusing on heatsink" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/original.png" style="width: 127.8px;" data-slick-index="6" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, asus dual geforce rtx 3050 6g top down view focusing on heatsink" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, asus dual geforce rtx 3050 6g top down view focusing on heatsink" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G I/O ports" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/original.png" style="width: 127.8px;" data-slick-index="7" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, asus dual geforce rtx 3050 6g i/o ports" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, asus dual geforce rtx 3050 6g i/o ports" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition colorbox" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/original.png" style="width: 127.8px;" data-slick-index="8" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox" class="ccs-slick-loading" style="opacity: 0.747729;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition colorbox and graphics card with NVIDIA logo" data-ccs-fancybox="media-4eb491" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/original.png" style="width: 127.8px;" data-slick-index="9" aria-hidden="true" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="-1"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox and graphics card with nvidia logo" class="ccs-slick-loading"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox and graphics card with nvidia logo" class="ccs-slick-loading"&gt; &lt;/span&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" data-role="none" class="ccs-slick-next ccs-slick-arrow" role="button" aria-label="show next image" style="" aria-disabled="false"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature"&gt; &lt;div class="ccs-cc-inline-feature" data-type="text"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.5"&gt; &lt;div class="ccs-cc-inline-feature-background-mobile"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/41691512cc44f6c7722892264188ece7/original.jpg" alt=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:40%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/41691512cc44f6c7722892264188ece7/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="right" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0.25);"&gt; &lt;h3&gt;&lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;2x Fans. 2x Fun.&lt;/span&gt;&lt;/h3&gt;Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3050 6G fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; display: block; text-align: center;"&gt;Only on GeForce RTX™&lt;/span&gt;&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7797f0c42e7618844f9ad608b4c3cf39/original.png" data-media-type="image" data-caption="Cutting-Edge GPUs" title="Cutting-Edge GPUs show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Cutting-Edge GPUs" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7797f0c42e7618844f9ad608b4c3cf39/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Cutting-Edge GPUs"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="Realistic &amp;amp; Immersive Graphics" title="Realistic &amp;amp; Immersive Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Realistic &amp;amp; Immersive Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Realistic &amp;amp; Immersive Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ccc9365c17e79da5e09d838d4707c086/original.jpg" data-media-type="image" data-caption="AI-Accelerated Performance" title="AI-Accelerated Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Accelerated Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ccc9365c17e79da5e09d838d4707c086/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Accelerated Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Lowest System Latency" title="Lowest System Latency show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Lowest System Latency" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Lowest System Latency"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Cutting-Edge GPUs&lt;/h3&gt;NVIDIA® Ampere Architecture&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Realistic &amp;amp; Immersive Graphics&lt;/h3&gt;Ray Tracing&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Accelerated Performance&lt;/h3&gt;NVIDIA® DLSS&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Lowest System Latency&lt;/h3&gt;NVIDIA® Reflex&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25f906eae5290c777b6a195185f8ae23/original.jpg" data-media-type="image" data-caption="Performance &amp;amp; Reliability" title="Performance &amp;amp; Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance &amp;amp; Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25f906eae5290c777b6a195185f8ae23/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance &amp;amp; Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4f1861b5cc88d87779ce75d76d37dc5b/original.png" data-media-type="image" data-caption="Built for Live Streaming" title="Built for Live Streaming show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Built for Live Streaming" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4f1861b5cc88d87779ce75d76d37dc5b/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Built for Live Streaming"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="AI-Enhanced Voice &amp;amp; Video" title="AI-Enhanced Voice &amp;amp; Video show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Voice &amp;amp; Video" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Voice &amp;amp; Video"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f60205c401e8eb0a49a6fc8b6a89782f/original.jpg" data-media-type="image" data-caption="Fast-Track Your Creativity" title="Fast-Track Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Fast-Track Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f60205c401e8eb0a49a6fc8b6a89782f/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Fast-Track Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance &amp;amp; Reliability&lt;/h3&gt;Game Ready and Studio Drivers&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Built for Live Streaming&lt;/h3&gt;NVIDIA® Encoder&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Voice &amp;amp; Video&lt;/h3&gt;NVIDIA® Broadcast App&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Fast-Track Your Creativity&lt;/h3&gt;NVIDIA® Studio&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="</t>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-1f61aa" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-1f61aa" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/original.png" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6" title="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/original.png" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; font-weight: normal;"&gt;ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 with two powerful fans AAA gaming performance and ray tracing&lt;/span&gt;&lt;/h3&gt;&lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA® Ampere Streaming Multiprocessors:&lt;/b&gt; The all-new Ampere SM brings 2x the FP32 throughput and improved power efficiency&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;2nd Generation RT Cores:&lt;/b&gt; Experience 2x the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;3rd Generation Tensor Cores:&lt;/b&gt; Get up to 2x the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC edition:&lt;/b&gt; Boost Clock 1537 MHz (OC Mode) / 1507 MHz (Default Mode)&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;IP5X dust resistance&lt;/b&gt; offers protection from particle ingress for better durability&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A&lt;b data-cnet-ccs-icb-annotation="true"&gt; 2-slot design&lt;/b&gt; maximizes compatibility and cooling efficiency for superior performance in small chassis&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak III&lt;/b&gt; provides intuitive performance tweaking, thermal controls, and system monitoring&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/c41da287aa314136c9c1d92d800bd13a/original" alt="Adobe 1 month bundle" data-cnet-ccs-icb-annotation="true"&gt;&lt;/li&gt; &lt;/ul&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div id="media-1f61aa" data-elementid="inline-content-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport first-slide"&gt;&lt;div class="ccs-cc-ig-viewport-slide ccs-ig-cloud-active" data-slide-index="0"&gt;&lt;a class="ccs-cc-viewport-slide-wrapper" tabindex="-1" href="javascript:;" data-media-type="image"&gt;&lt;img class="ccs-cc-ig-viewport-preview" tabindex="0" src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" alt="slide 1 of 10, show larger image, asus dual geforce rtx 3050 6g front view black nvidia logo"&gt;&lt;/a&gt;&lt;/div&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-initialized ccs-slick-slider"&gt;&lt;button type="button" data-role="none" class="ccs-slick-prev ccs-slick-arrow ccs-slick-disabled" role="button" aria-label="show previous image" aria-disabled="true" style="display: inline-block;"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 1278px; transform: translate3d(0px, 0px, 0px);"&gt;&lt;div class="ccs-slick-slide ccs-slick-current ccs-slick-active ccs-ig-cloud-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G front view black NVIDIA logo" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" style="width: 127.8px;" data-slick-index="0" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0" disabled="disabled"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, asus dual geforce rtx 3050 6g front view black nvidia logo" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, asus dual geforce rtx 3050 6g front view black nvidia logo" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree top-down view with focus on bottom side" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/original.png" style="width: 127.8px;" data-slick-index="1" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on bottom side" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on bottom side" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree top-down view with focus on top side" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/original.png" style="width: 127.8px;" data-slick-index="2" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on top side" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on top side" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition front hero shot" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/original.png" style="width: 127.8px;" data-slick-index="3" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition front hero shot" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition front hero shot" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree angle focusing on IO port and fans" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/original.png" style="width: 127.8px;" data-slick-index="4" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree angle focusing on io port and fans" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree angle focusing on io port and fans" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G angled forward view" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/original.png" style="width: 127.8px;" data-slick-index="5" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, asus dual geforce rtx 3050 6g angled forward view" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, asus dual geforce rtx 3050 6g angled forward view" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G top down view focusing on heatsink" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/original.png" style="width: 127.8px;" data-slick-index="6" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, asus dual geforce rtx 3050 6g top down view focusing on heatsink" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, asus dual geforce rtx 3050 6g top down view focusing on heatsink" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G I/O ports" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/original.png" style="width: 127.8px;" data-slick-index="7" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, asus dual geforce rtx 3050 6g i/o ports" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, asus dual geforce rtx 3050 6g i/o ports" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition colorbox" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/original.png" style="width: 127.8px;" data-slick-index="8" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition colorbox and graphics card with NVIDIA logo" data-ccs-fancybox="media-1f61aa" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/original.png" style="width: 127.8px;" data-slick-index="9" aria-hidden="true" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="-1"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox and graphics card with nvidia logo" class="ccs-slick-loading"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox and graphics card with nvidia logo" class="ccs-slick-loading"&gt; &lt;/span&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" data-role="none" class="ccs-slick-next ccs-slick-arrow" role="button" aria-label="show next image" style="" aria-disabled="false"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature"&gt; &lt;div class="ccs-cc-inline-feature" data-type="text"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.5"&gt; &lt;div class="ccs-cc-inline-feature-background-mobile"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/41691512cc44f6c7722892264188ece7/original.jpg" alt=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:40%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/41691512cc44f6c7722892264188ece7/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="right" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0.25);"&gt; &lt;h3&gt;&lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;2x Fans. 2x Fun.&lt;/span&gt;&lt;/h3&gt;Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3050 6G fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; display: block; text-align: center;"&gt;Only on GeForce RTX™&lt;/span&gt;&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7797f0c42e7618844f9ad608b4c3cf39/original.png" data-media-type="image" data-caption="Cutting-Edge GPUs" title="Cutting-Edge GPUs show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Cutting-Edge GPUs" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7797f0c42e7618844f9ad608b4c3cf39/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Cutting-Edge GPUs"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="Realistic &amp;amp; Immersive Graphics" title="Realistic &amp;amp; Immersive Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Realistic &amp;amp; Immersive Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Realistic &amp;amp; Immersive Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ccc9365c17e79da5e09d838d4707c086/original.jpg" data-media-type="image" data-caption="AI-Accelerated Performance" title="AI-Accelerated Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Accelerated Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ccc9365c17e79da5e09d838d4707c086/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Accelerated Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Lowest System Latency" title="Lowest System Latency show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Lowest System Latency" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Lowest System Latency"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Cutting-Edge GPUs&lt;/h3&gt;NVIDIA® Ampere Architecture&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Realistic &amp;amp; Immersive Graphics&lt;/h3&gt;Ray Tracing&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Accelerated Performance&lt;/h3&gt;NVIDIA® DLSS&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Lowest System Latency&lt;/h3&gt;NVIDIA® Reflex&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25f906eae5290c777b6a195185f8ae23/original.jpg" data-media-type="image" data-caption="Performance &amp;amp; Reliability" title="Performance &amp;amp; Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance &amp;amp; Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25f906eae5290c777b6a195185f8ae23/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance &amp;amp; Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4f1861b5cc88d87779ce75d76d37dc5b/original.png" data-media-type="image" data-caption="Built for Live Streaming" title="Built for Live Streaming show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Built for Live Streaming" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4f1861b5cc88d87779ce75d76d37dc5b/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Built for Live Streaming"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="AI-Enhanced Voice &amp;amp; Video" title="AI-Enhanced Voice &amp;amp; Video show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Voice &amp;amp; Video" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Voice &amp;amp; Video"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f60205c401e8eb0a49a6fc8b6a89782f/original.jpg" data-media-type="image" data-caption="Fast-Track Your Creativity" title="Fast-Track Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Fast-Track Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f60205c401e8eb0a49a6fc8b6a89782f/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Fast-Track Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance &amp;amp; Reliability&lt;/h3&gt;Game Ready and Studio Drivers&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Built for Live Streaming&lt;/h3&gt;NVIDIA® Encoder&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Voice &amp;amp; Video&lt;/h3&gt;NVIDIA® Broadcast App&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Fast-Track Your Creativity&lt;/h3&gt;NVIDIA® Studio&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em; letter-spacing: 0.2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;COOLING&lt;/span&gt;&lt;/h3&gt;&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4c91c253eab30789686561e19ad09be6/original.jpg" data-media-type="image" data-caption="Fans shielded from dust" title="Fans shielded from dust show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Fans shielded from dust" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4c91c253eab30789686561e19ad09be6/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4c91c253eab30789686561e19ad09be6/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Fans shielded from dust"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;IP5X Dust Resistance&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Keep it clean&lt;/span&gt;&lt;/h3&gt; Dust is enemy number one for fans. It’s easy to clean the blades, but taking the fan apart to remove dust that has made its way inside is not a simple task. Passing the IP5X certification means the housing is safe from nasty particulates, so you'll never need that deep clean.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbn</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-708-06.png</t>
   </si>
   <si>
-    <t>antonline</t>
-[...5 lines deleted...]
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 48.0% 4 days 17.2% 5 days 14.4% 6 days 8.4% 7 days 6.4% &gt; 7 days 5.6% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+    <t>Newegg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/antonline</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>6GB</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-708-06.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-07.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-08.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-09.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-10.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-11.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-12.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-13.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-14.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-15.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-16.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-17.png
 https://c1.neweggimages.com/productimage/nb640/14-126-708-18.png</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/N82E16814126807</t>
   </si>
   <si>
+    <t>2026-06-15T11:32:50Z</t>
+  </si>
+  <si>
     <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G</t>
   </si>
   <si>
-    <t>N82E16814126807</t>
+    <t>9SIA24GKK56435</t>
   </si>
   <si>
     <t>DUAL-RTX5060-O8G</t>
   </si>
   <si>
     <t>8GB 128-Bit GDDR7
 Boost Clock OC mode: 2565MHz Default mode: 2535MHz (Boost Clock)
 1 x HDMI 2.1b 3 x DisplayPort 2.1b
 3840 Cores CUDA Cores
 PCI Express 5.0 x8</t>
   </si>
   <si>
-    <t>DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
-[...2 lines deleted...]
-    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt; &lt;div id="ficon-125e8b" class="ccs-cc-ficons" data-size="small" data-vertical="false" data-show-titles="true"&gt; &lt;div class="ccs-cc-ficons-items"&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Media" aria-label="Click to view Media" data-section-title="Media" data-section="media"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Features" aria-label="Click to view Features" data-section-title="Features" data-section="features"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-cc-ficons-content"&gt; &lt;div data-section="media" data-size="large" data-title="Media" data-init=""&gt; &lt;div id="media-202d7c" data-elementid="ficon-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport"&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-slider"&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-section="features" data-size="large" data-title="Features" data-init=""&gt; &lt;div data-elementid="ficon-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:1.29725"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:77.086%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4eb83edd1354c89df1161278b2e1a9ea/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-media-type="image" data-caption="Dual GeForce RTX 5060 graphics card key visual" title="Dual GeForce RTX 5060 graphics card key visual show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Dual GeForce RTX 5060 graphics card key visual" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Dual GeForce RTX 5060 graphics card key visual"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;span&gt;&lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;DUAL GEFORCE RTX™ 5060&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #a9bcdf, #fff, #92a1b4); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Dual Fans, Perfect Fit&lt;/span&gt;&lt;/h3&gt; ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="media" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" title="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center;"&gt;NVIDIA® Blackwell Architecture&lt;/span&gt;&lt;/h3&gt;&lt;h3 style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;The Ultimate Platform for Gamers and Creators &lt;/span&gt;&lt;/h3&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="left" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style="width: 25.00%;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-standard" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-media-type="image" data-caption="NVIDIA chipset icon" title="NVIDIA chipset icon show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA chipset icon" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/width(1200).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA chipset icon"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0);"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fifth-Gen Tensor Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Max AI performance with FP4 and DLSS 4&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;New Streaming Multiprocessors&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Optimized for neural shaders&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fourth-Gen Ray Tracing Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Built for Mega Geometry &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-media-type="image" data-caption="AI-Enhanced Graphics and Performance" title="AI-Enhanced Graphics and Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Graphics and Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Graphics and Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Game-Winning Responsiveness" title="Game-Winning Responsiveness show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Game-Winning Responsiveness" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Game-Winning Responsiveness"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="True-to-Life Graphics" title="True-to-Life Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="True-to-Life Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="True-to-Life Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-media-type="image" data-caption="Digital Humans and AI Assistants" title="Digital Humans and AI Assistants show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Digital Humans and AI Assistants" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Digital Humans and AI Assistants"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Graphics and Performance&lt;/h3&gt;NVIDIA® DLSS 4 with Multi Frame Generation&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Game-Winning Responsiveness&lt;/h3&gt;NVIDIA® Reflex 2 with Frame Warp&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;True-to-Life Graphics&lt;/h3&gt;Full ray tracing with neural rendering&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Digital Humans and AI Assistants&lt;/h3&gt;NVIDIA® ACE&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-media-type="image" data-caption="Accelerate Your Creativity" title="Accelerate Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Accelerate Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Accelerate Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="Enhance Any Video with AI" title="Enhance Any Video with AI show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Enhance Any Video with AI" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Enhance Any Video with AI"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-media-type="image" data-caption="Performance and Reliability" title="Performance and Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance and Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance and Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-media-type="image" data-caption="The Ultimate Gaming Display Technologies" title="The Ultimate Gaming Display Technologies show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="The Ultimate Gaming Display Technologies" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="The Ultimate Gaming Display Technologies"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Accelerate Your Creativity&lt;/h3&gt;NVIDIA® Studio creator tools and technology&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Enhance Any Video with AI&lt;/h3&gt;NVIDIA® Broadcast and ninth-gen NVIDIA® Encoder&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance and Reliability&lt;/h3&gt;NVIDIA® app with Game Ready and Studio Drivers and Studio Drivers&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;The Ultimate Gaming Display Technologies&lt;/h3&gt;NVIDIA® G-SYNC&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-media-type="image" data-caption="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" title="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em;"&gt;Build Small. Play Big.&lt;/span&gt;&lt;/h3&gt;You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.2727"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000; padding-top:44.001%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e08da7e0167a31f9a55d5c43c39edec6/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-media-type="image" data-caption="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" title="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #b4acac, #fff, #707070); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Cooling&lt;/span&gt; &lt;/h3&gt; &lt;h3&gt; &lt;span style="font-size: 1.5em;"&gt;2.5-slot Design&lt;/span&gt; &lt;/h3&gt; A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items" tabindex="0"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Axial-tech Upgrades&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Two tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. &lt;br&gt; &lt;br&gt; &lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/bd744df022171a237506b3fdcac7dcd3/original" alt="Axial-Tech Fan Upgrades Video" max-width="100%;"&gt; &lt;br&gt; &lt;br&gt; Airflow comparison between the Axial-tech fan design and a standard fan. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;0 dB Technology&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;To eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/89f5996d8e5423bb3c280706f49d1a5c/original" alt="Dual RTX 5060 fan illustration" max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Dual Ball Fan Bearings&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Fan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/7203d8995aedcd8f2e38a95e93f09528/original" alt="Exploded view of a graphics card fan showcasing dual ball fan bearings for enhanced durability and cooling performance." max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-fea</t>
+    <t>ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291057906']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;&lt;div id="arimemodetail" class="tab-pane-content is-active" style="margin-top: 20px;"&gt;ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png</t>
   </si>
   <si>
-    <t>Newegg</t>
-[...2 lines deleted...]
-    <t>Free Shipping Shipping Information to Select delivery location</t>
+    <t>antonline</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/NothingButSavings</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 37.3% 4 days 23.3% 5 days 12.9% 6 days 13.7% 7 days 6.4% &gt; 7 days 6.4% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>8GB</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-01.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-02.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-05.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-03.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-04.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-06.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-07.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-08.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-09.png</t>
   </si>
   <si>
+    <t>https://www.newegg.com/p/N82E16814126827</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:33:00Z</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G-WHITE</t>
+  </si>
+  <si>
+    <t>N82E16814126827</t>
+  </si>
+  <si>
+    <t>DUAL-RTX5060-O8G-WHITE</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccsCnetReviewLegacy"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291196971']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-01.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-03.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-04.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-05.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-06.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-07.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-08.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-09.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-10.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-11.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-12.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-13.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-14.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-15.png
+https://c1.neweggimages.com/productimage/nb640/14-126-827-16.png</t>
+  </si>
+  <si>
     <t>https://www.newegg.com/p/N82E16814126446</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:33:07Z</t>
   </si>
   <si>
     <t>ASUS Phoenix NVIDIA GeForce GTX 1650 OC Edition Gaming Graphics Card (PCIe 3.0, 4GB GDDR6 Memory, HDMI, DisplayPort, DVI-D, Axial-tech Fan Design), PH-GTX1650-O4GD6</t>
   </si>
   <si>
     <t>9SIBTK0KPR3398</t>
   </si>
   <si>
     <t>PH-GTX1650-O4GD6</t>
   </si>
   <si>
     <t>4GB 128-Bit GDDR6
 Core Clock 1410 MHz
 Boost Clock OC Mode: 1635 MHz
 Gaming Mode: 1605 MHz
 1 x DVI-D 1 x HDMI 2.0b 1 x DisplayPort 1.4
 896 CUDA Cores
 PCI Express 3.0</t>
   </si>
   <si>
     <t>ASUS Phoenix GeForce® GTX 1650 OC edition 4GB GDDR6 is your ticket into PC gaming. OC Edition: Boost Clock 1635 MHz (OC Mode)/ 1605 MHz (Gaming Mode) The ASUS Phoenix GeForce® GTX 1650 is built with the breakthrough graphics performance of the award-winning NVIDIA Turing™ architecture to supercharge your favorite games. Ultra-fast GDDR6 with over 50% more memory bandwidth for high-speed gaming. GeForce Experience lets you capture and share videos, screenshots, and livestreams with friends, keep GeForce drivers up to date, and easily optimize your in-game settings. Axial-tech fan design features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure. Dual ball fan bearings can last up to twice as long as sleeve bearing designs. Auto-Extreme Technology uses automation to enhance reliability. A compact design maximizes compatibility. A stainless steel bracket is harder and more resistant to corrosion. GPU Tweak II provides intuitive performance tweaking, thermal controls, and system monitoring. Packs a Punch Phoenix graphics cards pack as much performance as possible into a compact design that offers a wide range of compatibility with small chassis. Limited space begs an efficient cooling system, and the Phoenix GeForce® GTX 1650 delivers with a powerful Axial-tech fan. Whether you're upgrading an outdated card or building your first gaming rig, the Phoenix is a potent package that delivers latest-gen performance. COOLING Axial−tech Fan Design Better, faster, stronger Newly designed for the latest generation of top-end ROG graphics cards, these fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure. Dual Ball Fan Bearings 2x longer lifespan Different bearing types have unique pros and cons. Ball bearings excel at durability and can last up to twice as long as sleeve bearing designs. ENGINEERING Stainless Steel Bracket Steel yourself The mounting bracket of the Phoenix has been beefed up with 304 Stainless Steel that is harder and more resistant to corrosion. 1:18 Auto−Extreme Technology Precision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Compact Design The pieces fit Perfect proportions maximize compatibility with the latest chassis. SOFTWARE GPU Tweak II Monitor, tweak, and tune The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. XSplit Premium streaming XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! wtfast Play lag-free We've partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! EXPERIENCE NVIDIA® G−SYNC™ Technology Smooth operator This graphics card supports NVIDIA® G-SYNCTM display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. MORE CREATING, LESS WAITING Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. Turing Shaders Featuring concurrent execution of floating point and integer operations, adaptive shading technology, and a new unified memory architecture with twice the cache of its predecessor, NVIDIA Turing™ shaders enable awesome performance increases in today's games. Awesome Performance Easily upgrade your PC and get game ready with performance that's twice as fast as the GeForce GTX 950 and up to 70% faster than the GTX 1050 in the latest games. GeForce Experience GeForce Experience™ is the essential companion to your GeForce graphics card. Capture and share videos, screenshots, and livestreams with friends, keep your GeForce drivers up to date, and easily optimize your in-game settings. NVIDIA Ansel This powerful tool lets you take professional-grade screenshots of your games. Now, you can record and share your most brilliant gaming experiences with super-resolution, 360-degree, HDR, and stereoscopic capture modes. MORE CREATING, LESS WAITING Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. Turing Shaders Featuring concurrent execution of floating point and integer operations, adaptive shading technology, and a new unified memory architecture with twice the cache of its predecessor, NVIDIA Turing™ shaders enable awesome performance increases in today's games. Awesome Performance Easily upgrade your PC and get game ready with performance that's twice as fast as the GeForce GTX 950 and up to 70% faster than the GTX 1050 in the latest games. GeForce Experience GeForce Experience™ is the essential companion to your GeForce graphics card. Capture and share videos, screenshots, and livestreams with friends, keep your GeForce drivers up to date, and easily optimize your in-game settings. NVIDIA Ansel This powerful tool lets you take professional-grade screenshots of your games. Now, you can record and share your most brilliant gaming experiences with super-resolution, 360-degree, HDR, and stereoscopic capture modes. MORE CREATING, LESS WAITING Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. About ASUS ASUS aspires to deliver the incredible in everything it does. With more than 17,000 employees around the globe with a world-class R&amp;D team of 5,500 engineers, ASUS is dedicated to the design and manufacture of products that perfectly meet the needs of today’s (and tomorrow’s) digital home and office. ASUS’ broad portfolio includes motherboards, graphics cards, displays, desktop PCs, all-in-one PCs, laptops, servers, wireless networking devices, tablets, smartphones and wearables. Driven by innovation and committed to quality, the company won 4,385 awards and earned approximately US$13.3 billion of revenue in 2016. © 2020 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-baabc2" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-inline-custom ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-baabc2" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ec67c1458d660ef387168a9bec9be4b8/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ec67c1458d660ef387168a9bec9be4b8/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ec67c1458d660ef387168a9bec9be4b8/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="color: #c8c8c8; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; ASUS Phoenix GeForce® GTX 1650 OC edition 4GB GDDR6 is your ticket into PC gaming. &lt;/span&gt; &lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC Edition:&lt;/b&gt; Boost Clock 1635 MHz (OC Mode)/ 1605 MHz (Gaming Mode)&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;The ASUS Phoenix GeForce® GTX 1650 is built with the breakthrough graphics performance of the award-winning &lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA Turing™ architecture&lt;/b&gt; to supercharge your favorite games.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Ultra-fast GDDR6&lt;/b&gt; with over 50% more memory bandwidth for high-speed gaming.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GeForce Experience&lt;/b&gt; lets you capture and share videos, screenshots, and livestreams with friends, keep GeForce drivers up to date, and easily optimize your in-game settings.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Axial-tech fan design&lt;/b&gt; features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Dual ball fan bearings&lt;/b&gt; can last up to twice as long as sleeve bearing designs.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;compact design&lt;/b&gt; maximizes compatibility.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak II&lt;/b&gt; provides intuitive performance tweaking, thermal controls, and system monitoring.&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/69acba5c6e18824119d7bdf2e58bfb6d/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/69acba5c6e18824119d7bdf2e58bfb6d/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/69acba5c6e18824119d7bdf2e58bfb6d/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Packs a Punch &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Phoenix graphics cards pack as much performance as possible into a compact design that offers a wide range of compatibility with small chassis. Limited space begs an efficient cooling system, and the Phoenix GeForce® GTX 1650 delivers with a powerful Axial-tech fan. Whether you're upgrading an outdated card or building your first gaming rig, the Phoenix is a potent package that delivers latest-gen performance. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; COOLING &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/68dfdbe2519579baaefb93981aa304d0/original.gif" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/68dfdbe2519579baaefb93981aa304d0/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/68dfdbe2519579baaefb93981aa304d0/original.gif" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Axial−tech Fan Design &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Better, faster, stronger &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Newly designed for the latest generation of top-end ROG graphics cards, these fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/930f4f54a6911bb71c8a17d9342a45d5/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/930f4f54a6911bb71c8a17d9342a45d5/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/930f4f54a6911bb71c8a17d9342a45d5/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Dual Ball Fan Bearings &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; 2x longer lifespan &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Different bearing types have unique pros and cons. Ball bearings excel at durability and can last up to twice as long as sleeve bearing designs. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; ENGINEERING &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a116b405167a3bb385686682c5814d40/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a116b405167a3bb385686682c5814d40/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a116b405167a3bb385686682c5814d40/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Stainless Steel Bracket &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Steel yourself &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The mounting bracket of the Phoenix has been beefed up with 304 Stainless Steel that is harder and more resistant to corrosion. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;div class="ccs-cc-inline-embedded-video" tabindex="0" data-player="player_cca436608d6f4eee9d6dc8dbd7ae264f" data-video-url="https://www.youtube.com/watch?v=DIpHYVDrGrc" data-transcoded-video-url="" data-cc-url="" data-cc-lang="" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg"&gt; &lt;div class="ccs-cc-video-thumbnail-container"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg" alt="Product image"&gt; &lt;span class="ccs-cc-video-duration"&gt;1:18&lt;/span&gt; &lt;/div&gt; &lt;span class="ccs-cc-inline-video-play-icon"&gt;&lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Auto−Extreme Technology &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Precision automated manufacturing &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90983fd7b7bedc77c872db591b2e63de/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90983fd7b7bedc77c872db591b2e63de/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90983fd7b7bedc77c872db591b2e63de/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Compact Design &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; The pieces fit &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Perfect proportions maximize compatibility with the latest chassis. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; SOFTWARE &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; GPU Tweak II &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Monitor, tweak, and tune &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; XSplit &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Premium streaming &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; wtfast &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Play lag-free &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; We've partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; EXPERIENCE &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; NVIDIA® G−SYNC™ Technology &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Smooth operator &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; This graphics card supports NVIDIA® G-SYNCTM display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items ccs-slick-initialized ccs-slick-slider ccs-slick-dotted" tabindex="0"&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 13035px; transform: translate3d(-1185px, 0px, 0px);"&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide ccs-slick-cloned" data-background="color" data-slick-index="-1" id="" aria-hidden="true" style="width: 1185px;" tabindex="-1"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/810a152c44e139147ed1382fa2d305b6/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image" tabindex="-1"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/810a152c44e139147ed1382fa2d305b6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div&gt; &lt;span style="display: inline-block; font-size: 1.17em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;"&gt; MORE CREATING, LESS WAITING &lt;/span&gt; &lt;br&gt;&lt;br&gt; Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide ccs-slick-current ccs-slick-active" data-background="color" data-slick-index="0" aria-hidden="false" style="width: 1185px;" tabindex="-1" role="tabpanel" id="ccs-slick-slide00" aria-describedby="ccs-slick-slide-control00"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2548d5e0fe3fa56c7599e8470f180a12/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image" tabindex="0"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2548d5e0fe3fa56c7599e8470f180a12/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div&gt; &lt;span style="display: inline-block; font-size: 1.17em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;"&gt; Turing Shaders &lt;/span&gt; &lt;br&gt;&lt;br&gt; Featuring concurrent execution of floating point and integer operations, adaptive shading technology, and a new unified memory architecture with twice the cache of its predecessor, NVIDIA Turing™ shaders enable awesome performance increases in today's games. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide" data-background="color" data-slick-index="1" aria-hidden="true" style="width: 1185px;" tabindex="-1" role="tabpanel" id="ccs-slick-slide01" aria-describedby="ccs-slick-slide-control01"&gt; &lt;div class="ccs-cc-inline-fe</t>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-6e3917" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-inline-custom ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-6e3917" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ec67c1458d660ef387168a9bec9be4b8/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ec67c1458d660ef387168a9bec9be4b8/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ec67c1458d660ef387168a9bec9be4b8/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="color: #c8c8c8; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; ASUS Phoenix GeForce® GTX 1650 OC edition 4GB GDDR6 is your ticket into PC gaming. &lt;/span&gt; &lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC Edition:&lt;/b&gt; Boost Clock 1635 MHz (OC Mode)/ 1605 MHz (Gaming Mode)&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;The ASUS Phoenix GeForce® GTX 1650 is built with the breakthrough graphics performance of the award-winning &lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA Turing™ architecture&lt;/b&gt; to supercharge your favorite games.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Ultra-fast GDDR6&lt;/b&gt; with over 50% more memory bandwidth for high-speed gaming.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GeForce Experience&lt;/b&gt; lets you capture and share videos, screenshots, and livestreams with friends, keep GeForce drivers up to date, and easily optimize your in-game settings.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Axial-tech fan design&lt;/b&gt; features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Dual ball fan bearings&lt;/b&gt; can last up to twice as long as sleeve bearing designs.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;compact design&lt;/b&gt; maximizes compatibility.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak II&lt;/b&gt; provides intuitive performance tweaking, thermal controls, and system monitoring.&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/69acba5c6e18824119d7bdf2e58bfb6d/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/69acba5c6e18824119d7bdf2e58bfb6d/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/69acba5c6e18824119d7bdf2e58bfb6d/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Packs a Punch &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Phoenix graphics cards pack as much performance as possible into a compact design that offers a wide range of compatibility with small chassis. Limited space begs an efficient cooling system, and the Phoenix GeForce® GTX 1650 delivers with a powerful Axial-tech fan. Whether you're upgrading an outdated card or building your first gaming rig, the Phoenix is a potent package that delivers latest-gen performance. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; COOLING &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/68dfdbe2519579baaefb93981aa304d0/original.gif" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/68dfdbe2519579baaefb93981aa304d0/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/68dfdbe2519579baaefb93981aa304d0/original.gif" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Axial−tech Fan Design &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Better, faster, stronger &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Newly designed for the latest generation of top-end ROG graphics cards, these fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/930f4f54a6911bb71c8a17d9342a45d5/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/930f4f54a6911bb71c8a17d9342a45d5/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/930f4f54a6911bb71c8a17d9342a45d5/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Dual Ball Fan Bearings &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; 2x longer lifespan &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Different bearing types have unique pros and cons. Ball bearings excel at durability and can last up to twice as long as sleeve bearing designs. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; ENGINEERING &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a116b405167a3bb385686682c5814d40/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a116b405167a3bb385686682c5814d40/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a116b405167a3bb385686682c5814d40/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Stainless Steel Bracket &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Steel yourself &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The mounting bracket of the Phoenix has been beefed up with 304 Stainless Steel that is harder and more resistant to corrosion. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;div class="ccs-cc-inline-embedded-video" tabindex="0" data-player="player_9f970a9e82dc441abe7e73379fef3ade" data-video-url="https://www.youtube.com/watch?v=DIpHYVDrGrc" data-transcoded-video-url="" data-cc-url="" data-cc-lang="" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg"&gt; &lt;div class="ccs-cc-video-thumbnail-container"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg" alt="Product image"&gt; &lt;span class="ccs-cc-video-duration"&gt;1:18&lt;/span&gt; &lt;/div&gt; &lt;span class="ccs-cc-inline-video-play-icon"&gt;&lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Auto−Extreme Technology &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Precision automated manufacturing &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90983fd7b7bedc77c872db591b2e63de/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90983fd7b7bedc77c872db591b2e63de/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90983fd7b7bedc77c872db591b2e63de/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Compact Design &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; The pieces fit &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Perfect proportions maximize compatibility with the latest chassis. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; SOFTWARE &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; GPU Tweak II &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Monitor, tweak, and tune &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; XSplit &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Premium streaming &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; wtfast &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Play lag-free &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; We've partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 2em; font-weight: bold; text-align: center; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; EXPERIENCE &lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="display: inline-block; font-size: 1.5em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; NVIDIA® G−SYNC™ Technology &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Smooth operator &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; This graphics card supports NVIDIA® G-SYNCTM display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items ccs-slick-initialized ccs-slick-slider ccs-slick-dotted" tabindex="0"&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 13860px; transform: translate3d(-1260px, 0px, 0px);"&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide ccs-slick-cloned" data-background="color" data-slick-index="-1" id="" aria-hidden="true" style="width: 1260px;" tabindex="-1"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/810a152c44e139147ed1382fa2d305b6/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image" tabindex="-1"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/810a152c44e139147ed1382fa2d305b6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div&gt; &lt;span style="display: inline-block; font-size: 1.17em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;"&gt; MORE CREATING, LESS WAITING &lt;/span&gt; &lt;br&gt;&lt;br&gt; Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide ccs-slick-current ccs-slick-active" data-background="color" data-slick-index="0" aria-hidden="false" style="width: 1260px;" tabindex="-1" role="tabpanel" id="ccs-slick-slide00" aria-describedby="ccs-slick-slide-control00"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2548d5e0fe3fa56c7599e8470f180a12/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image" tabindex="0"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2548d5e0fe3fa56c7599e8470f180a12/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div&gt; &lt;span style="display: inline-block; font-size: 1.17em; font-weight: bold; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent;"&gt; Turing Shaders &lt;/span&gt; &lt;br&gt;&lt;br&gt; Featuring concurrent execution of floating point and integer operations, adaptive shading technology, and a new unified memory architecture with twice the cache of its predecessor, NVIDIA Turing™ shaders enable awesome performance increases in today's games. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide" data-background="color" data-slick-index="1" aria-hidden="true" style="width: 1260px;" tabindex="-1" role="tabpanel" id="ccs-slick-slide01" aria-describedby="ccs-slick-slide-control01"&gt; &lt;div class="ccs-cc-inline-fe</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-446-V01.jpg</t>
   </si>
   <si>
     <t>roboshine</t>
   </si>
   <si>
-    <t>https://www.newegg.com/Seller-Store/Alliance-Group-USA</t>
+    <t>https://www.newegg.com/Seller-Store/PC-Power-Tech</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location Order will ship out in 4 business days Shipping Information</t>
   </si>
   <si>
     <t>4GB</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-446-V01.jpg
 https://c1.neweggimages.com/productimage/nb640/14-126-446-V02.jpg
 https://c1.neweggimages.com/productimage/nb640/14-126-446-V04.jpg
 https://c1.neweggimages.com/productimage/nb640/14-126-446-V05.jpg
 https://c1.neweggimages.com/productimage/nb640/14-126-446-V06.jpg
 https://c1.neweggimages.com/productimage/nb640/14-126-446-V07.jpg</t>
-  </si>
-[...56 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/14-126-558-18.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -726,59 +731,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -816,383 +821,398 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>66.49</v>
+        <v>34</v>
+      </c>
+      <c r="H2" t="s">
+        <v>35</v>
       </c>
       <c r="I2">
-        <v>69.99</v>
-[...1 lines deleted...]
-      <c r="J2">
+        <v>65.99</v>
+      </c>
+      <c r="K2">
         <v>4.3</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>303</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2</v>
       </c>
-      <c r="M2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>36</v>
+      </c>
+      <c r="O2" t="s">
+        <v>37</v>
+      </c>
+      <c r="P2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
+      <c r="R2" t="s">
+        <v>40</v>
+      </c>
+      <c r="S2" t="s">
+        <v>41</v>
+      </c>
+      <c r="T2" t="s">
+        <v>42</v>
+      </c>
+      <c r="U2" t="s">
+        <v>43</v>
+      </c>
+      <c r="V2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA2">
+        <v>1</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3">
+        <v>197105470644</v>
+      </c>
+      <c r="H3" t="s">
         <v>35</v>
       </c>
-      <c r="O2" t="s">
-[...20 lines deleted...]
-      <c r="Z2">
+      <c r="I3">
+        <v>259.99</v>
+      </c>
+      <c r="K3">
+        <v>3.7</v>
+      </c>
+      <c r="L3">
+        <v>15</v>
+      </c>
+      <c r="M3">
+        <v>4</v>
+      </c>
+      <c r="N3" t="s">
+        <v>51</v>
+      </c>
+      <c r="O3" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>54</v>
+      </c>
+      <c r="R3" t="s">
+        <v>55</v>
+      </c>
+      <c r="S3" t="s">
+        <v>56</v>
+      </c>
+      <c r="T3" t="s">
+        <v>57</v>
+      </c>
+      <c r="W3" t="s">
+        <v>58</v>
+      </c>
+      <c r="X3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA3">
         <v>1</v>
       </c>
-      <c r="AA2" t="s">
-        <v>42</v>
+      <c r="AB3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
-[...30 lines deleted...]
-      <c r="L3">
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4">
+        <v>199291057906</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4">
+        <v>404.34</v>
+      </c>
+      <c r="K4">
+        <v>4.5</v>
+      </c>
+      <c r="L4">
+        <v>50</v>
+      </c>
+      <c r="N4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P4" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>69</v>
+      </c>
+      <c r="R4" t="s">
+        <v>70</v>
+      </c>
+      <c r="S4" t="s">
+        <v>71</v>
+      </c>
+      <c r="T4" t="s">
+        <v>72</v>
+      </c>
+      <c r="W4" t="s">
+        <v>58</v>
+      </c>
+      <c r="X4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA4">
+        <v>1</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5">
+        <v>199291196971</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5">
+        <v>369.99</v>
+      </c>
+      <c r="J5">
+        <v>379.99</v>
+      </c>
+      <c r="K5">
+        <v>4.5</v>
+      </c>
+      <c r="L5">
+        <v>50</v>
+      </c>
+      <c r="M5">
         <v>2</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="N5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>81</v>
+      </c>
+      <c r="R5" t="s">
+        <v>55</v>
+      </c>
+      <c r="T5" t="s">
+        <v>57</v>
+      </c>
+      <c r="W5" t="s">
+        <v>82</v>
+      </c>
+      <c r="X5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA5">
+        <v>1</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" t="s">
         <v>49</v>
       </c>
-      <c r="O3" t="s">
-[...20 lines deleted...]
-      <c r="Z3">
+      <c r="F6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G6">
+        <v>192876739105</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6">
+        <v>260.93</v>
+      </c>
+      <c r="K6">
+        <v>4.5</v>
+      </c>
+      <c r="L6">
+        <v>23</v>
+      </c>
+      <c r="M6">
+        <v>8</v>
+      </c>
+      <c r="N6" t="s">
+        <v>89</v>
+      </c>
+      <c r="O6" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>92</v>
+      </c>
+      <c r="R6" t="s">
+        <v>93</v>
+      </c>
+      <c r="S6" t="s">
+        <v>94</v>
+      </c>
+      <c r="T6" t="s">
+        <v>95</v>
+      </c>
+      <c r="X6" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA6">
         <v>1</v>
       </c>
-      <c r="AA3" t="s">
-[...195 lines deleted...]
-        <v>93</v>
+      <c r="AB6" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">