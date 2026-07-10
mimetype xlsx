--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -98,336 +98,298 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.newegg.com/p/1EF-000C-007B8</t>
-[...17 lines deleted...]
-    <t>097855172778</t>
+    <t>https://www.newegg.com/p/N82E16814126807</t>
+  </si>
+  <si>
+    <t>2026-07-09T06:37:04Z</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G</t>
+  </si>
+  <si>
+    <t>N82E16814126807</t>
+  </si>
+  <si>
+    <t>ASUS</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...127 lines deleted...]
-    <t>DUAL-RTX5060-O8G</t>
   </si>
   <si>
     <t>8GB 128-Bit GDDR7
 Boost Clock OC mode: 2565MHz Default mode: 2535MHz (Boost Clock)
 1 x HDMI 2.1b 3 x DisplayPort 2.1b
 3840 Cores CUDA Cores
 PCI Express 5.0 x8</t>
   </si>
   <si>
     <t>ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
   </si>
   <si>
-    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291057906']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;&lt;div id="arimemodetail" class="tab-pane-content is-active" style="margin-top: 20px;"&gt;ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.&lt;/div&gt;</t>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291057906']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png</t>
   </si>
   <si>
-    <t>antonline</t>
-[...5 lines deleted...]
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 37.3% 4 days 23.3% 5 days 12.9% 6 days 13.7% 7 days 6.4% &gt; 7 days 6.4% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+    <t>Newegg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/antonline</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location</t>
+  </si>
+  <si>
+    <t>Black</t>
   </si>
   <si>
     <t>8GB</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-01.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-02.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-05.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-03.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-04.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-06.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-07.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-08.png
 https://c1.neweggimages.com/productimage/nb640/14-126-807-09.png</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/N82E16814126827</t>
   </si>
   <si>
-    <t>2026-06-15T11:33:00Z</t>
+    <t>2026-07-09T06:37:28Z</t>
   </si>
   <si>
     <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G-WHITE</t>
   </si>
   <si>
     <t>N82E16814126827</t>
   </si>
   <si>
-    <t>DUAL-RTX5060-O8G-WHITE</t>
-[...2 lines deleted...]
-    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccsCnetReviewLegacy"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291196971']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;</t>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291196971']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-01.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-03.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-04.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-05.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-06.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-07.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-08.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-09.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-10.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-11.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-12.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-13.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-14.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-15.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-16.png</t>
   </si>
   <si>
-    <t>https://www.newegg.com/p/N82E16814126446</t>
-[...35 lines deleted...]
-    <t>https://www.newegg.com/Seller-Store/PC-Power-Tech</t>
+    <t>https://www.newegg.com/p/1FT-000Y-00BS7</t>
+  </si>
+  <si>
+    <t>2026-07-09T06:37:07Z</t>
+  </si>
+  <si>
+    <t>ASUS Phoenix  GeForce RTX 3050 6GB Gaming Graphics Card - PCIe 4.0, 6GB GDDR6 Memory, HDMI 2.1, DisplayPort 1.4a,  0dB Technology, PH-RTX3050-6G</t>
+  </si>
+  <si>
+    <t>9SIC4WSKSD6674</t>
+  </si>
+  <si>
+    <t>single fan
+GDDR6
+PCIe 4.0,
+6GB  Memory
+HDMI 2.1,
+DisplayPort 1.4a
+1 DVI
+0dB Technology
+PH-RTX3050-6G</t>
+  </si>
+  <si>
+    <t>single fan GDDR6 PCIe 4.0, 6GB Memory HDMI 2.1, DisplayPort 1.4 a 0dB Technology PH-RTX3050-6G</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="overview-content"&gt; &lt;article class="a-plus-content is-light" style=""&gt; &lt;style&gt;@import url(//c1.neweggimages.com/WebResource/Themes/WWW/CSS/seller/a_plus_content.css)&lt;/style&gt; &lt;style&gt;@import url(//c1.neweggimages.com/WebResource/Themes/WWW/CSS/seller/a_plus_content_responsive.css)&lt;/style&gt; &lt;div class="a-plus-module"&gt; &lt;div class="a-plus-img"&gt; &lt;img src="//c1.neweggimages.com/MPS/SellerPortal/AplusContent/aa70e4cb5bf330b8a526e04265b18e1b6afea73ab6929286c848bfca5abf097d.jpg" alt="1"&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;single fan&lt;br&gt; GDDR6&lt;br&gt; PCIe 4.0,&lt;br&gt; 6GB Memory&lt;br&gt; HDMI 2.1,&lt;br&gt; DisplayPort 1.4 a&lt;br&gt; 0dB Technology&lt;br&gt; PH-RTX3050-6G&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SNMR65.jpg</t>
+  </si>
+  <si>
+    <t>PC Power Tech</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/TECH-EDGE</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location</t>
+  </si>
+  <si>
+    <t>6GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SNMR65.jpg
+https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SONR92.jpg
+https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SOQ432.jpg
+https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SPO545.jpg
+https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SP3765.jpg
+https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HOOO5F0.jpg
+https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HOOTF7E.jpg
+https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HUB4898.jpg
+https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HPEQ01A.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/1EF-000C-008G3</t>
+  </si>
+  <si>
+    <t>2026-07-09T06:37:10Z</t>
+  </si>
+  <si>
+    <t>Logitech C930s Webcam 60 fps USB Type A 960001403</t>
+  </si>
+  <si>
+    <t>9SIAE9TJXC6615</t>
+  </si>
+  <si>
+    <t>Logitech</t>
+  </si>
+  <si>
+    <t>Manufacturer: Logitech
+Manufacturer Part Number: 960001403
+UPC: 097855173348</t>
+  </si>
+  <si>
+    <t>Why settle for less when you can have the best with the C930s Full HD Pro Webcam Designed for professionals who value high-quality video and audio, this compact and durable webcam is your perfect partner for video conferencing and live streaming. The C930s Full HD Pro Webcam boasts a high-precision lens and advanced RightLight 2 technology, ensuring your video quality is always top-notch, even in less than ideal lighting conditions. Experience ultra-smooth HD streaming with up to 60 frames per second, delivering a crystal-clear image that keeps up with your every move. With a 90-degree field of view and 4x HD zoom, you have full control over your video's focus. Whether you want to include more background or focus more narrowly on yourself, the C930s Full HD Pro Webcam has got you covered. Plus, the pan and tilt feature allows you to direct your audience's attention exactly where you want it. The C930s doesn't just offer superior video quality; it also excels in audio recording. The dual integrated omnidirectional mics capture your voice with exceptional clarity, even from a meter away, ensuring your conversations always sound natural and clear. Customize your video to your liking with the Logi Tune webcam software. Adjust settings like zoom and field of view to present yourself in the best possible light. Plus, with the Logitech G HUB software, you can optimize and customize all your supported Logitech G gear, including this high-quality webcam. The C930s Full HD Pro Webcam offers versatile mounting options. Securely mount it on your laptop, display, or tabletop with the adjustable clip, or affix it to your own tripod with the integrated thread. For added privacy, the webcam comes with an attachable privacy shade to protect the lens when not in use. Choose the C930s Full HD Pro Webcam and experience the difference in quality and performance. Logitech is committed to delivering great customer experiences in a sustainable way for the planet and society.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2340337?ext=.js?Wed Jul 08 2026 23:26:51 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Why settle for less when you can have the best with the C930s Full HD Pro Webcam Designed for professionals who value high-quality video and audio, this compact and durable webcam is your perfect partner for video conferencing and live streaming. The C930s Full HD Pro Webcam boasts a high-precision lens and advanced RightLight 2 technology, ensuring your video quality is always top-notch, even in less than ideal lighting conditions. Experience ultra-smooth HD streaming with up to 60 frames per second, delivering a crystal-clear image that keeps up with your every move. With a 90-degree field of view and 4x HD zoom, you have full control over your video's focus.&lt;br&gt;&lt;br&gt; Whether you want to include more background or focus more narrowly on yourself, the C930s Full HD Pro Webcam has got you covered. Plus, the pan and tilt feature allows you to direct your audience's attention exactly where you want it. The C930s doesn't just offer superior video quality; it also excels in audio recording. The dual integrated omnidirectional mics capture your voice with exceptional clarity, even from a meter away, ensuring your conversations always sound natural and clear. Customize your video to your liking with the Logi Tune webcam software.&lt;br&gt;&lt;br&gt; Adjust settings like zoom and field of view to present yourself in the best possible light. Plus, with the Logitech G HUB software, you can optimize and customize all your supported Logitech G gear, including this high-quality webcam. The C930s Full HD Pro Webcam offers versatile mounting options. Securely mount it on your laptop, display, or tabletop with the adjustable clip, or affix it to your own tripod with the integrated thread. For added privacy, the webcam comes with an attachable privacy shade to protect the lens when not in use.&lt;br&gt;&lt;br&gt; Choose the C930s Full HD Pro Webcam and experience the difference in quality and performance. Logitech is committed to delivering great customer experiences in a sustainable way for the planet and society.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/V1DSD2210270VMTWUE5.jpg</t>
+  </si>
+  <si>
+    <t>California Electronics</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Electronic-Palace</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/V1DSD2210270VMTWUE5.jpg
+https://c1.neweggimages.com/productimage/nb640/A24GD2207110CAY4E90.jpg
+https://c1.neweggimages.com/productimage/nb640/AE9TD2211090454OJ0E.jpg
+https://c1.neweggimages.com/productimage/nb640/AE9TD2211090455GS5D.jpg
+https://c1.neweggimages.com/productimage/nb640/AE9TD2211090455NR24.jpg
+https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ20E8.jpg
+https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ6Z8A.jpg
+https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ8N1B.jpg
+https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ8GBB.jpg
+https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZA780.jpg
+https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZH677.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/1EF-000C-005J3</t>
+  </si>
+  <si>
+    <t>2026-07-09T06:37:30Z</t>
+  </si>
+  <si>
+    <t>Logitech C310 HD webcam 720P video calls with microphone-Black-USB 2.0</t>
+  </si>
+  <si>
+    <t>9SIBZW0KGS0381</t>
+  </si>
+  <si>
+    <t>Works with Skype, Yahoo Messenger, Microsoft Live Messenger
+5-megapixel snapshots: You can take high-resolution snapshots at up to 5 megapixels
+You'll get HD 720p video calling on most major instant messaging applications
+Built-in mic with noise reduction
+Automatic Light Correction
+Universal fixing clips, suitable for laptops, LCD or monitors</t>
+  </si>
+  <si>
+    <t>Features: Simple video calling in fluid HD 720p The smoothest HD video calls with more video frames per second than other HD webcams Free, easy HD calls on included Logitech Vid HD or your preferred IM service Snap and share crisp, clear pics Send family and friends high-quality digital photos, software enhanced up to 5-megapixels. Look just right even in bad light Logitech RightLight2 technology corrects for poor lighting, so family and friends see you clearly—even in dim light or shadowy backlight. Upload HD videos to Facebook in one click Record HD 720p videos, then launch them to Facebook or YouTube in one quick click Flat-out versatile Universal clip attaches the webcam securely to your laptop or LCD monitor Sleek flat-panel design looks great with any setup Sound good even in a noisy room Friends hear you clearly with a noise-cancelling mic, positioned on the front of the camera for best voice pickup. Works with supports Windows Vista, Windows 7 (32-bit or 64-bit) or Windows 8 Basic requirements: 1 GHz 512 MB RAM or more 200 MB hard drive space Internet connection USB 1.1 port (2.0 recommended) For HD 720p video calling and recording on Logitech Vid HD: 2.4 Intel GHz Core 2 Duo 2 GB RAM 200 MB hard drive space USB 2.0 port 1 Mbps upload speed or higher 1280 X 720 screen resolution Package contents C310 Webcam User documentation original Logitech package Please note: the Logo could be changeable for the producing time,Logi or Logitech are both genuine.</t>
+  </si>
+  <si>
+    <t>&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Features:&lt;br&gt;Simple video calling in fluid HD 720p&lt;br&gt;The smoothest HD video calls with more video frames per second than other HD webcams&lt;br&gt;Free, easy HD calls on included Logitech Vid HD or your preferred IM service&lt;br&gt;&lt;br&gt;Snap and share crisp, clear pics&lt;br&gt;Send family and friends high-quality digital photos, software enhanced up to 5-megapixels.&lt;br&gt;&lt;br&gt;Look just right even in bad light&lt;br&gt;Logitech RightLight2 technology corrects for poor lighting, so family and friends see you clearly—even in dim light or shadowy backlight.&lt;br&gt;&lt;br&gt;Upload HD videos to Facebook in one click&lt;br&gt;Record HD 720p videos, then launch them to Facebook or YouTube in one quick click&lt;br&gt;&lt;br&gt;Flat-out versatile&lt;br&gt;Universal clip attaches the webcam securely to your laptop or LCD monitor&lt;br&gt;Sleek flat-panel design looks great with any setup&lt;br&gt;&lt;br&gt;Sound good even in a noisy room&lt;br&gt;Friends hear you clearly with a noise-cancelling mic, positioned on the front of the camera for best voice pickup.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Works with&lt;br&gt;supports Windows Vista, Windows 7 (32-bit or 64-bit) or Windows 8 &lt;br&gt;&lt;br&gt;Basic requirements:&lt;br&gt;1 GHz&lt;br&gt;512 MB RAM or more&lt;br&gt;200 MB hard drive space&lt;br&gt;Internet connection&lt;br&gt;USB 1.1 port (2.0 recommended)&lt;br&gt;For HD 720p video calling and recording on Logitech Vid HD:&lt;br&gt;2.4 Intel GHz Core 2 Duo&lt;br&gt;2 GB RAM&lt;br&gt;200 MB hard drive space&lt;br&gt;USB 2.0 port&lt;br&gt;1 Mbps upload speed or higher&lt;br&gt;1280 X 720 screen resolution&lt;br&gt;&lt;br&gt;Package contents&lt;br&gt;C310 Webcam &lt;br&gt;User documentation&lt;br&gt;original Logitech package&lt;br&gt;Please note: the Logo could be changeable for the producing time,Logi or Logitech are both genuine.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/APPWS200808hnDjF.jpg</t>
+  </si>
+  <si>
+    <t>C.N.E Technology</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/C-N-E-Technology</t>
   </si>
   <si>
     <t>Free Shipping Shipping Information from Hong Kong to Select delivery location Order will ship out in 4 business days Shipping Information</t>
   </si>
   <si>
-    <t>4GB</t>
-[...7 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/14-126-446-V07.jpg</t>
+    <t>https://c1.neweggimages.com/productimage/nb640/APPWS200808hnDjF.jpg
+https://c1.neweggimages.com/productimage/nb640/APPWS2008084gYz4.jpg
+https://c1.neweggimages.com/productimage/nb640/APPWS200808bLe7m.jpg
+https://c1.neweggimages.com/productimage/nb640/APPWS200808MyHfM.jpg
+https://c1.neweggimages.com/productimage/nb640/APPWS200808zdcO4.jpg
+https://c1.neweggimages.com/productimage/nb640/APPWS200808RpCJk.jpg
+https://c1.neweggimages.com/productimage/nb640/APPWS200808AxR6g.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -841,378 +803,315 @@
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>33</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2">
+        <v>369.99</v>
+      </c>
+      <c r="K2">
+        <v>4.6</v>
+      </c>
+      <c r="L2">
+        <v>50</v>
+      </c>
+      <c r="N2" t="s">
         <v>34</v>
       </c>
-      <c r="H2" t="s">
+      <c r="O2" t="s">
         <v>35</v>
       </c>
-      <c r="I2">
-[...11 lines deleted...]
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>36</v>
       </c>
-      <c r="O2" t="s">
+      <c r="Q2" t="s">
         <v>37</v>
       </c>
-      <c r="P2" t="s">
+      <c r="R2" t="s">
         <v>38</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="S2" t="s">
         <v>39</v>
       </c>
-      <c r="R2" t="s">
+      <c r="T2" t="s">
         <v>40</v>
       </c>
-      <c r="S2" t="s">
+      <c r="W2" t="s">
         <v>41</v>
       </c>
-      <c r="T2" t="s">
+      <c r="X2" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="AA2">
         <v>1</v>
       </c>
       <c r="AB2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
         <v>45</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>46</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>47</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3">
+        <v>361.99</v>
+      </c>
+      <c r="J3">
+        <v>369.99</v>
+      </c>
+      <c r="K3">
+        <v>4.6</v>
+      </c>
+      <c r="L3">
+        <v>50</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
         <v>48</v>
       </c>
-      <c r="E3" t="s">
+      <c r="Q3" t="s">
         <v>49</v>
       </c>
-      <c r="F3" t="s">
+      <c r="R3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T3" t="s">
+        <v>40</v>
+      </c>
+      <c r="W3" t="s">
         <v>50</v>
       </c>
-      <c r="G3">
-[...40 lines deleted...]
-      </c>
       <c r="X3" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="AA3">
         <v>1</v>
       </c>
       <c r="AB3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4">
+        <v>316.0</v>
+      </c>
+      <c r="M4">
+        <v>5</v>
+      </c>
+      <c r="N4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>59</v>
+      </c>
+      <c r="R4" t="s">
+        <v>60</v>
+      </c>
+      <c r="S4" t="s">
         <v>61</v>
       </c>
-      <c r="B4" t="s">
+      <c r="T4" t="s">
         <v>62</v>
       </c>
-      <c r="C4" t="s">
+      <c r="X4" t="s">
         <v>63</v>
-      </c>
-[...49 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AA4">
         <v>1</v>
       </c>
       <c r="AB4" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5">
+        <v>54.99</v>
+      </c>
+      <c r="N5" t="s">
+        <v>70</v>
+      </c>
+      <c r="O5" t="s">
+        <v>71</v>
+      </c>
+      <c r="P5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>73</v>
+      </c>
+      <c r="R5" t="s">
+        <v>74</v>
+      </c>
+      <c r="S5" t="s">
         <v>75</v>
       </c>
-      <c r="B5" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="T5" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="W5" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="AA5">
         <v>1</v>
       </c>
       <c r="AB5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6">
+        <v>30.39</v>
+      </c>
+      <c r="N6" t="s">
+        <v>81</v>
+      </c>
+      <c r="O6" t="s">
+        <v>82</v>
+      </c>
+      <c r="P6" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" t="s">
         <v>84</v>
       </c>
-      <c r="B6" t="s">
+      <c r="R6" t="s">
         <v>85</v>
       </c>
-      <c r="C6" t="s">
+      <c r="S6" t="s">
         <v>86</v>
       </c>
-      <c r="D6" t="s">
+      <c r="T6" t="s">
         <v>87</v>
       </c>
-      <c r="E6" t="s">
-[...45 lines deleted...]
-        <v>96</v>
+      <c r="W6" t="s">
+        <v>41</v>
       </c>
       <c r="AA6">
         <v>1</v>
       </c>
       <c r="AB6" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">