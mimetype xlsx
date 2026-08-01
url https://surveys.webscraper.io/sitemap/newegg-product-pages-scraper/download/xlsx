--- v2 (2026-07-10)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -98,257 +98,276 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.newegg.com/p/N82E16814126807</t>
-[...8 lines deleted...]
-    <t>N82E16814126807</t>
+    <t>https://www.newegg.com/p/N82E16814126558</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:49:55Z</t>
+  </si>
+  <si>
+    <t>ASUS Phoenix GeForce RTX 3050 8GB GDDR6 PCI Express 4.0 Graphics Card PH-RTX3050-8G</t>
+  </si>
+  <si>
+    <t>9SIAYB7KS01835</t>
   </si>
   <si>
     <t>ASUS</t>
   </si>
   <si>
     <t>usd</t>
+  </si>
+  <si>
+    <t>8GB 128-Bit GDDR6
+Boost Clock OC mode: 1807 MHz
+Gaming mode: 1777 MHz
+1 x HDMI 2.1 3 x DisplayPort 1.4a
+2560 Cores CUDA Cores
+PCI Express 4.0
+Free 1-month Adobe Creative Cloud Subscription: Receive complimentary access with the purchase of this product (offer valid from 9/15/2021 to 8/31/2024)</t>
+  </si>
+  <si>
+    <t>The ASUS Phoenix GeForce RTX™ 3050 8 GB GDDR6 brings ultra high frame rates for today’s most popular titles. NVIDIA Ampere Streaming Multiprocessors: The all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency. 2nd Generation RT Cores: Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance. 3rd Generation Tensor Cores: Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities. Axial-tech fan design features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure. Dual ball fan bearings can last up to twice as long as sleeve bearing designs. Auto-Extreme Technology uses automation to enhance reliability. A protective backplate prevents PCB flex and trace damage. A protective PCB coating protects against moisture, dust, and extreme temperatures.    Packs a PunchThe ASUS Phoenix GeForce RTX™ 3050 derives its name from a high performance output in a robust package. A large single fan takes advantage of the Axial-tech fan design and a dual-ball bearing fan that lasts twice as long as sleeve-bearing alternatives. To raise the bar, each card is manufactured using the fully-automated Auto-Extreme Technology manufacturing process and put through a 144-hour gaming stress test. If you're looking for a long-lasting companion to power you through years to come, look no further than the ASUS Phoenix. COOLING Axial-tech Fan Design Better, faster, stronger A large Axial-tech fan features a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure. Dual Ball Fan Bearings 2x longer lifespan Different bearing types have unique pros and cons. Ball bearings excel at durability and can last up to twice as long as sleeve bearing designs. ENGINEERING 1:18 Auto-Extreme Technology Precision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Protective PCB Coating All wrapped up A protective conformal coating envelops the PCB to protect against short-circuits caused by moisture, dust, and debris. Protective Backplate That's so metal! The PCB is reinforced by an aluminum backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage. Stainless Steel Bracket Steel yourself The mounting bracket of the Phoenix has been beefed up with 304 Stainless Steel that is harder and more resistant to corrosion. SOFTWARE GPU Tweak II Monitor, tweak, and tune The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. QuantumCloud Profit from GPU power QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. Get started right away with just one click! EXPERIENCE 144-hour Validation Program “Extensive” may be an understatement Each card must meet rigorous performance and reliability standards before it ships. Performance and stress tests are run with the latest chart-topping titles like Fortnite, League of Legends, Overwatch, and PlayerUnknown's Battlegrounds. ASUS also carry out reliability trials that include a 144-hour stability test and a series of 3DMark benchmarking runs to ensure the card performs well when pushed to the limits. NVIDIA® G−SYNC® Technology Smooth operator This graphics card supports NVIDIA® G-SYNC® display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. Free 1 Month of Adobe Creative CloudGet complimentary membership with the purchase of selected ASUS products.* 20+ Adobe appsIndustry-leading apps including Photoshop, Illustrator, InDesign, Spark and XD. Adobe FontsAccess thousands of fonts right within your Creative Cloud apps. BehanceFind inspiration in the world’s largest creative community. Creative Cloud LibrariesYour team can share assets across their apps and devices, so everyone’s in sync. 1 TB of cloud storage per userExtra storage makes it easier for your team to share and manage creative assets. * Terms and conditions apply. For more details, please read the full terms and published on the event page. GEFORCE RTX 30 SERIES THE ULTIMATE PLAY GeForce RTX™ 30 Series GPUs deliver the ultimate performance for gamers and creators. They’re powered by Ampere — NVIDIA’s 2nd gen RTX architecture — with new RT Cores, Tensor Cores, and streaming multiprocessors for the most realistic ray-traced graphics and cutting-edge AI features. ONLY ON GEFORCE RTX THE WORLD’S FASTEST GPUs NVIDIA Ampere Architecture MOST REALISTIC &amp; IMMERSIVE GRAPHICS 2nd Gen Ray Tracing AI-ACCELERATED PERFORMANCE NVIDIA DLSS LOWEST SYSTEM LATENCY NVIDIA Reflex THE BEST EXPERIENCE FOR EVERY GAME Game Ready Drivers BUILT FOR LIVE STREAMING NVIDIA Encoder AI-ENHANCED VOICE &amp; VIDEO NVIDIA Broadcast App FAST-TRACK YOUR CREATIVITY NVIDIA Studio RTX. IT‘S ON. ULTIMATE RAY TRACING AND AI NVIDIA RTX is the most advanced platform for ray tracing and AI technologies that are revolutionizing the ways ASUS plays and creates. Over 150 top games and applications use RTX to deliver realistic graphics with incredibly fast performance or cutting-edge new AI features like NVIDIA DLSS and NVIDIA Broadcast. RTX is the new standard. GET FASTER PERFORMANCE WITH NVIDIA DLSS MAX FPS. MAX QUALITY. POWERED BY AI. Get a performance boost with NVIDIA DLSS (Deep Learning Super Sampling). AI-specialized Tensor Cores on GeForce RTX GPUs give your games a speed boost with uncompromised image quality. This lets you crank up the settings and resolution for an even better visual experience. VICTORY MEASURED IN MILLISECONDS NVIDIA Reflex delivers the ultimate competitive advantage. The lowest latency. The best responsiveness. Powered by GeForce RTX 30 Series GPUs and NVIDIA® G-SYNC® Displays with Reflex. Acquire targets faster, react quicker, and increase aim precision through a revolutionary suite of technologies built to reduce and measure system latency for competitive games. GAME READY DRIVERS THE BEST EXPERIENCE FOR EVERY GAME GeForce Game Ready Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. Game Ready Drivers also allow you to optimize game settings with a single click and empower you with the latest NVIDIA technologies. That’s what ASUS calls Game Ready. BUILT FOR LIVE STREAMING Steal the show with incredible graphics and smooth, stutter-free live-streaming. GeForce RTX GPUs feature advanced streaming capabilities thanks to the NVIDIA Encoder (NVENC), engineered to deliver show-stopping performance and image quality. Plus, exclusive optimizations to all your favorite streaming apps unlock the ability to give your audience your very best — every time. YOUR AI-POWERED HOME STUDIO The NVIDIA Broadcast app transforms any room into a home studio — taking your livestreams, voice chats and video conference calls to the next level with powerful AI effects like noise removal, virtual background, and more. UP YOUR CREATIVE GAME Take your creative projects to a new level with GeForce RTX 30 Series GPUs. Experience AI-acceleration in top creative apps and enhance your workflows with the NVIDIA Studio platform of dedicated drivers and exclusive tools. Whether you're rendering complex 3D scenes, editing high resolution video, or seamlessly connecting and collaborating with NVIDIA Omniverse™, GeForce RTX GPUs give you the performance to create your best. GEFORCE RTX 30 SERIES THE ULTIMATE PLAY GeForce RTX™ 30 Series GPUs deliver the ultimate performance for gamers and creators. They’re powered by Ampere — NVIDIA’s 2nd gen RTX architecture — with new RT Cores, Tensor Cores, and streaming multiprocessors for the most realistic ray-traced graphics and cutting-edge AI features. ONLY ON GEFORCE RTX THE WORLD’S FASTEST GPUs NVIDIA Ampere Architecture MOST REALISTIC &amp; IMMERSIVE GRAPHICS 2nd Gen Ray Tracing AI-ACCELERATED PERFORMANCE NVIDIA DLSS LOWEST SYSTEM LATENCY NVIDIA Reflex THE BEST EXPERIENCE FOR EVERY GAME Game Ready Drivers BUILT FOR LIVE STREAMING NVIDIA Encoder AI-ENHANCED VOICE &amp; VIDEO NVIDIA Broadcast App FAST-TRACK YOUR CREATIVITY NVIDIA Studio RTX. IT‘S ON. ULTIMATE RAY TRACING AND AI NVIDIA RTX is the most advanced platform for ray tracing and AI technologies that are revolutionizing the ways ASUS plays and creates. Over 150 top games and applications use RTX to deliver realistic graphics with incredibly fast performance or cutting-edge new AI features like NVIDIA DLSS and NVIDIA Broadcast. RTX is the new standard. GET FASTER PERFORMANCE WITH NVIDIA DLSS MAX FPS. MAX QUALITY. POWERED BY AI. Get a performance boost with NVIDIA DLSS (Deep Learning Super Sampling). AI-specialized Tensor Cores on GeForce RTX GPUs give your games a speed boost with uncompromised image quality. This lets you crank up the settings and resolution for an even better visual experience. VICTORY MEASURED IN MILLISECONDS NVIDIA Reflex delivers the ultimate competitive advantage. The lowest latency. The best responsiveness. Powered by GeForce RTX 30 Series GPUs and NVIDIA® G-SYNC® Displays with Reflex. Acquire targets faster, react quicker, and increase aim precision through a revolutionary suite of technologies built to reduce and measure system latency for competitive games. GAME READY DRIVERS THE BEST EXPERIENCE FOR EVERY GAME GeForce Game Ready Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. Game Ready Drivers also allow you to optimize game settings with a single click and empower you with the latest NVIDIA technologies. That’s what ASUS calls Game Ready. BUILT FOR LIVE STREAMING Steal the show with incredible graphics and smooth, stutter-free live-streaming. GeForce RTX GPUs feature advanced streaming capabilities thanks to the NVIDIA Encoder (NVENC), engineered to deliver show-stopping performance and image quality. Plus, exclusive optimizations to all your favorite streaming apps unlock the ability to give your audience your very best — every time. YOUR AI-POWERED HOME STUDIO The NVIDIA Broadcast app transforms any room into a home studio — taking your livestreams, voice chats and video conference calls to the next level with powerful AI effects like noise removal, virtual background, and more. UP YOUR CREATIVE GAME Take your creative projects to a new level with GeForce RTX 30 Series GPUs. Experience AI-acceleration in top creative apps and enhance your workflows with the NVIDIA Studio platform of dedicated drivers and exclusive tools. Whether you're rendering complex 3D scenes, editing high resolution video, or seamlessly connecting and collaborating with NVIDIA Omniverse™, GeForce RTX GPUs give you the performance to create your best. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI and HDMI High-Definition Multimedia Interface, and the HDMI Logo are trademarks or registered trademarks of HDMI Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-8a5aec" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-8a5aec" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div id="media-8a5aec" data-elementid="inline-content-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport first-slide"&gt;&lt;div class="ccs-cc-ig-viewport-slide ccs-ig-cloud-active" data-slide-index="0"&gt;&lt;a class="ccs-cc-viewport-slide-wrapper" tabindex="-1" href="javascript:;" data-media-type="image"&gt;&lt;img class="ccs-cc-ig-viewport-preview" tabindex="0" src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a7f44388f761c23c2001ecc52e4d30ce/original.png" alt="slide 1 of 10, show larger image, product image"&gt;&lt;/a&gt;&lt;/div&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-initialized ccs-slick-slider"&gt;&lt;button type="button" data-role="none" class="ccs-slick-prev ccs-slick-arrow ccs-slick-disabled" role="button" aria-label="show previous image" aria-disabled="true" style="display: inline-block;"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 1278px; transform: translate3d(0px, 0px, 0px);"&gt;&lt;div class="ccs-slick-slide ccs-slick-current ccs-slick-active ccs-ig-cloud-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a7f44388f761c23c2001ecc52e4d30ce/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a7f44388f761c23c2001ecc52e4d30ce/original.png" style="width: 127.8px;" data-slick-index="0" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0" disabled="disabled"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a7f44388f761c23c2001ecc52e4d30ce/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a7f44388f761c23c2001ecc52e4d30ce/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a3b08e3c97d1c69578f7d7a642f519d0/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a3b08e3c97d1c69578f7d7a642f519d0/original.png" style="width: 127.8px;" data-slick-index="1" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a3b08e3c97d1c69578f7d7a642f519d0/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/a3b08e3c97d1c69578f7d7a642f519d0/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/3d75d4ac02c57320d2dacfbe3d42e1bd/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/3d75d4ac02c57320d2dacfbe3d42e1bd/original.png" style="width: 127.8px;" data-slick-index="2" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/3d75d4ac02c57320d2dacfbe3d42e1bd/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/3d75d4ac02c57320d2dacfbe3d42e1bd/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7b652c95be195af74cc3380e4491290f/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7b652c95be195af74cc3380e4491290f/original.png" style="width: 127.8px;" data-slick-index="3" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7b652c95be195af74cc3380e4491290f/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7b652c95be195af74cc3380e4491290f/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/76dae8bc79257452b2d75472fe0c9a4d/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/76dae8bc79257452b2d75472fe0c9a4d/original.png" style="width: 127.8px;" data-slick-index="4" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/76dae8bc79257452b2d75472fe0c9a4d/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/76dae8bc79257452b2d75472fe0c9a4d/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/36cd9588683973608ee9cbf6b5462982/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/36cd9588683973608ee9cbf6b5462982/original.png" style="width: 127.8px;" data-slick-index="5" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/36cd9588683973608ee9cbf6b5462982/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/36cd9588683973608ee9cbf6b5462982/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0f45a98242bcbbe76f7917e18bd3eba2/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0f45a98242bcbbe76f7917e18bd3eba2/original.png" style="width: 127.8px;" data-slick-index="6" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0f45a98242bcbbe76f7917e18bd3eba2/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0f45a98242bcbbe76f7917e18bd3eba2/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/28a916321e77cb3ca715904e3fac11f0/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/28a916321e77cb3ca715904e3fac11f0/original.png" style="width: 127.8px;" data-slick-index="7" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/28a916321e77cb3ca715904e3fac11f0/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/28a916321e77cb3ca715904e3fac11f0/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2567f23d1edb9541eb8d8aa0b9660a30/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2567f23d1edb9541eb8d8aa0b9660a30/original.png" style="width: 127.8px;" data-slick-index="8" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2567f23d1edb9541eb8d8aa0b9660a30/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2567f23d1edb9541eb8d8aa0b9660a30/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, product image" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eeb62de6e70317b559c02952ded04922/original.png" data-caption="" data-ccs-fancybox="media-8a5aec" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eeb62de6e70317b559c02952ded04922/original.png" style="width: 127.8px;" data-slick-index="9" aria-hidden="true" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="-1"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eeb62de6e70317b559c02952ded04922/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, product image" class="ccs-slick-loading"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eeb62de6e70317b559c02952ded04922/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, product image" class="ccs-slick-loading"&gt; &lt;/span&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" data-role="none" class="ccs-slick-next ccs-slick-arrow" role="button" aria-label="show next image" style="" aria-disabled="false"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/51a087bd47a58d830a44a85e2f3cd19e/original.png" data-media-type="image" data-caption="The ASUS Phoenix GeForce RTX™ 3050 8 GB GDDR6 brings ultra high frame rates for today’s most popular titles." title="The ASUS Phoenix GeForce RTX™ 3050 8 GB GDDR6 brings ultra high frame rates for today’s most popular titles. show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="The ASUS Phoenix GeForce RTX™ 3050 8 GB GDDR6 brings ultra high frame rates for today’s most popular titles." data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/51a087bd47a58d830a44a85e2f3cd19e/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/51a087bd47a58d830a44a85e2f3cd19e/original.png" data-alt-text="Please wait while content is loading..." aria-label="The ASUS Phoenix GeForce RTX™ 3050 8 GB GDDR6 brings ultra high frame rates for today’s most popular titles."&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; font-weight: normal;"&gt;The ASUS Phoenix GeForce RTX™ 3050 8 GB GDDR6 brings ultra high frame rates for today’s most popular titles.&lt;/span&gt;&lt;/h3&gt;&lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA Ampere Streaming Multiprocessors:&lt;/b&gt; The all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;2nd Generation RT Cores:&lt;/b&gt; Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;3rd Generation Tensor Cores:&lt;/b&gt; Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Axial-tech fan design&lt;/b&gt; features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Dual ball fan bearings&lt;/b&gt; can last up to twice as long as sleeve bearing designs.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;protective backplate&lt;/b&gt; prevents PCB flex and trace damage.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;protective PCB coating&lt;/b&gt; protects against moisture, dust, and extreme temperatures.&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fabf421902699b871db23035d18d1f7f/original.png" alt="" data-cnet-ccs-icb-annotation="true"&gt;  &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c41da287aa314136c9c1d92d800bd13a/original.png" alt="" data-cnet-ccs-icb-annotation="true"&gt;&lt;/li&gt; &lt;/ul&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7a4560cd9e7884018d204e4fa8bd8adc/original.jpg" data-media-type="image" data-caption="Packs a Punch" title="Packs a Punch show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Packs a Punch" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7a4560cd9e7884018d204e4fa8bd8adc/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7a4560cd9e7884018d204e4fa8bd8adc/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Packs a Punch"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Packs a Punch&lt;/span&gt;&lt;/h3&gt;The ASUS Phoenix GeForce RTX™ 3050 derives its name from a high performance output in a robust package. A large single fan takes advantage of the Axial-tech fan design and a dual-ball bearing fan that lasts twice as long as sleeve-bearing alternatives. To raise the bar, each card is manufactured using the fully-automated Auto-Extreme Technology manufacturing process and put through a 144-hour gaming stress test. If you're looking for a long-lasting companion to power you through years to come, look no further than the ASUS Phoenix.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;COOLING &lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f28560c556fcafb5eea0831196d3bdfd/width(3000).gif" data-media-type="image" data-caption="Axial-tech Fan Design" title="Axial-tech Fan Design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Axial-tech Fan Design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f28560c556fcafb5eea0831196d3bdfd/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f28560c556fcafb5eea0831196d3bdfd/width(3000).gif" data-alt-text="Please wait while content is loading..." aria-label="Axial-tech Fan Design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Axial-tech Fan Design&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Better, faster, stronger &lt;/span&gt; &lt;/h3&gt; A large Axial-tech fan features a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/56f5eecdde27e63fa9f8c13b0881dc9b/original.png" data-media-type="image" data-caption="Dual Ball Fan Bearings" title="Dual Ball Fan Bearings show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Dual Ball Fan Bearings" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/56f5eecdde27e63fa9f8c13b0881dc9b/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/56f5eecdde27e63fa9f8c13b0881dc9b/original.png" data-alt-text="Please wait while content is loading..." aria-label="Dual Ball Fan Bearings"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Dual Ball Fan Bearings&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;2x longer lifespan &lt;/span&gt; &lt;/h3&gt; Different bearing types have unique pros and cons. Ball bearings excel at durability and can last up to twice as long as sleeve bearing designs.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;ENGINEERING &lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;div class="ccs-cc-inline-embedded-video" tabindex="0" data-player="player_c817963c7e644c008a9b93f88fa5db0f" data-video-url="https://www.youtube.com/watch?v=DIpHYVDrGrc" data-transcoded-video-url="" data-cc-url="" data-cc-lang="" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg"&gt; &lt;div class="ccs-cc-video-thumbnail-container"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg" alt="Auto-Extreme Technology"&gt; &lt;span class="ccs-cc-video-duration"&gt;1:18&lt;/span&gt; &lt;/div&gt; &lt;span class="ccs-cc-inline-video-play-icon"&gt;&lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Auto-Extreme Technology&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Precision automated manufacturing &lt;/span&gt; &lt;/h3&gt;Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4e74c3a47b3d073418495a871a1dfaec/original.png" data-media-type="image" data-caption="Protective PCB Coating" title="Protective PCB Coating show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Protective PCB Coating" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4e74c3a47b3d073418495a871a1dfaec/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4e74c3a47b3d073418495a871a1dfaec/original.png" data-alt-text="Please wait while content is loading..." aria-label="Protective PCB Coating"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Protective PCB Coating&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;All wrapped up &lt;/span&gt; &lt;/h3&gt; A protective conformal coating envelops the PCB to protect against short-circuits caused by moisture, dust, and debris.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6f560a19452dc2b72e5624de1ddc04a8/original.png" data-media-type="image" data-caption="Protective Backplate" title="Protective Backplate show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Protective Backplate" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6f560a19452dc2b72e5624de1ddc04a8/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6f560a19452dc2b72e5624de1ddc04a8/original.png" data-alt-text="Please wait while content is loading..." aria-label="Protective Backplate"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Protective Backplate&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;That's so metal! &lt;/span&gt; &lt;/h3&gt; The PCB is reinforced by an aluminum backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f9a2ae685378aaf2554db904bbb3ba3/original.png" data-media-type="image" data-caption="Stainless Steel Bracket" title="Stainless Steel Bracket show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Stainless Steel Bracket" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f9a2ae685378aaf2554db904bbb3ba3/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f9a2ae685378aaf2554db904bbb3ba3/original.png" data-alt-text="Please wait while content is loading..." aria-label="Stainless Steel Bracket"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;Stainless Steel Bracket&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Steel yourself &lt;/span&gt; &lt;/h3&gt; The mounting bracket of the Phoenix has been beefed up with 304 Stainless Steel that is harder and more resistant to corrosion.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #ff782b 0%, #ffa775 38%, #ffa775 58%, #ff782b 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;SOFTWARE&lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90e51f8ced503fd92dddae9207c5cf39/original.png" data-media-type="image" data-caption="GPU Tweak II" title="GPU Tweak II show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="GPU Tweak II" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90e51f8ced503fd92dddae9207c5cf39/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/90e51f8ced503fd92dddae9207c5cf39/original.png" data-alt-text="Please wait while content is loading..." aria-label="GPU Tweak II"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-558-17.jpg</t>
+  </si>
+  <si>
+    <t>Frentosa Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/TECH-EDGE</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location</t>
+  </si>
+  <si>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-558-17.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V01.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V81.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V09.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V04.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V10.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V12.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V80.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V02.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V05.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V07.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V03.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V06.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V11.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V13.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-V08.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-558-18.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/N82E16814126827</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:50:08Z</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G-WHITE</t>
+  </si>
+  <si>
+    <t>N82E16814126827</t>
   </si>
   <si>
     <t>8GB 128-Bit GDDR7
 Boost Clock OC mode: 2565MHz Default mode: 2535MHz (Boost Clock)
 1 x HDMI 2.1b 3 x DisplayPort 2.1b
 3840 Cores CUDA Cores
 PCI Express 5.0 x8</t>
   </si>
   <si>
-    <t>ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
-[...5 lines deleted...]
-    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png</t>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt;&lt;/div&gt; &lt;div id="ccs-logos"&gt;&lt;/div&gt; &lt;div id="ccsCnetReviewLegacy"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt;&lt;/div&gt; &lt;script type="text/javascript"&gt; var ccs_cc_args = ccs_cc_args || []; ccs_cc_args.push(['mf', '']); ccs_cc_args.push(['pn', '']); ccs_cc_args.push(['upcean', '199291196971']); ccs_cc_args.push(['lang', 'EN']); ccs_cc_args.push(['market', 'US']); (function () { var o = ccs_cc_args; o.push(['_SKey', '1b1e8766']); o.push(['_ZoneId', '3dbc2e532d']); var sc = document.createElement('script'); sc.type = 'text/javascript'; sc.async = true; sc.src = ('https:' == document.location.protocol ? 'https://' : '//') + 'cdn.cs.1worldsync.com/jsc/h1ws.js'; var n = document.getElementsByTagName('script')[0]; n.parentNode.insertBefore(sc, n); } )(); &lt;/script&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png</t>
   </si>
   <si>
     <t>Newegg</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/14-126-827-02.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-01.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-03.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-04.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-05.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-06.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-07.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-08.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-09.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-10.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-11.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-12.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-13.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-14.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-15.png
 https://c1.neweggimages.com/productimage/nb640/14-126-827-16.png</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/1FT-000Y-00BS7</t>
   </si>
   <si>
-    <t>2026-07-09T06:37:07Z</t>
+    <t>2026-07-21T13:49:59Z</t>
   </si>
   <si>
     <t>ASUS Phoenix  GeForce RTX 3050 6GB Gaming Graphics Card - PCIe 4.0, 6GB GDDR6 Memory, HDMI 2.1, DisplayPort 1.4a,  0dB Technology, PH-RTX3050-6G</t>
   </si>
   <si>
-    <t>9SIC4WSKSD6674</t>
+    <t>9SIBP4YKF20921</t>
   </si>
   <si>
     <t>single fan
 GDDR6
 PCIe 4.0,
 6GB  Memory
 HDMI 2.1,
 DisplayPort 1.4a
 1 DVI
 0dB Technology
 PH-RTX3050-6G</t>
   </si>
   <si>
     <t>single fan GDDR6 PCIe 4.0, 6GB Memory HDMI 2.1, DisplayPort 1.4 a 0dB Technology PH-RTX3050-6G</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;div id="overview-content"&gt; &lt;article class="a-plus-content is-light" style=""&gt; &lt;style&gt;@import url(//c1.neweggimages.com/WebResource/Themes/WWW/CSS/seller/a_plus_content.css)&lt;/style&gt; &lt;style&gt;@import url(//c1.neweggimages.com/WebResource/Themes/WWW/CSS/seller/a_plus_content_responsive.css)&lt;/style&gt; &lt;div class="a-plus-module"&gt; &lt;div class="a-plus-img"&gt; &lt;img src="//c1.neweggimages.com/MPS/SellerPortal/AplusContent/aa70e4cb5bf330b8a526e04265b18e1b6afea73ab6929286c848bfca5abf097d.jpg" alt="1"&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;single fan&lt;br&gt; GDDR6&lt;br&gt; PCIe 4.0,&lt;br&gt; 6GB Memory&lt;br&gt; HDMI 2.1,&lt;br&gt; DisplayPort 1.4 a&lt;br&gt; 0dB Technology&lt;br&gt; PH-RTX3050-6G&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SNMR65.jpg</t>
   </si>
   <si>
-    <t>PC Power Tech</t>
-[...5 lines deleted...]
-    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location</t>
+    <t>TECH EDGE</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from China to Select delivery location</t>
   </si>
   <si>
     <t>6GB</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SNMR65.jpg
 https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SONR92.jpg
 https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SOQ432.jpg
 https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SPO545.jpg
 https://c1.neweggimages.com/productimage/nb640/BP4YS25042101SP3765.jpg
 https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HOOO5F0.jpg
 https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HOOTF7E.jpg
 https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HUB4898.jpg
 https://c1.neweggimages.com/productimage/nb640/BZCSS2505310HPEQ01A.jpg</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/1EF-000C-008G3</t>
   </si>
   <si>
-    <t>2026-07-09T06:37:10Z</t>
+    <t>2026-07-21T13:50:04Z</t>
   </si>
   <si>
     <t>Logitech C930s Webcam 60 fps USB Type A 960001403</t>
   </si>
   <si>
     <t>9SIAE9TJXC6615</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
     <t>Manufacturer: Logitech
 Manufacturer Part Number: 960001403
 UPC: 097855173348</t>
   </si>
   <si>
     <t>Why settle for less when you can have the best with the C930s Full HD Pro Webcam Designed for professionals who value high-quality video and audio, this compact and durable webcam is your perfect partner for video conferencing and live streaming. The C930s Full HD Pro Webcam boasts a high-precision lens and advanced RightLight 2 technology, ensuring your video quality is always top-notch, even in less than ideal lighting conditions. Experience ultra-smooth HD streaming with up to 60 frames per second, delivering a crystal-clear image that keeps up with your every move. With a 90-degree field of view and 4x HD zoom, you have full control over your video's focus. Whether you want to include more background or focus more narrowly on yourself, the C930s Full HD Pro Webcam has got you covered. Plus, the pan and tilt feature allows you to direct your audience's attention exactly where you want it. The C930s doesn't just offer superior video quality; it also excels in audio recording. The dual integrated omnidirectional mics capture your voice with exceptional clarity, even from a meter away, ensuring your conversations always sound natural and clear. Customize your video to your liking with the Logi Tune webcam software. Adjust settings like zoom and field of view to present yourself in the best possible light. Plus, with the Logitech G HUB software, you can optimize and customize all your supported Logitech G gear, including this high-quality webcam. The C930s Full HD Pro Webcam offers versatile mounting options. Securely mount it on your laptop, display, or tabletop with the adjustable clip, or affix it to your own tripod with the integrated thread. For added privacy, the webcam comes with an attachable privacy shade to protect the lens when not in use. Choose the C930s Full HD Pro Webcam and experience the difference in quality and performance. Logitech is committed to delivering great customer experiences in a sustainable way for the planet and society.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2340337?ext=.js?Wed Jul 08 2026 23:26:51 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Why settle for less when you can have the best with the C930s Full HD Pro Webcam Designed for professionals who value high-quality video and audio, this compact and durable webcam is your perfect partner for video conferencing and live streaming. The C930s Full HD Pro Webcam boasts a high-precision lens and advanced RightLight 2 technology, ensuring your video quality is always top-notch, even in less than ideal lighting conditions. Experience ultra-smooth HD streaming with up to 60 frames per second, delivering a crystal-clear image that keeps up with your every move. With a 90-degree field of view and 4x HD zoom, you have full control over your video's focus.&lt;br&gt;&lt;br&gt; Whether you want to include more background or focus more narrowly on yourself, the C930s Full HD Pro Webcam has got you covered. Plus, the pan and tilt feature allows you to direct your audience's attention exactly where you want it. The C930s doesn't just offer superior video quality; it also excels in audio recording. The dual integrated omnidirectional mics capture your voice with exceptional clarity, even from a meter away, ensuring your conversations always sound natural and clear. Customize your video to your liking with the Logi Tune webcam software.&lt;br&gt;&lt;br&gt; Adjust settings like zoom and field of view to present yourself in the best possible light. Plus, with the Logitech G HUB software, you can optimize and customize all your supported Logitech G gear, including this high-quality webcam. The C930s Full HD Pro Webcam offers versatile mounting options. Securely mount it on your laptop, display, or tabletop with the adjustable clip, or affix it to your own tripod with the integrated thread. For added privacy, the webcam comes with an attachable privacy shade to protect the lens when not in use.&lt;br&gt;&lt;br&gt; Choose the C930s Full HD Pro Webcam and experience the difference in quality and performance. Logitech is committed to delivering great customer experiences in a sustainable way for the planet and society.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2340337?ext=.js?Tue Jul 21 2026 06:49:59 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Why settle for less when you can have the best with the C930s Full HD Pro Webcam Designed for professionals who value high-quality video and audio, this compact and durable webcam is your perfect partner for video conferencing and live streaming. The C930s Full HD Pro Webcam boasts a high-precision lens and advanced RightLight 2 technology, ensuring your video quality is always top-notch, even in less than ideal lighting conditions. Experience ultra-smooth HD streaming with up to 60 frames per second, delivering a crystal-clear image that keeps up with your every move. With a 90-degree field of view and 4x HD zoom, you have full control over your video's focus.&lt;br&gt;&lt;br&gt; Whether you want to include more background or focus more narrowly on yourself, the C930s Full HD Pro Webcam has got you covered. Plus, the pan and tilt feature allows you to direct your audience's attention exactly where you want it. The C930s doesn't just offer superior video quality; it also excels in audio recording. The dual integrated omnidirectional mics capture your voice with exceptional clarity, even from a meter away, ensuring your conversations always sound natural and clear. Customize your video to your liking with the Logi Tune webcam software.&lt;br&gt;&lt;br&gt; Adjust settings like zoom and field of view to present yourself in the best possible light. Plus, with the Logitech G HUB software, you can optimize and customize all your supported Logitech G gear, including this high-quality webcam. The C930s Full HD Pro Webcam offers versatile mounting options. Securely mount it on your laptop, display, or tabletop with the adjustable clip, or affix it to your own tripod with the integrated thread. For added privacy, the webcam comes with an attachable privacy shade to protect the lens when not in use.&lt;br&gt;&lt;br&gt; Choose the C930s Full HD Pro Webcam and experience the difference in quality and performance. Logitech is committed to delivering great customer experiences in a sustainable way for the planet and society.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/V1DSD2210270VMTWUE5.jpg</t>
   </si>
   <si>
     <t>California Electronics</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/Electronic-Palace</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location</t>
+  </si>
+  <si>
+    <t>Black</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/V1DSD2210270VMTWUE5.jpg
 https://c1.neweggimages.com/productimage/nb640/A24GD2207110CAY4E90.jpg
 https://c1.neweggimages.com/productimage/nb640/AE9TD2211090454OJ0E.jpg
 https://c1.neweggimages.com/productimage/nb640/AE9TD2211090455GS5D.jpg
 https://c1.neweggimages.com/productimage/nb640/AE9TD2211090455NR24.jpg
 https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ20E8.jpg
 https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ6Z8A.jpg
 https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ8N1B.jpg
 https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZ8GBB.jpg
 https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZA780.jpg
 https://c1.neweggimages.com/productimage/nb640/A4P0D2302220PLZH677.jpg</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/1EF-000C-005J3</t>
   </si>
   <si>
-    <t>2026-07-09T06:37:30Z</t>
+    <t>2026-07-21T13:50:12Z</t>
   </si>
   <si>
     <t>Logitech C310 HD webcam 720P video calls with microphone-Black-USB 2.0</t>
   </si>
   <si>
     <t>9SIBZW0KGS0381</t>
   </si>
   <si>
     <t>Works with Skype, Yahoo Messenger, Microsoft Live Messenger
 5-megapixel snapshots: You can take high-resolution snapshots at up to 5 megapixels
 You'll get HD 720p video calling on most major instant messaging applications
 Built-in mic with noise reduction
 Automatic Light Correction
 Universal fixing clips, suitable for laptops, LCD or monitors</t>
   </si>
   <si>
     <t>Features: Simple video calling in fluid HD 720p The smoothest HD video calls with more video frames per second than other HD webcams Free, easy HD calls on included Logitech Vid HD or your preferred IM service Snap and share crisp, clear pics Send family and friends high-quality digital photos, software enhanced up to 5-megapixels. Look just right even in bad light Logitech RightLight2 technology corrects for poor lighting, so family and friends see you clearly—even in dim light or shadowy backlight. Upload HD videos to Facebook in one click Record HD 720p videos, then launch them to Facebook or YouTube in one quick click Flat-out versatile Universal clip attaches the webcam securely to your laptop or LCD monitor Sleek flat-panel design looks great with any setup Sound good even in a noisy room Friends hear you clearly with a noise-cancelling mic, positioned on the front of the camera for best voice pickup. Works with supports Windows Vista, Windows 7 (32-bit or 64-bit) or Windows 8 Basic requirements: 1 GHz 512 MB RAM or more 200 MB hard drive space Internet connection USB 1.1 port (2.0 recommended) For HD 720p video calling and recording on Logitech Vid HD: 2.4 Intel GHz Core 2 Duo 2 GB RAM 200 MB hard drive space USB 2.0 port 1 Mbps upload speed or higher 1280 X 720 screen resolution Package contents C310 Webcam User documentation original Logitech package Please note: the Logo could be changeable for the producing time,Logi or Logitech are both genuine.</t>
   </si>
   <si>
     <t>&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Features:&lt;br&gt;Simple video calling in fluid HD 720p&lt;br&gt;The smoothest HD video calls with more video frames per second than other HD webcams&lt;br&gt;Free, easy HD calls on included Logitech Vid HD or your preferred IM service&lt;br&gt;&lt;br&gt;Snap and share crisp, clear pics&lt;br&gt;Send family and friends high-quality digital photos, software enhanced up to 5-megapixels.&lt;br&gt;&lt;br&gt;Look just right even in bad light&lt;br&gt;Logitech RightLight2 technology corrects for poor lighting, so family and friends see you clearly—even in dim light or shadowy backlight.&lt;br&gt;&lt;br&gt;Upload HD videos to Facebook in one click&lt;br&gt;Record HD 720p videos, then launch them to Facebook or YouTube in one quick click&lt;br&gt;&lt;br&gt;Flat-out versatile&lt;br&gt;Universal clip attaches the webcam securely to your laptop or LCD monitor&lt;br&gt;Sleek flat-panel design looks great with any setup&lt;br&gt;&lt;br&gt;Sound good even in a noisy room&lt;br&gt;Friends hear you clearly with a noise-cancelling mic, positioned on the front of the camera for best voice pickup.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Works with&lt;br&gt;supports Windows Vista, Windows 7 (32-bit or 64-bit) or Windows 8 &lt;br&gt;&lt;br&gt;Basic requirements:&lt;br&gt;1 GHz&lt;br&gt;512 MB RAM or more&lt;br&gt;200 MB hard drive space&lt;br&gt;Internet connection&lt;br&gt;USB 1.1 port (2.0 recommended)&lt;br&gt;For HD 720p video calling and recording on Logitech Vid HD:&lt;br&gt;2.4 Intel GHz Core 2 Duo&lt;br&gt;2 GB RAM&lt;br&gt;200 MB hard drive space&lt;br&gt;USB 2.0 port&lt;br&gt;1 Mbps upload speed or higher&lt;br&gt;1280 X 720 screen resolution&lt;br&gt;&lt;br&gt;Package contents&lt;br&gt;C310 Webcam &lt;br&gt;User documentation&lt;br&gt;original Logitech package&lt;br&gt;Please note: the Logo could be changeable for the producing time,Logi or Logitech are both genuine.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/APPWS200808hnDjF.jpg</t>
   </si>
   <si>
@@ -807,193 +826,190 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2">
-        <v>369.99</v>
+        <v>346.0</v>
       </c>
       <c r="K2">
         <v>4.6</v>
       </c>
       <c r="L2">
-        <v>50</v>
+        <v>167</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="s">
         <v>40</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="AA2">
         <v>1</v>
       </c>
       <c r="AB2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" t="s">
         <v>44</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>45</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3">
         <v>361.99</v>
       </c>
       <c r="J3">
         <v>369.99</v>
       </c>
       <c r="K3">
         <v>4.6</v>
       </c>
       <c r="L3">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="M3">
+        <v>2</v>
       </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P3" t="s">
         <v>48</v>
       </c>
       <c r="Q3" t="s">
         <v>49</v>
       </c>
       <c r="R3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AA3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="I4">
-        <v>316.0</v>
+        <v>359.99</v>
       </c>
       <c r="M4">
         <v>5</v>
       </c>
       <c r="N4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S4" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s">
         <v>62</v>
       </c>
       <c r="X4" t="s">
         <v>63</v>
       </c>
       <c r="AA4">
         <v>1</v>
       </c>
       <c r="AB4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>65</v>
       </c>
       <c r="B5" t="s">
         <v>66</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5" t="s">
@@ -1005,113 +1021,113 @@
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="I5">
         <v>54.99</v>
       </c>
       <c r="N5" t="s">
         <v>70</v>
       </c>
       <c r="O5" t="s">
         <v>71</v>
       </c>
       <c r="P5" t="s">
         <v>72</v>
       </c>
       <c r="Q5" t="s">
         <v>73</v>
       </c>
       <c r="R5" t="s">
         <v>74</v>
       </c>
       <c r="S5" t="s">
         <v>75</v>
       </c>
       <c r="T5" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="W5" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="AA5">
         <v>1</v>
       </c>
       <c r="AB5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E6" t="s">
         <v>69</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="I6">
         <v>30.39</v>
       </c>
       <c r="N6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="R6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="S6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="W6" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="AA6">
         <v>1</v>
       </c>
       <c r="AB6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">