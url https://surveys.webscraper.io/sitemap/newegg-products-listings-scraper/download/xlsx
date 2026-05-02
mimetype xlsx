--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -104,322 +104,346 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-dual-rtx5060-o8g-geforce-rtx-5060-8gb-graphics-card-double-fans/p/N82E16814126807?Item=N82E16814126807</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G</t>
+  </si>
+  <si>
+    <t>N82E16814126807</t>
+  </si>
+  <si>
+    <t>ASUS</t>
+  </si>
+  <si>
+    <t>DUAL-RTX5060-O8G</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>8GB 128-Bit GDDR7
+Boost Clock OC mode: 2565MHz Default mode: 2535MHz (Boost Clock)
+1 x HDMI 2.1b 3 x DisplayPort 2.1b
+3840 Cores CUDA Cores
+PCI Express 5.0 x8</t>
+  </si>
+  <si>
+    <t>DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt; &lt;div id="ficon-ebaae7" class="ccs-cc-ficons" data-size="small" data-vertical="false" data-show-titles="true"&gt; &lt;div class="ccs-cc-ficons-items"&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Media" aria-label="Click to view Media" data-section-title="Media" data-section="media"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Features" aria-label="Click to view Features" data-section-title="Features" data-section="features"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-cc-ficons-content"&gt; &lt;div data-section="media" data-size="large" data-title="Media" data-init=""&gt; &lt;div id="media-115a2a" data-elementid="ficon-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport"&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-slider"&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-section="features" data-size="large" data-title="Features" data-init=""&gt; &lt;div data-elementid="ficon-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:1.29725"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:77.086%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4eb83edd1354c89df1161278b2e1a9ea/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-media-type="image" data-caption="Dual GeForce RTX 5060 graphics card key visual" title="Dual GeForce RTX 5060 graphics card key visual show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Dual GeForce RTX 5060 graphics card key visual" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Dual GeForce RTX 5060 graphics card key visual"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;span&gt;&lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;DUAL GEFORCE RTX™ 5060&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #a9bcdf, #fff, #92a1b4); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Dual Fans, Perfect Fit&lt;/span&gt;&lt;/h3&gt; ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="media" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" title="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center;"&gt;NVIDIA® Blackwell Architecture&lt;/span&gt;&lt;/h3&gt;&lt;h3 style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;The Ultimate Platform for Gamers and Creators &lt;/span&gt;&lt;/h3&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="left" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style="width: 25.00%;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-standard" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-media-type="image" data-caption="NVIDIA chipset icon" title="NVIDIA chipset icon show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA chipset icon" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/width(1200).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA chipset icon"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0);"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fifth-Gen Tensor Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Max AI performance with FP4 and DLSS 4&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;New Streaming Multiprocessors&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Optimized for neural shaders&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fourth-Gen Ray Tracing Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Built for Mega Geometry &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-media-type="image" data-caption="AI-Enhanced Graphics and Performance" title="AI-Enhanced Graphics and Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Graphics and Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Graphics and Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Game-Winning Responsiveness" title="Game-Winning Responsiveness show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Game-Winning Responsiveness" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Game-Winning Responsiveness"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="True-to-Life Graphics" title="True-to-Life Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="True-to-Life Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="True-to-Life Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-media-type="image" data-caption="Digital Humans and AI Assistants" title="Digital Humans and AI Assistants show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Digital Humans and AI Assistants" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Digital Humans and AI Assistants"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Graphics and Performance&lt;/h3&gt;NVIDIA® DLSS 4 with Multi Frame Generation&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Game-Winning Responsiveness&lt;/h3&gt;NVIDIA® Reflex 2 with Frame Warp&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;True-to-Life Graphics&lt;/h3&gt;Full ray tracing with neural rendering&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Digital Humans and AI Assistants&lt;/h3&gt;NVIDIA® ACE&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-media-type="image" data-caption="Accelerate Your Creativity" title="Accelerate Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Accelerate Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Accelerate Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="Enhance Any Video with AI" title="Enhance Any Video with AI show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Enhance Any Video with AI" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Enhance Any Video with AI"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-media-type="image" data-caption="Performance and Reliability" title="Performance and Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance and Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance and Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-media-type="image" data-caption="The Ultimate Gaming Display Technologies" title="The Ultimate Gaming Display Technologies show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="The Ultimate Gaming Display Technologies" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="The Ultimate Gaming Display Technologies"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Accelerate Your Creativity&lt;/h3&gt;NVIDIA® Studio creator tools and technology&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Enhance Any Video with AI&lt;/h3&gt;NVIDIA® Broadcast and ninth-gen NVIDIA® Encoder&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance and Reliability&lt;/h3&gt;NVIDIA® app with Game Ready and Studio Drivers and Studio Drivers&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;The Ultimate Gaming Display Technologies&lt;/h3&gt;NVIDIA® G-SYNC&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-media-type="image" data-caption="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" title="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em;"&gt;Build Small. Play Big.&lt;/span&gt;&lt;/h3&gt;You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.2727"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000; padding-top:44.001%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e08da7e0167a31f9a55d5c43c39edec6/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-media-type="image" data-caption="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" title="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #b4acac, #fff, #707070); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Cooling&lt;/span&gt; &lt;/h3&gt; &lt;h3&gt; &lt;span style="font-size: 1.5em;"&gt;2.5-slot Design&lt;/span&gt; &lt;/h3&gt; A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items" tabindex="0"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Axial-tech Upgrades&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Two tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. &lt;br&gt; &lt;br&gt; &lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/bd744df022171a237506b3fdcac7dcd3/original" alt="Axial-Tech Fan Upgrades Video" max-width="100%;"&gt; &lt;br&gt; &lt;br&gt; Airflow comparison between the Axial-tech fan design and a standard fan. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;0 dB Technology&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;To eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/89f5996d8e5423bb3c280706f49d1a5c/original" alt="Dual RTX 5060 fan illustration" max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Dual Ball Fan Bearings&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Fan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/7203d8995aedcd8f2e38a95e93f09528/original" alt="Exploded view of a graphics card fan showcasing dual ball fan bearings for enhanced durability and cooling performance." max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-fea</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png</t>
+  </si>
+  <si>
+    <t>Newegg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/antonline</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>Newegg Select</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-01.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-02.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-05.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-03.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-04.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-06.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-07.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-08.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-09.png</t>
+  </si>
+  <si>
     <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
   </si>
   <si>
-    <t>https://www.newegg.com/logitech-brio-100-full-hd-webcam/p/N82E16826197634?Item=N82E16826197634</t>
-[...5 lines deleted...]
-    <t>N82E16826197634</t>
+    <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIAFJ8KDW4974</t>
+  </si>
+  <si>
+    <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
+  </si>
+  <si>
+    <t>9SIAFJ8KDW4974</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
-    <t>960-001580</t>
-[...23 lines deleted...]
-    <t>Newegg</t>
+    <t>097855164001</t>
+  </si>
+  <si>
+    <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
+Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
+Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
+The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
+The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
+C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
+  </si>
+  <si>
+    <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
+  </si>
+  <si>
+    <t>Technology Galaxy</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/Technology-Galaxy</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information to Select delivery location</t>
-[...16 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/26-197-634-11.jpg</t>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 35.7% 4 days 17.2% 5 days 16.6% 6 days 11.0% 7 days 8.6% &gt; 7 days 10.9% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+  </si>
+  <si>
+    <t>5.71 ounces</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
+https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
+https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
+https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
+https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
+https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
+https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
   </si>
   <si>
     <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIACNFKS83868</t>
   </si>
   <si>
     <t>Logitech Brio 105 Full HD 1080p Business Webcam with Auto-Light Balance, USB-A, Privacy Shutter, Easy Set-Up, Compatible with Windows, macOS, ChromeOS</t>
   </si>
   <si>
     <t>9SIACNFKS83868</t>
   </si>
   <si>
     <t>960-001579</t>
   </si>
   <si>
     <t>097855188168</t>
   </si>
   <si>
     <t>Great Value: Affordable Brio 105 Full HD Webcam offers 1080p resolution at a great value and produces clear video, so meetings feel natural, and employees feel confident
 Designed for Business: Compatible with major operating systems; certified for Google Meet; works with Chromebook; supported by Logitech Sync for remote deployment
 Webcam with Auto-Light Balance: RightLight 2 light-balancing technology automatically improves image quality in suboptimal conditions
 Integrated Webcam Cover: This webcam with privacy shutter gives employees extra confidence that their privacy is protected, especially when working from home
 Plug-and-Play: Just plug Logitech Brio 105 into an available USB-A port on a computer or dock and start a video call with its built-in mic</t>
   </si>
   <si>
     <t>Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Thu Feb 26 2026 22:09:10 GMT-0800 (Pacific Standard Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. &lt;br&gt;&lt;br&gt;The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy.&lt;br&gt;&lt;br&gt;Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. &lt;br&gt;&lt;br&gt;The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. &lt;br&gt;&lt;br&gt;The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call.&lt;br&gt;&lt;br&gt;For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. &lt;br&gt;&lt;br&gt;In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Mon Apr 27 2026 23:11:38 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. &lt;br&gt;&lt;br&gt;The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy.&lt;br&gt;&lt;br&gt;Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. &lt;br&gt;&lt;br&gt;The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. &lt;br&gt;&lt;br&gt;The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call.&lt;br&gt;&lt;br&gt;For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. &lt;br&gt;&lt;br&gt;In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg</t>
   </si>
   <si>
     <t>Laptops 4 Less</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 21.5% 4 days 19.0% 5 days 25.3% 6 days 11.4% 7 days 11.4% &gt; 7 days 11.4% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 27.7% 4 days 25.5% 5 days 21.3% 6 days 17.0% 7 days 6.4% &gt; 7 days 2.1% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>Weight: 2.65 oz (75 g), excl. cable</t>
-  </si>
-[...1 lines deleted...]
-    <t>Black</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-09.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-08.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-07.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-06.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-05.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-04.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-03.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-02.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-01.jpg</t>
   </si>
   <si>
-    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
-[...150 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/14-126-802-02.png</t>
+    <t>https://www.newegg.com/asus-tuf-gaming-tuf-gtx1650-o4gd6-gaming-geforce-gtx-1650-4gb-graphics-card-double-fans/p/N82E16814126448?Item=9SIB4VJKBX9951</t>
+  </si>
+  <si>
+    <t>ASUS TUF Gaming GeForce GTX 1650 4GB GDDR6 PCI Express 3.0 Graphics Card TUF-GTX1650-O4GD6-GAMING</t>
+  </si>
+  <si>
+    <t>9SIB4VJKBX9951</t>
+  </si>
+  <si>
+    <t>TUF-GTX1650-O4GD6-GA</t>
+  </si>
+  <si>
+    <t>4GB 128-Bit GDDR6
+Core Clock 1410 MHz
+Boost Clock 1650 MHz (Gaming Mode), 1680 MHz (OC Mode)
+1 x DVI-D 1 x HDMI 2.0b 1 x DisplayPort 1.4
+896 Cores CUDA Cores
+PCI Express 3.0</t>
+  </si>
+  <si>
+    <t>ASUS TUF Gaming GeForce® GTX 1650 OC Edition 4GB GDDR6 is your ticket into PC gaming. OC Edition: Boost Clock 1680 MHz (OC Mode)/ 1650 MHz (Gaming Mode) The ASUS TUF Gaming GeForce® GTX 1650 is built with the breakthrough graphics performance of the award-winning NVIDIA Turing™ architecture to supercharge your favorite games. Ultra-fast GDDR6 with over 50% more memory bandwidth for high-speed gaming. GeForce Experience lets you capture and share videos, screenshots, and livestreams with friends, keep GeForce drivers up to date, and easily optimize your in-game settings. Space-grade lubricant brings the durability of dual ball bearings to quieter sleeve bearing designs. IP5X dust resistance offers protection from particle ingress for better durability. Auto-Extreme Technology uses automation to enhance reliability. A protective backplate secures components during transportation and installation. A Compact design maximizes compatibility. TUF compatibility testing ensures TUF Gaming and TUF Alliance products work together flawlessly. A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games. BUILT TUF The TUF Gaming GeForce® GTX 1650 stacks an arsenal of weapons that bring reliable 3D horsepower to the TUF Gaming ecosystem. Each card is built using Auto-Extreme manufacturing, protected by a rigid backplate that prevents PCB flex, and features fans with space-grade lubricant that are sealed to IP5X standards. And it's all backed by a rigorous battery of validation tests to ensure compatibility with the latest TUF components. If you're looking for the tank of graphics cards, lock and load your rig with the TUF. COOLING IP5X Dust Resistance Keep it clean Dust is enemy number one for fans. It's easy to clean the blades, but taking the fan apart to remove dust that has made its way inside is not a simple task. Passing the IP5X certification means the housing is safe from nasty particulates, so you'll never need that deep clean. Space−grade Lubricant Improved lubricity Infused with a durable lubricant often found in aerospace applications, these sleeve bearings deliver a quieter acoustic profile than dual ball bearing designs and match their durability. ENGINEERING 1:18 Auto−Extreme Technology Precision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Protective Backplate No flexin' The PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage. Compact Design The pieces fit Perfect proportions maximize compatibility with the latest chassis. SOFTWARE GPU Tweak II Monitor, tweak, and tune The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. XSplit Premium streaming XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! wtfast Play lag-free We've partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! EXPERIENCE TUF Compatibility Testing Better together ASUS TUF Gaming and TUF Gaming Alliance products from our partners are subjected to a rigorous battery of validation tests to ensure a seamless plug-and-play experience. All products also share a common design language, making it easier to build an entire battlestation that has a unified aesthetic. 144−Hour Validation Program “Extensive” may be an understatement Each card must meet rigorous performance and reliability standards before it ships. Performance and stress tests are run with the latest chart-topping titles like Fortnite, League of Legends, Overwatch, and PlayerUnknown's Battlegrounds. We also carry out reliability trials that include a 144-hour stability test and a series of 3DMark benchmarking runs to ensure the card performs well when pushed to the limits. NVIDIA® G−SYNC™ Technology Smooth operator This graphics card supports NVIDIA® G-SYNC™ display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. MORE CREATING, LESS WAITING Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. TURING SHADERS Featuring concurrent execution of floating point and integer operations, adaptive shading technology, and a new unified memory architecture with twice the cache of its predecessor, NVIDIA Turing™ shaders enable awesome performance increases in today's games. Awesome Performance Easily upgrade your PC and get game ready with performance that's twice as fast as the GeForce GTX 950 and up to 70% faster than the GTX 1050 in the latest games. GeForce Experience GeForce Experience™ is the essential companion to your GeForce graphics card. Capture and share videos, screenshots, and livestreams with friends, keep your GeForce drivers up to date, and easily optimize your in-game settings. NVIDIA Ansel This powerful tool lets you take professional-grade screenshots of your games. Now, you can record and share your most brilliant gaming experiences with super-resolution, 360-degree, HDR, and stereoscopic capture modes. MORE CREATING, LESS WAITING Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. TURING SHADERS Featuring concurrent execution of floating point and integer operations, adaptive shading technology, and a new unified memory architecture with twice the cache of its predecessor, NVIDIA Turing™ shaders enable awesome performance increases in today's games. Awesome Performance Easily upgrade your PC and get game ready with performance that's twice as fast as the GeForce GTX 950 and up to 70% faster than the GTX 1050 in the latest games. GeForce Experience GeForce Experience™ is the essential companion to your GeForce graphics card. Capture and share videos, screenshots, and livestreams with friends, keep your GeForce drivers up to date, and easily optimize your in-game settings. NVIDIA Ansel This powerful tool lets you take professional-grade screenshots of your games. Now, you can record and share your most brilliant gaming experiences with super-resolution, 360-degree, HDR, and stereoscopic capture modes. MORE CREATING, LESS WAITING Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. About ASUS ASUS aspires to deliver the incredible in everything it does. With more than 17,000 employees around the globe with a world-class R&amp;D team of 5,500 engineers, ASUS is dedicated to the design and manufacture of products that perfectly meet the needs of today’s (and tomorrow’s) digital home and office. ASUS’ broad portfolio includes motherboards, graphics cards, displays, desktop PCs, all-in-one PCs, laptops, servers, wireless networking devices, tablets, smartphones and wearables. Driven by innovation and committed to quality, the company won 4,385 awards and earned approximately US$13.3 billion of revenue in 2016. © 2020 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-20bdea" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-inline-custom ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-20bdea" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/740d696fb4ffa7a837821d8a3a0407d1/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/740d696fb4ffa7a837821d8a3a0407d1/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/740d696fb4ffa7a837821d8a3a0407d1/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="color: #c8c8c8; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; ASUS TUF Gaming GeForce® GTX 1650 OC Edition 4GB GDDR6 is your ticket into PC gaming. &lt;/span&gt; &lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC Edition:&lt;/b&gt; Boost Clock 1680 MHz (OC Mode)/ 1650 MHz (Gaming Mode)&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;The ASUS TUF Gaming GeForce® GTX 1650 is built with the breakthrough graphics performance of the award-winning &lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA Turing™ architecture&lt;/b&gt; to supercharge your favorite games.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Ultra-fast GDDR6&lt;/b&gt; with over 50% more memory bandwidth for high-speed gaming.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GeForce Experience&lt;/b&gt; lets you capture and share videos, screenshots, and livestreams with friends, keep GeForce drivers up to date, and easily optimize your in-game settings.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Space-grade lubricant&lt;/b&gt; brings the durability of dual ball bearings to quieter sleeve bearing designs.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;IP5X dust resistance&lt;/b&gt; offers protection from particle ingress for better durability.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;protective backplate&lt;/b&gt; secures components during transportation and installation.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;Compact design&lt;/b&gt; maximizes compatibility.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;TUF compatibility testing&lt;/b&gt; ensures TUF Gaming and TUF Alliance products work together flawlessly.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;144-hour validation program&lt;/b&gt; puts cards through a series of stringent tests to ensure compatibility with the latest games.&lt;/li&gt; &lt;/ul&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f978dda2049dcc855a6ee02baafa3400/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f978dda2049dcc855a6ee02baafa3400/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f978dda2049dcc855a6ee02baafa3400/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; BUILT TUF &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The TUF Gaming GeForce® GTX 1650 stacks an arsenal of weapons that bring reliable 3D horsepower to the TUF Gaming ecosystem. Each card is built using Auto-Extreme manufacturing, protected by a rigid backplate that prevents PCB flex, and features fans with space-grade lubricant that are sealed to IP5X standards. And it's all backed by a rigorous battery of validation tests to ensure compatibility with the latest TUF components. If you're looking for the tank of graphics cards, lock and load your rig with the TUF. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="font-size: 2em; font-weight: bold; color: #F8B942; text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; COOLING &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/43aa0fdf15ea5d10f2b462faf416a41b/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/43aa0fdf15ea5d10f2b462faf416a41b/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/43aa0fdf15ea5d10f2b462faf416a41b/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; IP5X Dust Resistance &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Keep it clean &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Dust is enemy number one for fans. It's easy to clean the blades, but taking the fan apart to remove dust that has made its way inside is not a simple task. Passing the IP5X certification means the housing is safe from nasty particulates, so you'll never need that deep clean. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/feb5da0397f6d6c6e526dabbecc9bea5/original.gif" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/feb5da0397f6d6c6e526dabbecc9bea5/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/feb5da0397f6d6c6e526dabbecc9bea5/original.gif" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Space−grade Lubricant &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Improved lubricity &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Infused with a durable lubricant often found in aerospace applications, these sleeve bearings deliver a quieter acoustic profile than dual ball bearing designs and match their durability. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="font-size: 2em; font-weight: bold; color: #F8B942; text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; ENGINEERING &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;div class="ccs-cc-inline-embedded-video" tabindex="0" data-player="player_31dff8d4cedc46b3b5c79e71f727ced1" data-video-url="https://www.youtube.com/watch?v=DIpHYVDrGrc" data-transcoded-video-url="" data-cc-url="" data-cc-lang="" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg"&gt; &lt;div class="ccs-cc-video-thumbnail-container"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg" alt="Product image"&gt; &lt;span class="ccs-cc-video-duration"&gt;1:18&lt;/span&gt; &lt;/div&gt; &lt;span class="ccs-cc-inline-video-play-icon"&gt;&lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Auto−Extreme Technology &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Precision automated manufacturing &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b31924ce76478115a59bc494a20a2942/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b31924ce76478115a59bc494a20a2942/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b31924ce76478115a59bc494a20a2942/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Protective Backplate &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; No flexin' &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/d9a327d7e59a7219a9fdd5de863fe1f1/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/d9a327d7e59a7219a9fdd5de863fe1f1/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/d9a327d7e59a7219a9fdd5de863fe1f1/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Compact Design &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; The pieces fit &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Perfect proportions maximize compatibility with the latest chassis.&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="font-size: 2em; font-weight: bold; color: #F8B942; text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; SOFTWARE &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0189dc7c125fa3b0de9a2febf6a105c9/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; GPU Tweak II &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Monitor, tweak, and tune &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c563b04905bc9b6091ce7fa5987be4d/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; XSplit &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Premium streaming &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25b25259ec297ab8566d3bcb8653803b/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; wtfast &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Play lag-free &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; We've partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="font-size: 2em; font-weight: bold; color: #F8B942; text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; EXPERIENCE &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6c7d145c86919b12fafeea068638ecef/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6c7d145c86919b12fafeea068638ecef/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6c7d145c86919b12fafeea068638ecef/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; TUF Compatibility Testing &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Better together &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; ASUS TUF Gaming and TUF Gaming Alliance products from our partners are subjected to a rigorous battery of validation tests to ensure a seamless plug-and-play experience. All products also share a common design language, making it easier to build an entire battlestation that has a unified aesthetic. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c5f2a8fe8fbe233b2142280fdd12928/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c5f2a8fe8fbe233b2142280fdd12928/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9c5f2a8fe8fbe233b2142280fdd12928/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; 144−Hour Validation Program &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; “Extensive” may be an understatement &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; Each card must meet rigorous performance and reliability standards before it ships. Performance and stress tests are run with the latest chart-topping titles like Fortnite, League of Legends, Overwatch, and PlayerUnknown's Battlegrounds. We also carry out reliability trials that include a 144-hour stability test and a series of 3DMark benchmarking runs to ensure the card performs well when pushed to the limits. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/original.png" data-media-type="image" data-caption="Product image" title="Product image show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9f981a316bf453a8d1110afcdd2ebce6/original.png" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.5em; font-weight: bold; color: #F8B942; text-transform: uppercase;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; NVIDIA® G−SYNC™ Technology &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; Smooth operator &lt;/span&gt; &lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; This graphics card supports NVIDIA® G-SYNC™ display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items ccs-slick-initialized ccs-slick-slider ccs-slick-dotted" tabindex="0"&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 13035px; transform: translate3d(-1185px, 0px, 0px);"&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide ccs-slick-cloned" data-background="color" data-slick-index="-1" id="" aria-hidden="true" style="width: 1185px;" tabindex="-1"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/810a152c44e139147ed1382fa2d305b6/original.jpg" data-media-type="image" data-caption="Product image" title="Product image show larger image" tabindex="-1"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Product image" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/810a152c44e139147ed1382fa2d305b6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Product image"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div&gt; &lt;span style="font-size: 1.17em; font-weight: bold; color: #F8B942;"&gt; MORE CREATING, LESS WAITING &lt;/span&gt; &lt;br&gt;&lt;br&gt; Dedicated GPU power accelerates the creative apps you use every day. Combined with NVIDIA Creator Ready Drivers, you'll get additional performance and reliability to supercharge your creativity. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt;&lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature ccs-slick-slide ccs-slick-current ccs-slick-active" data-background="color" data-slick-index="0" aria-hidden="false" style="width: 1185px;" tabindex="-1" role="tabpa</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-448-V01.jpg</t>
+  </si>
+  <si>
+    <t>Alliance Group (USA)</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Alliance-Group-USA</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 15.5% 4 days 16.9% 5 days 11.3% &gt; 5 days 56.3% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+  </si>
+  <si>
+    <t>4GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-448-V01.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-448-V06.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-448-V07.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-448-V03.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-448-V05.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-448-V04.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-448-V02.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019&amp;page=2</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIBZW0KG71269</t>
+  </si>
+  <si>
+    <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
+  </si>
+  <si>
+    <t>9SIBZW0KG71269</t>
+  </si>
+  <si>
+    <t>960-001401</t>
+  </si>
+  <si>
+    <t>097855172778</t>
+  </si>
+  <si>
+    <t>Sold as 1 Each.
+Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
+Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
+  </si>
+  <si>
+    <t>Logitech C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. The fixed 78 degrees field of view captures a just-right view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. Includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear. Built-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. - Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. - Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. - Dimensions: 1.7"H x 3.7"W x 2.8"D. - Easily connects via USB-A, cable length is 5'. - A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. - Features an attachable privacy screen that flips up and down to cover or expose the lens. - A simple glance at the cover confirms your space is not seen. - Features a RightLight 2 auto light correction for clear image in various lighting environments ranging from low light to direct sunlight. - Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. - Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. - Certified for Zoom and TAA compliant. - Works with other popular applications such as Microsoft Teams, BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Pexip, RingCentral Video, and Vidyo. - The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. - The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. - OS support: Windows 7 or later, MacOS 10.10 or later, Chrome OS. - Box contains: webcam with attached USB-A cable, privacy shutter, and user documentation. - Sold as 1 Each.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Mon Apr 27 2026 23:09:55 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Logitech C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. The fixed 78 degrees field of view captures a just-right view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. Includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear. Built-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;&lt;br&gt;- Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor.&lt;br&gt;- Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away.&lt;br&gt;- Dimensions: 1.7"H x 3.7"W x 2.8"D.&lt;br&gt;- Easily connects via USB-A, cable length is 5'.&lt;br&gt;- A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls.&lt;br&gt;- Features an attachable privacy screen that flips up and down to cover or expose the lens.&lt;br&gt;- A simple glance at the cover confirms your space is not seen.&lt;br&gt;- Features a RightLight 2 auto light correction for clear image in various lighting environments ranging from low light to direct sunlight.&lt;br&gt;- Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor.&lt;br&gt;- Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;- Certified for Zoom and TAA compliant.&lt;br&gt;- Works with other popular applications such as Microsoft Teams, BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Pexip, RingCentral Video, and Vidyo.&lt;br&gt;- The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e.&lt;br&gt;- The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;- OS support: Windows 7 or later, MacOS 10.10 or later, Chrome OS.&lt;br&gt;- Box contains: webcam with attached USB-A cable, privacy shutter, and user documentation.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
+  </si>
+  <si>
+    <t>C.N.E Technology</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location Order will ship out in 4 business days Shipping Information</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
+https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
+https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
+https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
+https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
+https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -842,384 +866,399 @@
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>34</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2">
+        <v>199291057906</v>
+      </c>
+      <c r="H2" t="s">
         <v>36</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2">
+        <v>354.99</v>
+      </c>
+      <c r="J2">
+        <v>399.99</v>
+      </c>
+      <c r="K2">
+        <v>4.6</v>
+      </c>
+      <c r="L2">
+        <v>43</v>
+      </c>
+      <c r="M2">
+        <v>7</v>
+      </c>
+      <c r="N2" t="s">
         <v>37</v>
       </c>
-      <c r="I2">
-[...11 lines deleted...]
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>40</v>
       </c>
       <c r="R2" t="s">
         <v>41</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
       <c r="T2" t="s">
         <v>43</v>
       </c>
-      <c r="U2" t="s">
+      <c r="W2" t="s">
         <v>44</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>45</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>46</v>
       </c>
       <c r="AB2">
         <v>1</v>
       </c>
       <c r="AC2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>52</v>
+      </c>
+      <c r="F3">
+        <v>960001384</v>
       </c>
       <c r="G3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I3">
-        <v>34.99</v>
+        <v>69.99</v>
       </c>
       <c r="K3">
+        <v>4.3</v>
+      </c>
+      <c r="L3">
+        <v>303</v>
+      </c>
+      <c r="M3">
         <v>5</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Q3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="R3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="S3" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="T3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="U3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="V3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="W3" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="AB3">
         <v>1</v>
       </c>
       <c r="AC3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E4" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="F4" t="s">
         <v>66</v>
       </c>
-      <c r="G4">
-        <v>199291057906</v>
+      <c r="G4" t="s">
+        <v>67</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I4">
-        <v>369.99</v>
+        <v>29.99</v>
       </c>
       <c r="K4">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="L4">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R4" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="S4" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="T4" t="s">
-        <v>43</v>
+        <v>73</v>
+      </c>
+      <c r="U4" t="s">
+        <v>74</v>
+      </c>
+      <c r="V4" t="s">
+        <v>74</v>
       </c>
       <c r="W4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="AB4">
         <v>1</v>
       </c>
       <c r="AC4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G5">
-        <v>197105470644</v>
+        <v>192876695913</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I5">
-        <v>309.99</v>
+        <v>340.0</v>
+      </c>
+      <c r="J5">
+        <v>349.99</v>
       </c>
       <c r="K5">
-        <v>3.7</v>
+        <v>4.4</v>
       </c>
       <c r="L5">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="M5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Q5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="R5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="S5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="T5" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="X5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AB5">
         <v>1</v>
       </c>
       <c r="AC5" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G6" t="s">
+        <v>94</v>
+      </c>
+      <c r="H6" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6">
+        <v>66.49</v>
+      </c>
+      <c r="J6">
+        <v>69.99</v>
+      </c>
+      <c r="K6">
+        <v>4.3</v>
+      </c>
+      <c r="L6">
+        <v>303</v>
+      </c>
+      <c r="N6" t="s">
+        <v>95</v>
+      </c>
+      <c r="O6" t="s">
+        <v>96</v>
+      </c>
+      <c r="P6" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>98</v>
+      </c>
+      <c r="R6" t="s">
+        <v>99</v>
+      </c>
+      <c r="S6" t="s">
+        <v>42</v>
+      </c>
+      <c r="T6" t="s">
+        <v>100</v>
+      </c>
+      <c r="U6" t="s">
         <v>61</v>
       </c>
-      <c r="B6" t="s">
-[...57 lines deleted...]
-        <v>72</v>
+      <c r="V6" t="s">
+        <v>61</v>
       </c>
       <c r="AB6">
         <v>1</v>
       </c>
       <c r="AC6" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">