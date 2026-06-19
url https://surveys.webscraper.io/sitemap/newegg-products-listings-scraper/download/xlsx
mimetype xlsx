--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
@@ -104,346 +107,369 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
-[...14 lines deleted...]
-    <t>DUAL-RTX5060-O8G</t>
+    <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:27Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIAFJ8KDW4974</t>
+  </si>
+  <si>
+    <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
+  </si>
+  <si>
+    <t>9SIAFJ8KDW4974</t>
+  </si>
+  <si>
+    <t>Logitech</t>
+  </si>
+  <si>
+    <t>097855164001</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...62 lines deleted...]
-    <t>097855164001</t>
   </si>
   <si>
     <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
 Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
 The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
 The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
 C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
   </si>
   <si>
     <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
   </si>
   <si>
     <t>Technology Galaxy</t>
   </si>
   <si>
-    <t>https://www.newegg.com/Seller-Store/Technology-Galaxy</t>
-[...2 lines deleted...]
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 35.7% 4 days 17.2% 5 days 16.6% 6 days 11.0% 7 days 8.6% &gt; 7 days 10.9% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+    <t>https://www.newegg.com/Seller-Store/Hot-Deals-4-Less</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 37.2% 4 days 13.5% 5 days 11.4% 6 days 12.6% 7 days 10.2% &gt; 7 days 15.1% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>5.71 ounces</t>
+  </si>
+  <si>
+    <t>Black</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
 https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
 https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
 https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
 https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
 https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
   </si>
   <si>
+    <t>2026-06-15T05:04:18Z</t>
+  </si>
+  <si>
     <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIACNFKS83868</t>
   </si>
   <si>
     <t>Logitech Brio 105 Full HD 1080p Business Webcam with Auto-Light Balance, USB-A, Privacy Shutter, Easy Set-Up, Compatible with Windows, macOS, ChromeOS</t>
   </si>
   <si>
     <t>9SIACNFKS83868</t>
   </si>
   <si>
     <t>960-001579</t>
   </si>
   <si>
     <t>097855188168</t>
   </si>
   <si>
     <t>Great Value: Affordable Brio 105 Full HD Webcam offers 1080p resolution at a great value and produces clear video, so meetings feel natural, and employees feel confident
 Designed for Business: Compatible with major operating systems; certified for Google Meet; works with Chromebook; supported by Logitech Sync for remote deployment
 Webcam with Auto-Light Balance: RightLight 2 light-balancing technology automatically improves image quality in suboptimal conditions
 Integrated Webcam Cover: This webcam with privacy shutter gives employees extra confidence that their privacy is protected, especially when working from home
 Plug-and-Play: Just plug Logitech Brio 105 into an available USB-A port on a computer or dock and start a video call with its built-in mic</t>
   </si>
   <si>
     <t>Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Mon Apr 27 2026 23:11:38 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. &lt;br&gt;&lt;br&gt;The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy.&lt;br&gt;&lt;br&gt;Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. &lt;br&gt;&lt;br&gt;The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. &lt;br&gt;&lt;br&gt;The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call.&lt;br&gt;&lt;br&gt;For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. &lt;br&gt;&lt;br&gt;In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Sun Jun 14 2026 22:04:14 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes.&lt;br&gt;&lt;br&gt; The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments.&lt;br&gt;&lt;br&gt; It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click.&lt;br&gt;&lt;br&gt; In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg</t>
   </si>
   <si>
     <t>Laptops 4 Less</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 27.7% 4 days 25.5% 5 days 21.3% 6 days 17.0% 7 days 6.4% &gt; 7 days 2.1% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+    <t>https://www.newegg.com/Seller-Store/Technology-Galaxy</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 27.4% 4 days 30.6% 5 days 14.5% 6 days 11.3% 7 days 9.7% &gt; 7 days 6.5% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>Weight: 2.65 oz (75 g), excl. cable</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-09.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-08.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-07.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-06.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-05.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-04.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-03.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-02.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-01.jpg</t>
   </si>
   <si>
-    <t>https://www.newegg.com/asus-tuf-gaming-tuf-gtx1650-o4gd6-gaming-geforce-gtx-1650-4gb-graphics-card-double-fans/p/N82E16814126448?Item=9SIB4VJKBX9951</t>
-[...52 lines deleted...]
-    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIBZW0KG71269</t>
+    <t>2026-06-15T05:04:35Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-brio-100-full-hd-webcam/p/N82E16826197634?Item=N82E16826197634</t>
+  </si>
+  <si>
+    <t>Logitech Brio 100 Full HD 1080p Webcam, Auto-Light Correction, Built-In Mic, Plug &amp; Play USB Camera for PC &amp; Laptop</t>
+  </si>
+  <si>
+    <t>N82E16826197634</t>
+  </si>
+  <si>
+    <t>960-001580</t>
+  </si>
+  <si>
+    <t>097855188588</t>
+  </si>
+  <si>
+    <t>Full Clarity: Look clearer in video calls with Full HD 1080p resolution
+Auto-Light Balance: RightLight boosts brightness by up to 50%, reducing shadows so you look your best—compared to previous-generation Logitech webcams
+Privacy with a Slide: The integrated webcam cover makes it easy to get total, reliable privacy when you're not on a video call
+Built-In Mic: The built-in microphone lets others hear you clearly during video calls
+Easy Plug-And-Play: The Brio 100 works with most video calling platforms, including Microsoft Teams, Zoom and Google Meet
+Meet in Color: Coordinate and express yourself when working from home with a choice of fun yet sophisticated colors that go great with your setup
+Made with Recycled Plastic: The Brio 100 Full HD Webcam is made with a minimum of 34% post-consumer plastic</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2404743?ext=.js?Sun Jun 14 2026 22:04:31 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-197-634-01.jpg</t>
+  </si>
+  <si>
+    <t>Newegg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/NothingButSavings</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location</t>
+  </si>
+  <si>
+    <t>2.65 oz (75 g) camera only (not incl cable weight)</t>
+  </si>
+  <si>
+    <t>Graphite</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-197-634-01.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-02.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-03.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-04.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-05.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-10.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-07.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-08.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-634-11.jpg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:34Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIBP4YKW40155</t>
   </si>
   <si>
     <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
   </si>
   <si>
-    <t>9SIBZW0KG71269</t>
+    <t>9SIBP4YKW40155</t>
   </si>
   <si>
     <t>960-001401</t>
   </si>
   <si>
     <t>097855172778</t>
   </si>
   <si>
     <t>Sold as 1 Each.
 Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
   </si>
   <si>
-    <t>Logitech C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. The fixed 78 degrees field of view captures a just-right view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. Includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear. Built-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. - Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. - Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. - Dimensions: 1.7"H x 3.7"W x 2.8"D. - Easily connects via USB-A, cable length is 5'. - A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. - Features an attachable privacy screen that flips up and down to cover or expose the lens. - A simple glance at the cover confirms your space is not seen. - Features a RightLight 2 auto light correction for clear image in various lighting environments ranging from low light to direct sunlight. - Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. - Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. - Certified for Zoom and TAA compliant. - Works with other popular applications such as Microsoft Teams, BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Pexip, RingCentral Video, and Vidyo. - The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. - The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. - OS support: Windows 7 or later, MacOS 10.10 or later, Chrome OS. - Box contains: webcam with attached USB-A cable, privacy shutter, and user documentation. - Sold as 1 Each.</t>
-[...2 lines deleted...]
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Mon Apr 27 2026 23:09:55 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Logitech C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. The fixed 78 degrees field of view captures a just-right view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. Includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear. Built-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;&lt;br&gt;- Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor.&lt;br&gt;- Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away.&lt;br&gt;- Dimensions: 1.7"H x 3.7"W x 2.8"D.&lt;br&gt;- Easily connects via USB-A, cable length is 5'.&lt;br&gt;- A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls.&lt;br&gt;- Features an attachable privacy screen that flips up and down to cover or expose the lens.&lt;br&gt;- A simple glance at the cover confirms your space is not seen.&lt;br&gt;- Features a RightLight 2 auto light correction for clear image in various lighting environments ranging from low light to direct sunlight.&lt;br&gt;- Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor.&lt;br&gt;- Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;- Certified for Zoom and TAA compliant.&lt;br&gt;- Works with other popular applications such as Microsoft Teams, BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Pexip, RingCentral Video, and Vidyo.&lt;br&gt;- The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e.&lt;br&gt;- The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;- OS support: Windows 7 or later, MacOS 10.10 or later, Chrome OS.&lt;br&gt;- Box contains: webcam with attached USB-A cable, privacy shutter, and user documentation.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+    <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Sun Jun 14 2026 22:01:30 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
   </si>
   <si>
-    <t>C.N.E Technology</t>
-[...2 lines deleted...]
-    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location Order will ship out in 4 business days Shipping Information</t>
+    <t>TECH EDGE</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from China to Select delivery location</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
 https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
 https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
 https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
 https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:56Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-dual-rtx3050-o6g-geforce-rtx-3050-6gb-graphics-card-double-fans/p/N82E16814126708?Item=9SIAYB7KS01787</t>
+  </si>
+  <si>
+    <t>ASUS Dual NVIDIA GeForce RTX 3050 6GB OC Edition Gaming Graphics Card - PCIe 4.0, 6GB GDDR6 Memory, HDMI 2.1, DisplayPort 1.4a, 2-slot Design, Axial-tech Fan Design, 0dB Technology, DUAL-RTX3050-O6G</t>
+  </si>
+  <si>
+    <t>9SIAYB7KS01787</t>
+  </si>
+  <si>
+    <t>ASUS</t>
+  </si>
+  <si>
+    <t>DUAL-RTX3050-O6G</t>
+  </si>
+  <si>
+    <t>NVIDIA Ampere Streaming Multiprocessors: The all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency.
+2nd Generation RT Cores: Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance.
+3rd Generation Tensor Cores: Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities.
+Axial-tech fan design features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.
+A 2-slot Design maximizes compatibility and cooling efficiency for superior performance in small chassis.
+0dB Technology lets you enjoy light gaming in relative silence.
+A stainless steel bracket is harder and more resistant to corrosion.</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 with two powerful fans AAA gaming performance and ray tracing NVIDIA® Ampere Streaming Multiprocessors: The all-new Ampere SM brings 2x the FP32 throughput and improved power efficiency 2nd Generation RT Cores: Experience 2x the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance 3rd Generation Tensor Cores: Get up to 2x the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities OC edition: Boost Clock 1537 MHz (OC Mode) / 1507 MHz (Default Mode) IP5X dust resistance offers protection from particle ingress for better durability A 2-slot design maximizes compatibility and cooling efficiency for superior performance in small chassis A stainless steel bracket is harder and more resistant to corrosion Auto-Extreme Technology uses automation to enhance reliability GPU Tweak III provides intuitive performance tweaking, thermal controls, and system monitoring 2x Fans. 2x Fun.Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3050 6G fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. Only on GeForce RTX™ Cutting-Edge GPUsNVIDIA® Ampere Architecture Realistic &amp; Immersive GraphicsRay Tracing AI-Accelerated PerformanceNVIDIA® DLSS Lowest System LatencyNVIDIA® Reflex Performance &amp; ReliabilityGame Ready and Studio Drivers Built for Live StreamingNVIDIA® Encoder AI-Enhanced Voice &amp; VideoNVIDIA® Broadcast App Fast-Track Your CreativityNVIDIA® Studio COOLING IP5X Dust ResistanceKeep it clean Dust is enemy number one for fans. It’s easy to clean the blades, but taking the fan apart to remove dust that has made its way inside is not a simple task. Passing the IP5X certification means the housing is safe from nasty particulates, so you'll never need that deep clean. 2-slot DesignSink your heat into this A carefully designed shroud, heatsink, and heatpipe layout allows the two fans to leverage chassis side-panel ventilation and deliver thermal performance that belies the card’s size. ENGINEERING Auto-Extreme TechnologyPrecision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Stainless Steel BracketSteel yourself The mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. SOFTWARE GPU TWEAK IIIMonitor, tweak, and tune The ASUS GPU Tweak III utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. QuantumCloudProfit from GPU power QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. ​Get started right away with just one click! EXPERIENCE 144-Validation Program 144-hour Validation Program"Extensive" may be an understatement A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games. NVIDIA® G-SYNC® TechnologySmooth operator This graphics card supports NVIDIA® G-SYNC® display technology for a super-smooth variable refresh rate experience. Enjoy AAA games without the nuisance of screen tearing or stuttering. Free 1 Month of Adobe Creative CloudGet complimentary membership with the purchase of selected ASUS products.* 20+ Adobe appsIndustry-leading apps including Photoshop, Illustrator, InDesign, Spark and XD. Adobe FontsAccess thousands of fonts right within your Creative Cloud apps. BehanceFind inspiration in the world’s largest creative community. Creative Cloud LibrariesYour team can share assets across their apps and devices, so everyone’s in sync. 1 TB of cloud storage per userExtra storage makes it easier for your team to share and manage creative assets. * Terms and conditions apply. For more details, please read the full terms and published on the event page. Get Faster Performance With NVIDIA® DLSS Max FPS. Max Quality. Powered by AI.Get a performance boost with NVIDIA® DLSS (Deep Learning Super Sampling). AI-specialized Tensor Cores on GeForce RTX™ GPUs give your games a speed boost with uncompromised image quality. This lets you crank up the settings and resolution for an even better visual experience. * Footage captured in 4K on desktop with GeForce RTX™ 30 Series, DLSS 2 Super Resolution. Ray TracingRay tracing simulates how light behaves in the real world to produce the most realistic and immersive graphics for gamers and creators. GeForce RTX™ 30 Series has RT Cores for enhanced ray tracing performance. GeForce ExperienceCapture and share videos, screenshots, and livestreams with friends. Keep your drivers up to date and optimize your game settings. GeForce Experience lets you do it all. It’s the essential companion to your GeForce graphics card. DirectX 12 UltimateDevelopers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX™ graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. RTX™ Video Super ResolutionRTX™ Video Super Resolution automatically enhances videos played in your Chrome or Edge browser using state-of-the art AI algorithms to sharpen images and remove blocky and distracting compression artifacts. Enjoy crystal-clear video with up to 4K resolution. ShadowPlay™Now you can record and share gameplay videos and livestreams on YouTube, Twitch, and Facebook. NVIDIA® ShadowPlay™ Technology lets you broadcast with minimal performance overhead, so you never miss a beat in your games. NVIDIA® G-SYNCGet smooth, tear-free gameplay at high refresh rates, plus HDR and more. These are the ultimate gaming displays and the go-to equipment for enthusiast gamers. Resizable BARResizable BAR is an advanced PCI Express feature that enables the CPU to access the entire GPU frame buffer at once, improving performance in many games. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI®, HDMI® High-Definition Multimedia Interface, HDMI® Trade dress and the HDMI® Logos are trademarks or registered trademarks of HDMI® Licensing Administrator, Inc. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. ASUS Dual NVIDIA GeForce RTX 3050 6GB OC Edition Gaming Graphics Card - PCIe 4.0, 6GB GDDR6 Memory, HDMI 2.1, DisplayPort 1.4 a, 2-Slot Design, Axial-tech Fan Design, 0dB Technology, Steel Bracket</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-03785e" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-03785e" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/original.png" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6" title="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e9dda4b28fd8023bc1d192f925fcd4b8/original.png" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; font-weight: normal;"&gt;ASUS Dual GeForce RTX™ 3050 OC Edition 6GB GDDR6 with two powerful fans AAA gaming performance and ray tracing&lt;/span&gt;&lt;/h3&gt;&lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA® Ampere Streaming Multiprocessors:&lt;/b&gt; The all-new Ampere SM brings 2x the FP32 throughput and improved power efficiency&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;2nd Generation RT Cores:&lt;/b&gt; Experience 2x the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray-tracing performance&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;3rd Generation Tensor Cores:&lt;/b&gt; Get up to 2x the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC edition:&lt;/b&gt; Boost Clock 1537 MHz (OC Mode) / 1507 MHz (Default Mode)&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;IP5X dust resistance&lt;/b&gt; offers protection from particle ingress for better durability&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A&lt;b data-cnet-ccs-icb-annotation="true"&gt; 2-slot design&lt;/b&gt; maximizes compatibility and cooling efficiency for superior performance in small chassis&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Auto-Extreme Technology&lt;/b&gt; uses automation to enhance reliability&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak III&lt;/b&gt; provides intuitive performance tweaking, thermal controls, and system monitoring&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/c41da287aa314136c9c1d92d800bd13a/original" alt="Adobe 1 month bundle" data-cnet-ccs-icb-annotation="true"&gt;&lt;/li&gt; &lt;/ul&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div id="media-03785e" data-elementid="inline-content-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport first-slide"&gt;&lt;div class="ccs-cc-ig-viewport-slide ccs-ig-cloud-active" data-slide-index="0"&gt;&lt;a class="ccs-cc-viewport-slide-wrapper" tabindex="-1" href="javascript:;" data-media-type="image"&gt;&lt;img class="ccs-cc-ig-viewport-preview" tabindex="0" src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" alt="slide 1 of 10, show larger image, asus dual geforce rtx 3050 6g front view black nvidia logo"&gt;&lt;/a&gt;&lt;/div&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-initialized ccs-slick-slider"&gt;&lt;button type="button" data-role="none" class="ccs-slick-prev ccs-slick-arrow ccs-slick-disabled" role="button" aria-label="show previous image" aria-disabled="true" style="display: inline-block;"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;div class="ccs-slick-list"&gt;&lt;div class="ccs-slick-track" style="opacity: 1; width: 1278px; transform: translate3d(0px, 0px, 0px);"&gt;&lt;div class="ccs-slick-slide ccs-slick-current ccs-slick-active ccs-ig-cloud-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G front view black NVIDIA logo" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/original.png" style="width: 127.8px;" data-slick-index="0" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0" disabled="disabled"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, asus dual geforce rtx 3050 6g front view black nvidia logo" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/79b9a4a48cc30a23cc0411cf765652f4/thumbnail(120x80).png" alt="slide 1 of 10, zoom in, asus dual geforce rtx 3050 6g front view black nvidia logo" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree top-down view with focus on bottom side" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/original.png" style="width: 127.8px;" data-slick-index="1" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on bottom side" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e1a8e0b5c7c9fa3ba268d68109be082/thumbnail(120x80).png" alt="slide 2 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on bottom side" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree top-down view with focus on top side" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/original.png" style="width: 127.8px;" data-slick-index="2" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on top side" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/39d1811ee77b02daaa5c36c2873584db/thumbnail(120x80).png" alt="slide 3 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree top-down view with focus on top side" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition front hero shot" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/original.png" style="width: 127.8px;" data-slick-index="3" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition front hero shot" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/22ee0ab8228ab422ef12e6a5139cc999/thumbnail(120x80).png" alt="slide 4 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition front hero shot" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G 45 degree angle focusing on IO port and fans" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/original.png" style="width: 127.8px;" data-slick-index="4" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree angle focusing on io port and fans" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/b8a59352e20e259697df075105f038eb/thumbnail(120x80).png" alt="slide 5 of 10, zoom in, asus dual geforce rtx 3050 6g 45 degree angle focusing on io port and fans" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G angled forward view" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/original.png" style="width: 127.8px;" data-slick-index="5" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, asus dual geforce rtx 3050 6g angled forward view" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2296ae366da73f3266de1b189c80d3bb/thumbnail(120x80).png" alt="slide 6 of 10, zoom in, asus dual geforce rtx 3050 6g angled forward view" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G top down view focusing on heatsink" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/original.png" style="width: 127.8px;" data-slick-index="6" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, asus dual geforce rtx 3050 6g top down view focusing on heatsink" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/5b3138c588adf4f94ce76940fd387dbf/thumbnail(120x80).png" alt="slide 7 of 10, zoom in, asus dual geforce rtx 3050 6g top down view focusing on heatsink" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G I/O ports" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/original.png" style="width: 127.8px;" data-slick-index="7" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, asus dual geforce rtx 3050 6g i/o ports" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/37b4c4634b96778947fa8ffc7c816d1b/thumbnail(120x80).png" alt="slide 8 of 10, zoom in, asus dual geforce rtx 3050 6g i/o ports" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide ccs-slick-active" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition colorbox" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/original.png" style="width: 127.8px;" data-slick-index="8" aria-hidden="false" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="0"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox" class="" style="opacity: 1;"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/60b3c8c84cb03274e5ea7bd5070e46b2/thumbnail(120x80).png" alt="slide 9 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox" class="" style="opacity: 1;"&gt; &lt;/span&gt; &lt;/div&gt;&lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/original.png" data-caption="ASUS Dual GeForce RTX 3050 6G OC Edition colorbox and graphics card with NVIDIA logo" data-ccs-fancybox="media-03785e" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/original.png" style="width: 127.8px;" data-slick-index="9" aria-hidden="true" tabindex="-1"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;" tabindex="-1"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox and graphics card with nvidia logo" class="ccs-slick-loading"&gt; &lt;/a&gt;&lt;span class="ccs-cc-thumbnail-wrapper"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/919eea55d335ea4a3ae7f60921151798/thumbnail(120x80).png" alt="slide 10 of 10, zoom in, asus dual geforce rtx 3050 6g oc edition colorbox and graphics card with nvidia logo" class="ccs-slick-loading"&gt; &lt;/span&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" data-role="none" class="ccs-slick-next ccs-slick-arrow" role="button" aria-label="show next image" style="" aria-disabled="false"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature"&gt; &lt;div class="ccs-cc-inline-feature" data-type="text"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.5"&gt; &lt;div class="ccs-cc-inline-feature-background-mobile"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/41691512cc44f6c7722892264188ece7/original.jpg" alt=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:40%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/41691512cc44f6c7722892264188ece7/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="right" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0.25);"&gt; &lt;h3&gt;&lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;2x Fans. 2x Fun.&lt;/span&gt;&lt;/h3&gt;Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3050 6G fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; display: block; text-align: center;"&gt;Only on GeForce RTX™&lt;/span&gt;&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7797f0c42e7618844f9ad608b4c3cf39/original.png" data-media-type="image" data-caption="Cutting-Edge GPUs" title="Cutting-Edge GPUs show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Cutting-Edge GPUs" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7797f0c42e7618844f9ad608b4c3cf39/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Cutting-Edge GPUs"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="Realistic &amp;amp; Immersive Graphics" title="Realistic &amp;amp; Immersive Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Realistic &amp;amp; Immersive Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Realistic &amp;amp; Immersive Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ccc9365c17e79da5e09d838d4707c086/original.jpg" data-media-type="image" data-caption="AI-Accelerated Performance" title="AI-Accelerated Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Accelerated Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ccc9365c17e79da5e09d838d4707c086/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Accelerated Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Lowest System Latency" title="Lowest System Latency show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Lowest System Latency" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Lowest System Latency"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Cutting-Edge GPUs&lt;/h3&gt;NVIDIA® Ampere Architecture&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Realistic &amp;amp; Immersive Graphics&lt;/h3&gt;Ray Tracing&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Accelerated Performance&lt;/h3&gt;NVIDIA® DLSS&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Lowest System Latency&lt;/h3&gt;NVIDIA® Reflex&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25f906eae5290c777b6a195185f8ae23/original.jpg" data-media-type="image" data-caption="Performance &amp;amp; Reliability" title="Performance &amp;amp; Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance &amp;amp; Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/25f906eae5290c777b6a195185f8ae23/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance &amp;amp; Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4f1861b5cc88d87779ce75d76d37dc5b/original.png" data-media-type="image" data-caption="Built for Live Streaming" title="Built for Live Streaming show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Built for Live Streaming" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4f1861b5cc88d87779ce75d76d37dc5b/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Built for Live Streaming"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="AI-Enhanced Voice &amp;amp; Video" title="AI-Enhanced Voice &amp;amp; Video show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Voice &amp;amp; Video" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Voice &amp;amp; Video"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f60205c401e8eb0a49a6fc8b6a89782f/original.jpg" data-media-type="image" data-caption="Fast-Track Your Creativity" title="Fast-Track Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Fast-Track Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/f60205c401e8eb0a49a6fc8b6a89782f/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Fast-Track Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance &amp;amp; Reliability&lt;/h3&gt;Game Ready and Studio Drivers&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Built for Live Streaming&lt;/h3&gt;NVIDIA® Encoder&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Voice &amp;amp; Video&lt;/h3&gt;NVIDIA® Broadcast App&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Fast-Track Your Creativity&lt;/h3&gt;NVIDIA® Studio&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em; letter-spacing: 0.2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;COOLING&lt;/span&gt;&lt;/h3&gt;&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4c91c253eab30789686561e19ad09be6/original.jpg" data-media-type="image" data-caption="Fans shielded from dust" title="Fans shielded from dust show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Fans shielded from dust" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4c91c253eab30789686561e19ad09be6/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4c91c253eab30789686561e19ad09be6/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="Fans shielded from dust"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(90deg, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;IP5X Dust Resistance&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Keep it clean&lt;/span&gt;&lt;/h3&gt; Dust is enemy number one for fans. It’s easy to clean the blades, but taking the fan apart to remove dust that has made its way inside is not a simple task. Passing the IP5X certification means the housing is safe from nasty particulates, so you'll never need that deep clean.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbn</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-708-06.png</t>
+  </si>
+  <si>
+    <t>Frentosa Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/antonline</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location</t>
+  </si>
+  <si>
+    <t>6GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-708-06.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-07.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-08.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-09.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-10.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-11.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-12.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-13.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-14.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-15.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-16.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-17.png
+https://c1.neweggimages.com/productimage/nb640/14-126-708-18.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -747,59 +773,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD6"/>
+  <dimension ref="A1:AE6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -846,419 +872,431 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F2" t="s">
+        <v>36</v>
+      </c>
+      <c r="G2">
+        <v>960001384</v>
+      </c>
+      <c r="H2" t="s">
+        <v>37</v>
+      </c>
+      <c r="I2" t="s">
+        <v>38</v>
+      </c>
+      <c r="J2">
+        <v>69.99</v>
+      </c>
+      <c r="L2">
+        <v>4.3</v>
+      </c>
+      <c r="M2">
+        <v>303</v>
+      </c>
+      <c r="N2">
+        <v>5</v>
+      </c>
+      <c r="O2" t="s">
+        <v>39</v>
+      </c>
+      <c r="P2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>42</v>
+      </c>
+      <c r="S2" t="s">
+        <v>43</v>
+      </c>
+      <c r="T2" t="s">
+        <v>44</v>
+      </c>
+      <c r="U2" t="s">
+        <v>45</v>
+      </c>
+      <c r="V2" t="s">
+        <v>46</v>
+      </c>
+      <c r="W2" t="s">
+        <v>46</v>
+      </c>
+      <c r="X2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC2">
+        <v>1</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
         <v>31</v>
-      </c>
-[...72 lines deleted...]
-        <v>48</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
-      <c r="F3">
-        <v>960001384</v>
+      <c r="F3" t="s">
+        <v>36</v>
       </c>
       <c r="G3" t="s">
         <v>53</v>
       </c>
       <c r="H3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>4.3</v>
+        <v>54</v>
+      </c>
+      <c r="I3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J3">
+        <v>29.99</v>
       </c>
       <c r="L3">
-        <v>303</v>
+        <v>5</v>
       </c>
       <c r="M3">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>1</v>
+      </c>
+      <c r="N3">
+        <v>2</v>
       </c>
       <c r="O3" t="s">
         <v>55</v>
       </c>
       <c r="P3" t="s">
         <v>56</v>
       </c>
       <c r="Q3" t="s">
         <v>57</v>
       </c>
       <c r="R3" t="s">
         <v>58</v>
       </c>
       <c r="S3" t="s">
         <v>59</v>
       </c>
       <c r="T3" t="s">
         <v>60</v>
       </c>
       <c r="U3" t="s">
         <v>61</v>
       </c>
       <c r="V3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="W3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="AB3">
+        <v>62</v>
+      </c>
+      <c r="X3" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC3">
         <v>1</v>
       </c>
-      <c r="AC3" t="s">
-        <v>62</v>
+      <c r="AD3" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F4" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="G4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>29.99</v>
+        <v>69</v>
+      </c>
+      <c r="I4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4">
+        <v>24.99</v>
       </c>
       <c r="K4">
+        <v>39.99</v>
+      </c>
+      <c r="L4">
         <v>5</v>
       </c>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
       <c r="M4">
+        <v>4</v>
+      </c>
+      <c r="N4">
         <v>2</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="P4" t="s">
         <v>70</v>
       </c>
       <c r="Q4" t="s">
         <v>71</v>
       </c>
       <c r="R4" t="s">
         <v>72</v>
       </c>
       <c r="S4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="T4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="U4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="V4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="W4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="AB4">
+        <v>76</v>
+      </c>
+      <c r="X4" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC4">
         <v>1</v>
       </c>
-      <c r="AC4" t="s">
-        <v>75</v>
+      <c r="AD4" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="F5" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>192876695913</v>
+        <v>36</v>
+      </c>
+      <c r="G5" t="s">
+        <v>83</v>
       </c>
       <c r="H5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>340.0</v>
+        <v>84</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
       </c>
       <c r="J5">
-        <v>349.99</v>
-[...2 lines deleted...]
-        <v>4.4</v>
+        <v>65.99</v>
       </c>
       <c r="L5">
-        <v>23</v>
+        <v>4.3</v>
       </c>
       <c r="M5">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>303</v>
+      </c>
+      <c r="N5">
+        <v>2</v>
       </c>
       <c r="O5" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P5" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="Q5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="R5" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="S5" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="T5" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="AB5">
+        <v>60</v>
+      </c>
+      <c r="U5" t="s">
+        <v>90</v>
+      </c>
+      <c r="V5" t="s">
+        <v>46</v>
+      </c>
+      <c r="W5" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC5">
         <v>1</v>
       </c>
-      <c r="AC5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="B6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="F6" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G6" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>66.49</v>
+        <v>98</v>
+      </c>
+      <c r="H6">
+        <v>197105470644</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
       </c>
       <c r="J6">
-        <v>69.99</v>
-[...2 lines deleted...]
-        <v>4.3</v>
+        <v>307.0</v>
       </c>
       <c r="L6">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>3.7</v>
+      </c>
+      <c r="M6">
+        <v>15</v>
+      </c>
+      <c r="N6">
+        <v>4</v>
       </c>
       <c r="O6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="P6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="Q6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="R6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="S6" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="T6" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="U6" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="AB6">
+        <v>105</v>
+      </c>
+      <c r="X6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC6">
         <v>1</v>
       </c>
-      <c r="AC6" t="s">
-        <v>101</v>
+      <c r="AD6" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">