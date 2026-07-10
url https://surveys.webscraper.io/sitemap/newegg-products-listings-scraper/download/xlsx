--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -110,366 +110,322 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
   </si>
   <si>
-    <t>2026-06-15T05:03:27Z</t>
+    <t>2026-07-09T06:19:39Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIBZW0KG71269</t>
+  </si>
+  <si>
+    <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
+  </si>
+  <si>
+    <t>9SIBZW0KG71269</t>
+  </si>
+  <si>
+    <t>Logitech</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Sold as 1 Each.
+Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
+Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
+  </si>
+  <si>
+    <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Wed Jul 08 2026 23:19:35 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
+  </si>
+  <si>
+    <t>C.N.E Technology</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/TECH-EDGE</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location Order will ship out in 4 business days Shipping Information</t>
+  </si>
+  <si>
+    <t>5.71 ounces</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
+https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
+https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
+https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
+https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
+https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-09T06:19:59Z</t>
   </si>
   <si>
     <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIAFJ8KDW4974</t>
   </si>
   <si>
     <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
   </si>
   <si>
     <t>9SIAFJ8KDW4974</t>
-  </si>
-[...7 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
 Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
 The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
 The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
 C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
   </si>
   <si>
     <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
   </si>
   <si>
     <t>Technology Galaxy</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/Hot-Deals-4-Less</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 37.2% 4 days 13.5% 5 days 11.4% 6 days 12.6% 7 days 10.2% &gt; 7 days 15.1% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
-[...2 lines deleted...]
-    <t>5.71 ounces</t>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 30.8% 4 days 14.4% 5 days 13.9% 6 days 12.7% 7 days 12.2% &gt; 7 days 16.0% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
 https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
 https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
 https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
 https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
 https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:18Z</t>
-[...2 lines deleted...]
-    <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIACNFKS83868</t>
+    <t>2026-07-09T06:21:55Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIAFJ8KDV9336</t>
   </si>
   <si>
     <t>Logitech Brio 105 Full HD 1080p Business Webcam with Auto-Light Balance, USB-A, Privacy Shutter, Easy Set-Up, Compatible with Windows, macOS, ChromeOS</t>
   </si>
   <si>
-    <t>9SIACNFKS83868</t>
-[...5 lines deleted...]
-    <t>097855188168</t>
+    <t>9SIAFJ8KDV9336</t>
   </si>
   <si>
     <t>Great Value: Affordable Brio 105 Full HD Webcam offers 1080p resolution at a great value and produces clear video, so meetings feel natural, and employees feel confident
 Designed for Business: Compatible with major operating systems; certified for Google Meet; works with Chromebook; supported by Logitech Sync for remote deployment
 Webcam with Auto-Light Balance: RightLight 2 light-balancing technology automatically improves image quality in suboptimal conditions
 Integrated Webcam Cover: This webcam with privacy shutter gives employees extra confidence that their privacy is protected, especially when working from home
 Plug-and-Play: Just plug Logitech Brio 105 into an available USB-A port on a computer or dock and start a video call with its built-in mic</t>
   </si>
   <si>
     <t>Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Sun Jun 14 2026 22:04:14 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes.&lt;br&gt;&lt;br&gt; The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments.&lt;br&gt;&lt;br&gt; It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click.&lt;br&gt;&lt;br&gt; In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Wed Jul 08 2026 23:21:45 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes.&lt;br&gt;&lt;br&gt; The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments.&lt;br&gt;&lt;br&gt; It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click.&lt;br&gt;&lt;br&gt; In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg</t>
-  </si>
-[...7 lines deleted...]
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 27.4% 4 days 30.6% 5 days 14.5% 6 days 11.3% 7 days 9.7% &gt; 7 days 6.5% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>Weight: 2.65 oz (75 g), excl. cable</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-09.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-08.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-07.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-06.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-05.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-04.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-03.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-02.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-01.jpg</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:35Z</t>
+    <t>2026-07-09T06:19:43Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-960-000694-gray-usb-2-0-1280-x-720/p/N82E16826104648?Item=9SIA4A0KBR5118</t>
+  </si>
+  <si>
+    <t>Logitech C270 HD Webcam, HD 720p, Widescreen HD Video Calling, HD Light Correction, Noise-Reducing Mic, For Skype, FaceTime, Hangouts, WebEx, PC/Mac/Laptop/Macbook/Tablet - Black</t>
+  </si>
+  <si>
+    <t>9SIA4A0KBR5118</t>
+  </si>
+  <si>
+    <t>HD 720p video calling and HD video recording, 2.4 GigaHertz Intel Core2 Duo, 2 GB RAM,200 MB hard drive space
+Video capture: Upto 1280 x 720 pixels, Logitech fluid crystal. Focus type: Fixed focus
+Crisp 3 MP photos technology, Hi speed USB 2.0
+Compatible with: Windows 8 or later, MacOS 10.10 or later, Chrome OS, with USB-A port. Works with Skype, Google Hangouts, FaceTime for Mac. Visit your preferred video calling solution provider's website for exact information on system and performance requirements.
+2 years limited</t>
+  </si>
+  <si>
+    <t>Logitech Webcam C270 - HD 720p video calling that's simple -on most major IMs, including Logitech Vid HD.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2029386?ext=.js?Wed Jul 08 2026 23:19:39 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Logitech Webcam C270 - HD 720p video calling that's simple -on most major IMs, including Logitech Vid HD.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-104-648-19.jpg</t>
+  </si>
+  <si>
+    <t>Cloud Computing LLC</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Core-X</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 4.0% 4 days 9.7% 5 days 14.0% 6 days 21.0% 7 days 21.4% &gt; 7 days 29.9% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-104-648-19.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-648-20.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-648-21.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-648-22.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-648-23.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-648-24.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-648-25.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-09T06:20:31Z</t>
   </si>
   <si>
     <t>https://www.newegg.com/logitech-brio-100-full-hd-webcam/p/N82E16826197634?Item=N82E16826197634</t>
   </si>
   <si>
     <t>Logitech Brio 100 Full HD 1080p Webcam, Auto-Light Correction, Built-In Mic, Plug &amp; Play USB Camera for PC &amp; Laptop</t>
   </si>
   <si>
     <t>N82E16826197634</t>
-  </si>
-[...4 lines deleted...]
-    <t>097855188588</t>
   </si>
   <si>
     <t>Full Clarity: Look clearer in video calls with Full HD 1080p resolution
 Auto-Light Balance: RightLight boosts brightness by up to 50%, reducing shadows so you look your best—compared to previous-generation Logitech webcams
 Privacy with a Slide: The integrated webcam cover makes it easy to get total, reliable privacy when you're not on a video call
 Built-In Mic: The built-in microphone lets others hear you clearly during video calls
 Easy Plug-And-Play: The Brio 100 works with most video calling platforms, including Microsoft Teams, Zoom and Google Meet
 Meet in Color: Coordinate and express yourself when working from home with a choice of fun yet sophisticated colors that go great with your setup
 Made with Recycled Plastic: The Brio 100 Full HD Webcam is made with a minimum of 34% post-consumer plastic</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2404743?ext=.js?Sun Jun 14 2026 22:04:31 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2404743?ext=.js?Wed Jul 08 2026 22:53:15 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/26-197-634-01.jpg</t>
   </si>
   <si>
     <t>Newegg</t>
   </si>
   <si>
-    <t>https://www.newegg.com/Seller-Store/NothingButSavings</t>
+    <t>https://www.newegg.com/Seller-Store/Technology-Galaxy</t>
   </si>
   <si>
     <t>Free Shipping Shipping Information to Select delivery location</t>
   </si>
   <si>
     <t>2.65 oz (75 g) camera only (not incl cable weight)</t>
   </si>
   <si>
     <t>Graphite</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/26-197-634-01.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-02.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-03.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-04.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-05.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-10.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-07.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-08.jpg
 https://c1.neweggimages.com/productimage/nb640/26-197-634-11.jpg</t>
-  </si>
-[...124 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/14-126-708-18.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -895,408 +851,378 @@
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>37</v>
       </c>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
-        <v>69.99</v>
+        <v>63.62</v>
+      </c>
+      <c r="K2">
+        <v>65.32</v>
       </c>
       <c r="L2">
         <v>4.3</v>
       </c>
       <c r="M2">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P2" t="s">
         <v>39</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>40</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>41</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>42</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>43</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>44</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>45</v>
       </c>
-      <c r="V2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC2">
         <v>1</v>
       </c>
       <c r="AD2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" t="s">
         <v>49</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
-      <c r="G3" t="s">
+      <c r="I3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3">
+        <v>69.99</v>
+      </c>
+      <c r="L3">
+        <v>4.3</v>
+      </c>
+      <c r="M3">
+        <v>304</v>
+      </c>
+      <c r="N3">
+        <v>5</v>
+      </c>
+      <c r="O3" t="s">
+        <v>51</v>
+      </c>
+      <c r="P3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q3" t="s">
         <v>53</v>
       </c>
-      <c r="H3" t="s">
+      <c r="R3" t="s">
         <v>54</v>
       </c>
-      <c r="I3" t="s">
-[...14 lines deleted...]
-      <c r="O3" t="s">
+      <c r="S3" t="s">
         <v>55</v>
       </c>
-      <c r="P3" t="s">
+      <c r="T3" t="s">
         <v>56</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="U3" t="s">
         <v>57</v>
       </c>
-      <c r="R3" t="s">
+      <c r="V3" t="s">
+        <v>45</v>
+      </c>
+      <c r="W3" t="s">
+        <v>45</v>
+      </c>
+      <c r="X3" t="s">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>47</v>
       </c>
       <c r="AC3">
         <v>1</v>
       </c>
       <c r="AD3" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
-      <c r="G4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J4">
-        <v>24.99</v>
-[...2 lines deleted...]
-        <v>39.99</v>
+        <v>43.16</v>
       </c>
       <c r="L4">
         <v>5</v>
       </c>
       <c r="M4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N4">
         <v>2</v>
       </c>
       <c r="O4" t="s">
-        <v>70</v>
+        <v>64</v>
+      </c>
+      <c r="P4" t="s">
+        <v>65</v>
       </c>
       <c r="Q4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="R4" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="S4" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="T4" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="U4" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="V4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="W4" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="X4" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="AC4">
         <v>1</v>
       </c>
       <c r="AD4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D5" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="E5" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
-      <c r="G5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J5">
-        <v>65.99</v>
+        <v>21.89</v>
+      </c>
+      <c r="K5">
+        <v>24.71</v>
       </c>
       <c r="L5">
         <v>4.3</v>
       </c>
       <c r="M5">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="O5" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="P5" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="Q5" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="R5" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="S5" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="T5" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="U5" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
+        <v>81</v>
       </c>
       <c r="AC5">
         <v>1</v>
       </c>
       <c r="AD5" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E6" t="s">
+        <v>86</v>
+      </c>
+      <c r="F6" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6">
+        <v>39.99</v>
+      </c>
+      <c r="L6">
+        <v>5</v>
+      </c>
+      <c r="M6">
+        <v>5</v>
+      </c>
+      <c r="N6">
+        <v>3</v>
+      </c>
+      <c r="O6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" t="s">
+        <v>89</v>
+      </c>
+      <c r="S6" t="s">
+        <v>90</v>
+      </c>
+      <c r="T6" t="s">
+        <v>91</v>
+      </c>
+      <c r="U6" t="s">
         <v>92</v>
       </c>
-      <c r="B6" t="s">
+      <c r="V6" t="s">
         <v>93</v>
       </c>
-      <c r="C6" t="s">
+      <c r="W6" t="s">
+        <v>93</v>
+      </c>
+      <c r="X6" t="s">
         <v>94</v>
-      </c>
-[...55 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC6">
         <v>1</v>
       </c>
       <c r="AD6" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">