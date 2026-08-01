--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -110,322 +110,334 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
   </si>
   <si>
-    <t>2026-07-09T06:19:39Z</t>
-[...2 lines deleted...]
-    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIBZW0KG71269</t>
+    <t>2026-07-21T13:45:28Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIAFJ8KDW4974</t>
+  </si>
+  <si>
+    <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
+  </si>
+  <si>
+    <t>9SIAFJ8KDW4974</t>
+  </si>
+  <si>
+    <t>Logitech</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
+Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
+Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
+The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
+The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
+C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
+  </si>
+  <si>
+    <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
+  </si>
+  <si>
+    <t>Technology Galaxy</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Hot-Deals-4-Less</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 30.8% 4 days 12.9% 5 days 15.8% 6 days 13.9% 7 days 11.1% &gt; 7 days 15.5% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+  </si>
+  <si>
+    <t>5.71 ounces</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
+https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
+https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
+https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
+https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
+https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
+https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:48:01Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIAFJ8KDV9336</t>
+  </si>
+  <si>
+    <t>Logitech Brio 105 Full HD 1080p Business Webcam with Auto-Light Balance, USB-A, Privacy Shutter, Easy Set-Up, Compatible with Windows, macOS, ChromeOS</t>
+  </si>
+  <si>
+    <t>9SIAFJ8KDV9336</t>
+  </si>
+  <si>
+    <t>Great Value: Affordable Brio 105 Full HD Webcam offers 1080p resolution at a great value and produces clear video, so meetings feel natural, and employees feel confident
+Designed for Business: Compatible with major operating systems; certified for Google Meet; works with Chromebook; supported by Logitech Sync for remote deployment
+Webcam with Auto-Light Balance: RightLight 2 light-balancing technology automatically improves image quality in suboptimal conditions
+Integrated Webcam Cover: This webcam with privacy shutter gives employees extra confidence that their privacy is protected, especially when working from home
+Plug-and-Play: Just plug Logitech Brio 105 into an available USB-A port on a computer or dock and start a video call with its built-in mic</t>
+  </si>
+  <si>
+    <t>Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Tue Jul 21 2026 06:47:56 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes.&lt;br&gt;&lt;br&gt; The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments.&lt;br&gt;&lt;br&gt; It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click.&lt;br&gt;&lt;br&gt; In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg</t>
+  </si>
+  <si>
+    <t>Weight: 2.65 oz (75 g), excl. cable</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-09.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-08.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-07.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-06.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-05.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-04.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-03.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-02.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-01.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:48:18Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-dual-rtx3060-o12g-v2-geforce-rtx-3060-12gb-graphics-card-double-fans/p/N82E16814126524?Item=N82E16814126524</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 3060 12GB GDDR6 PCI Express 4.0 Graphics Card DUAL-RTX3060-O12G-V2</t>
+  </si>
+  <si>
+    <t>N82E16814126524</t>
+  </si>
+  <si>
+    <t>ASUS</t>
+  </si>
+  <si>
+    <t>12GB 192-Bit GDDR6
+Boost Clock OC Mode: 1867 MHz
+Gaming Mode: 1837 MHz
+1 x HDMI 2.1 3 x DisplayPort 1.4a
+3584 Cores CUDA Cores
+PCI Express 4.0</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility NVIDIA Ampere Streaming Multiprocessors: The building blocks for the world’s fastest, most efficient GPUs, the all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency. 2nd Generation RT Cores: Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray tracing performance. 3rd Generation Tensor Cores: Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities. OC mode: Boost clock 1867 MHz (OC mode)/ 1837 MHz (Gaming mode) Axial-tech fan design features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure. A 2-slot Design maximizes compatibility and cooling efficiency for superior performance in small chassis. 0dB Technology lets you enjoy light gaming in relative silence. A stainless steel bracket is harder and more resistant to corrosion. 2x Fans. 2x Fun. 2x Fans. 2x Fun.Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3060 fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for maximizing airflow to the heatsink — are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. COOLING Axial-tech Fan Design Better, faster, stronger Two tried-and-true Axial-tech fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure. 0 dB Technology Quiet intelligence To eliminate unnecessary noise, a stop mode halts all fans when the GPU temp falls below 50 degrees and power consumption is low. 2-slot Design Sink your heat into this A carefully designed shroud, heatsink, and heatpipe layout allows the two Axial-tech fans to leverage chassis side-panel ventilation and deliver thermal performance that belies the card’s size. ENGINEERING 1:18 Auto-Extreme Technology Precision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Protective Backplate That's so metal! The PCB is reinforced by an aluminum backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage. Stainless Steel Bracket Steel yourself The mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. SOFTWARE GPU Tweak II Monitor, tweak, and tune The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. XSplit Premium streaming XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! wtfastPlay lag-free Asus's partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! QuantumcloudProfit from GPU power QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. Get started right away with just one click! EXPERIENCE 144-hour Validation Program “Extensive” may be an understatement A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games. Subtle Lighting A bit lit The shroud features a subtle illuminated strip that creates a stylish accent for your build. DIRECTX 12 ULTIMATE Developers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. NVIDIA AMPERE ARCHITECTURE The all-new NVIDIA Ampere architecture delivers the ultimate play, featuring advanced 2nd generation Ray Tracing Cores and 3rd generation Tensor Cores with greater throughput. RTX. IT'S ON. Experience today's biggest blockbusters like never before with the visual fidelity of real-time ray tracing and the ultimate performance of AI-powered DLSS. DLSS AI ACCELERATION NVIDIA DLSS is groundbreaking AI rendering that boosts frame rates with uncompromised image quality using the dedicated AI processing Tensor Cores on GeForce RTX. This gives you the performance headroom to crank up settings and resolutions for an incredible visual experience. The AI revolution has come to gaming. VICTORY MEASURED IN MILLISECONDS NVIDIA Reflex delivers the ultimate competitive advantage. The lowest latency. The best responsiveness. Powered by GeForce RTX 30 Series GPUs and NVIDIA® G-SYNC® monitors. Acquire targets faster, react quicker, and increase aim precision through a revolutionary suite of technologies to measure and optimize system latency for competitive games. UP YOUR CREATIVE GAME Take your creative projects to a new level with GeForce RTX 30 Series GPUs. Delivering AI-acceleration in top creative apps. Backed by the NVIDIA Studio platform of dedicated drivers and exclusive tools. And built to perform in record time. Whether you're rendering complex 3D scenes, editing 8K video, or livestreaming with the best encoding and image quality, GeForce RTX GPUs give you the performance to create your best. STREAM LIKE A BOSS Steal the show with incredible graphics and smooth, stutter-free live-streaming. Next-generation hardware encoding and decoding combine to show off all your best moments in exquisite detail. And the all-new NVIDIA Broadcast app gives you powerful AI capabilities to improve audio and video quality with effects like virtual background, webcam auto frame, and microphone noise removal. So you can give your audience your best — every time. DIRECTX 12 ULTIMATE Developers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. NVIDIA AMPERE ARCHITECTURE The all-new NVIDIA Ampere architecture delivers the ultimate play, featuring advanced 2nd generation Ray Tracing Cores and 3rd generation Tensor Cores with greater throughput. RTX. IT'S ON. Experience today's biggest blockbusters like never before with the visual fidelity of real-time ray tracing and the ultimate performance of AI-powered DLSS. DLSS AI ACCELERATION NVIDIA DLSS is groundbreaking AI rendering that boosts frame rates with uncompromised image quality using the dedicated AI processing Tensor Cores on GeForce RTX. This gives you the performance headroom to crank up settings and resolutions for an incredible visual experience. The AI revolution has come to gaming. VICTORY MEASURED IN MILLISECONDS NVIDIA Reflex delivers the ultimate competitive advantage. The lowest latency. The best responsiveness. Powered by GeForce RTX 30 Series GPUs and NVIDIA® G-SYNC® monitors. Acquire targets faster, react quicker, and increase aim precision through a revolutionary suite of technologies to measure and optimize system latency for competitive games. UP YOUR CREATIVE GAME Take your creative projects to a new level with GeForce RTX 30 Series GPUs. Delivering AI-acceleration in top creative apps. Backed by the NVIDIA Studio platform of dedicated drivers and exclusive tools. And built to perform in record time. Whether you're rendering complex 3D scenes, editing 8K video, or livestreaming with the best encoding and image quality, GeForce RTX GPUs give you the performance to create your best. STREAM LIKE A BOSS Steal the show with incredible graphics and smooth, stutter-free live-streaming. Next-generation hardware encoding and decoding combine to show off all your best moments in exquisite detail. And the all-new NVIDIA Broadcast app gives you powerful AI capabilities to improve audio and video quality with effects like virtual background, webcam auto frame, and microphone noise removal. So you can give your audience your best — every time. DIRECTX 12 ULTIMATE Developers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI and HDMI High-Definition Multimedia Interface, and the HDMI Logo are trademarks or registered trademarks of HDMI Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company known for the world’s best motherboards, PCs, monitors, graphics cards and routers, and is ranked by Laptop Mag as the best laptop brand in 2020. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. Inspired by the In Search of Incredible brand spirit, ASUS won more than 11 awards every day in 2020 and ranks as one of Forbes’ World’s Best Regarded Companies and Fortune’s World’s Most Admired Companies. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2021 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. DUAL RTX3060 O12G V2</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-210dc9" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-210dc9" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e5b4cfa6ae8d7bcb49fb19b0f5268a56/original.png" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility" title="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e5b4cfa6ae8d7bcb49fb19b0f5268a56/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e5b4cfa6ae8d7bcb49fb19b0f5268a56/original.png" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; font-weight: normal;"&gt;ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility&lt;/span&gt;&lt;/h3&gt;&lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA Ampere Streaming Multiprocessors:&lt;/b&gt; The building blocks for the world’s fastest, most efficient GPUs, the all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;2nd Generation RT Cores:&lt;/b&gt; Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray tracing performance.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;3rd Generation Tensor Cores:&lt;/b&gt; Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC mode: Boost clock 1867 MHz (OC mode)/ 1837 MHz (Gaming mode)&lt;/b&gt;&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Axial-tech fan design&lt;/b&gt; features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A&lt;b data-cnet-ccs-icb-annotation="true"&gt; 2-slot Design&lt;/b&gt; maximizes compatibility and cooling efficiency for superior performance in small chassis.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;0dB Technology&lt;/b&gt; lets you enjoy light gaming in relative silence.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion.&lt;/li&gt; &lt;/ul&gt; 2x Fans. 2x Fun.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/cd80ea873c67171b6f49683ee10c51ce/original.jpg" data-media-type="image" data-caption="2x Fans. 2x Fun." title="2x Fans. 2x Fun. show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="2x Fans. 2x Fun." data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/cd80ea873c67171b6f49683ee10c51ce/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/cd80ea873c67171b6f49683ee10c51ce/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="2x Fans. 2x Fun."&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;2x Fans. 2x Fun.&lt;/span&gt;&lt;/h3&gt;Featuring the latest NVIDIA®&amp;nbsp;Ampere architecture, ASUS Dual GeForce RTX™ 3060 fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for maximizing airflow to the heatsink — are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;COOLING&lt;/span&gt;&lt;/h3&gt;&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/dccdb67403e7c297c4af15a30e0cc10a/width(3000).gif" data-media-type="image" data-caption="Axial-tech Fan Design" title="Axial-tech Fan Design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Axial-tech Fan Design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/dccdb67403e7c297c4af15a30e0cc10a/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/dccdb67403e7c297c4af15a30e0cc10a/width(3000).gif" data-alt-text="Please wait while content is loading..." aria-label="Axial-tech Fan Design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;Axial-tech Fan Design &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Better, faster, stronger &lt;/span&gt;&lt;/h3&gt; Two tried-and-true Axial-tech fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/037ebcf84d79eddc68fe2060d121b7d0/width(3000).gif" data-media-type="image" data-caption="0dB Technology" title="0dB Technology show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="0dB Technology" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/037ebcf84d79eddc68fe2060d121b7d0/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/037ebcf84d79eddc68fe2060d121b7d0/width(3000).gif" data-alt-text="Please wait while content is loading..." aria-label="0dB Technology"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;0 dB Technology &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Quiet intelligence &lt;/span&gt;&lt;/h3&gt; To eliminate unnecessary noise, a stop mode halts all fans when the GPU temp falls below 50 degrees and power consumption is low.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e45766663379b31e49ac2aa3dbeb1c2/original.jpg" data-media-type="image" data-caption="2-slot Design" title="2-slot Design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="2-slot Design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e45766663379b31e49ac2aa3dbeb1c2/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e45766663379b31e49ac2aa3dbeb1c2/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="2-slot Design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;2-slot Design &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Sink your heat into this &lt;/span&gt;&lt;/h3&gt; A carefully designed shroud, heatsink, and heatpipe layout allows the two Axial-tech fans to leverage chassis side-panel ventilation and deliver thermal performance that belies the card’s size.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;ENGINEERING&lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;div class="ccs-cc-inline-embedded-video" tabindex="0" data-player="player_db72658e40334c489d6c9a00ed7a83c6" data-video-url="https://www.youtube.com/watch?v=DIpHYVDrGrc" data-transcoded-video-url="" data-cc-url="" data-cc-lang="" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg"&gt; &lt;div class="ccs-cc-video-thumbnail-container"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg" alt="Auto-Extreme Technology"&gt; &lt;span class="ccs-cc-video-duration"&gt;1:18&lt;/span&gt; &lt;/div&gt; &lt;span class="ccs-cc-inline-video-play-icon"&gt;&lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;Auto-Extreme Technology&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Precision automated manufacturing &lt;/span&gt;&lt;/h3&gt; Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fe0368b69ef80fd45176fa92bc715eac/original.png" data-media-type="image" data-caption="Protective Backplate" title="Protective Backplate show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Protective Backplate" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fe0368b69ef80fd45176fa92bc715eac/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fe0368b69ef80fd45176fa92bc715eac/original.png" data-alt-text="Please wait while content is loading..." aria-label="Protective Backplate"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;Protective Backplate &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;That's so metal! &lt;/span&gt;&lt;/h3&gt; The PCB is reinforced by an aluminum backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7c7810909da834ad1442b72a5dba9b16/original.png" data-media-type="image" data-caption="Stainless Steel Bracket" title="Stainless Steel Bracket show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Stainless Steel Bracket" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7c7810909da834ad1442b72a5dba9b16/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7c7810909da834ad1442b72a5dba9b16/original.png" data-alt-text="Please wait while content is loading..." aria-label="Stainless Steel Bracket"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em; " data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Stainless Steel Bracket &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Steel yourself &lt;/span&gt;&lt;/h3&gt; The mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;SOFTWARE &lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2a2dc4a3c5887dfbcfd34a5b1772885e/original.png" data-media-type="image" data-caption="GPU Tweak II" title="GPU Tweak II show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="GPU Tweak II" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2a2dc4a3c5887dfbcfd34a5b1772885e/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2a2dc4a3c5887dfbcfd34a5b1772885e/original.png" data-alt-text="Please wait while content is loading..." aria-label="GPU Tweak II"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak II &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Monitor, tweak, and tune &lt;/span&gt;&lt;/h3&gt; The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/61342e14fc4af4fbcc35f347bde31fb7/original.png" data-media-type="image" data-caption="XSplit" title="XSplit show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="XSplit" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/61342e14fc4af4fbcc35f347bde31fb7/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/61342e14fc4af4fbcc35f347bde31fb7/original.png" data-alt-text="Please wait while content is loading..." aria-label="XSplit"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;XSplit &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Premium streaming &lt;/span&gt;&lt;/h3&gt; XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online!&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/829d8eebdfa6fe739a8988d59566b8c2/original.png" data-media-type="image" data-caption="wtfast" title="wtfast show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="wtfast" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/829d8eebdfa6fe739a8988d59566b8c2/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/829d8eebdfa6fe739a8988d59566b8c2/original.png" data-alt-text="Please wait while content is loading..." aria-label="wtfast"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;wtfast&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Play lag-free &lt;/span&gt;&lt;/h3&gt; Asus's partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting!&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c5f3a8188b722299f24894f3732514a5/original.png" data-media-type="image" data-caption="Quantumcloud" title="Quantumcloud show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Quantumcloud" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c5f3a8188b722299f24894f3732514a5/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c5f3a8188b722299f24894f3732514a5/original.png" data-alt-text="Please wait while content is loading..." aria-label="Quantumcloud"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Quantumcloud&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Profit from GPU power &lt;/span&gt;&lt;/h3&gt; QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. Get started right away with just one click!&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;EXPERIENCE &lt;/span&gt; &lt;/h3&gt;&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0461443c27b51a34bcabe6a667f5116d/original.png" data-media-type="image" data-caption="144−hour Validation Program" title="144−hour Validation Program show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="144−hour Validation Program" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0461443c27b51a34bcabe6a667f5116d/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0461443c27b51a34bcabe6a667f5116d/original.png" data-alt-text="Please wait while content is loading..." aria-label="144−hour Validation Program"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;144-hour Validation Program &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;“Extensive” may be an understatement &lt;/span&gt;&lt;/h3&gt; A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/35d03c557920f70932a66c7eda4e5f43/original.png" data-media-type="image" data-caption="Subtle Lighting" title="Subtle Lighting show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Subtle Lighting" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/35d03c557920f70932a66c7eda4e5f43/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/35d03c557920f70932a66c7eda4e5f43/original.png" data-alt-text="Please wait while content is loading..." aria-label="Subtle Lighting"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Subtle Lighting &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotati</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-524-01.jpg</t>
+  </si>
+  <si>
+    <t>Newegg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/TECH-EDGE</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information to Select delivery location</t>
+  </si>
+  <si>
+    <t>12GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-524-01.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V09.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V80.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V07.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V11.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V15.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V16.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V02.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V03.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V08.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V81.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V12.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V04.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V05.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V06.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V01.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V10.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V14.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V13.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:45:06Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIAZTUM1W5151</t>
   </si>
   <si>
     <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
   </si>
   <si>
-    <t>9SIBZW0KG71269</t>
-[...5 lines deleted...]
-    <t>usd</t>
+    <t>9SIAZTUM1W5151</t>
   </si>
   <si>
     <t>Sold as 1 Each.
 Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
   </si>
   <si>
     <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Wed Jul 08 2026 23:19:35 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Tue Jul 21 2026 06:45:00 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
   </si>
   <si>
-    <t>C.N.E Technology</t>
-[...8 lines deleted...]
-    <t>5.71 ounces</t>
+    <t>Astonlink</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/C-N-E-Technology</t>
+  </si>
+  <si>
+    <t>Free Shipping Shipping Information from China to Select delivery location</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
 https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
 https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
 https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
 https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
   </si>
   <si>
-    <t>2026-07-09T06:19:59Z</t>
-[...204 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/26-197-634-11.jpg</t>
+    <t>2026-07-21T13:47:56Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-dual-rtx5060-o8g-geforce-rtx-5060-8gb-graphics-card-double-fans/p/N82E16814126807?Item=N82E16814126807</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G</t>
+  </si>
+  <si>
+    <t>N82E16814126807</t>
+  </si>
+  <si>
+    <t>8GB 128-Bit GDDR7
+Boost Clock OC mode: 2565MHz Default mode: 2535MHz (Boost Clock)
+1 x HDMI 2.1b 3 x DisplayPort 2.1b
+3840 Cores CUDA Cores
+PCI Express 5.0 x8</t>
+  </si>
+  <si>
+    <t>DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt; &lt;div id="ficon-ec40a5" class="ccs-cc-ficons" data-size="small" data-vertical="false" data-show-titles="true"&gt; &lt;div class="ccs-cc-ficons-items"&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Media" aria-label="Click to view Media" data-section-title="Media" data-section="media"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Features" aria-label="Click to view Features" data-section-title="Features" data-section="features"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-cc-ficons-content"&gt; &lt;div data-section="media" data-size="large" data-title="Media" data-init=""&gt; &lt;div id="media-73fb62" data-elementid="ficon-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport"&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-slider"&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-section="features" data-size="large" data-title="Features" data-init=""&gt; &lt;div data-elementid="ficon-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:1.29725"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:77.086%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4eb83edd1354c89df1161278b2e1a9ea/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-media-type="image" data-caption="Dual GeForce RTX 5060 graphics card key visual" title="Dual GeForce RTX 5060 graphics card key visual show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Dual GeForce RTX 5060 graphics card key visual" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Dual GeForce RTX 5060 graphics card key visual"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;span&gt;&lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;DUAL GEFORCE RTX™ 5060&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #a9bcdf, #fff, #92a1b4); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Dual Fans, Perfect Fit&lt;/span&gt;&lt;/h3&gt; ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="media" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" title="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center;"&gt;NVIDIA® Blackwell Architecture&lt;/span&gt;&lt;/h3&gt;&lt;h3 style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;The Ultimate Platform for Gamers and Creators &lt;/span&gt;&lt;/h3&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="left" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style="width: 25.00%;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-standard" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-media-type="image" data-caption="NVIDIA chipset icon" title="NVIDIA chipset icon show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA chipset icon" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/width(1200).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA chipset icon"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0);"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fifth-Gen Tensor Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Max AI performance with FP4 and DLSS 4&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;New Streaming Multiprocessors&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Optimized for neural shaders&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fourth-Gen Ray Tracing Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Built for Mega Geometry &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-media-type="image" data-caption="AI-Enhanced Graphics and Performance" title="AI-Enhanced Graphics and Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Graphics and Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Graphics and Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Game-Winning Responsiveness" title="Game-Winning Responsiveness show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Game-Winning Responsiveness" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Game-Winning Responsiveness"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="True-to-Life Graphics" title="True-to-Life Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="True-to-Life Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="True-to-Life Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-media-type="image" data-caption="Digital Humans and AI Assistants" title="Digital Humans and AI Assistants show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Digital Humans and AI Assistants" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Digital Humans and AI Assistants"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Graphics and Performance&lt;/h3&gt;NVIDIA® DLSS 4 with Multi Frame Generation&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Game-Winning Responsiveness&lt;/h3&gt;NVIDIA® Reflex 2 with Frame Warp&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;True-to-Life Graphics&lt;/h3&gt;Full ray tracing with neural rendering&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Digital Humans and AI Assistants&lt;/h3&gt;NVIDIA® ACE&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-media-type="image" data-caption="Accelerate Your Creativity" title="Accelerate Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Accelerate Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Accelerate Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="Enhance Any Video with AI" title="Enhance Any Video with AI show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Enhance Any Video with AI" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Enhance Any Video with AI"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-media-type="image" data-caption="Performance and Reliability" title="Performance and Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance and Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance and Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-media-type="image" data-caption="The Ultimate Gaming Display Technologies" title="The Ultimate Gaming Display Technologies show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="The Ultimate Gaming Display Technologies" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="The Ultimate Gaming Display Technologies"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Accelerate Your Creativity&lt;/h3&gt;NVIDIA® Studio creator tools and technology&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Enhance Any Video with AI&lt;/h3&gt;NVIDIA® Broadcast and ninth-gen NVIDIA® Encoder&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance and Reliability&lt;/h3&gt;NVIDIA® app with Game Ready and Studio Drivers and Studio Drivers&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;The Ultimate Gaming Display Technologies&lt;/h3&gt;NVIDIA® G-SYNC&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-media-type="image" data-caption="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" title="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em;"&gt;Build Small. Play Big.&lt;/span&gt;&lt;/h3&gt;You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.2727"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000; padding-top:44.001%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e08da7e0167a31f9a55d5c43c39edec6/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-media-type="image" data-caption="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" title="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #b4acac, #fff, #707070); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Cooling&lt;/span&gt; &lt;/h3&gt; &lt;h3&gt; &lt;span style="font-size: 1.5em;"&gt;2.5-slot Design&lt;/span&gt; &lt;/h3&gt; A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items" tabindex="0"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Axial-tech Upgrades&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Two tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. &lt;br&gt; &lt;br&gt; &lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/bd744df022171a237506b3fdcac7dcd3/original" alt="Axial-Tech Fan Upgrades Video" max-width="100%;"&gt; &lt;br&gt; &lt;br&gt; Airflow comparison between the Axial-tech fan design and a standard fan. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;0 dB Technology&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;To eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/89f5996d8e5423bb3c280706f49d1a5c/original" alt="Dual RTX 5060 fan illustration" max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Dual Ball Fan Bearings&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Fan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/7203d8995aedcd8f2e38a95e93f09528/original" alt="Exploded view of a graphics card fan showcasing dual ball fan bearings for enhanced durability and cooling performance." max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-fea</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/antonline</t>
+  </si>
+  <si>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-01.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-02.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-05.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-03.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-04.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-06.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-07.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-08.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-09.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -855,367 +867,367 @@
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="I2" t="s">
         <v>37</v>
       </c>
       <c r="J2">
-        <v>63.62</v>
-[...2 lines deleted...]
-        <v>65.32</v>
+        <v>69.99</v>
       </c>
       <c r="L2">
         <v>4.3</v>
       </c>
       <c r="M2">
         <v>304</v>
       </c>
       <c r="N2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>40</v>
       </c>
       <c r="R2" t="s">
         <v>41</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
       <c r="T2" t="s">
         <v>43</v>
       </c>
       <c r="U2" t="s">
         <v>44</v>
       </c>
       <c r="V2" t="s">
         <v>45</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
+      <c r="X2" t="s">
+        <v>46</v>
+      </c>
       <c r="AC2">
         <v>1</v>
       </c>
       <c r="AD2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="I3" t="s">
         <v>37</v>
       </c>
       <c r="J3">
-        <v>69.99</v>
+        <v>43.16</v>
       </c>
       <c r="L3">
-        <v>4.3</v>
+        <v>5</v>
       </c>
       <c r="M3">
-        <v>304</v>
+        <v>1</v>
       </c>
       <c r="N3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="O3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="T3" t="s">
+        <v>43</v>
+      </c>
+      <c r="U3" t="s">
+        <v>44</v>
+      </c>
+      <c r="V3" t="s">
         <v>56</v>
       </c>
-      <c r="U3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W3" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="X3" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="AC3">
         <v>1</v>
       </c>
       <c r="AD3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
         <v>60</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>61</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>62</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4">
-        <v>43.16</v>
+        <v>359.99</v>
+      </c>
+      <c r="K4">
+        <v>381.99</v>
       </c>
       <c r="L4">
-        <v>5</v>
+        <v>4.7</v>
       </c>
       <c r="M4">
-        <v>1</v>
+        <v>257</v>
       </c>
       <c r="N4">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="O4" t="s">
         <v>64</v>
       </c>
       <c r="P4" t="s">
         <v>65</v>
       </c>
       <c r="Q4" t="s">
         <v>66</v>
       </c>
       <c r="R4" t="s">
         <v>67</v>
       </c>
       <c r="S4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="T4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="U4" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X4" t="s">
-        <v>58</v>
+        <v>46</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>71</v>
       </c>
       <c r="AC4">
         <v>1</v>
       </c>
       <c r="AD4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5">
-        <v>21.89</v>
+        <v>63.62</v>
       </c>
       <c r="K5">
-        <v>24.71</v>
+        <v>69.99</v>
       </c>
       <c r="L5">
         <v>4.3</v>
       </c>
       <c r="M5">
         <v>304</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U5" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="V5" t="s">
+        <v>45</v>
+      </c>
+      <c r="W5" t="s">
+        <v>45</v>
       </c>
       <c r="AC5">
         <v>1</v>
       </c>
       <c r="AD5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
       <c r="J6">
-        <v>39.99</v>
+        <v>369.99</v>
       </c>
       <c r="L6">
-        <v>5</v>
+        <v>4.6</v>
       </c>
       <c r="M6">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="N6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="O6" t="s">
-        <v>87</v>
+        <v>89</v>
+      </c>
+      <c r="P6" t="s">
+        <v>90</v>
       </c>
       <c r="Q6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="R6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="S6" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="T6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="U6" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="X6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y6" t="s">
         <v>94</v>
       </c>
       <c r="AC6">
         <v>1</v>
       </c>
       <c r="AD6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 