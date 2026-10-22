--- v4 (2026-08-01)
+++ v5 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -110,334 +110,345 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
   </si>
   <si>
-    <t>2026-07-21T13:45:28Z</t>
-[...2 lines deleted...]
-    <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIAFJ8KDW4974</t>
+    <t>2026-10-12T12:26:20Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIC8NJM6S5113</t>
+  </si>
+  <si>
+    <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
+  </si>
+  <si>
+    <t>9SIC8NJM6S5113</t>
+  </si>
+  <si>
+    <t>Logitech</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Sold as 1 Each.
+Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
+Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
+  </si>
+  <si>
+    <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Mon Oct 12 2026 05:26:16 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
+  </si>
+  <si>
+    <t>Selected Electronic Store</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Astonlink</t>
+  </si>
+  <si>
+    <t>5.71 ounces</t>
+  </si>
+  <si>
+    <t>Save: $4.44 (8%)</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
+https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
+https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
+https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
+https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
+https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
+https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
+https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-12T12:26:56Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIC78JM3E6402</t>
   </si>
   <si>
     <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
   </si>
   <si>
-    <t>9SIAFJ8KDW4974</t>
-[...5 lines deleted...]
-    <t>usd</t>
+    <t>9SIC78JM3E6402</t>
   </si>
   <si>
     <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
 Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
 The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
 The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
 C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
   </si>
   <si>
     <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
   </si>
   <si>
-    <t>Technology Galaxy</t>
-[...8 lines deleted...]
-    <t>5.71 ounces</t>
+    <t>Infinity Finds</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Technology-Galaxy</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
 https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
 https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
 https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
 https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
 https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
   </si>
   <si>
-    <t>2026-07-21T13:48:01Z</t>
-[...41 lines deleted...]
-  <si>
     <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
   </si>
   <si>
-    <t>2026-07-21T13:48:18Z</t>
-[...8 lines deleted...]
-    <t>N82E16814126524</t>
+    <t>2026-10-12T12:30:49Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-rog-strix-gtx1070-o8g-gaming-geforce-gtx-1070-8gb-graphics-card-triple-fans/p/N82E16814126109?Item=9SIB4VJKBK4455</t>
+  </si>
+  <si>
+    <t>ASUS ROG GeForce GTX 1070 8GB GDDR5 PCI Express 3.0 Graphics Card STRIX-GTX1070-O8G-GAMING</t>
+  </si>
+  <si>
+    <t>9SIB4VJKBK4455</t>
   </si>
   <si>
     <t>ASUS</t>
   </si>
   <si>
-    <t>12GB 192-Bit GDDR6
-[...75 lines deleted...]
-    <t>Astonlink</t>
+    <t>8GB 256-Bit GDDR5
+Core Clock 1657 MHz - OC Mode
+1632 MHz - Gaming Mode (Default)
+*Retail goods are with default Gaming Mode, OC Mode can be adjusted with one click on GPU Tweak II
+Boost Clock 1860 MHz - OC Mode
+1835 MHz - Gaming Mode (Default)
+*Retail goods are with default Gaming Mode, OC Mode can be adjusted with one click on GPU Tweak II
+1 x DVI-D 2 x HDMI 2.0 2 x DisplayPort 1.4
+1920 CUDA Cores
+PCI Express 3.0</t>
+  </si>
+  <si>
+    <t>MAIN OVERVIEW FEATURES: API Supported: OpenGL 4.5Chipset Manufacturer: NVIDIAChipset Line: GeForceChipset Series: GTX 10Chipset Model: GTX 1070GPU Clock: 1.66 GHzGPU Boost Clock: 1.86 GHzStandard Memory: 8 GBMemory Technology: GDDR5Bus Width: 256 bitHost Interface: PCI Express 3.0DisplayPort: YesNumber of DisplayPort Outputs: 2HDMI: YesNumber of HDMI Outputs: 2DVI: YesTotal Number of DVI Outputs: 1Number of DVI-D Ports: 1Slot Space Required: DualForm Factor: Plug-in CardCooler Type: Fan CoolerHeight: 1.6"Width: 5.3"Length: 11.7"Package Contents: NVIDIA GeForce GTX 1070 Graphic Card 2 x ROG Velcro Hook &amp; Loop Platform Supported: PCEnvironmentally Friendly: YesEnvironmental Certification: RoHS</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="wc-power-page"&gt;&lt;div id="syndi_powerpage"&gt;&lt;/div&gt;&lt;/div&gt; &lt;script type="text/javascript" provider="Webcollage"&gt; if (typeof (Webcollage) == "undefined") { jQuery.ajax({ type: "GET", url: "https://scontent.webcollage.net/api/v2/product-content", success: function () { Webcollage.loadContent("newegg", "N82E16814126109", { reload: true }) }, dataType: 'script', cache: true }); } else { Webcollage.loadContent("newegg", "N82E16814126109", { reload: true }) } &lt;/script&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;&lt;p&gt;&lt;strong&gt;MAIN OVERVIEW FEATURES:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt; &lt;li&gt;API Supported: OpenGL 4.5&lt;/li&gt;&lt;li&gt;Chipset Manufacturer: NVIDIA&lt;/li&gt;&lt;li&gt;Chipset Line: GeForce&lt;/li&gt;&lt;li&gt;Chipset Series: GTX 10&lt;/li&gt;&lt;li&gt;Chipset Model: GTX 1070&lt;/li&gt;&lt;li&gt;GPU Clock: 1.66 GHz&lt;/li&gt;&lt;li&gt;GPU Boost Clock: 1.86 GHz&lt;/li&gt;&lt;li&gt;Standard Memory: 8 GB&lt;/li&gt;&lt;li&gt;Memory Technology: GDDR5&lt;/li&gt;&lt;li&gt;Bus Width: 256 bit&lt;/li&gt;&lt;li&gt;Host Interface: PCI Express 3.0&lt;/li&gt;&lt;li&gt;DisplayPort: Yes&lt;/li&gt;&lt;li&gt;Number of DisplayPort Outputs: 2&lt;/li&gt;&lt;li&gt;HDMI: Yes&lt;/li&gt;&lt;li&gt;Number of HDMI Outputs: 2&lt;/li&gt;&lt;li&gt;DVI: Yes&lt;/li&gt;&lt;li&gt;Total Number of DVI Outputs: 1&lt;/li&gt;&lt;li&gt;Number of DVI-D Ports: 1&lt;/li&gt;&lt;li&gt;Slot Space Required: Dual&lt;/li&gt;&lt;li&gt;Form Factor: Plug-in Card&lt;/li&gt;&lt;li&gt;Cooler Type: Fan Cooler&lt;/li&gt;&lt;li&gt;Height: 1.6"&lt;/li&gt;&lt;li&gt;Width: 5.3"&lt;/li&gt;&lt;li&gt;Length: 11.7"&lt;/li&gt;&lt;li&gt;Package Contents: &lt;ul&gt; &lt;li&gt;NVIDIA GeForce GTX 1070 Graphic Card&lt;/li&gt; &lt;li&gt;2 x ROG Velcro Hook &amp;amp; Loop&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Platform Supported: PC&lt;/li&gt;&lt;li&gt;Environmentally Friendly: Yes&lt;/li&gt;&lt;li&gt;Environmental Certification: RoHS&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-109-90.jpg</t>
+  </si>
+  <si>
+    <t>Alliance Group (USA)</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Alliance-Group-USA</t>
+  </si>
+  <si>
+    <t>Ways to get your item Shipping Free Shipping Shipping Information Ships to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 11.2% 4 days 8.4% 5 days 25.2% &gt; 5 days 55.2% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+  </si>
+  <si>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-109-90.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R01.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R02.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R03.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R04.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R05.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R06.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R07.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R08.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R09.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R10.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R11.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R12.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R13.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R14.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R15.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R16.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R17.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R18.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R19.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/14-126-109_R20.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-24.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-25.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-26.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-27.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-28.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-30.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-31.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-32.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-109-34.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-12T12:33:34Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c110/p/N82E16826104633?Item=9SIBZW0KGS0274</t>
+  </si>
+  <si>
+    <t>Logitech C110 USB 1.1 port (2.0 recommended) WebCam</t>
+  </si>
+  <si>
+    <t>9SIBZW0KGS0274</t>
+  </si>
+  <si>
+    <t>1.3 MP Image Resolution
+1024 x 768
+USB 1.1 port (2.0 recommended)</t>
+  </si>
+  <si>
+    <t>With plug-and-play setup, VGA-quality video and a built-in mic, this webcam is the easy way to start video calling and send photos (1.3MP).With plug-and-play setup, VGA-quality video and a built-in mic, this webcam is the easy way to start video calling and send photos (1.3MP).Plug-and-play setup, easy to useWith simple plug-and-play setup, you’ll be making video calls in no time on most major IMs and Logitech Vid HD.Clear video callsWith your webcam’s VGA sensor, the people you care about will see you in natural color.1.3-megapixel photosIt’s easy to take snapshots up to 1.3 megapixels (software enhanced).Built-in mic with RightSoundThe Built-in mic with RightSound gives you clear conversations without annoying background noise.XVGA video recordingRecord lively, colorful videos in XVGA (1024 x 768) resolution and share them with friends, family and the world on Facebook, YouTube, Twitter or your blog.Universal clipYou can attach your webcam securely to a laptop or LCD monitor, or sit it on a shelf or desk.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;With plug-and-play setup, VGA-quality video and a built-in mic, this webcam is the easy way to start video calling and send photos (1.3MP).&lt;/p&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;&lt;p&gt;With plug-and-play setup, VGA-quality video and a built-in mic, this webcam is the easy way to start video calling and send photos (1.3MP).&lt;/p&gt;&lt;/div&gt;&lt;div class="product-contents"&gt;&lt;ul class="product-hightlights" id="hightlights"&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/26/104/26-104-633/26-104-633_h1.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Plug-and-play setup, easy to use&lt;/em&gt;With simple plug-and-play setup, you’ll be making video calls in no time on most major IMs and Logitech Vid HD.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/26/104/26-104-633/26-104-633_h2.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Clear video calls&lt;/em&gt;With your webcam’s VGA sensor, the people you care about will see you in natural color.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/26/104/26-104-633/26-104-633_h3.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;1.3-megapixel photos&lt;/em&gt;It’s easy to take snapshots up to 1.3 megapixels (software enhanced).&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/26/104/26-104-633/26-104-633_h4.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Built-in mic with RightSound&lt;/em&gt;The Built-in mic with RightSound gives you clear conversations without annoying background noise.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/26/104/26-104-633/26-104-633_h5.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;XVGA video recording&lt;/em&gt;Record lively, colorful videos in XVGA (1024 x 768) resolution and share them with friends, family and the world on Facebook, YouTube, Twitter or your blog.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/26/104/26-104-633/26-104-633_h6.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Universal clip&lt;/em&gt;You can attach your webcam securely to a laptop or LCD monitor, or sit it on a shelf or desk.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div id="wc-power-page"&gt;&lt;div id="syndi_powerpage"&gt;&lt;/div&gt;&lt;/div&gt; &lt;script type="text/javascript" provider="Webcollage"&gt; if (typeof (Webcollage) == "undefined") { jQuery.ajax({ type: "GET", url: "https://scontent.webcollage.net/api/v2/product-content", success: function () { Webcollage.loadContent("newegg", "N82E16826104633", { reload: true }) }, dataType: 'script', cache: true }); } else { Webcollage.loadContent("newegg", "N82E16826104633", { reload: true }) } &lt;/script&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-104-633-09.jpg</t>
+  </si>
+  <si>
+    <t>C.N.E Technology</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/C-N-E-Technology</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information from China to Select delivery location</t>
-[...67 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/14-126-807-09.png</t>
+    <t>Ways to get your item Shipping Free Shipping Shipping Information from Hong Kong Order will ship out in 4 business days Shipping Information Ships to Select delivery location</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-104-633-09.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-633-10.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-633-11.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-633-12.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-633-13.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-633-14.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-10-12T12:33:46Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-gtx980ti-6gd5-geforce-gtx-980-ti-6gb-graphics-card/p/N82E16814121958?Item=9SIB4VJKBK9777</t>
+  </si>
+  <si>
+    <t>ASUS GeForce GTX 980 Ti 6GB DDR5 PCI Express 3.0 SLI Support Graphics Card GTX980TI-6GD5</t>
+  </si>
+  <si>
+    <t>9SIB4VJKBK9777</t>
+  </si>
+  <si>
+    <t>6GB 384-Bit DDR5
+Core Clock 1000 MHz
+Boost Clock 1076 MHz
+1 x Native Dual-link DVI-I 1 x Native HDMI 2.0 3 x Native DisplayPort 1.2
+PCI Express 3.0</t>
+  </si>
+  <si>
+    <t>The ASUS GTX980TI-6GD5 GeForce GTX 980 Ti is the new flagship graphics card engineered and optimized for 4K gaming. It's based on the state-of-the-art new generation NVIDIA Maxwell architecture, and features 2816 CUDA Cores and gigantic 6GB, 384-bit GDDR5 memory. It delivers unrivalled graphics performance to take on virtual reality (VR) and 4K gaming at high settings, while also being acoustic-, thermal- and power-efficient for an evolved gaming experience like never before. Highest-grade components and meticulous craftsmanship ensure unbeatable stability and reliability even in the heat of gaming. Performance is just part of the story. The new Maxwell architecture is engineered with the new VXGI (Voxel Global Illumination) technology to solve some of the most complex lighting and graphics challenges in visual computing. Scenes are significantly more lifelike as light interacts more realistically in the game environment. Super Resolution technology lets you enjoy the detail and brilliance of 4K gaming even on 1080p displays. The G-Sync technology ensures smooth, tear-free images by synchronizing display frame rate to GPU (require displays that support G-Sync). An array of NVIDIA GTX technologies are also built in, like GPU Boost, NVIDIA 3D Vision, NVIDIA Surround, NVIDIA PhysX, and GeForce Experience. These technologies together provide the most immersive and competitive gaming experience possible.Multi-Frame sampled Anti-Aliasing (MFAA)With the launch of Maxwell, the Multi-Frame Anti-Aliasing (MFAA) is introduced to the world. This new, Maxwell-exclusive anti-aliasing technique improves edge quality with a minimal performance cost, and helps you enjoy anti-aliased games at ultra high resolutions like 4K.Dynamic Super Resolution (DSR)Dynamic Super Resolution renders a game at a higher, more detailed resolution and intelligently shrinks the result back down to the resolution of your monitor, giving you 4K-quality graphics on an HD screen.Voxel Global Illumination (VXGI)Voxel Global Illumination (VXGI) is a stunning advancement, delivering incredibly realistic lighting, shading and reflections to next-generation games and game engines.NVIDIA G-SYNCNVIDIA G-SYNC is groundbreaking new display technology that delivers the smoothest and fastest gaming experience ever. G-SYNC's revolutionary performance is achieved by synchronizing display refresh rates to the GPU in your GeForce GTX-powered PC, eliminating screen tearing and minimizing display stutter and input lag. The result: scenes appear instantly, objects look sharper, and gameplay is super smooth, giving you a stunning visual experience and a serious competitive edge.GeForce ExperienceThe easiest way to optimize your games and keep your drivers up-to-date, the GeForce Experience application automatically notifies you of new driver releases from NVIDIA. Update the driver directly with a single click, without leaving your desktop. Plus, it offers exciting features like GeForce ShadowPlay that lets you capture and share your greatest gaming moments, automatically.NVIDIA GPU Boost 2.0This innovative technology allows gamers to push PC performance to the maximum with precise controls. It intelligently monitors work with advanced controls like GPU temperature target, overclocking, and overvoltage to ensure that the GPU works at peak performance.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt; The ASUS GTX980TI-6GD5 GeForce GTX 980 Ti is the new flagship graphics card engineered and optimized for 4K gaming. It's based on the state-of-the-art new generation NVIDIA Maxwell architecture, and features 2816 CUDA Cores and gigantic 6GB, 384-bit GDDR5 memory. It delivers unrivalled graphics performance to take on virtual reality (VR) and 4K gaming at high settings, while also being acoustic-, thermal- and power-efficient for an evolved gaming experience like never before. Highest-grade components and meticulous craftsmanship ensure unbeatable stability and reliability even in the heat of gaming.&lt;/p&gt; &lt;p&gt; Performance is just part of the story. The new Maxwell architecture is engineered with the new VXGI (Voxel Global Illumination) technology to solve some of the most complex lighting and graphics challenges in visual computing. Scenes are significantly more lifelike as light interacts more realistically in the game environment. Super Resolution technology lets you enjoy the detail and brilliance of 4K gaming even on 1080p displays. The G-Sync technology ensures smooth, tear-free images by synchronizing display frame rate to GPU (require displays that support G-Sync). An array of NVIDIA GTX technologies are also built in, like GPU Boost, NVIDIA 3D Vision, NVIDIA Surround, NVIDIA PhysX, and GeForce Experience. These technologies together provide the most immersive and competitive gaming experience possible.&lt;/p&gt;&lt;/div&gt;&lt;div class="product-contents"&gt;&lt;ul class="product-hightlights" id="hightlights"&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/14/121/14-121-958/14-121-958_h1.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Multi-Frame sampled Anti-Aliasing (MFAA)&lt;/em&gt;With the launch of Maxwell, the Multi-Frame Anti-Aliasing (MFAA) is introduced to the world. This new, Maxwell-exclusive anti-aliasing technique improves edge quality with a minimal performance cost, and helps you enjoy anti-aliased games at ultra high resolutions like 4K.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/14/121/14-121-958/14-121-958_h2.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Dynamic Super Resolution (DSR)&lt;/em&gt;Dynamic Super Resolution renders a game at a higher, more detailed resolution and intelligently shrinks the result back down to the resolution of your monitor, giving you 4K-quality graphics on an HD screen.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/14/121/14-121-958/14-121-958_h3.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;Voxel Global Illumination (VXGI)&lt;/em&gt;Voxel Global Illumination (VXGI) is a stunning advancement, delivering incredibly realistic lighting, shading and reflections to next-generation games and game engines.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/14/121/14-121-958/14-121-958_h4.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;NVIDIA G-SYNC&lt;/em&gt;NVIDIA G-SYNC is groundbreaking new display technology that delivers the smoothest and fastest gaming experience ever. G-SYNC's revolutionary performance is achieved by synchronizing display refresh rates to the GPU in your GeForce GTX-powered PC, eliminating screen tearing and minimizing display stutter and input lag. The result: scenes appear instantly, objects look sharper, and gameplay is super smooth, giving you a stunning visual experience and a serious competitive edge.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/14/121/14-121-958/14-121-958_h5.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;GeForce Experience&lt;/em&gt;The easiest way to optimize your games and keep your drivers up-to-date, the GeForce Experience application automatically notifies you of new driver releases from NVIDIA. Update the driver directly with a single click, without leaving your desktop. Plus, it offers exciting features like GeForce ShadowPlay that lets you capture and share your greatest gaming moments, automatically.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span class="content"&gt;&lt;img src="//images10.newegg.com/BizIntell/item/14/121/14-121-958/14-121-958_h6.jpg" alt="newegg" style="width:75px"&gt;&lt;em class="title"&gt;NVIDIA GPU Boost 2.0&lt;/em&gt;This innovative technology allows gamers to push PC performance to the maximum with precise controls. It intelligently monitors work with advanced controls like GPU temperature target, overclocking, and overvoltage to ensure that the GPU works at peak performance.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-121-958-11.jpg</t>
+  </si>
+  <si>
+    <t>6GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-121-958-11.jpg
+https://c1.neweggimages.com/productimage/nb640/14-121-958-06.jpg
+https://c1.neweggimages.com/productimage/nb640/14-121-958-07.jpg
+https://c1.neweggimages.com/productimage/nb640/14-121-958-08.jpg
+https://c1.neweggimages.com/productimage/nb640/14-121-958-09.jpg
+https://c1.neweggimages.com/productimage/nb640/14-121-958-10.jpg</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019&amp;page=2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -867,374 +878,365 @@
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="I2" t="s">
         <v>37</v>
       </c>
       <c r="J2">
-        <v>69.99</v>
+        <v>50.45</v>
+      </c>
+      <c r="K2">
+        <v>54.89</v>
       </c>
       <c r="L2">
         <v>4.3</v>
       </c>
       <c r="M2">
         <v>304</v>
       </c>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>40</v>
       </c>
       <c r="R2" t="s">
         <v>41</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
       <c r="T2" t="s">
         <v>43</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>44</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB2" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="AC2">
         <v>1</v>
       </c>
       <c r="AD2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" t="s">
         <v>48</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>49</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="I3" t="s">
         <v>37</v>
       </c>
       <c r="J3">
-        <v>43.16</v>
+        <v>64.9</v>
+      </c>
+      <c r="K3">
+        <v>64.99</v>
       </c>
       <c r="L3">
-        <v>5</v>
+        <v>4.3</v>
       </c>
       <c r="M3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>304</v>
       </c>
       <c r="O3" t="s">
+        <v>51</v>
+      </c>
+      <c r="P3" t="s">
         <v>52</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>54</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>55</v>
       </c>
-      <c r="S3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T3" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="U3" t="s">
+        <v>56</v>
+      </c>
+      <c r="V3" t="s">
         <v>44</v>
       </c>
-      <c r="V3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W3" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="X3" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="AC3">
         <v>1</v>
       </c>
       <c r="AD3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4">
-        <v>359.99</v>
+        <v>335.0</v>
       </c>
       <c r="K4">
-        <v>381.99</v>
+        <v>569.97</v>
       </c>
       <c r="L4">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="M4">
-        <v>257</v>
+        <v>370</v>
       </c>
       <c r="N4">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="O4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="S4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="U4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="Y4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AC4">
         <v>1</v>
       </c>
       <c r="AD4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5">
-        <v>63.62</v>
-[...2 lines deleted...]
-        <v>69.99</v>
+        <v>23.97</v>
       </c>
       <c r="L5">
-        <v>4.3</v>
+        <v>3.6</v>
       </c>
       <c r="M5">
-        <v>304</v>
+        <v>7</v>
+      </c>
+      <c r="N5">
+        <v>1</v>
       </c>
       <c r="O5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="U5" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>84</v>
+      </c>
+      <c r="X5" t="s">
+        <v>57</v>
       </c>
       <c r="AC5">
         <v>1</v>
       </c>
       <c r="AD5" t="s">
-        <v>84</v>
+        <v>85</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
       <c r="J6">
-        <v>369.99</v>
+        <v>399.0</v>
       </c>
       <c r="L6">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="M6">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="N6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="O6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="Q6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="R6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="S6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T6" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="U6" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="Y6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC6">
         <v>1</v>
       </c>
       <c r="AD6" t="s">
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">