--- v4 (2026-09-11)
+++ v5 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -110,451 +110,443 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony</t>
   </si>
   <si>
-    <t>2026-08-25T13:35:23Z</t>
+    <t>2026-10-07T09:24:43Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-4-ps4/N52616445A/p/?o=fdf9e474e3b9a57c</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>Sony</t>
+  </si>
+  <si>
+    <t>N52616445A</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>aed</t>
+  </si>
+  <si>
+    <t>Over 400 cars from more than 60 automotive brands around the world
+Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
+Tracks from 34 locations with 97 layouts
+The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
+Venture into a car-themed resort
+The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
+Café,' a place to discover car history and culture
+At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
+The best of Gran Turismo: Explore all that the real driving simulator can be with new tools to help you put your own mark on your driving experiences
+Collect, tune, race and customize hundreds of cars and create your dream garage collection
+Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head
+Race and sell your way through a rewarding solo campaign as you unlock new cars and challenges</t>
+  </si>
+  <si>
+    <t>Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.
+The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.
+Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_187kk_1" dir="auto"&gt;&lt;div class="_overviewDesc_187kk_1"&gt;&lt;p&gt;Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Base Game Size: 101.9 GB
+Model Name: 711719764793
+Number of Players: Single Player &amp; Multiplayer
+Product Height: 18 cm
+Product Width: 1.5 cm
+Console Software: PlayStation 4 (PS4)
+What's In The Box: Game Disc
+Publisher: Sony
+Language: Arabic
+Model Number: 711719764793
+Reading Age: 3+
+Product Length: 13.5 cm
+Regions: NMC (UAE)
+Genre: Racing
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>centre souq</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=fdf9e474e3b9a57c&amp;sku=N52616445A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_agao9_103"&gt;&lt;h3 class="_titleText_agao9_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1stq0_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1stq0_18"&gt;&lt;div class="_estimatorLeft_1stq0_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1stq0_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1stq0_55"&gt;&lt;span class="_minutesCountdown_1stq0_63"&gt;Order in the next 35m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
+  </si>
+  <si>
+    <t>101.9 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/a8838b51-e366-4799-ad2d-e33d8dfcd5c0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/9c96b423-7b97-4020-982d-1df4875f1952.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/6ad96ea4-d55f-4836-9b87-14f3badc1e63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/1a931ee9-7ed7-4d6c-b88b-7c20a3490268.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/36aa02d1-b3e5-4f6c-a4d5-a4ca7defaf63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f2912bf9-ec35-4154-b663-a816a13861ef.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-10-07T09:25:23Z</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/sackboy-a-big-adventure-english-arabic-uae-version-adventure-playstation-5-ps5/N41229730A/p/?o=fc9a3edae24cb7ef</t>
   </si>
   <si>
     <t>Sackboy : A Big Adventure - English/Arabic (UAE Version) - Adventure - playstation_5_ps5</t>
   </si>
   <si>
-    <t>Sony</t>
-[...1 lines deleted...]
-  <si>
     <t>PS5SACKBOY</t>
   </si>
   <si>
     <t>N41229730A</t>
   </si>
   <si>
     <t>62%</t>
-  </si>
-[...1 lines deleted...]
-    <t>aed</t>
   </si>
   <si>
     <t>The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver
 This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend
 But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors
 Haptic feedback - running across wool like flooring or platforms will use Haptics to simulate the change in material under sackboy
 Fast loading - experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD
 Iconic PlayStation hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude
 This most deadly diabolical device will transform craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares
 Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies</t>
   </si>
   <si>
     <t>Iconic PlayStation® hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude!
 And here’s what’s going down: 
 The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver. 
 This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend!
 But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril.
 Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies.
 Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight.</t>
   </si>
   <si>
-    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;&lt;p&gt;Iconic PlayStation® hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude!&lt;/p&gt;
+    <t>&lt;div class="_overviewDescriptionWrapper_187kk_1" dir="auto"&gt;&lt;div class="_overviewDesc_187kk_1"&gt;&lt;p&gt;Iconic PlayStation® hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude!&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;And here’s what’s going down: &lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver. &lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend!&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 80 g
 Item Condition: New
+Language: English &amp; Arabic
+Model Number: PS5SACKBOY
+Reading Age: 7+
 Product Length: 17 cm
+Regions: NMC (UAE)
+Genre: Adventure
+Color: Multicolour
+Publisher: Sony
+Model Name: PS5SACKBOY
+Number of Players: Multi Player
+Product Height: 13.5 cm
 Product Width: 1.4 cm
 Console Software: PlayStation 5 (PS5)
-Reading Age: 7+
 What's In The Box: PlayStation Games
-Model Name: PS5SACKBOY
-[...7 lines deleted...]
-Number of Players: Multi Player
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation Games&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SACKBOY&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English &amp;amp; Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SACKBOY&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multi Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English &amp;amp; Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SACKBOY&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SACKBOY&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multi Player&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation Games&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Gamkart</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-230357/?offer_code=fc9a3edae24cb7ef&amp;sku=N41229730A</t>
   </si>
   <si>
-    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-marketplace" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;28 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 14h 24m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_agao9_103"&gt;&lt;h3 class="_titleText_agao9_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1stq0_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1stq0_18"&gt;&lt;div class="_estimatorLeft_1stq0_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1stq0_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;10 Oct&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1stq0_55"&gt;&lt;span class="_minutesCountdown_1stq0_63"&gt;Order in 21h 34m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>g</t>
-  </si>
-[...1 lines deleted...]
-    <t>Multicolour</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/16acdd98-1c5b-4b41-a3cb-d5d84d3eda2f.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/16acdd98-1c5b-4b41-a3cb-d5d84d3eda2f.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/dc5c9e21-326f-4a6e-a36e-9fbdb42a2a3d.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/4cb15ce8-b51b-47c2-ba31-8604c95e064e.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/998303e7-21ba-4a5f-92a9-efd3192532cd.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/80f3ac8f-d456-46b3-9af6-30d47fa0fd25.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/da4deeb8-5a32-4b1c-9b86-c3adf8d45a99.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/0f3e46f1-21e1-487e-9799-1ac2f27ab8ca.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/fd84f858-afeb-41be-821a-d00b758baa67.jpg?width=800</t>
   </si>
   <si>
-    <t>2026-08-25T13:36:05Z</t>
-[...37 lines deleted...]
-&lt;p&gt;Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>2026-10-07T09:24:25Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/sackboy-english-arabic-uae-version-adventure-playstation-4-ps4/N42306184A/p/?o=eaf583cf4bc3447c</t>
+  </si>
+  <si>
+    <t>Sackboy - English/Arabic - (UAE Version) - Adventure - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>N42306184A</t>
+  </si>
+  <si>
+    <t>52%</t>
+  </si>
+  <si>
+    <t>Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises
+Take on side-splitting challenges in local and online party play
+Parties can play through the whole game – including unmissable co-op only levels
+Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an aweinspiring and downright fun
+Create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine</t>
+  </si>
+  <si>
+    <t>Sony Group Corporation is commonly known as Sony and stylized as SONY) is a Japanese multinational conglomerate corporation headquartered in Kōnan, Minato, Tokyo. The company operates as one of the world's largest manufacturers of consumer and professional electronic products, the largest video game console company, the second-largest video game publisher, the second-largest record company, as well as one of the most comprehensive media companies, being the largest Japanese media conglomerate by size overtaking the privately held, family-owned Yomiuri Shimbun Holdings, the largest Japanese media conglomerate by revenue. Sony, with its 50 percent market share in the image sensor market, is among the semiconductor sales leaders and, as of 2015, the fifth-largest television manufacturer in the world by annual sales figures. Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online* party play. Parties can play through the whole game – including unmissable co-op only levels. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an aweinspiring and downright fun 3D adventure in this new, but familiar world. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_187kk_1" dir="auto"&gt;&lt;div class="_overviewDesc_187kk_1"&gt;Sony Group Corporation is commonly known as Sony and stylized as SONY) is a Japanese multinational conglomerate corporation headquartered in Kōnan, Minato, Tokyo. The company operates as one of the world's largest manufacturers of consumer and professional electronic products, the largest video game console company, the second-largest video game publisher, the second-largest record company, as well as one of the most comprehensive media companies, being the largest Japanese media conglomerate by size overtaking the privately held, family-owned Yomiuri Shimbun Holdings, the largest Japanese media conglomerate by revenue. Sony, with its 50 percent market share in the image sensor market, is among the semiconductor sales leaders and, as of 2015, the fifth-largest television manufacturer in the world by annual sales figures. Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online* party play. Parties can play through the whole game – including unmissable co-op only levels. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an aweinspiring and downright fun 3D adventure in this new, but familiar world. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
-Product Length: 13.5 cm
-Product Width: 1.5 cm
+Publisher: Sony
+Model Number: 711719821724
+Reading Age: 10+
 Console Software: PlayStation 4 (PS4)
-Reading Age: 3+
-[...4 lines deleted...]
-Product Height: 18 cm
+Item Condition: New
+Language: English &amp; Arabic
+Number of Players: Multiplayer
 Regions: NMC (UAE)
-Language: Arabic
-[...2 lines deleted...]
-Model Name: 711719764793
+Genre: Adventure
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...94 lines deleted...]
-    <t>2026-08-25T13:34:25Z</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719821724&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English &amp;amp; Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=eaf583cf4bc3447c&amp;sku=N42306184A</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/c0d177c7-7686-452c-93b9-710370958dd5.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/c0d177c7-7686-452c-93b9-710370958dd5.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/366536dc-7df2-4121-8c2d-8d3d2bed0a6c.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/7045af36-499d-4f88-bd95-46bc0e004a84.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/939a8ce7-736c-47a6-bf9e-c4aa8e4c47ab.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/95efa528-3286-4be8-ac2e-86105db0e8e9.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/42c141f7-d261-4a7f-88e8-0d72c6485e6b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/40ce4162-f541-4a3c-9c38-cae1f5e8c5fa.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z496FE1C4D40FDA97E296Z/45/_/1780467346/40329371-8a3f-4deb-80d8-c0416b094319.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-10-07T09:25:20Z</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/little-big-planet-3-intl-version-children-s-playstation-4-ps4/N12742116A/p/?o=aa98e620abed540b</t>
   </si>
   <si>
     <t>Little Big Planet 3 (Intl Version) - Children's - playstation_4_ps4</t>
   </si>
   <si>
     <t>N12742116A</t>
   </si>
   <si>
     <t>26%</t>
   </si>
   <si>
     <t>Use the unique abilities of Sackboy and his new friends - Toggle, OddSock and Swoop - to explore all corners of the Imagisphere and unravel the mystery of planet Bunkum
 Then discover the fantastic new levels and games that the LittleBigPlanet Community has created and shared
 Bring your own imagination to life with the powerful customisation tools, and broadcast your creations to the world with a touch of the PS4 SHARE button
 Players create their own levels, characters, objects, such as power ups, tools, decorations, stickers, or vehicles
 High end animated graphics and sound lends a visual tour-de-force
 Play as one of three fully customizable characters each with their own set of skills, including OddSock, Toggle and Swoop</t>
   </si>
   <si>
     <t>Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4
 Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4.
 Travel to the planet of Bunkum and uncover the unexplored corners of the Imagisphere.
 Play as one of three fully customisable characters each with their own set of skills, including OddSock, Toggle and Swoop.
 Create your own adventure with all new Create tools and explore over 8.5 million levels already created by the LittleBigPlanet community.
 Experience Sackboy and LittleBigPlanet 3 in full 1080p HD, made entirely possible by the PlayStation 4.</t>
   </si>
   <si>
-    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4
+    <t>&lt;div class="_overviewDescriptionWrapper_187kk_1" dir="auto"&gt;&lt;div class="_overviewDesc_187kk_1"&gt;Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4
 Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4.&lt;br&gt;
 Travel to the planet of Bunkum and uncover the unexplored corners of the Imagisphere.&lt;br&gt;
 Play as one of three fully customisable characters each with their own set of skills, including OddSock, Toggle and Swoop.&lt;br&gt;
 Create your own adventure with all new Create tools and explore over 8.5 million levels already created by the LittleBigPlanet community.&lt;br&gt;
 Experience Sackboy and LittleBigPlanet 3 in full 1080p HD, made entirely possible by the PlayStation 4.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
 Publisher: Sony
+Model Name: 2724295800708
+Number of Players: Single Player &amp; Multiplayer
+Regions: PEGI (EU)
+Genre: Children's
+Item Condition: New
+Language: English
+Model Number: 2724295800708
+Reading Age: 7+
 Console Software: PlayStation 4 (PS4)
-Reading Age: 7+
 What's In The Box: Little Big Planet 3 (Intl Version) - Children's - PlayStation 4 (PS4)
-Model Name: 2724295800708
-[...5 lines deleted...]
-Number of Players: Single Player &amp; Multiplayer
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Little Big Planet 3 (Intl Version) - Children's - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724295800708&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Children's&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724295800708&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724295800708&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Children's&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724295800708&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Little Big Planet 3 (Intl Version) - Children's - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>FITCO UAE</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-850/?offer_code=aa98e620abed540b&amp;sku=N12742116A</t>
   </si>
   <si>
-    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;30 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 14h 25m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_agao9_103"&gt;&lt;h3 class="_titleText_agao9_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1stq0_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1stq0_18"&gt;&lt;div class="_estimatorLeft_1stq0_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1stq0_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;11 Oct&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1stq0_55"&gt;&lt;span class="_minutesCountdown_1stq0_63"&gt;Order in 21h 34m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/d788a143-2aad-419c-8059-03240793fc9b.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/d788a143-2aad-419c-8059-03240793fc9b.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/8d854bfe-7f0c-415d-968e-bce84c3f7749.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/3b811d26-02bc-46db-b604-3f2d9a06141c.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/d08dfa42-e1fe-44a5-b13f-6a040d33c700.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/36616ef7-c5fa-472b-85f8-5ec9e395deed.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/02f59879-bc30-48c2-9479-8ace13808e74.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/7789435a-3805-45c9-9652-8bd5b39b1302.jpg?width=800</t>
   </si>
   <si>
-    <t>2026-08-25T13:34:59Z</t>
+    <t>2026-10-07T09:25:22Z</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/sackboy-a-big-adventure-adventure-playstation-5-ps5/N42375488A/p/?o=c1b498e7eabdd00d</t>
   </si>
   <si>
     <t>Sackboy A Big Adventure - Adventure - playstation_5_ps5</t>
   </si>
   <si>
     <t>SACKBOY_PS5</t>
   </si>
   <si>
     <t>N42375488A</t>
   </si>
   <si>
     <t>The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver
 This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams into a torrid, barren eyesore of nightmares
 But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors
 Iconic PlayStation hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude
 But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril
 Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies
 This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend
 Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight</t>
   </si>
   <si>
     <t>Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!</t>
   </si>
   <si>
-    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_overviewDescriptionWrapper_187kk_1" dir="auto"&gt;&lt;div class="_overviewDesc_187kk_1"&gt;Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 80 g
 Item Condition: New
+Language: English
+Model Number: SACKBOY_PS5
+Reading Age: 10+
 Product Length: 17 cm
+Regions: NMC (UAE)
+Genre: Adventure
+What's In The Box: The Game Diskett(Resembles big memory card)
+Color: Multicolour
+Publisher: Sony
+Model Name: SACKBOY_PS5
+Number of Players: Single Player &amp; Multiplayer
+Product Height: 13.5 cm
 Product Width: 1.4 cm
 Console Software: PlayStation 5 (PS5)
-Reading Age: 10+
-[...8 lines deleted...]
-Genre: Adventure
 Features: Noise Cancelling, Voice Assistant, With Microphone
-Model Name: SACKBOY_PS5
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;The Game Diskett(Resembles big memory card)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Features&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;The Game Diskett(Resembles big memory card)&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Features&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>playfullday</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-839/?offer_code=c1b498e7eabdd00d&amp;sku=N42375488A</t>
   </si>
   <si>
-    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39 _supermall_11alb_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;52 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_w3grb_1"&gt;&lt;div class="_divider_w3grb_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N42375488A/p/?o=e96c380e1d27fc1a" class="_expressCtr_w3grb_58"&gt;&lt;div class="_priceAndBadgeCtr_w3grb_80"&gt;&lt;div class="_badgeCtr_w3grb_111"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_w3grb_120"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_w3grb_92"&gt;&lt;div class="_container_1g0br_1 _price_w3grb_80"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_w3grb_102"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;93.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_w3grb_108"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;170&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;45%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_w3grb_129"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_agao9_103"&gt;&lt;h3 class="_titleText_agao9_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1stq0_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_1stq0_18"&gt;&lt;div class="_estimatorLeft_1stq0_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="supermall" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1stq0_39 _supermall_1stq0_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;1 HR 43 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_r7f4p_1"&gt;&lt;div class="_divider_r7f4p_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N42375488A/p/?o=d0ad981c9ed48f8d" class="_expressCtr_r7f4p_58"&gt;&lt;div class="_priceAndBadgeCtr_r7f4p_80"&gt;&lt;div class="_badgeCtr_r7f4p_111"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;span class="_estimationText_r7f4p_120"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_r7f4p_92"&gt;&lt;div class="_container_1kuur_1 _price_r7f4p_80"&gt;&lt;div class="_sellingPrice_1kuur_11 _sellingPrice_r7f4p_102"&gt;&lt;span class="_currency_1kuur_22 _isCurrencySymbol_1kuur_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1kuur_26"&gt;95.00&lt;/strong&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_r7f4p_129"&gt;&lt;img alt="decorative" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/bbfbdff0-d207-4094-a715-22c797bb4041.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/bbfbdff0-d207-4094-a715-22c797bb4041.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/075317ac-45d8-4209-afe2-1d0834d10d32.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/62cb74b5-4c56-47da-b155-cd68b41a6294.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/7eaade41-0f5a-4e26-9297-720fd837dc82.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/1b6914b1-58c3-45e3-9966-194ab2f636fd.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/21364b24-8763-429b-9e21-3d0d320bcf40.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -988,429 +980,423 @@
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2">
+        <v>711719764793</v>
+      </c>
+      <c r="G2" t="s">
         <v>36</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2">
+        <v>105.0</v>
+      </c>
+      <c r="I2">
+        <v>150.0</v>
+      </c>
+      <c r="J2" t="s">
         <v>37</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>38</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2">
+        <v>4.4</v>
+      </c>
+      <c r="M2">
+        <v>194</v>
+      </c>
+      <c r="N2" t="s">
         <v>39</v>
       </c>
-      <c r="L2">
-[...2 lines deleted...]
-      <c r="M2">
+      <c r="O2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q2" t="s">
         <v>42</v>
       </c>
-      <c r="N2" t="s">
-[...8 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>43</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>44</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>45</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="V2">
         <v>1</v>
       </c>
-      <c r="W2">
-[...2 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AD2" t="s">
         <v>49</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AE2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" t="s">
         <v>52</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
-      <c r="F3">
-        <v>711719764793</v>
+      <c r="F3" t="s">
+        <v>54</v>
       </c>
       <c r="G3" t="s">
         <v>55</v>
       </c>
       <c r="H3">
-        <v>105.0</v>
+        <v>101.0</v>
       </c>
       <c r="I3">
-        <v>150.0</v>
+        <v>271.0</v>
       </c>
       <c r="J3" t="s">
         <v>56</v>
       </c>
       <c r="K3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L3">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="M3">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>57</v>
       </c>
       <c r="O3" t="s">
         <v>58</v>
       </c>
       <c r="P3" t="s">
         <v>59</v>
       </c>
       <c r="Q3" t="s">
         <v>60</v>
       </c>
       <c r="R3" t="s">
         <v>61</v>
       </c>
       <c r="S3" t="s">
         <v>62</v>
       </c>
       <c r="T3" t="s">
         <v>63</v>
       </c>
       <c r="U3" t="s">
         <v>64</v>
       </c>
-      <c r="V3">
-        <v>3</v>
+      <c r="W3">
+        <v>80</v>
+      </c>
+      <c r="X3" t="s">
+        <v>65</v>
       </c>
       <c r="Y3" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="AD3" t="s">
         <v>66</v>
       </c>
       <c r="AE3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>68</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4">
+        <v>711719821724</v>
+      </c>
+      <c r="G4" t="s">
         <v>71</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4">
+        <v>95.0</v>
+      </c>
+      <c r="I4">
+        <v>199.0</v>
+      </c>
+      <c r="J4" t="s">
         <v>72</v>
       </c>
-      <c r="H4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4">
+        <v>4.8</v>
+      </c>
+      <c r="M4">
+        <v>77</v>
+      </c>
+      <c r="N4" t="s">
         <v>73</v>
       </c>
-      <c r="K4" t="s">
-[...8 lines deleted...]
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>74</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>75</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>76</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>77</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
+        <v>44</v>
+      </c>
+      <c r="T4" t="s">
         <v>78</v>
       </c>
-      <c r="S4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U4" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="Y4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="AD4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="AE4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5">
         <v>2724295800708</v>
       </c>
       <c r="G5" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H5">
         <v>199.0</v>
       </c>
       <c r="I5">
         <v>269.0</v>
       </c>
       <c r="J5" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L5">
         <v>4.3</v>
       </c>
       <c r="M5">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="N5" t="s">
+        <v>86</v>
+      </c>
+      <c r="O5" t="s">
+        <v>87</v>
+      </c>
+      <c r="P5" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>89</v>
+      </c>
+      <c r="R5" t="s">
         <v>90</v>
       </c>
-      <c r="O5" t="s">
+      <c r="S5" t="s">
         <v>91</v>
       </c>
-      <c r="P5" t="s">
+      <c r="T5" t="s">
         <v>92</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="U5" t="s">
         <v>93</v>
       </c>
-      <c r="R5" t="s">
+      <c r="V5">
+        <v>3</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD5" t="s">
         <v>94</v>
       </c>
-      <c r="S5" t="s">
+      <c r="AE5" t="s">
         <v>95</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C6" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="G6" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H6">
         <v>95.0</v>
       </c>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L6">
         <v>4.4</v>
       </c>
       <c r="M6">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N6" t="s">
+        <v>101</v>
+      </c>
+      <c r="O6" t="s">
+        <v>102</v>
+      </c>
+      <c r="P6" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>104</v>
+      </c>
+      <c r="R6" t="s">
         <v>105</v>
       </c>
-      <c r="O6" t="s">
+      <c r="S6" t="s">
         <v>106</v>
       </c>
-      <c r="P6" t="s">
+      <c r="T6" t="s">
         <v>107</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="U6" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
       <c r="W6">
         <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="Y6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="AD6" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="AE6" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">