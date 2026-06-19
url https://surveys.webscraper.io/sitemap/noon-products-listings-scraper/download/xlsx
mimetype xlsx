--- v0 (2026-03-24)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
@@ -107,452 +110,459 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/god-of-war-intl-version-fighting-playstation-4-ps4/N22344391A/p/?o=b41bc9923a3755dd</t>
-[...2 lines deleted...]
-    <t>God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)</t>
+    <t>2026-06-15T05:08:20Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/god-of-war-english-arabic-ksa-version-action-shooter-playstation-4-ps4/N32267411A/p/?o=aae2724496144b9d</t>
+  </si>
+  <si>
+    <t>God Of War English/Arabic (KSA Version) - Action &amp; Shooter - playstation_4_ps4</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>72%</t>
+    <t>N32267411A</t>
+  </si>
+  <si>
+    <t>75%</t>
   </si>
   <si>
     <t>aed</t>
+  </si>
+  <si>
+    <t>Parades new layers of depth in gameplay and storytelling without sacrificing epic moments
+This startling reimagining of God of War deconstructs the core elements that defined the series satisfying combat
+With an added emphasis on discovery and exploration, the world will draw players in to explore every inch of God of War's breathtakingly threatening landscape
+With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face
+Parades new layers of depth in gameplay and storytelling without sacrificing epic moments
+This startling reimagining of God of War deconstructs the core elements that defined the series satisfying combat
+With an added emphasis on discovery and exploration, the world will draw players in to explore every inch of God of War’s breathtakingly threatening landscape
+With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face
+The God of War PS4 game is an intense battle filled journey that depicts beautiful landscapes, characters, and fights
+Every moment of Krato, the protagonist of the title, is realistic and provides a magnificently immersive feel</t>
+  </si>
+  <si>
+    <t>Walk in the shoes of a man seeking vengeance in the God of War PS4 game. Kratos is the hero who you need to control for killing the god of war, Ares. Blades of Chaos is Krato’s signature weapon that is armed with two daggers attached to a chain. God of War features seven chapters, namely A Saga Borne of Ash, A Riddle of Runes, The Creature Arise, The Dead Stone Mason, Weapons of Legend, A Call from the Wilds, and The First Great War. Its entire journey takes you on an adventurous quest with frightening creatures laid in the path. Also, the graphics and narration of this PS4 video game offer you an exhilarating experience. Excellent Visuals The God of War PS4 game is an intense battle filled journey that depicts beautiful landscapes, characters, and fights. Every moment of Krato, the protagonist of the title, is realistic and provides a magnificently immersive feel. Plus, the sound and music of this video game ensure that you engross entirely in the game. Powerful Gameplay The primary weapon of Krato gives you a sense of power when using it. God of War features enemies strong that you will have to rely more than skills and decision-making. Mystical powers and spells are an essential part of this PlayStation 4 God of War game that you have to use while progressing through the chapters.</t>
+  </si>
+  <si>
+    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Walk in the shoes of a man seeking vengeance in the God of War PS4 game. Kratos is the hero who you need to control for killing the god of war, Ares. Blades of Chaos is Krato’s signature weapon that is armed with two daggers attached to a chain. God of War features seven chapters, namely A Saga Borne of Ash, A Riddle of Runes, The Creature Arise, The Dead Stone Mason, Weapons of Legend, A Call from the Wilds, and The First Great War. Its entire journey takes you on an adventurous quest with frightening creatures laid in the path. Also, the graphics and narration of this PS4 video game offer you an exhilarating experience. Excellent Visuals The God of War PS4 game is an intense battle filled journey that depicts beautiful landscapes, characters, and fights. Every moment of Krato, the protagonist of the title, is realistic and provides a magnificently immersive feel. Plus, the sound and music of this video game ensure that you engross entirely in the game. Powerful Gameplay The primary weapon of Krato gives you a sense of power when using it. God of War features enemies strong that you will have to rely more than skills and decision-making. Mystical powers and spells are an essential part of this PlayStation 4 God of War game that you have to use while progressing through the chapters.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 70 g
+Item Condition: New
+Product Length: 8.6 cm
+Product Width: 13.1 cm
+Console Software: PlayStation 4 (PS4)
+Parental Rating: 18+
+What's In The Box: none
+Model Number: N32267411A
+Number of Players: Single Player &amp; Multiplayer
+Color: Multicolour
+Publisher: Sony Interactive Entertainment Europe
+Product Height: 0.5 cm
+Regions: GCAM (KSA)
+Language: English/Arabic
+Genre: Action &amp; Shooter
+Base Game Size: 45 GB
+Model Name: N32267411A
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;70 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;8.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;13.1 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;N32267411A&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment Europe&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;GCAM (KSA)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English/Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Action &amp;amp; Shooter&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;N32267411A&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Top trend</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-118304/?offer_code=aae2724496144b9d&amp;sku=N32267411A</t>
+  </si>
+  <si>
+    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText VipPdpShippingEstimator-module-scss-module__McyQ0a__supermall"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;GET IN &lt;b&gt;38 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
+  </si>
+  <si>
+    <t>45 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/4a985304-f58a-4f26-954f-39b390591258.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/4a985304-f58a-4f26-954f-39b390591258.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/cc122e69-14f2-4999-b0eb-d55d1ce0bd58.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/71ff05a8-12c4-4d46-8375-e99e31d7492e.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/c5915812-4ae3-4fb2-ae20-58a1ea557c5a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/4b45b23c-31f8-48ad-82d5-dc260db960cf.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/2641cf15-fdba-4d10-ae7a-e526ca3d0b40.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z27F1191645DA15AB7797Z/45/_/1780466603/2c8a36b3-f92f-4084-97b9-a29daeafce39.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony/?page=2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:13Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/god-of-war-iii-remastered-intl-version-adventure-playstation-4-ps4/N11963712A/p/?o=effcfbfcca07948b</t>
+  </si>
+  <si>
+    <t>God Of War III Remastered (Intl Version) - Adventure - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>ps4gow</t>
+  </si>
+  <si>
+    <t>78%</t>
+  </si>
+  <si>
+    <t>God of War III is an action-adventure game with hack and slash elements
+Player controls the character Kratos from a fixed-camera perspective in combo-based combat
+Enemies are an assortment of Greek mythological creatures
+Player must also climb walls and ladders, jump across chasms, and swing on ropes to proceed through the game
+Puzzles included vary in difficulty some puzzles only require objects to be placed in a specific position
+Gameplay is beautifully rendered at 1080p and running at 60fps, God of War III Remastered is ready for the next generation. All previous DLC costumes and content are included
+God of War III Remastered's photo mode will allow players to freeze, edit, and share photos of all of Kratos' jaw dropping action
+From the glittering marble of halls of Mt Olympus to the desolate deserts of Tartarus, Kratos will explore worlds both epic and majesti
+Players will battle in detailed and unique 3D worlds lit by thousands of dynamic lights and textures with quadruple the resolution, now refreshed in stunning detail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IN THE END, THERE WILL BE ONLY CHAOS Originally developed by Sony Computer Entertainment's Santa Monica Studio exclusively for the PlayStationR)3 (PS3) system, God of War(R) III has been remastered for the PlayStation(R)4 (PS4) system and gameplay supports 1080p at 60fps. God of War III Remastered will bring epic battles to life with stunning graphics and an elaborate plot that puts Kratos at the center of carnage and destruction as he seeks revenge against the Gods who have betrayed him. Set in the realm of brutal Greek mythology, God of War III Remastered is the critically acclaimed single-player game that allows players to take on the fearless role of the ex-Spartan warrior, Kratos, as he rises from the darkest depths of Hades to scale the very heights of Mount Olympus to seek his bloody revenge. Armed with double-chained blades and an array of new weapons and magic, Kratos must take on mythology's deadliest creatures while solving intricate puzzles throughout his merciless quest to destroy Olympus. NOW ON THE PS4 SYSTEM - Gameplay is beautifully rendered at 1080p and running at 60fps, God of War III Remastered is ready for the next generation. All previous DLC costumes and content are included. PHOTO MODE - God of War III Remastered's photo mode will allow players to freeze, edit, and share photos of all of Kratos' jaw dropping action. GROUNDBREAKING DEPTH OF SCALE - From the glittering marble of halls of Mountt Olympus to the desolate deserts of Tartarus, Kratos will explore worlds both epic and majestic . Players will be left breathless as they carve through entire armies while navigating on the back of Titans -- living levels as tall as the Empire State Building. STYLIZED REALISM - Players will battle in detailed and unique 3D worlds lit by thousands of dynamic lights and higher resolution. Refreshed in stunning detail, God of War III Remastered shows off realistic muscle striations, detailed facial expressions, and new heightened levels of brutality and gore. SIGNATURE GAMEPLAY - Brutal combat, intricate puzzles, exploration of awe-inspiring worlds, and a compelling and satisfying ending to Kratos' epic story. SOPHISTICATED STORYLINE - The story of God of War III is the epic conclusion to Kratos' Greek trilogy. Picking up from the Titan sized cliffhanger of God of War II, God of War III takes Kratos right to the heart of Zeus' stronghold on his epic quest for vengeance. RIDEABLE CREATURES - Several of the menacing creatures of Greek mythology in God of War III can now be manipulated against their will, as Kratos uses them to cross chasms, inflict blind rage against enemies, reveal puzzles and secrets, and as tools of complete annihilation. NEW WEAPONS AND COMBAT SYSTEM - New deadly weapons such as the Cestus -- powerful metal gauntlets with devastating strength -- and other brutal instruments of war that will allow Kratos to learn ruthless new techniques such as grappling with enemies and launching explosive wall-to-ground attacks. </t>
+  </si>
+  <si>
+    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;&lt;p&gt;IN THE END, THERE WILL BE ONLY CHAOS Originally developed by Sony Computer Entertainment's Santa Monica Studio exclusively for the PlayStationR)3 (PS3) system, God of War(R) III has been remastered for the PlayStation(R)4 (PS4) system and gameplay supports 1080p at 60fps. God of War III Remastered will bring epic battles to life with stunning graphics and an elaborate plot that puts Kratos at the center of carnage and destruction as he seeks revenge against the Gods who have betrayed him. Set in the realm of brutal Greek mythology, God of War III Remastered is the critically acclaimed single-player game that allows players to take on the fearless role of the ex-Spartan warrior, Kratos, as he rises from the darkest depths of Hades to scale the very heights of Mount Olympus to seek his bloody revenge. Armed with double-chained blades and an array of new weapons and magic, Kratos must take on mythology's deadliest creatures while solving intricate puzzles throughout his merciless quest to destroy Olympus. NOW ON THE PS4 SYSTEM - Gameplay is beautifully rendered at 1080p and running at 60fps, God of War III Remastered is ready for the next generation. All previous DLC costumes and content are included. PHOTO MODE - God of War III Remastered's photo mode will allow players to freeze, edit, and share photos of all of Kratos' jaw dropping action. GROUNDBREAKING DEPTH OF SCALE - From the glittering marble of halls of Mountt Olympus to the desolate deserts of Tartarus, Kratos will explore worlds both epic and majestic . Players will be left breathless as they carve through entire armies while navigating on the back of Titans -- living levels as tall as the Empire State Building. STYLIZED REALISM - Players will battle in detailed and unique 3D worlds lit by thousands of dynamic lights and higher resolution. Refreshed in stunning detail, God of War III Remastered shows off realistic muscle striations, detailed facial expressions, and new heightened levels of brutality and gore. SIGNATURE GAMEPLAY - Brutal combat, intricate puzzles, exploration of awe-inspiring worlds, and a compelling and satisfying ending to Kratos' epic story. SOPHISTICATED STORYLINE - The story of God of War III is the epic conclusion to Kratos' Greek trilogy. Picking up from the Titan sized cliffhanger of God of War II, God of War III takes Kratos right to the heart of Zeus' stronghold on his epic quest for vengeance. RIDEABLE CREATURES - Several of the menacing creatures of Greek mythology in God of War III can now be manipulated against their will, as Kratos uses them to cross chasms, inflict blind rage against enemies, reveal puzzles and secrets, and as tools of complete annihilation. NEW WEAPONS AND COMBAT SYSTEM - New deadly weapons such as the Cestus -- powerful metal gauntlets with devastating strength -- and other brutal instruments of war that will allow Kratos to learn ruthless new techniques such as grappling with enemies and launching explosive wall-to-ground attacks.&lt;br&gt; &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 50 g
+Item Condition: New
+Product Length: 17.02 cm
+Product Width: 13.4 cm
+Console Software: PlayStation 4 (PS4)
+Parental Rating: 18+
+What's In The Box: Sony God Of War III Remastered (Intl Version) - Adventure - PlayStation 4
+Base Game Size: 42 GB
+Model Name: ps4gow
+Color: Multicolour
+Publisher: Sony Computer Entertainment
+Product Height: 1.5 cm
+Regions: PEGI (EU)
+Language: English
+Genre: Adventure
+Features: Noise Cancelling, Voice Assistant, With Microphone
+Model Number: ps4gow
+Number of Players: Single Player &amp; Multiplayer
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;50 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;17.02 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;13.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony God Of War III Remastered (Intl Version) - Adventure - PlayStation 4&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;42 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;ps4gow&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Computer Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Features&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;ps4gow&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Deals Central</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-11844/?offer_code=effcfbfcca07948b&amp;sku=N11963712A</t>
+  </si>
+  <si>
+    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorRight"&gt;&lt;span class="VipPdpShippingEstimator-module-scss-module__McyQ0a__minutesCountdown"&gt;Order in 6h 58m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>42 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/e5aeb84b-9cc0-4f06-acca-b88569572b92.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/e5aeb84b-9cc0-4f06-acca-b88569572b92.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/9bc812d5-9915-4a29-b1d4-e8b66d65b8ce.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/79ea6636-9e7a-4b54-8166-bb0aff6274eb.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/7bd84f60-1f2a-473e-8136-a4bb37c8a31d.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/90f6f878-8ff1-46d9-83e8-f42a56739d75.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/71fc2cc5-a7a1-45b2-9a29-0a2ffd18ba62.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/97ceedc1-4edf-470a-8adf-7557b1858212.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/9507f495-94d8-4f43-a4b9-0159e59fcda5.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/489a646f-d6d7-4f3f-b9cf-cd2796a3b646.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/c5d39e66-b050-4b41-a6db-2a1bfe63d9d8.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z71EBCCD674A677D8ECF9Z/45/_/1780465900/4b00486e-f4ad-4245-9bac-1a8454c5a31b.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:07:36Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/god-of-war-intl-version-fighting-playstation-4-ps4/N22344391A/p/?o=bacbf4434db8a7fb</t>
+  </si>
+  <si>
+    <t>God Of War (Intl Version) - Fighting - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>67%</t>
   </si>
   <si>
     <t>Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father
 Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest
 Startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew
 As mentor and protector to Atreus, a son determined to earn his respect, he is forced to deal with and control the rage that has long defined him while out in a very dangerous world with his son
 From the marble and columns of ornate Olympus to the gritty forests, mountains, and caves of Pre-Viking Norse lore, this is a distinctly new realm with its own pantheon of creatures
 A Darker, More Elemental World
 Bold New Beginning
 Vicious, Physical Combat
 His vengeance against the Gods of Olympus behind him, Kratos now lives in the realm of Norse deities and monsters
 This staggering reimagining of God of War combines all the hallmarks of the iconic series</t>
   </si>
   <si>
     <t>Developer - SIE Santa Monica StudioFrom Santa Monica Studio and creative director Cory Barlog comes a new beginning for one of gaming’s most recognizable icons. Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father. Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest.Living as a man outside the shadow of the gods, Kratos must adapt to the unfamiliar Norse lands, unexpected threats, and a second chance at being a father. His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew.
 •Bold New Beginning — His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat breathtaking scale and a powerful narrative—and fuses them anew.
 •A Second Chance — Kratos is a father again. As mentor and protector to Atreus, a son determined to earn his respect, he is forced to deal with and control the rage that has long defined him while out in a very dangerous world with his son.
 •A Darker, More Elemental World — From the marble and columns of ornate Olympus to the gritty forests, mountains, and caves of Pre-Viking Norse lore, this is a distinctly new realm with its own pantheon of creatures, monsters, and gods. With an added emphasis on discovery and exploration, the world will draw players in to explore God of War’s breathtakingly threatening landscape—by far the largest in the franchise.
 •Vicious, Physical Combat — With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face: grand, gritty, and grueling. A new main weapon and new abilities retain the defining spirit of God of War while presenting a vision of violent conflict that forges new ground in the genre.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;h3 class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Developer - SIE Santa Monica Studio&lt;br&gt;From Santa Monica Studio and creative director Cory Barlog comes a new beginning for one of gaming’s most recognizable icons. Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father. Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest.&lt;p&gt;&lt;/p&gt;Living as a man outside the shadow of the gods, Kratos must adapt to the unfamiliar Norse lands, unexpected threats, and a second chance at being a father. His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew.
+    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Developer - SIE Santa Monica Studio&lt;br&gt;From Santa Monica Studio and creative director Cory Barlog comes a new beginning for one of gaming’s most recognizable icons. Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father. Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest.&lt;p&gt;&lt;/p&gt;Living as a man outside the shadow of the gods, Kratos must adapt to the unfamiliar Norse lands, unexpected threats, and a second chance at being a father. His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew.
 &lt;p&gt;&lt;/p&gt;
 •&lt;b&gt;Bold New Beginning —&lt;/b&gt; His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…&lt;br&gt;And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat breathtaking scale and a powerful narrative—and fuses them anew.&lt;br&gt;
 •&lt;b&gt;A Second Chance — &lt;/b&gt;Kratos is a father again. As mentor and protector to Atreus, a son determined to earn his respect, he is forced to deal with and control the rage that has long defined him while out in a very dangerous world with his son.&lt;br&gt;
 •&lt;b&gt;A Darker, More Elemental World —&lt;/b&gt; From the marble and columns of ornate Olympus to the gritty forests, mountains, and caves of Pre-Viking Norse lore, this is a distinctly new realm with its own pantheon of creatures, monsters, and gods. With an added emphasis on discovery and exploration, the world will draw players in to explore God of War’s breathtakingly threatening landscape—by far the largest in the franchise.&lt;br&gt;
-•&lt;b&gt;Vicious, Physical Combat — &lt;/b&gt;With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face: grand, gritty, and grueling. A new main weapon and new abilities retain the defining spirit of God of War while presenting a vision of violent conflict that forges new ground in the genre.&lt;/h3&gt;&lt;/div&gt;</t>
+•&lt;b&gt;Vicious, Physical Combat — &lt;/b&gt;With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face: grand, gritty, and grueling. A new main weapon and new abilities retain the defining spirit of God of War while presenting a vision of violent conflict that forges new ground in the genre.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 78 g
+Item Condition: New
+Product Length: 15.6 cm
+Product Width: 9.6 cm
+Console Software: PlayStation 4 (PS4)
+Parental Rating: 18+
+What's In The Box: God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)
+Model Number: 711719357773
+Number of Players: Single Player
+Color: Multicolour
 Publisher: Sony Interactive Entertainment
 Product Height: 0.2 cm
 Regions: PEGI (EU)
 Language: English
-Video Game Genre: Fighting
+Genre: Fighting
 Base Game Size: 45 GB
 Model Name: 711719357773
-Colour Name: Multicolour
-[...2 lines deleted...]
-Type of Console Software: PlayStation 4 (PS4)
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;78 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;15.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.2 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Fighting&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Monkey Games</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-154128/?offer_code=bacbf4434db8a7fb&amp;sku=N22344391A</t>
+  </si>
+  <si>
+    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText VipPdpShippingEstimator-module-scss-module__McyQ0a__supermall"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;GET IN &lt;b&gt;38 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__container"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__divider"&gt;or&lt;/div&gt;&lt;a class="ExpressUpSellV2-module-scss-module__XGkAQG__expressCtr" href="/uae-en/product/N22344391A/p/?o=b41bc9923a3755dd"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__priceAndBadgeCtr"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__badgeCtr"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="ExpressUpSellV2-module-scss-module__XGkAQG__estimationText"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__priceCtr"&gt;&lt;div class="Price-module-scss-module__ozJB4G__container ExpressUpSellV2-module-scss-module__XGkAQG__price"&gt;&lt;div class="Price-module-scss-module__ozJB4G__sellingPrice ExpressUpSellV2-module-scss-module__XGkAQG__sellingPrice"&gt;&lt;span class="Price-module-scss-module__ozJB4G__currency Price-module-scss-module__ozJB4G__isCurrencySymbol"&gt;&lt;/span&gt;&lt;strong class="Price-module-scss-module__ozJB4G__productPrice"&gt;65.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="Price-module-scss-module__ozJB4G__preReductionPrice ExpressUpSellV2-module-scss-module__XGkAQG__hideOldPrice"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;199&lt;/span&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__container TagDiscount-module-scss-module__OfqrIG__secondary"&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__bg"&gt;&lt;/span&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__value"&gt;67%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__ctaCtr"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/2f4a74a8-2629-49e7-bc50-411ee323afc2.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/2f4a74a8-2629-49e7-bc50-411ee323afc2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/13751caf-88cf-4db4-999d-9f988c5e0db4.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466924/cbfeae9b-b178-4457-9a2c-3ab056492b4c.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466924/0d963057-aa0d-4128-b7a1-d15e7bf85fa2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466926/f0069817-8b02-4989-8895-dedf758ccd5d.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/8bda968b-6a1e-4c14-84f9-9e0a8ba3cc8b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/dbbf0070-d366-484b-b056-c3b417a4e5a5.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/6c5d4789-775d-4379-91d8-0e9dcf8599c2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/41a62bbe-4651-4c56-9cdb-fc063b31c43b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466924/83e3679c-75e5-4944-9e98-92e4a3abc8e5.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/2101513b-d3bf-4356-84bc-a74d653bcab7.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:08:25Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/black-myth-wukong-gcam-action-shooter-playstation-5-ps5/N70134166V/p/?o=c8d5f5add760389d</t>
+  </si>
+  <si>
+    <t>Black Myth: Wukong GCAM - Action &amp; Shooter - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>Black Myth: Wukong GCAM PS5</t>
+  </si>
+  <si>
+    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Black Myth: Wukong GCAM PS5&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 75 g
+Item Condition: New
+Regions: GCAM (KSA)
 Parental Rating: 18+
-What's In The Box: God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)
-[...1 lines deleted...]
-Number of Players: Single Player
+What's In The Box: Black Myth: Wukong GCAM PS5
+Model Name: 5056635611840
+Color: black
+Publisher: Sony
+Console Software: PlayStation 5 (PS5)
+Genre: Action &amp; Shooter
+Model Number: 5056635611840
+Number of Players: 1
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;78 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.2 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Video Game Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Fighting&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Colour Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;15.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Type of Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...196 lines deleted...]
-    <t>38%</t>
+    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;75 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;GCAM (KSA)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Black Myth: Wukong GCAM PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;5056635611840&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;black&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Action &amp;amp; Shooter&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;5056635611840&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;1&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Game Station Sharjah</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-90519/?offer_code=c8d5f5add760389d&amp;sku=N70134166V</t>
+  </si>
+  <si>
+    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;Get it by &lt;b&gt;19 June&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorRight"&gt;&lt;span class="VipPdpShippingEstimator-module-scss-module__McyQ0a__minutesCountdown"&gt;Order in 22h 51m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>black</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/9a71ebdd-dafc-4e69-85b9-5e6c089a03ed.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/9a71ebdd-dafc-4e69-85b9-5e6c089a03ed.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/97d681ce-3cce-46d7-9e76-ca2eb62a4f77.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/542e4117-4729-4998-8bbc-9da73ad96d98.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/9ff12329-8a7e-49a8-b17e-bddf055a9ea0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466864/4a592032-4cbd-4eeb-a162-eb5b68ad2386.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466868/1b6dcbf1-710a-43b7-879c-f61359e0b17e.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:09:38Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-5-ps5/N52615900A/p/?o=b7b1bfaa720a75ea</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>28%</t>
   </si>
   <si>
     <t>Over 400 cars from more than 60 automotive brands around the world
 Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
 Tracks from 34 locations with 97 layouts
 The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
 Venture into a car-themed resort
 The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
 Café,' a place to discover car history and culture
 At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
 Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections
 Catch sight of the driver in your rear-view mirror, watch the sun glint against the curves of your car’s body, and take stunningly realistic photos with the power of ray tracing on PS5, with support for 4K and HDR at a targeted 60fps framerate
 The PS5 console’s ultra-high-speed SSD lets you quickly start race events, gather in lobbies, browse your garage and seamlessly navigate GT7’s modes and menus
 Feel the vibration from the anti-lock brake system and wheel spins, and variation in the braking resistance of each different car, all through the adaptive triggers of your DualSense wireless controller
 From the subtle bumps of the tarmac to the grooves of the kerb, feel your position on the road through immersive haptic feedback
 Sense the position of other cars and drivers on the road with unparalleled clarity through the PS5 console’s 3D Audio</t>
   </si>
   <si>
     <t>The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;h3 class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;The Greatest Gran Turismo Experience
+    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
-The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.&lt;/h3&gt;&lt;/div&gt;</t>
+The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 45 g
 Publisher: Sony
 Product Height: 14 cm
 Regions: NMC (UAE)
 Language: Arabic
-Video Game Genre: Racing
+Genre: Racing
 Model Number: 711719766599
 Number of Players: Single Player &amp; Multiplayer
-Colour Name: Multicolour
+Color: Multicolour
 Product Length: 9.5 cm
 Product Width: 0.5 cm
-Type of Console Software: PlayStation 5 (PS5)
+Console Software: PlayStation 5 (PS5)
 Parental Rating: 3+
 What's In The Box: none
 Model Name: 711719766599
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;14 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Video Game Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Colour Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Type of Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...91 lines deleted...]
-https://f.nooncdn.com/p/v1655195028/N52789787A_4.jpg?width=800</t>
+    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;14 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>centre souq</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=b7b1bfaa720a75ea&amp;sku=N52615900A</t>
+  </si>
+  <si>
+    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;Get it by &lt;b&gt;17 June&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorRight"&gt;&lt;span class="VipPdpShippingEstimator-module-scss-module__McyQ0a__minutesCountdown"&gt;Order in 1h 50m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/d0186899-351e-440b-a2d9-8a720033c6d2.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/d0186899-351e-440b-a2d9-8a720033c6d2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/de36fdb8-5696-4650-9f87-f920b87961b8.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/773490a5-e757-4802-beb8-bc8fdbbd1f16.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/b55fcb16-3cbc-441a-b3ff-6b05eb90c1c3.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/4dc8c9e8-6cd5-4b8f-91d4-d959b1a80518.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/ce270acf-8a03-4342-afe1-1748fbdedf13.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/d573c349-bb39-48d1-857e-57fe4c3a2611.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/510b0e97-d6f6-441f-bf43-b9b9e4675674.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/0a3dd65d-2dae-4463-8c3f-fb4da7ba0b0a.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -856,59 +866,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD6"/>
+  <dimension ref="A1:AE6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -955,425 +965,470 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F2" t="s">
+        <v>36</v>
+      </c>
+      <c r="G2">
+        <v>65.0</v>
+      </c>
+      <c r="H2">
+        <v>269.0</v>
+      </c>
+      <c r="I2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J2" t="s">
+        <v>38</v>
+      </c>
+      <c r="K2">
+        <v>4.2</v>
+      </c>
+      <c r="L2">
+        <v>861</v>
+      </c>
+      <c r="M2" t="s">
+        <v>39</v>
+      </c>
+      <c r="N2" t="s">
+        <v>40</v>
+      </c>
+      <c r="O2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>43</v>
+      </c>
+      <c r="R2" t="s">
+        <v>44</v>
+      </c>
+      <c r="S2" t="s">
+        <v>45</v>
+      </c>
+      <c r="T2" t="s">
+        <v>46</v>
+      </c>
+      <c r="U2">
+        <v>1</v>
+      </c>
+      <c r="V2">
+        <v>70</v>
+      </c>
+      <c r="W2" t="s">
+        <v>47</v>
+      </c>
+      <c r="X2" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
         <v>31</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="B3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G3">
+        <v>59.15</v>
+      </c>
+      <c r="H3">
+        <v>269.0</v>
+      </c>
+      <c r="I3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K3">
+        <v>4.6</v>
+      </c>
+      <c r="L3">
+        <v>699</v>
+      </c>
+      <c r="M3" t="s">
+        <v>58</v>
+      </c>
+      <c r="N3" t="s">
+        <v>59</v>
+      </c>
+      <c r="O3" t="s">
+        <v>60</v>
+      </c>
+      <c r="P3" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>62</v>
+      </c>
+      <c r="R3" t="s">
+        <v>63</v>
+      </c>
+      <c r="S3" t="s">
+        <v>64</v>
+      </c>
+      <c r="T3" t="s">
+        <v>65</v>
+      </c>
+      <c r="U3">
+        <v>10</v>
+      </c>
+      <c r="V3">
+        <v>50</v>
+      </c>
+      <c r="W3" t="s">
+        <v>47</v>
+      </c>
+      <c r="X3" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4">
         <v>711719357773</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2">
+      <c r="G4">
+        <v>64.89</v>
+      </c>
+      <c r="H4">
         <v>199.0</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="I4" t="s">
+        <v>72</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4">
+        <v>4.5</v>
+      </c>
+      <c r="L4">
+        <v>702</v>
+      </c>
+      <c r="M4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P4" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>77</v>
+      </c>
+      <c r="R4" t="s">
+        <v>78</v>
+      </c>
+      <c r="S4" t="s">
+        <v>79</v>
+      </c>
+      <c r="T4" t="s">
+        <v>80</v>
+      </c>
+      <c r="U4">
+        <v>2</v>
+      </c>
+      <c r="V4">
+        <v>78</v>
+      </c>
+      <c r="W4" t="s">
+        <v>47</v>
+      </c>
+      <c r="X4" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E5" t="s">
         <v>35</v>
       </c>
-      <c r="J2">
+      <c r="F5">
+        <v>5056635611840</v>
+      </c>
+      <c r="G5">
+        <v>229.0</v>
+      </c>
+      <c r="H5">
+        <v>245.0</v>
+      </c>
+      <c r="I5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5">
+        <v>4.2</v>
+      </c>
+      <c r="L5">
+        <v>23</v>
+      </c>
+      <c r="M5" t="s">
+        <v>87</v>
+      </c>
+      <c r="N5" t="s">
+        <v>87</v>
+      </c>
+      <c r="O5" t="s">
+        <v>88</v>
+      </c>
+      <c r="P5" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>90</v>
+      </c>
+      <c r="R5" t="s">
+        <v>91</v>
+      </c>
+      <c r="S5" t="s">
+        <v>92</v>
+      </c>
+      <c r="T5" t="s">
+        <v>93</v>
+      </c>
+      <c r="U5">
+        <v>3</v>
+      </c>
+      <c r="V5">
+        <v>75</v>
+      </c>
+      <c r="W5" t="s">
+        <v>47</v>
+      </c>
+      <c r="X5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>711719766599</v>
+      </c>
+      <c r="G6">
+        <v>128.0</v>
+      </c>
+      <c r="H6">
+        <v>180.0</v>
+      </c>
+      <c r="I6" t="s">
+        <v>100</v>
+      </c>
+      <c r="J6" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6">
         <v>4.5</v>
       </c>
-      <c r="K2">
-[...35 lines deleted...]
-      <c r="X2" t="s">
+      <c r="L6">
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>101</v>
+      </c>
+      <c r="N6" t="s">
+        <v>102</v>
+      </c>
+      <c r="O6" t="s">
+        <v>103</v>
+      </c>
+      <c r="P6" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>105</v>
+      </c>
+      <c r="R6" t="s">
+        <v>106</v>
+      </c>
+      <c r="S6" t="s">
+        <v>107</v>
+      </c>
+      <c r="T6" t="s">
+        <v>108</v>
+      </c>
+      <c r="U6">
+        <v>3</v>
+      </c>
+      <c r="V6">
         <v>45</v>
       </c>
-      <c r="AB2" t="s">
-[...2 lines deleted...]
-      <c r="AC2" t="s">
+      <c r="W6" t="s">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" t="s">
+      <c r="X6" t="s">
         <v>48</v>
       </c>
-      <c r="C3" t="s">
-[...26 lines deleted...]
-      <c r="L3" t="s">
+      <c r="AC6" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE6" t="s">
         <v>52</v>
-      </c>
-[...259 lines deleted...]
-        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">