--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -110,459 +110,429 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony</t>
   </si>
   <si>
-    <t>2026-06-15T05:08:20Z</t>
-[...5 lines deleted...]
-    <t>God Of War English/Arabic (KSA Version) - Action &amp; Shooter - playstation_4_ps4</t>
+    <t>2026-07-06T07:53:40Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/demon-souls-adventure-playstation-5-ps5/N46344375A/p/?o=a25589db7b5da8be</t>
+  </si>
+  <si>
+    <t>Demon Souls - Adventure - playstation_5_ps5</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>N32267411A</t>
-[...2 lines deleted...]
-    <t>75%</t>
+    <t>JMB - 813026</t>
+  </si>
+  <si>
+    <t>56%</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
-    <t>Parades new layers of depth in gameplay and storytelling without sacrificing epic moments
-[...17 lines deleted...]
-    <t xml:space="preserve">SpecificationsProduct Weight: 70 g
+    <t>Experience the original brutal challenge, completely remade from the ground up
+All presented in stunning visual quality with enhanced performance
+Meet strange characters, unhinged and twisted by the world around them, and unravel the unsettling story of demon’s souls
+Enjoy all the PlayStation plus benefits from the extra and essential plans plus exclusive benefits like game trials cloud streaming and the classics catalog
+PlayStation is a video gaming brand that consists of five home video game consoles two handhelds a media center and a smartphone as well as an online service and multiple magazines</t>
+  </si>
+  <si>
+    <t>From PlayStation studios and bluepoint games comes a remake of the PlayStation classic, demon’s souls. Entirely rebuilt from the ground up and masterfully enhanced, this remake introduces the horrors of a fog-laden, dark fantasy land to a whole new generation of gamers. Those who’ve faced its trials and tribulations before, can once again challenge the darkness in stunning visual quality with incredible performance. In his quest for power, the 12th king of boletaria, king allant channelled the ancient soul arts, awakening a demon from the dawn of time itself, the old one. With the summoning of the old one, a colourless fog swept across the land, unleashing nightmarish creatures that hungered for human souls. Those whose souls were stripped from them, lost their minds – left only with the desire to attack the sane that remained. Now, boletaria is cut off from the outside world, and the knights who dare penetrate the deep fog to free the land from its plight, are never seen again. As a lone warrior who has braved the baneful fog, you must face the hardest of challenges to earn the title “slayer of demons” and send the old one back to its slumber.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;From PlayStation studios and bluepoint games comes a remake of the PlayStation classic, demon’s souls. Entirely rebuilt from the ground up and masterfully enhanced, this remake introduces the horrors of a fog-laden, dark fantasy land to a whole new generation of gamers. Those who’ve faced its trials and tribulations before, can once again challenge the darkness in stunning visual quality with incredible performance. In his quest for power, the 12th king of boletaria, king allant channelled the ancient soul arts, awakening a demon from the dawn of time itself, the old one. With the summoning of the old one, a colourless fog swept across the land, unleashing nightmarish creatures that hungered for human souls. Those whose souls were stripped from them, lost their minds – left only with the desire to attack the sane that remained. Now, boletaria is cut off from the outside world, and the knights who dare penetrate the deep fog to free the land from its plight, are never seen again. As a lone warrior who has braved the baneful fog, you must face the hardest of challenges to earn the title “slayer of demons” and send the old one back to its slumber.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 80 g
 Item Condition: New
-Product Length: 8.6 cm
-[...1 lines deleted...]
-Console Software: PlayStation 4 (PS4)
+Product Length: 17 cm
+Product Width: 13.4 cm
+Console Software: PlayStation 5 (PS5)
 Parental Rating: 18+
-What's In The Box: none
-[...1 lines deleted...]
-Number of Players: Single Player &amp; Multiplayer
+What's In The Box: Sony Demon Souls - Adventure - PlayStation 5 (PS5)
+Model Name: Demon Souls
 Color: Multicolour
-Publisher: Sony Interactive Entertainment Europe
-[...87 lines deleted...]
-Publisher: Sony Computer Entertainment
+Publisher: Bandai Namco Entertainment
 Product Height: 1.5 cm
-Regions: PEGI (EU)
+Regions: NMC (UAE)
 Language: English
 Genre: Adventure
-Features: Noise Cancelling, Voice Assistant, With Microphone
-Model Number: ps4gow
+Model Number: JMB - 813026
 Number of Players: Single Player &amp; Multiplayer
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;50 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;17.02 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;13.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony God Of War III Remastered (Intl Version) - Adventure - PlayStation 4&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;42 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;ps4gow&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Computer Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Features&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;ps4gow&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...89 lines deleted...]
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;78 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;15.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.2 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Fighting&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony Demon Souls - Adventure - PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Demon Souls&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Bandai Namco Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;JMB - 813026&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Monkey Games</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/seller/p-154128/?offer_code=bacbf4434db8a7fb&amp;sku=N22344391A</t>
-[...80 lines deleted...]
-    <t>2026-06-15T05:09:38Z</t>
+    <t>https://www.noon.com/uae-en/seller/p-154128/?offer_code=a25589db7b5da8be&amp;sku=N46344375A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_9iqka_103"&gt;&lt;h3 class="_titleText_9iqka_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1jgil_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1jgil_18"&gt;&lt;div class="_estimatorLeft_1jgil_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1jgil_31 _supermall_1jgil_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;1 HR 20 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_jnres_1"&gt;&lt;div class="_divider_jnres_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N46344375A/p/?o=f11dedd252a6de1d" class="_expressCtr_jnres_58"&gt;&lt;div class="_priceAndBadgeCtr_jnres_74"&gt;&lt;div class="_badgeCtr_jnres_105"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_jnres_114"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_jnres_86"&gt;&lt;div class="_container_1g0br_1 _price_jnres_74"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_jnres_96"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;120.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_jnres_102"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;279&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;56%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_jnres_123"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z4355054E01F6BC772B5CZ/45/_/1780466389/bd197272-f719-46a8-8fdf-51caa006c018.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z4355054E01F6BC772B5CZ/45/_/1780466389/bd197272-f719-46a8-8fdf-51caa006c018.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z4355054E01F6BC772B5CZ/45/_/1780466389/f99c62ca-552f-4db0-8f9a-cc9408937838.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z4355054E01F6BC772B5CZ/45/_/1780466389/fa12929c-8ef3-4705-ad2a-d8ee5fcfbae3.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z4355054E01F6BC772B5CZ/45/_/1780466389/3e85539f-0b16-476c-a12c-eee3e2ff174a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z4355054E01F6BC772B5CZ/45/_/1780466389/8c1a5f77-575d-4665-930c-8ba9e7aa62a5.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-06T07:54:09Z</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-5-ps5/N52615900A/p/?o=b7b1bfaa720a75ea</t>
   </si>
   <si>
     <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_5_ps5</t>
   </si>
   <si>
-    <t>28%</t>
+    <t>30%</t>
   </si>
   <si>
     <t>Over 400 cars from more than 60 automotive brands around the world
 Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
 Tracks from 34 locations with 97 layouts
 The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
 Venture into a car-themed resort
 The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
 Café,' a place to discover car history and culture
 At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
 Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections
 Catch sight of the driver in your rear-view mirror, watch the sun glint against the curves of your car’s body, and take stunningly realistic photos with the power of ray tracing on PS5, with support for 4K and HDR at a targeted 60fps framerate
 The PS5 console’s ultra-high-speed SSD lets you quickly start race events, gather in lobbies, browse your garage and seamlessly navigate GT7’s modes and menus
 Feel the vibration from the anti-lock brake system and wheel spins, and variation in the braking resistance of each different car, all through the adaptive triggers of your DualSense wireless controller
 From the subtle bumps of the tarmac to the grooves of the kerb, feel your position on the road through immersive haptic feedback
 Sense the position of other cars and drivers on the road with unparalleled clarity through the PS5 console’s 3D Audio</t>
   </si>
   <si>
     <t>The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;The Greatest Gran Turismo Experience
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 45 g
 Publisher: Sony
 Product Height: 14 cm
 Regions: NMC (UAE)
 Language: Arabic
 Genre: Racing
 Model Number: 711719766599
 Number of Players: Single Player &amp; Multiplayer
 Color: Multicolour
 Product Length: 9.5 cm
 Product Width: 0.5 cm
 Console Software: PlayStation 5 (PS5)
 Parental Rating: 3+
 What's In The Box: none
 Model Name: 711719766599
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;14 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;45 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;14 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;9.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>centre souq</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=b7b1bfaa720a75ea&amp;sku=N52615900A</t>
   </si>
   <si>
-    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;Get it by &lt;b&gt;17 June&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorRight"&gt;&lt;span class="VipPdpShippingEstimator-module-scss-module__McyQ0a__minutesCountdown"&gt;Order in 1h 50m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_9iqka_103"&gt;&lt;h3 class="_titleText_9iqka_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1jgil_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1jgil_18"&gt;&lt;div class="_estimatorLeft_1jgil_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1jgil_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;8 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1jgil_47"&gt;&lt;span class="_minutesCountdown_1jgil_55"&gt;Order in 23h 5m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/d0186899-351e-440b-a2d9-8a720033c6d2.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/d0186899-351e-440b-a2d9-8a720033c6d2.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/de36fdb8-5696-4650-9f87-f920b87961b8.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/773490a5-e757-4802-beb8-bc8fdbbd1f16.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/b55fcb16-3cbc-441a-b3ff-6b05eb90c1c3.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/4dc8c9e8-6cd5-4b8f-91d4-d959b1a80518.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/ce270acf-8a03-4342-afe1-1748fbdedf13.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/d573c349-bb39-48d1-857e-57fe4c3a2611.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/510b0e97-d6f6-441f-bf43-b9b9e4675674.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/0a3dd65d-2dae-4463-8c3f-fb4da7ba0b0a.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-06T07:56:37Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-racing-playstation-5-ps5/N52789787A/p/?o=c0ca607d2f072bce</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition - Racing - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>SC-PS5-GTSPORTS7</t>
+  </si>
+  <si>
+    <t>37%</t>
+  </si>
+  <si>
+    <t>The best of Gran Turismo - Explore all that the Real Driving Simulator can be with new tools to help you put your own mark on your driving experiences.
+Dream garage  - Collect, tune, race and customize hundreds of cars and create your dream garage collection.*
+Connect and compete - Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head.
+At Sony, our mission is to be a company that inspires and fulfills your curiosity
+Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head
+Gran Turismo 7 brings together the very best features of the Real Driving Simulator, with the reintroduction of the legendary GT Simulation Mode, buy, tune, race and sell your way through a rewarding solo campaign as you unlock new cars and challenges.
+With the reintroduction of the legendary GT Simulation Mode*, buy, tune, race and sell your way through a rewarding solo campaign as you unlock new cars and challenges. And if you love going head-to-head with others, hone your skills and compete in the GT Sport Mode
+With over 420 cars available at Brand Central* and the Used Car Dealership* from day one, Gran Turismo 7 recreates the look and feel of classic motors and bleeding-edge supercars alike in unparalleled detail. Each car handles differently and feels unique as you navigate over 90 track routes in dynamic weather conditions, including classic courses from GT history</t>
+  </si>
+  <si>
+    <t>Whether you’re a competitive or casual racer, collector, tuner, livery designer or photographer – find your line with a staggering collection of game modes including fan-favorites like GT Campaign, Arcade and Driving School.
+With the reintroduction of the legendary GT Simulation Mode, buy, tune, race and sell your way through a rewarding solo campaign as you unlock new cars and challenges. And if you love going head-to-head with others, hone your skills and compete in the GT Sport Mode.
+With over 420 cars available at Brand Central and the Used Car Dealership from day one, Gran Turismo 7 recreates the look and feel of classic motors and bleeding-edge supercars alike in unparalleled detail. Each car handles differently and feels unique as you navigate over 90 track routes in dynamic weather conditions, including classic courses from GT history.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Whether you’re a competitive or casual racer, collector, tuner, livery designer or photographer – find your line with a staggering collection of game modes including fan-favorites like GT Campaign, Arcade and Driving School.
+With the reintroduction of the legendary GT Simulation Mode, buy, tune, race and sell your way through a rewarding solo campaign as you unlock new cars and challenges. And if you love going head-to-head with others, hone your skills and compete in the GT Sport Mode.
+With over 420 cars available at Brand Central and the Used Car Dealership from day one, Gran Turismo 7 recreates the look and feel of classic motors and bleeding-edge supercars alike in unparalleled detail. Each car handles differently and feels unique as you navigate over 90 track routes in dynamic weather conditions, including classic courses from GT history.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 50 g
+Publisher: Sony
+Product Height: 18 cm
+Regions: Others
+Language: English
+Genre: Racing
+Features: Noise Cancelling, Voice Assistant, With Microphone
+Model Name: SC-PS5-GTSPORTS7
+Color: Multicolour
+Product Length: 13.5 cm
+Product Width: 1.5 cm
+Console Software: PlayStation 5 (PS5)
+Parental Rating: 3+
+What's In The Box: Game
+Model Number: SC-PS5-GTSPORTS7
+Number of Players: Single player &amp; Multiplayer
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;50 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Others&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Features&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SC-PS5-GTSPORTS7&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SC-PS5-GTSPORTS7&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=c0ca607d2f072bce&amp;sku=N52789787A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_9iqka_103"&gt;&lt;h3 class="_titleText_9iqka_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1jgil_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_1jgil_18"&gt;&lt;div class="_estimatorLeft_1jgil_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1jgil_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;8 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1jgil_47"&gt;&lt;span class="_minutesCountdown_1jgil_55"&gt;Order in 23h 3m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZAA437DC4CACF9EBE91B9Z/45/_/1780467087/d42f89eb-dede-4330-8601-63c7b5fcf98a.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZAA437DC4CACF9EBE91B9Z/45/_/1780467087/d42f89eb-dede-4330-8601-63c7b5fcf98a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZAA437DC4CACF9EBE91B9Z/45/_/1780467088/a46fb01a-cf2b-4ec3-b32c-e1e61ab29de4.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZAA437DC4CACF9EBE91B9Z/45/_/1780467087/3441af63-7677-458d-b892-b6b723c66762.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZAA437DC4CACF9EBE91B9Z/45/_/1780467087/85ffd752-f5fd-4cba-bf60-66587a3e30ef.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-06T07:50:59Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/god-of-war-ragnarok-intl-version-action-shooter-playstation-5-ps5/N53365131A/p/?o=aa1414a5d90cb9fb</t>
+  </si>
+  <si>
+    <t>God of War Ragnarok - (Intl Version) - Action &amp; Shooter - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>B0B6FGSKCQ</t>
+  </si>
+  <si>
+    <t>61%</t>
+  </si>
+  <si>
+    <t>Embark on an epic and heartfelt journey as Kratosand Atreus struggle with holding on and letting go
+Against a backdrop of Norse Realms torn asunder by the fury of the Aesir, they’ve been trying their utmost to undo the end times
+Feel your journey through the Norse realms, made possible by immersive haptic feedback and adaptive trigger functionality
+Take advantage of multidirectional 3D Audio; hear enemies approaching from any direction</t>
+  </si>
+  <si>
+    <t>Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Regions: PEGI (EU)
+Language: English
+Base Game Size: 84.09 GB
+Model Name: B0B6FGSKCQ
+Publisher: Sony
+Console Software: PlayStation 5 (PS5)
+Parental Rating: 18+
+Model Number: B0B6FGSKCQ
+Number of Players: Single Player &amp; Multiplayer
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;84.09 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FGSKCQ&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FGSKCQ&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Deals Central</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-11844/?offer_code=aa1414a5d90cb9fb&amp;sku=N53365131A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_9iqka_103"&gt;&lt;h3 class="_titleText_9iqka_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1jgil_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1jgil_18"&gt;&lt;div class="_estimatorLeft_1jgil_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1jgil_31 _supermall_1jgil_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;1 HR 20 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_jnres_1"&gt;&lt;div class="_divider_jnres_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N53365131A/p/?o=f349dd274ac4b4aa" class="_expressCtr_jnres_58"&gt;&lt;div class="_priceAndBadgeCtr_jnres_74"&gt;&lt;div class="_badgeCtr_jnres_105"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_jnres_114"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_jnres_86"&gt;&lt;div class="_container_1g0br_1 _price_jnres_74"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_jnres_96"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;107.90&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_jnres_102"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;279&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;61%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_jnres_123"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>84.09 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z7237CE7A83ADB1490B64Z/45/_/1780467524/2efde0fa-badd-464b-b2db-2ccdef808767.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z7237CE7A83ADB1490B64Z/45/_/1780467524/2efde0fa-badd-464b-b2db-2ccdef808767.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7237CE7A83ADB1490B64Z/45/_/1780467524/fd34285a-0cd1-4d8b-b9ab-eea247bdfd5e.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7237CE7A83ADB1490B64Z/45/_/1780467524/85736ecd-00d0-4087-b1c5-a66c6b86c70f.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7237CE7A83ADB1490B64Z/45/_/1780467524/ff34c359-97e3-4637-bae1-05447492e324.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7237CE7A83ADB1490B64Z/45/_/1780467524/cbd4e3cd-5b7b-4491-b15b-2e8f62215612.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-06T07:51:06Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-4-ps4/N52616445A/p/?o=fdf9e474e3b9a57c</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>Over 400 cars from more than 60 automotive brands around the world
+Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
+Tracks from 34 locations with 97 layouts
+The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
+Venture into a car-themed resort
+The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
+Café,' a place to discover car history and culture
+At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
+The best of Gran Turismo: Explore all that the real driving simulator can be with new tools to help you put your own mark on your driving experiences
+Collect, tune, race and customize hundreds of cars and create your dream garage collection
+Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head
+Race and sell your way through a rewarding solo campaign as you unlock new cars and challenges</t>
+  </si>
+  <si>
+    <t>Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.
+The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.
+Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The PlayStation family of products and services include PlayStation 5,&amp;nbsp;PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Product Length: 13.5 cm
+Product Width: 1.5 cm
+Console Software: PlayStation 4 (PS4)
+Parental Rating: 3+
+What's In The Box: Game Disc
+Model Number: 711719764793
+Number of Players: Single Player &amp; Multiplayer
+Publisher: Sony
+Product Height: 18 cm
+Regions: NMC (UAE)
+Language: Arabic
+Genre: Racing
+Base Game Size: 101.9 GB
+Model Name: 711719764793
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=fdf9e474e3b9a57c&amp;sku=N52616445A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_9iqka_103"&gt;&lt;h3 class="_titleText_9iqka_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1jgil_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1jgil_18"&gt;&lt;div class="_estimatorLeft_1jgil_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1jgil_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;8 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1jgil_47"&gt;&lt;span class="_minutesCountdown_1jgil_55"&gt;Order in 23h 8m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>101.9 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/a8838b51-e366-4799-ad2d-e33d8dfcd5c0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/9c96b423-7b97-4020-982d-1df4875f1952.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/6ad96ea4-d55f-4836-9b87-14f3badc1e63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/1a931ee9-7ed7-4d6c-b88b-7c20a3490268.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/36aa02d1-b3e5-4f6c-a4d5-a4ca7defaf63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f2912bf9-ec35-4154-b663-a816a13861ef.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -989,446 +959,422 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
       <c r="G2">
-        <v>65.0</v>
+        <v>120.0</v>
       </c>
       <c r="H2">
-        <v>269.0</v>
+        <v>279.0</v>
       </c>
       <c r="I2" t="s">
         <v>37</v>
       </c>
       <c r="J2" t="s">
         <v>38</v>
       </c>
       <c r="K2">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="L2">
-        <v>861</v>
+        <v>12</v>
       </c>
       <c r="M2" t="s">
         <v>39</v>
       </c>
       <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
       <c r="T2" t="s">
         <v>46</v>
       </c>
       <c r="U2">
         <v>1</v>
       </c>
       <c r="V2">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AC2" t="s">
         <v>49</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
-      <c r="F3" t="s">
-        <v>56</v>
+      <c r="F3">
+        <v>711719766599</v>
       </c>
       <c r="G3">
-        <v>59.15</v>
+        <v>125.0</v>
       </c>
       <c r="H3">
-        <v>269.0</v>
+        <v>180.0</v>
       </c>
       <c r="I3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="J3" t="s">
         <v>38</v>
       </c>
       <c r="K3">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="L3">
-        <v>699</v>
+        <v>56</v>
       </c>
       <c r="M3" t="s">
+        <v>55</v>
+      </c>
+      <c r="N3" t="s">
+        <v>56</v>
+      </c>
+      <c r="O3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P3" t="s">
         <v>58</v>
       </c>
-      <c r="N3" t="s">
+      <c r="Q3" t="s">
         <v>59</v>
       </c>
-      <c r="O3" t="s">
+      <c r="R3" t="s">
         <v>60</v>
       </c>
-      <c r="P3" t="s">
+      <c r="S3" t="s">
         <v>61</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="T3" t="s">
         <v>62</v>
       </c>
-      <c r="R3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="V3">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="W3" t="s">
         <v>47</v>
       </c>
       <c r="X3" t="s">
         <v>48</v>
       </c>
-      <c r="Y3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC3" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="AD3" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="F4">
-        <v>711719357773</v>
+      <c r="F4" t="s">
+        <v>68</v>
       </c>
       <c r="G4">
-        <v>64.89</v>
+        <v>124.0</v>
       </c>
       <c r="H4">
-        <v>199.0</v>
+        <v>198.0</v>
       </c>
       <c r="I4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
       <c r="L4">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="M4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P4" t="s">
         <v>73</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
         <v>74</v>
       </c>
-      <c r="O4" t="s">
+      <c r="R4" t="s">
+        <v>60</v>
+      </c>
+      <c r="S4" t="s">
         <v>75</v>
       </c>
-      <c r="P4" t="s">
+      <c r="T4" t="s">
         <v>76</v>
       </c>
-      <c r="Q4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V4">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="W4" t="s">
         <v>47</v>
       </c>
       <c r="X4" t="s">
         <v>48</v>
       </c>
-      <c r="Y4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="AD4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D5" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
-      <c r="F5">
-        <v>5056635611840</v>
+      <c r="F5" t="s">
+        <v>82</v>
       </c>
       <c r="G5">
-        <v>229.0</v>
+        <v>107.9</v>
       </c>
       <c r="H5">
-        <v>245.0</v>
+        <v>279.0</v>
       </c>
       <c r="I5" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="J5" t="s">
         <v>38</v>
       </c>
       <c r="K5">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
       <c r="L5">
-        <v>23</v>
+        <v>272</v>
       </c>
       <c r="M5" t="s">
+        <v>84</v>
+      </c>
+      <c r="N5" t="s">
+        <v>85</v>
+      </c>
+      <c r="O5" t="s">
+        <v>86</v>
+      </c>
+      <c r="P5" t="s">
         <v>87</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>88</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
         <v>89</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>90</v>
       </c>
-      <c r="R5" t="s">
+      <c r="T5" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U5">
         <v>3</v>
       </c>
-      <c r="V5">
-[...4 lines deleted...]
-      </c>
       <c r="X5" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD5" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D6" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>711719766599</v>
+        <v>711719764793</v>
       </c>
       <c r="G6">
-        <v>128.0</v>
+        <v>105.0</v>
       </c>
       <c r="H6">
-        <v>180.0</v>
+        <v>150.0</v>
       </c>
       <c r="I6" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
         <v>38</v>
       </c>
       <c r="K6">
-        <v>4.5</v>
+        <v>4.3</v>
       </c>
       <c r="L6">
-        <v>56</v>
+        <v>193</v>
       </c>
       <c r="M6" t="s">
+        <v>98</v>
+      </c>
+      <c r="N6" t="s">
+        <v>99</v>
+      </c>
+      <c r="O6" t="s">
+        <v>100</v>
+      </c>
+      <c r="P6" t="s">
         <v>101</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>102</v>
       </c>
-      <c r="O6" t="s">
+      <c r="R6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S6" t="s">
         <v>103</v>
       </c>
-      <c r="P6" t="s">
+      <c r="T6" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U6">
         <v>3</v>
       </c>
-      <c r="V6">
-[...4 lines deleted...]
-      </c>
       <c r="X6" t="s">
         <v>48</v>
       </c>
+      <c r="Y6" t="s">
+        <v>105</v>
+      </c>
       <c r="AC6" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="AD6" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">