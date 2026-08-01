--- v2 (2026-07-10)
+++ v3 (2026-08-01)
@@ -32,50 +32,53 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
+    <t>sku</t>
+  </si>
+  <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>highlights</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
@@ -104,435 +107,368 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>next_page</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony</t>
   </si>
   <si>
-    <t>2026-07-06T07:53:40Z</t>
-[...5 lines deleted...]
-    <t>Demon Souls - Adventure - playstation_5_ps5</t>
+    <t>2026-07-13T11:20:12Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/the-last-guardian-intl-version-adventure-playstation-4-ps4/N12743573A/p/?o=d23dd601f699e92c</t>
+  </si>
+  <si>
+    <t>The Last Guardian (Intl Version) - Adventure - playstation_4_ps4</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>JMB - 813026</t>
-[...2 lines deleted...]
-    <t>56%</t>
+    <t>N12743573A</t>
+  </si>
+  <si>
+    <t>63%</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
-    <t>Experience the original brutal challenge, completely remade from the ground up
-[...23 lines deleted...]
-Regions: NMC (UAE)
+    <t>The boy awakens in a ruined castle in a deep valley known as the Nest
+He discovers an enormous, winged, cat-like creature called a Trico, chained and wounded
+Wounded, Trico takes the boy, now near-death, and flies to his village
+Years later, the boy, now grown, discovers the shield and raises it to the sky, sending a beam of light to the nest, where trico resides
+The player is returned to the last checkpoint if the boy is captured by guards, or if he falls from too great a height</t>
+  </si>
+  <si>
+    <t>Region: 2</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Region: 2&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
+Console Software: PlayStation 4 (PS4)
+Parental Rating: 12+
+Model Number: 2724341669778
+Regions: PEGI (EU)
 Language: English
 Genre: Adventure
-Model Number: JMB - 813026
 Number of Players: Single Player &amp; Multiplayer
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony Demon Souls - Adventure - PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Demon Souls&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Bandai Namco Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;JMB - 813026&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...40 lines deleted...]
-Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;12+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724341669778&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Gamkart</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-230357/?offer_code=d23dd601f699e92c&amp;sku=N12743573A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;16 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466216/9fa6307e-e0da-4c9a-9a30-c40b12b4d396.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466216/9fa6307e-e0da-4c9a-9a30-c40b12b4d396.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466216/6f679f5c-7a3b-4acd-add7-f50279e335a3.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/e64e66ff-dc6e-4a2b-a217-7a106d13c5f2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/18fb9f46-dc60-4c83-908b-0379d0fc7d2a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/d2f60317-c7f2-4818-aeda-fea75d4b0d8a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/f5e39c13-17cc-423e-9f27-7eeee78ed684.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:19:59Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/playstation-5-disc-console-with-extra-controller-and-fifa-23-playstation-5-ps5/N53355106A/p/?o=ca98cb7cdb05597c</t>
+  </si>
+  <si>
+    <t>PlayStation 5 Disc Console With Extra Controller And FIFA 23 - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>CFI-1216A , CFI-1200A , CFI-1218A01,  CFI-1116A/CFI-1208A</t>
+  </si>
+  <si>
+    <t>N53355106A</t>
+  </si>
+  <si>
+    <t>13%</t>
+  </si>
+  <si>
+    <t>Sony PlayStation 5 Standard Edition Disc Console with Gran Turismo 7 Standard PS5 Edition
+The DualSense wireless controller also includes a built-in microphone and create button, all integrated into an iconic, comfortable design
+Experience the pinnacle of international football with the FIFA World Cup Qatar 2022 and FIFA Women’s World Cup Australia and New Zealand 2023, also comes with FIFA 23 Ultimate Team, helping you build your dream squad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: White
+Model Number: CFI-1216A , CFI-1200A , CFI-1218A01,  CFI-1116A/CFI-1208A
+Console Software: PlayStation 5 (PS5)
+Model Name: PS5-CTR-FIFA23
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;White&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;CFI-1216A , CFI-1200A , CFI-1218A01,  CFI-1116A/CFI-1208A&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5-CTR-FIFA23&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>SB Electronics</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-72505/?offer_code=ca98cb7cdb05597c&amp;sku=N53355106A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-marketplace" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;16 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 40m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466911/d2fa1cd6-1840-440a-be37-c66fa319a205.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466911/d2fa1cd6-1840-440a-be37-c66fa319a205.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466910/09050916-3f0d-464d-909a-6791bbaf0983.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466910/ff8e98d0-83e9-44a1-80b0-c4ec2f08aa3c.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:20:09Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-international-version-playstation-5-ps5/N53418832A/p/?o=e7a57c9e4cbf85db</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- (International Version) - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>N53418832A</t>
+  </si>
+  <si>
+    <t>Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception
 Tracks from 34 locations with 97 layouts
 The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
-Venture into a car-themed resort
 The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
 Café,' a place to discover car history and culture
 At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
-Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections
-[...4 lines deleted...]
-Sense the position of other cars and drivers on the road with unparalleled clarity through the PS5 console’s 3D Audio</t>
+Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections</t>
   </si>
   <si>
     <t>The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.</t>
   </si>
   <si>
     <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t xml:space="preserve">SpecificationsProduct Weight: 45 g
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Regions: NMC (UAE)
+Language: English
+Model Number: 7.1172E+11
+Number of Players: Single Player &amp; Multiplayer
 Publisher: Sony
-Product Height: 14 cm
-[...7 lines deleted...]
-Product Width: 0.5 cm
 Console Software: PlayStation 5 (PS5)
 Parental Rating: 3+
-What's In The Box: none
-Model Name: 711719766599
+Model Name: 7.1172E+11
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;45 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;14 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;9.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...124 lines deleted...]
-    <t xml:space="preserve">SpecificationsColor: Multicolour
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7.1172E+11&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7.1172E+11&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>FITCO UAE</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-850/?offer_code=e7a57c9e4cbf85db&amp;sku=N53418832A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;17 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/ba6e7f1f-d822-408e-a9c5-4646f98c5641.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/ba6e7f1f-d822-408e-a9c5-4646f98c5641.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/a1a2a1c3-c351-41d6-8b16-d43374695f65.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/e76e6c83-d93e-4152-b871-090dc85a5737.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/9f98c8ba-ee0b-4dcb-971a-8620b735f69b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/cef64a9e-b18a-4a83-9194-74604998dbae.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/6583c1cd-ba5d-4b04-a9ef-f3e858ee09f0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/85593b6c-a264-405f-8e4c-8e67700bf4e8.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:20:02Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/ready-or-not-day-one-edition-ps5-action-shooter-playstation-5-ps5/N70210531V/p/?o=cb2a9381a2f3602c</t>
+  </si>
+  <si>
+    <t>Ready or Not - Day One Edition - PS5 - Action &amp; Shooter - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>PPSA18605/5615664</t>
+  </si>
+  <si>
+    <t>N70210531V</t>
+  </si>
+  <si>
+    <t>Take command: Ready or Not offers a thrilling SWAT experience. Equip your team with authentic weapons and equipment and venture into risky missions based on true outcomes. Secure locations full of threats and protect civilians
+The badge brings responsibility: as a SWAT Commander take on the fight against corruption in Los Sueños and protect the city from overpowering crime. Every decision counts, every consequence rests on your shoulders
+A real tactical gaming experience: life and death. Assemble your squad of elite SWAT officers, equip them with weapons and equipment for the mission, position your team for tactical breakthroughs in crime bases, and identify threats in tense, life-threatening situations in lightning fast
+Your missions determine the plot: Ready or Not holds you the mirror of rough, relentless reality and your crimes. Fight in storylines across multiple missions against human trafficking, drug crime, gun smuggling, militant extremists and s
+Cross-platform camaradery: join your friends against the tide of crime that threatens to flood the city. With the crossplay function, Ready or Not offers a cooperative tactical experience for up to five players on all platforms</t>
+  </si>
+  <si>
+    <t>Lead a team of SWAT officers through high-risky missions against unscrupulous criminals and save the city from chaos. Fight against the criminals of Los Sueños with real weapons and equipment in missions inspired by current events.Every one of your decisions, from selecting your squad to tactical combat orders, is about life and death.Are you ready?The Day One Edition will include a voucher with three additional weapons: the M32A1 grenade launcher, the MK-V pistol and the 590M shotgun:Game features:Take command : Ready or Not offers a thrilling SWAT experience. Equip your team with authentic weapons and equipment and venture into risky missions based on true outcomes. Secure locations full of threats and protect civilians. Every mission requires tactical action and good position recognition. Bullets react realistically to the environment and penetrate walls, furniture and body. Secure all corners, handle all dangers and save the victims.The badge brings responsibility: as a SWAT Commander take on the fight against corruption in Los Sueños and protect the city from overpowering crime. Every decision counts, every consequence rests on your shoulders. The success of the mission, the survival of your squad, and the safety of the hostages depend on your determination in action. The death of squad members or hostages has psychological implications for the surviving team members, affecting their performance, and may even mean the end of their career.A real tactical gaming experience: life and death. Assemble your squad of elite SWAT officers, equip them with weapons and equipment for the mission, position your team for tactical breakthroughs in crime bases, and identify threats in tense, life-threatening situations in lightning speed. Follow the rules of deployment, communicate with your team, and complete your mission flawlessly - only proper preparation can prevent your failure.Your missions determine the plot: Ready or Not holds you the mirror of rough, relentless reality and your crimes. Fight in storylines across multiple missions against human trafficking, drug crime, gun smuggling, militant extremists, and terrorists. Dealing with difficult moral choices and prove the necessary restraint to perform your duty in the face of Los Sueños' most vile criminals.Cross-platform camaradery: join your friends against the tide of crime that threatens to flood the city. With the crossplay function, Ready or Not offers a cooperative tactical experience for up to five players on all platforms. Communicate efficiently and keep your troop members back.Languages: Voice recording: English ; Subtitles: German, English, French, Italian, Spanish, Brazilian Portuguese, Russian, Polish, Turkish, Korean, Simplified Chinese, Japanese.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Lead a team of SWAT officers through high-risky missions against unscrupulous criminals and save the city from chaos. Fight against the criminals of Los Sueños with real weapons and equipment in missions inspired by current events.&lt;/p&gt;&lt;p&gt;Every one of your decisions, from selecting your squad to tactical combat orders, is about life and death.&lt;/p&gt;&lt;p&gt;Are you ready?&lt;/p&gt;&lt;p&gt;The Day One Edition will include a voucher with three additional weapons: the M32A1 grenade launcher, the MK-V pistol and the 590M shotgun:&lt;/p&gt;&lt;p&gt;Game features:&lt;/p&gt;&lt;p&gt;Take command : Ready or Not offers a thrilling SWAT experience. Equip your team with authentic weapons and equipment and venture into risky missions based on true outcomes. Secure locations full of threats and protect civilians. Every mission requires tactical action and good position recognition. Bullets react realistically to the environment and penetrate walls, furniture and body. Secure all corners, handle all dangers and save the victims.&lt;/p&gt;&lt;p&gt;The badge brings responsibility: as a SWAT Commander take on the fight against corruption in Los Sueños and protect the city from overpowering crime. Every decision counts, every consequence rests on your shoulders. The success of the mission, the survival of your squad, and the safety of the hostages depend on your determination in action. The death of squad members or hostages has psychological implications for the surviving team members, affecting their performance, and may even mean the end of their career.&lt;/p&gt;&lt;p&gt;A real tactical gaming experience: life and death. Assemble your squad of elite SWAT officers, equip them with weapons and equipment for the mission, position your team for tactical breakthroughs in crime bases, and identify threats in tense, life-threatening situations in lightning speed. Follow the rules of deployment, communicate with your team, and complete your mission flawlessly - only proper preparation can prevent your failure.&lt;/p&gt;&lt;p&gt;Your missions determine the plot: Ready or Not holds you the mirror of rough, relentless reality and your crimes. Fight in storylines across multiple missions against human trafficking, drug crime, gun smuggling, militant extremists, and terrorists. Dealing with difficult moral choices and prove the necessary restraint to perform your duty in the face of Los Sueños' most vile criminals.&lt;/p&gt;&lt;p&gt;Cross-platform camaradery: join your friends against the tide of crime that threatens to flood the city. With the crossplay function, Ready or Not offers a cooperative tactical experience for up to five players on all platforms. Communicate efficiently and keep your troop members back.&lt;/p&gt;&lt;p&gt;Languages: Voice recording: English ; Subtitles: German, English, French, Italian, Spanish, Brazilian Portuguese, Russian, Polish, Turkish, Korean, Simplified Chinese, Japanese.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
 Regions: PEGI (EU)
 Language: English
-Base Game Size: 84.09 GB
-[...1 lines deleted...]
-Publisher: Sony
+Genre: Action &amp; Shooter
+Model Name: PPSA18605/5615664
+Publisher: VOID Interactive
 Console Software: PlayStation 5 (PS5)
 Parental Rating: 18+
-Model Number: B0B6FGSKCQ
-Number of Players: Single Player &amp; Multiplayer
+Model Number: PPSA18605/5615664
+Number of Players: 1
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;84.09 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FGSKCQ&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FGSKCQ&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...73 lines deleted...]
-Model Name: 711719764793
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Action &amp;amp; Shooter&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PPSA18605/5615664&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;VOID Interactive&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PPSA18605/5615664&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Pixels</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-322268/?offer_code=cb2a9381a2f3602c&amp;sku=N70210531V</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in the next 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/53e9a9dd-1612-4b91-8459-2c600d36c49b.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/53e9a9dd-1612-4b91-8459-2c600d36c49b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/d6fb372f-434e-49da-907b-bc625f6ad49c.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/08d13e0e-f368-4070-8548-9848705ee209.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:20:06Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/tormented-souls-playstation-5-ps5/N70281520V/p/?o=f7a9e7eb06b579ec</t>
+  </si>
+  <si>
+    <t>Tormented Souls - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>PPSA-02526</t>
+  </si>
+  <si>
+    <t>N70281520V</t>
+  </si>
+  <si>
+    <t>A return to classic survival horror - tormented Souls is a modern take on the fixed-perspective adventure
+Scavenge essential resources and tools, Decipher clues from long-forgotten journals, and combine it all to solve fiendish puzzles
+Dark forces and unspeakable horrors will do everything in their power to stop Caroline getting to the truth
+Use anything and everything that you can find to fight back against the evils that wait in the darkness.
+Nothing is as it seems at winterlake. And when you discover a shimmering mirror in a dark corner of the mansion, your understanding of reality will be challenged in a whole new way</t>
+  </si>
+  <si>
+    <t>Tormented Souls is a return to classic survival horror. With a fresh twist on the fixed perspective adventure, tormented Souls modernises for a new generation - as Caroline Walker investigates the mysterious disappearance of twin girls in a terrifying mansion-turned-hospital.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Tormented Souls is a return to classic survival horror. With a fresh twist on the fixed perspective adventure, tormented Souls modernises for a new generation - as Caroline Walker investigates the mysterious disappearance of twin girls in a terrifying mansion-turned-hospital.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
+Regions: PEGI (EU)
+Language: Multilingual
+Model Number: PPSA-02526
+Number of Players: 1
+Publisher: PQube
+Console Software: PlayStation 5 (PS5)
+Parental Rating: 18+
+Model Name: Tormented Souls PEGI PS5
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...20 lines deleted...]
-https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f2912bf9-ec35-4154-b663-a816a13861ef.jpg?width=800</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multilingual&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PPSA-02526&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PQube&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Tormented Souls PEGI PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-322268/?offer_code=f7a9e7eb06b579ec&amp;sku=N70281520V</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in the next 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/f6049a57-8f64-4894-9558-3aaaebc7f8d5.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/f6049a57-8f64-4894-9558-3aaaebc7f8d5.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/c61cea3c-808c-4e58-95da-32bd40d7a31a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466876/aadd31d4-1a33-417a-a5a8-0595edcdee8b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/5441681c-97df-4360-8a00-df23dafeaed2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466876/c440206e-a3b1-4207-bd99-ef3d721413d8.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466876/9105122d-d0da-49c2-a03e-6dd1d296c03f.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466877/2a5a6801-ffb0-4f62-854a-36760eb66984.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,425 +891,383 @@
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2">
+        <v>2724341669778</v>
+      </c>
+      <c r="G2" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>279.0</v>
-[...1 lines deleted...]
-      <c r="I2" t="s">
+        <v>99.0</v>
+      </c>
+      <c r="I2">
+        <v>269.0</v>
+      </c>
+      <c r="J2" t="s">
         <v>37</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>38</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="M2" t="s">
+        <v>5.0</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
+      </c>
+      <c r="N2" t="s">
         <v>39</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>43</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>44</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>45</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>46</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1</v>
       </c>
-      <c r="V2">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="AD2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" t="s">
+      <c r="AE2" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
-      <c r="F3">
-[...3 lines deleted...]
-        <v>125.0</v>
+      <c r="F3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G3" t="s">
+        <v>53</v>
       </c>
       <c r="H3">
-        <v>180.0</v>
-[...1 lines deleted...]
-      <c r="I3" t="s">
+        <v>2545.0</v>
+      </c>
+      <c r="I3">
+        <v>2950.0</v>
+      </c>
+      <c r="J3" t="s">
         <v>54</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>38</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>4.4</v>
+      </c>
+      <c r="M3">
+        <v>1372</v>
+      </c>
+      <c r="N3" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q3" t="s">
         <v>56</v>
       </c>
-      <c r="M3" t="s">
-[...5 lines deleted...]
-      <c r="O3" t="s">
+      <c r="R3" t="s">
         <v>57</v>
       </c>
-      <c r="P3" t="s">
+      <c r="S3" t="s">
         <v>58</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="T3" t="s">
         <v>59</v>
       </c>
-      <c r="R3" t="s">
+      <c r="U3" t="s">
         <v>60</v>
       </c>
-      <c r="S3" t="s">
+      <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="Y3" t="s">
         <v>61</v>
       </c>
-      <c r="T3" t="s">
+      <c r="AD3" t="s">
         <v>62</v>
       </c>
-      <c r="U3">
-[...11 lines deleted...]
-      <c r="AC3" t="s">
+      <c r="AE3" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" t="s">
         <v>65</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4">
+        <v>711720000000.0</v>
+      </c>
+      <c r="G4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H4">
+        <v>228.0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4">
+        <v>5.0</v>
+      </c>
+      <c r="M4">
+        <v>2</v>
+      </c>
+      <c r="N4" t="s">
         <v>68</v>
       </c>
-      <c r="G4">
-[...5 lines deleted...]
-      <c r="I4" t="s">
+      <c r="O4" t="s">
         <v>69</v>
       </c>
-      <c r="J4" t="s">
-[...8 lines deleted...]
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>70</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
         <v>71</v>
       </c>
-      <c r="O4" t="s">
+      <c r="R4" t="s">
         <v>72</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
         <v>73</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="T4" t="s">
         <v>74</v>
       </c>
-      <c r="R4" t="s">
-[...2 lines deleted...]
-      <c r="S4" t="s">
+      <c r="U4" t="s">
         <v>75</v>
       </c>
-      <c r="T4" t="s">
+      <c r="V4">
+        <v>5</v>
+      </c>
+      <c r="Y4" t="s">
         <v>76</v>
       </c>
-      <c r="U4">
-[...11 lines deleted...]
-      <c r="AC4" t="s">
+      <c r="AD4" t="s">
         <v>77</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>79</v>
       </c>
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5" t="s">
         <v>81</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>82</v>
       </c>
-      <c r="G5">
-        <v>107.9</v>
+      <c r="G5" t="s">
+        <v>83</v>
       </c>
       <c r="H5">
-        <v>279.0</v>
-[...4 lines deleted...]
-      <c r="J5" t="s">
+        <v>254.95</v>
+      </c>
+      <c r="K5" t="s">
         <v>38</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="M5" t="s">
+        <v>5.0</v>
+      </c>
+      <c r="M5">
+        <v>2</v>
+      </c>
+      <c r="N5" t="s">
         <v>84</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>85</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>86</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>87</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>88</v>
       </c>
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>89</v>
       </c>
-      <c r="S5" t="s">
+      <c r="T5" t="s">
         <v>90</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>91</v>
       </c>
-      <c r="U5">
-[...5 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="V5">
+        <v>2</v>
+      </c>
+      <c r="AD5" t="s">
         <v>92</v>
       </c>
-      <c r="AC5" t="s">
+      <c r="AE5" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C6" t="s">
         <v>95</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
-      <c r="F6">
-[...3 lines deleted...]
-        <v>105.0</v>
+      <c r="F6" t="s">
+        <v>97</v>
+      </c>
+      <c r="G6" t="s">
+        <v>98</v>
       </c>
       <c r="H6">
-        <v>150.0</v>
-[...4 lines deleted...]
-      <c r="J6" t="s">
+        <v>110.75</v>
+      </c>
+      <c r="K6" t="s">
         <v>38</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>5.0</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>99</v>
       </c>
       <c r="O6" t="s">
         <v>100</v>
       </c>
       <c r="P6" t="s">
         <v>101</v>
       </c>
       <c r="Q6" t="s">
         <v>102</v>
       </c>
       <c r="R6" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="S6" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="T6" t="s">
         <v>104</v>
       </c>
-      <c r="U6">
-[...5 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="U6" t="s">
         <v>105</v>
       </c>
-      <c r="AC6" t="s">
+      <c r="V6">
+        <v>5</v>
+      </c>
+      <c r="AD6" t="s">
         <v>106</v>
       </c>
-      <c r="AD6" t="s">
+      <c r="AE6" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>