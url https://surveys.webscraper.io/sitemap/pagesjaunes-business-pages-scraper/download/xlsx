--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,185 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/56444903</t>
   </si>
   <si>
-    <t>Nsr - 1 rue Mar Joffre Saint Python 59730 - Contrôle technique (horaires, avis)</t>
+    <t>2026-06-09T11:01:49Z</t>
+  </si>
+  <si>
+    <t>Nsr - 1 rue Mar Joffre 59730 Saint Python - Contrôle technique (horaires, avis)</t>
   </si>
   <si>
     <t>Contrôle technique de véhicules</t>
   </si>
   <si>
     <t>1 rue Mar Joffre 59730 Saint Python</t>
   </si>
   <si>
     <t>0327732455</t>
   </si>
   <si>
     <t>Nsr à Saint Python Contrôle technique de véhicules : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://www.autovision.fr</t>
   </si>
   <si>
-    <t>https://www.pagesjaunes.fr/pros/09578802</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.pagesjaunes.fr/pros/56828530</t>
   </si>
   <si>
+    <t>2026-06-09T11:02:18Z</t>
+  </si>
+  <si>
     <t>Boulangerie Lecocq Saint Python - Boulangeries Pâtisseries (adresse, horaires, avis)</t>
   </si>
   <si>
     <t>Boulangeries-pâtisseries (artisans)</t>
   </si>
   <si>
     <t>4 rue Cambrai 59730 Saint Python</t>
   </si>
   <si>
     <t>0327373074</t>
   </si>
   <si>
     <t>Boulangerie Lecocq Saint Python Boulangeries-pâtisseries (artisans) : horaires, avis, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/56428012</t>
   </si>
   <si>
+    <t>2026-06-09T11:02:26Z</t>
+  </si>
+  <si>
     <t>La Brasserie D'en Haut Saint Python - Restaurant (adresse, horaires, avis)</t>
   </si>
   <si>
     <t>Restaurants</t>
   </si>
   <si>
     <t>rue Petit Solesmes 59730 Saint Python</t>
   </si>
   <si>
     <t>0327709727</t>
   </si>
   <si>
     <t>La Brasserie D'en Haut à Saint Python (59) - Adresse, photos, retrouvez les coordonnées et informations de ce restaurant</t>
   </si>
   <si>
     <t>http://la-brasserie-den-haut-saint-python.eatbu.com</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/52936713</t>
   </si>
   <si>
+    <t>2026-06-09T11:02:52Z</t>
+  </si>
+  <si>
     <t>Python Bonneuil sur Marne - Entreprises de nettoyage (adresse, horaires, avis)</t>
   </si>
   <si>
     <t>Entreprises de nettoyage</t>
   </si>
   <si>
     <t>4 avenue Coquelicots 94380 Bonneuil sur Marne</t>
   </si>
   <si>
     <t>0155970900</t>
   </si>
   <si>
     <t>Python à Bonneuil sur Marne Entreprises de nettoyage : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://www.python-hauteur.fr</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/09517433</t>
+  </si>
+  <si>
+    <t>2026-06-09T11:00:47Z</t>
+  </si>
+  <si>
+    <t>09517433</t>
+  </si>
+  <si>
+    <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE Paris - Garde d'enfants (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Garderies, haltes-garderies</t>
+  </si>
+  <si>
+    <t>30 rue Joseph Python 75020 Paris</t>
+  </si>
+  <si>
+    <t>0140312040</t>
+  </si>
+  <si>
+    <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE à Paris Garderies, haltes-garderies : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>http://www.paris.fr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -494,239 +512,251 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2">
+        <v>56444903</v>
+      </c>
+      <c r="D2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2">
+        <v>5</v>
+      </c>
+      <c r="I2">
+        <v>3</v>
+      </c>
+      <c r="J2" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3">
+        <v>56828530</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3">
+        <v>4</v>
+      </c>
+      <c r="I3">
+        <v>1</v>
+      </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4">
+        <v>56428012</v>
+      </c>
+      <c r="D4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4">
+        <v>5</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5">
+        <v>52936713</v>
+      </c>
+      <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5">
         <v>10</v>
       </c>
-      <c r="B2">
-[...24 lines deleted...]
-        <v>16</v>
+      <c r="J5" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
-[...21 lines deleted...]
-      <c r="H3">
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
         <v>46</v>
       </c>
-      <c r="I3" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>47</v>
+      </c>
+      <c r="G6" t="s">
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="K6" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">