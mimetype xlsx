--- v1 (2026-06-19)
+++ v2 (2026-07-10)
@@ -12,203 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
-    <t>https://www.pagesjaunes.fr/pros/56444903</t>
-[...91 lines deleted...]
-  <si>
     <t>https://www.pagesjaunes.fr/pros/09517433</t>
   </si>
   <si>
-    <t>2026-06-09T11:00:47Z</t>
+    <t>2026-07-06T08:19:31Z</t>
   </si>
   <si>
     <t>09517433</t>
   </si>
   <si>
     <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE Paris - Garde d'enfants (adresse, horaires)</t>
   </si>
   <si>
     <t>Garderies, haltes-garderies</t>
   </si>
   <si>
     <t>30 rue Joseph Python 75020 Paris</t>
   </si>
   <si>
     <t>0140312040</t>
   </si>
   <si>
-    <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE à Paris Garderies, haltes-garderies : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+    <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE à Paris (75) Garderies, haltes-garderies : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://www.paris.fr</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/56869205</t>
+  </si>
+  <si>
+    <t>2026-07-06T08:19:38Z</t>
+  </si>
+  <si>
+    <t>Francisca RIBAS REYNALDO Saint Python - Chirurgien-dentiste (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Chirurgien-dentiste</t>
+  </si>
+  <si>
+    <t>5 rue Petit Solesmes 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>0327793218</t>
+  </si>
+  <si>
+    <t>Francisca RIBAS REYNALDO à Saint Python (59) Chirurgien-dentiste : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/50900114</t>
+  </si>
+  <si>
+    <t>2026-07-06T08:19:44Z</t>
+  </si>
+  <si>
+    <t>Python Laurent Le Fayet - Menuiserie (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Entreprises de menuiserie</t>
+  </si>
+  <si>
+    <t>80 chemin Combes Derrière 74190 Le Fayet</t>
+  </si>
+  <si>
+    <t>0607422732</t>
+  </si>
+  <si>
+    <t>Python Laurent au Fayet (74) Entreprises de menuiserie : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/58021550</t>
+  </si>
+  <si>
+    <t>2026-07-06T08:19:50Z</t>
+  </si>
+  <si>
+    <t>Moto-Loisirs Piatonaise à Saint Python - Sport automobile : clubs, circuits… (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Clubs, circuits, terrains de sports mécaniques</t>
+  </si>
+  <si>
+    <t>Grand Place 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>Moto-Loisirs Piatonaise à Saint Python (59) Clubs, circuits, terrains de sports mécaniques : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/58091220</t>
+  </si>
+  <si>
+    <t>2026-07-06T08:19:57Z</t>
+  </si>
+  <si>
+    <t>Union Bouliste De Saint-Python - Association culturelle (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Associations culturelles, de loisirs</t>
+  </si>
+  <si>
+    <t>place Acafn 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>Union Bouliste De Saint-Python Associations culturelles, de loisirs : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -562,201 +547,168 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
-      <c r="C2">
-        <v>56444903</v>
+      <c r="C2" t="s">
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3">
-        <v>56828530</v>
+        <v>56869205</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G3" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4">
-        <v>56428012</v>
+        <v>50900114</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="K4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5">
-        <v>52936713</v>
+        <v>58021550</v>
       </c>
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
-      <c r="G5" t="s">
+      <c r="J5" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6">
+        <v>58091220</v>
+      </c>
+      <c r="D6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
         <v>43</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
         <v>44</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">