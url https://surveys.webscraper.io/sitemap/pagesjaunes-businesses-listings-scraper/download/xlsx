--- v3 (2026-09-11)
+++ v4 (2026-10-01)
@@ -12,197 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;ou=Paris+%2875000%29&amp;univers=pagesjaunes&amp;idOu=</t>
   </si>
   <si>
-    <t>2026-08-25T13:47:32Z</t>
+    <t>2026-09-29T08:33:48Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/51344744</t>
+  </si>
+  <si>
+    <t>Les Animaux De Paris - Animaleries (adresse, horaires, avis)</t>
+  </si>
+  <si>
+    <t>Animaleries</t>
+  </si>
+  <si>
+    <t>91 rue Pompe 75116 Paris</t>
+  </si>
+  <si>
+    <t>Les Animaux De Paris Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>http://lesanimauxdeparis.fr</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;ou=Paris%20%2875000%29&amp;quoiQuiInterprete=python&amp;contexte=Ah4GskWvjNOlyXwOB2RxBS2QneVTxdXOdQjqKYjdcpbr6jy2LlWVlywHedwQdko3&amp;idOu=L07505600&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-09-29T08:34:58Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/00284431</t>
+  </si>
+  <si>
+    <t>00284431</t>
+  </si>
+  <si>
+    <t>Décor Exotique à Paris - Animaleries (adresse, horaires, avis)</t>
+  </si>
+  <si>
+    <t>22 Rue Eugene Varlin Et 200 cité St Martin 75010 Paris</t>
+  </si>
+  <si>
+    <t>Décor Exotique à Paris (75) Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.decorexotique.com</t>
+  </si>
+  <si>
+    <t>2026-09-29T08:28:32Z</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/62442592</t>
   </si>
   <si>
     <t>Animalis Paris 16 - Les Belles Feuilles - Animaleries (adresse, horaires, avis, ouvert le dimanche)</t>
   </si>
   <si>
-    <t>Animaleries, Jardineries, végétaux, articles de jardin  -  </t>
+    <t>Animaleries,  Jardineries, végétaux, articles de jardin  -  </t>
   </si>
   <si>
     <t>16 rue Belles Feuilles 75116 Paris</t>
   </si>
   <si>
     <t>Animalis Paris 16 - Les Belles Feuilles Animaleries Jardineries, végétaux, articles de jardin Restaurants : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>https://magasin.animalis.com/71-animalis-paris-16-les-belles-feuilles</t>
   </si>
   <si>
-    <t>2026-08-25T13:47:41Z</t>
+    <t>2026-09-29T08:28:41Z</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/62805811</t>
   </si>
   <si>
     <t>Animalis Paris 18 - Jules Joffrin - Animaleries (adresse, horaires, avis, ouvert le dimanche)</t>
   </si>
   <si>
-    <t>Animaleries</t>
-[...1 lines deleted...]
-  <si>
     <t>87 rue Damrémont 75018 Paris</t>
   </si>
   <si>
     <t>Animalis Paris 18 - Jules Joffrin Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>https://magasin.animalis.com/90-animalis-paris-18-jules-joffrin</t>
   </si>
   <si>
-    <t>2026-08-25T13:47:50Z</t>
+    <t>2026-09-29T08:28:50Z</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/62671720</t>
   </si>
   <si>
     <t>Animalis Paris 2 - 19 rue Quatre Septembre 75002 Paris - Animaleries (horaires, avis, ouvert le dimanche)</t>
   </si>
   <si>
     <t>19 rue Quatre Septembre 75002 Paris</t>
   </si>
   <si>
     <t>Animalis Paris 2 Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>https://magasin.animalis.com/67-animalis-paris-2-quatre-septembre</t>
-  </si>
-[...43 lines deleted...]
-    <t>http://laboratoireconnexion.fr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -566,215 +563,233 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2">
-        <v>62442592</v>
+        <v>51344744</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="H2">
-        <v>33187762483</v>
+        <v>33145535377</v>
       </c>
       <c r="I2">
-        <v>4.7</v>
+        <v>5</v>
       </c>
       <c r="J2">
-        <v>129</v>
+        <v>4</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
       <c r="L2" t="s">
         <v>20</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3">
+        <v>33142090746</v>
+      </c>
+      <c r="I3">
+        <v>5</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" t="s">
         <v>21</v>
-      </c>
-[...28 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4">
-        <v>62671720</v>
+        <v>62442592</v>
       </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H4">
-        <v>33187762460</v>
+        <v>33187762483</v>
       </c>
       <c r="I4">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="J4">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5">
-        <v>51753059</v>
+        <v>62805811</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>39</v>
       </c>
       <c r="H5">
-        <v>33682181526</v>
+        <v>33187762620</v>
+      </c>
+      <c r="I5">
+        <v>4.7</v>
+      </c>
+      <c r="J5">
+        <v>354</v>
       </c>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6">
+        <v>62671720</v>
+      </c>
+      <c r="E6" t="s">
         <v>44</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
         <v>45</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="H6">
+        <v>33187762460</v>
+      </c>
+      <c r="I6">
+        <v>4.6</v>
+      </c>
+      <c r="J6">
+        <v>153</v>
+      </c>
+      <c r="K6" t="s">
         <v>46</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">