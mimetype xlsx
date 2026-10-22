--- v4 (2026-10-01)
+++ v5 (2026-10-22)
@@ -56,150 +56,150 @@
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;ou=Paris+%2875000%29&amp;univers=pagesjaunes&amp;idOu=</t>
   </si>
   <si>
-    <t>2026-09-29T08:33:48Z</t>
+    <t>2026-10-02T09:48:45Z</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/51344744</t>
   </si>
   <si>
     <t>Les Animaux De Paris - Animaleries (adresse, horaires, avis)</t>
   </si>
   <si>
     <t>Animaleries</t>
   </si>
   <si>
     <t>91 rue Pompe 75116 Paris</t>
   </si>
   <si>
     <t>Les Animaux De Paris Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://lesanimauxdeparis.fr</t>
   </si>
   <si>
-    <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;ou=Paris%20%2875000%29&amp;quoiQuiInterprete=python&amp;contexte=Ah4GskWvjNOlyXwOB2RxBS2QneVTxdXOdQjqKYjdcpbr6jy2LlWVlywHedwQdko3&amp;idOu=L07505600&amp;page=2</t>
-[...77 lines deleted...]
-    <t>https://magasin.animalis.com/67-animalis-paris-2-quatre-septembre</t>
+    <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;ou=Paris%20%2875000%29&amp;quoiQuiInterprete=python&amp;contexte=jMs1eGKhqxhFQdkxpXPrpC2QneVTxdXOdQjqKYjdcpbr6jy2LlWVlywHedwQdko3&amp;idOu=L07505600&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:49:28Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/58717972</t>
+  </si>
+  <si>
+    <t>Moustaches à Paris - Animaleries (adresse, horaires, avis, ouvert le dimanche)</t>
+  </si>
+  <si>
+    <t>42 avenue Wagram 75008 Paris</t>
+  </si>
+  <si>
+    <t>Moustaches à Paris (75) Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://facebook.com/moustaches.store</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:50:15Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/61791864</t>
+  </si>
+  <si>
+    <t>City Pet Shop à Paris - Animaleries (adresse, horaires, avis, ouvert le dimanche)</t>
+  </si>
+  <si>
+    <t>23 rue Sedaine 75011 Paris</t>
+  </si>
+  <si>
+    <t>City Pet Shop à Paris (75) Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.citypetshop.fr/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:50:47Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/57532151</t>
+  </si>
+  <si>
+    <t>Jardins Aquatiques à Paris - Animaleries (adresse, horaires, avis)</t>
+  </si>
+  <si>
+    <t>32 rue Dupleix 75015 Paris</t>
+  </si>
+  <si>
+    <t>Jardins Aquatiques à Paris (75) Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/LaGraineterieDuPetitZoo</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:51:46Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/00286820</t>
+  </si>
+  <si>
+    <t>00286820</t>
+  </si>
+  <si>
+    <t>Dog Club à Paris - Animaleries (adresse, horaires, avis)</t>
+  </si>
+  <si>
+    <t>Animaleries,  Élevages de chiens</t>
+  </si>
+  <si>
+    <t>56 rue Tombe Issoire 75014 Paris</t>
+  </si>
+  <si>
+    <t>Dog Club à Paris (75) Élevages de chiens Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/pages/DOG-CLUB/200058198146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -603,193 +603,202 @@
         <v>5</v>
       </c>
       <c r="J2">
         <v>4</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
       <c r="L2" t="s">
         <v>20</v>
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3">
+        <v>58717972</v>
+      </c>
+      <c r="E3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3">
+        <v>33145716663</v>
+      </c>
+      <c r="I3">
+        <v>3</v>
+      </c>
+      <c r="J3">
+        <v>2</v>
+      </c>
+      <c r="K3" t="s">
         <v>26</v>
       </c>
-      <c r="H3">
-[...8 lines deleted...]
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s">
         <v>29</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>61791864</v>
+      </c>
+      <c r="E4" t="s">
         <v>30</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
         <v>31</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4">
+        <v>33182281224</v>
+      </c>
+      <c r="I4">
+        <v>5</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
+      </c>
+      <c r="K4" t="s">
         <v>32</v>
       </c>
-      <c r="G4" t="s">
+      <c r="L4" t="s">
         <v>33</v>
       </c>
-      <c r="H4">
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="M4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5">
+        <v>57532151</v>
+      </c>
+      <c r="E5" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5">
+        <v>33147834252</v>
+      </c>
+      <c r="I5">
+        <v>5</v>
+      </c>
+      <c r="J5">
+        <v>2</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="H5">
-[...12 lines deleted...]
-        <v>41</v>
+      <c r="M5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
         <v>42</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>43</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6">
-        <v>33187762460</v>
+        <v>33143276856</v>
       </c>
       <c r="I6">
-        <v>4.6</v>
+        <v>5</v>
       </c>
       <c r="J6">
-        <v>153</v>
+        <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">